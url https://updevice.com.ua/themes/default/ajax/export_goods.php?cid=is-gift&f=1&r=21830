--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe075fa8c5add9db322203bfb024511c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5672a5b98e7683b38f552c826cc422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7f222cdfb26a04a5bf853d10d03ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307be2a6ff3c5fc7cc00ca3f1e31af564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78443861754817b5ed7a2e116e01cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fbab76a4b87c8c57d186dbeffc1546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abb67136b4901b004edceeb9c6193b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125da7748bbf18891b20f72b19946918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ac9532c926a1b6ca7a7ceeb2fcb769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95855f5531b614f75cbef47256cce7d210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbb2a410dbb5b5ed4926da6a98ed5d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c89a98c92924655e7240e99a9d17012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7539149471bea44a77e05e4ab0e3a413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c643c1d33cb41f10ef545a813b1e2df14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dba431144b52288b1a25abfda8a1b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964dc3ac94545cbd256795fdfa9630616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3254f6d1df2db0ece76649773b70617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ccf0eb5c2bb1f1f84ab053e0f69c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb248a75027415ff68eb52c60f33d2619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b18f2a80337bc5a99cbbf5af5d2c320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d42c7d8b5306bb078aa3ac0b54a7721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777f354b16957c51fcc3062ec83d0a922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66f3c104bedcc18d01140e72eaa7bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eea5a9dfd204abdfcf2bbff2bf8bfd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ed5aae9c019609b89aa3a9dddcda525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe41fc1cd4411c38de72ce0d21cc39326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089acb7444daf859bc1348f87baf1bd027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c4948b93c6654d952513356d9dc7d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6fb2000c833bb528162642d5198be29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f489e8b517a1e7678c34eb4d033713530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de1f38f59e191a42d2dba1bb324bbe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746f26628242fff749911aea75e58b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f848f981828204b06cf325829002dda33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c3c89d23681a653c48690d3f078ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad65a88ae3751847bbbcb16eee15fb335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e98a9748dcbc735b88d5a45f7d8ae836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9551a5cdfbb86dac981e5dcec255737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a0e9f0db925c50b7bb630624545ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e7ecc3346f55e965d7ce6adef8e5039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac43bc75f2f863b12f598716b2dcd0840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3f09373f8fece12c8d4cf616b331a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21b6f5a7505b216225d2d9233b136b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d758914a9a879998c2591da9724a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aee4afe901a8b3a7595db7154caa6344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c609b5a8b6e9d078595defa5ac6716f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a044e64107c0168697444c8a051a546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff467f7e1dc399a58dfe89b23b50905447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d06d3f2aabfa4f5c1e9793b99e26348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789d997b01282a35337f7d3d25625e749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9def7b88f3ecce44308a03a77c95450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a59e9f4ee2665337575f2dbc55037251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5a4f7c9b4ac3cc68807e43b2fe39252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8b0255c385d85dc5c0902fb9fbcb153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31244fa21c75216f49fd12f3a711a9a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d18ae1f229481ea96ada1df29d52d355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a916e68e733c51b664f6a5663e995e756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2f5449c347d1fc104b0440034ae1657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b9c8e6eb24f300b0957baa7ae9c5658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81dd54b5b0d2c6e5c16f644db37590c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9c9881a882544d239b73ebb883ed960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacdf095d1bf9c3414c6c755919b00b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fdb1cf9574c3552fe0fb7ceb51c6d162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed773d1d6b62977940656389ff6caa863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59ec6d97ef33e8bca705b198894e2c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3630a00ef0f9a096a3fd585e00aaa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea6719c92bd1bfb6cced53a23b58a966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63095247f4b491615e94329bbac9c81667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d192e22999181adf3202cefe084b5c568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434600950ed120003e1d1d82b088c3369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331d3025977644a73220417937d661e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69974488de9b949c75b051e0db36cb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93485f60002cd7f8955e37d394a3f9d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64760f2e72454410141fe855fdcd63873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665beafba4ca2e62180b1fafda04e4374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632b1eb1709f426cee8de385d6585e075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b0df0d78851032e83fd6f2e52b60e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1417293fb121b10956bf0278ab7ee377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f8e90eae56bb4c72dedd3364a89eb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51ea1f6474c721f5f4ac4493aaf0e179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001f3ae84b22cb89ed8ed139902698280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf5587a4b9118dd037bbe7dea2e34381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51f5e669054285c5cf89e4daa5129282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b60594b65e86fdc1cd8d46ae26e09783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a092cf8dfa3b399c6a431bb310a4a8b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fb0952d884ce84db70cd279953d4f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49232c46364ed7b5f8a7fc12b42de5286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d15818be3ea4e84ae103baaa9ad60687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3479d1b283c48fc0bbde9ddf2e13f4c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026bae905bf8c82d2c13cfbed8d692989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77e9dfaed4e37976133d21cf9e3c1990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b834cf2182c05a5e4f48cf02ec2aa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460e6b446a9a88211cc1a325296832492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34c87bb1e81bf992ae45992f87df8193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b930fd6dc5f33c8aec2e65dabd003c394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4a95ab8029075f7b377f35fb0d3de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f768092882723231c19b016d8142796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784c762083b8d4e3d35b17286971ec697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413777ac45668435696ca367fa7565a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27623ac1c7eb7ab910343313ea56b89699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59471711cfcb732b2070b73269135de9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d693c4583477d7a0f8d81110dc8a86101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab296797c14f32306ef510453a7a6c7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6527bf30067aac9e0595ebf48843e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9ed752172b94fbf27d9e8467fc3ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509ed11ca1074157965b196fb9a18b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048fdaaccc7f8d837049d87d23ab1a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a31b88e6927fe7446d9c1eb2bd24d7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52845fec5db7fcb3b69bcb6828abaa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818ab5940f16780cc025b005b018a16109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b65417bfe0ec98671087db1deef9b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f645b56a040676f2d9d0eae70dec2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83273357ca779b5425fc00ab5c284a46112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99015a69844026c1d88970c7bf7d175d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a6d7e1c1695a4e6fbec4e8db4717f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777ef8e85ef42d91cbe28ed94041753115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2284c0338170034cb4c0056f71092116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3fe9f27068b76b55b58d5046b5dfb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685979ac2322587a0d2f584b41b255c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b64aa53fdcebfba7f9f97e5e45d08119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f82f7ef4e9a6ada3eec42a3ce580b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882a064ed2e2470dac39afc48bc5221121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc51621315e86ec32b23dbe8e6f94d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42b7cd2d986461d1bda1601a6a2684123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81ce6bf5c7e6f0c99e02022da94884124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b2fb8eaca1b62ea3cc1e11411f350125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4581003f622b2ebaccee6a5b2642a5d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddebc479d3d1c3a9666a1550fc181e5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ceecb21b3d95a5145c98a78f59c40128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b767cb162fd63b701fe9e81db87d90129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091157bd5fc5138137a26b88267c431130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43782300c6940a59bf330b587e60be0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861d7d650bd9890029afaa920fbb358132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d0b938379ec6aceb706c7f69553de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205af278d5204760d08dfecf3cb1085134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96dc95f8dcf74f87bdc6f3b03cc1fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76301feac6603f6db0b08ed3c13c777e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37d797c4efd3d6c9bcac1e4f9d3c68137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88ee3be7ac49672cfa229cdc2f1cff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f344917c1bbb3a7eb1f95518ff120139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d28e419854dc4f33382f7cc886c8ae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be199d883de8ad67cde3cb49c38ffa0d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a537feadcd977105508f0c79e822e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb9cb42e8a32a40f8f4059243c0657143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09eef9e64ae998b34e98484730a49f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa863991b9207e310d6e063fc2397e2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abda1cd21036f69f0f1002725c96a5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6f5f44285e63ba0b59b63b7a2da58147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb453ab810289b427d1f8b42e7c940d7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32039b77bb7d26620ac3e6256ce1b9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cb5891f8f0b2e1a99a2e2ba8bd0e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d11fef476e8c81d6e62187d95133a5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232d2f0536a3e9f5dd01bc4cee5a8c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91a79d967ed7e64acf846279f981dc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72dce990ae2d2b7806ed4152db09df154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abb4bed8952b936ff5433f0b8955ad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a5b5ff2da21017a9d6b9c98829d52156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f13961923bd82395c707c59677ba5e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ce402e5c4814f3c0ce208edf67520158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76db4b899fe2bce08acb9118917506159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ae10adbaa64d2b78408fa1ada6022160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ee88dc836f873f7c346dbf3db48e8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5a476ce20feee74a0f087c60b00ac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e376ac1f2457593bbbdf166c3db79ac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295466c87369e81f822e87f27ea54e7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fac65b8a9508ad0715b1a6d9950951165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c036cb31cb9c7a16fcaa53ea9abec4e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79008dfd462772f917eb428dfb26391167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9d239b8bd6667eed70ff3ec7145bd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601bf8cdc282c794bab3a1d0a19ae05169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b696644177a4dc6a373111d042135f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80212f1cbf6462fcdd4cb6ff44f4e5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbbf3518e333add03e72fc51ee573a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ad883bfa84f8e3dab0554eee7d731173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e82d6aa216e0c10435d2d154f9465174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916e745644b727d57e9030badd3d0fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91890f2b4da0ce2a2e8a4fe6eeae9b55176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783cc79472b9a2b715b05b75ccebe636177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1f462ccf04002c34021f4a2ea90fe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2f39163b383b9e1f0e0055cf8448c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2eef6766551811d2a3b0a77056877180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7aa81ba17e40e293ef82021607fd61181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b70856bd2513be9efb26379783d9de182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842fdc65a4693113ac9105bc2fb6d1b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211440ff012758ea41cee1750e3f5b6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a995ba6153e463a1571cc39aa2556d9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bca60bdac4984151bf01b69a2417a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39a12b021890914eb07dd169c47a65187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4a4e377b6aa14b41410e4c8b5b6ff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b9c4e6189a49244f4e4e5162381a0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15016c1f1ee22d54850e66278cfbac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897aa124570c47dad977bd2363000ab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff1b1cb8266072899c9b2e5d426101192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71889916ddb7fd204408c18d91bcdb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b0e7cad5cb8b30d3249ef3eb51b75194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e126f38321018fd9b43e552804086195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df3c0e0419247041619709a90373d7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daba22b9ce80dc0d4d4feedd9f37d33197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15770c307f0bf8575cf873b2dc7cb1b1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a5961dcccc9502fb5252b26f57828199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0cb1a323ee2902f795731e2a444a5b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309f36e9e1436f5afa94991667e4e90201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb9e9c21466a55a8a30baebbb7c903202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8090250afbbb33e5a6dc71706c871203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a64fb70e12f138faf675de616f408204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9339699af29f53dfe7266a4004f1af205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a23385cabd16678a1b02555548ce1d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f84765b7651187b226d2272b0abe5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0c153cf5bf021eeedca5cd1e31bd5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34ab699dc4a690b0a3cd234314ce6e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1248d09c4d1b67d9b920b909fc21b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fafcabaeedee50e5fbe79dbe70aaf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e70356587a10960813c13bcd2b70f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8cd84b62ac93b61cbdcd24615443c2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507f053432771c056ac8580d3294b95214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e8c549f0a9cc2258c90bb386ed1e9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d04d52fedf3f825abb4236d49f3e2e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43731f77eafae046739698ce976ea9fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7db4f241d951612e5f21ba4d3d578218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a426f33c96b72008229e3d5b4cbc0d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1477c736e71cdf673a256bbaae1f2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c43b5e84c1c827ff6af1f255ccc57221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cd6da80ab96e1bfed730aaeee59fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfbb23ce5befe4aa33ddce15eb3b92223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4cd8d0a2b7249d328b00d39d02b01224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915d694956a7909bf197f8344fbfba7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954f9f653b16ddcd2b9b2d6705f2eb1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1f4fa66322a9f83bf6a06824ab6ab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f427a84141275aed088ac6a514b7d68228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d559ca6f8ba27f137348693d20dbe8b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee494aeeb078e6edb37cfc8ab5ba6d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b9ae9a74bcd726e51e4cbdfec18ba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3729ad7f97f5768d09be56b8d42b6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bcb8ca6876febda1075298cad36cbd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e654817ada3e8ca31a2f336e009c75234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547a80a01a36805941f99d8e6a0bb21235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f638672253982c7cb2e04a543d002236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3cd39eb214825e84d7f138ff1ce01237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33d0f35abbc6edbca7d62b7b669bf2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83350ffb7bb14fe94a9e433b61bf57c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182c471306ceba4920c8268b53ca428240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982e769256ce27614b71e91d6f93411241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ba0daaf535cd0af39aa01ad0a3110242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179549c36e2624a2b37514316846a716243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6ffa132e134af2e75583f3c67716e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431de159c3dd38522b5bc212d392c676245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58010766113433bea0a34e0219447bd5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff610db4295dc5d730d88e21b5a2af247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3e68bc2dc9498f0826d8f16b4085f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfc23c4bb8823c26d7fd095004d1e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69edd494a4c5df04f74c6c59a0bfbaff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64d4f3de0fdce72e8669f2e7e351fe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393503c61dfe04258ce2e5b2d8f74e8b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0cd3f9c5e76be132bfadaa211170e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e310bb44a426c419ff3dc66475c75d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed4a4ee5376df9934162435c0fe5ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a2aae01729c12713369a62b056285256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e136f63b2a48e98345089895c38b9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0397ebc0584f7b547500b1a25e9980d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf313913438fff337af5de390d6f606259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5d549206027317db45f814c7342a4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838208bab37d80cc13af632a51aa98a9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5073cfffde85feed49e913068229ec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce5dbdb69f1167fa752c976b6c68ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bef8d6c38226a9ad9e9c30b33204a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5919f501c9ea51bd9f4c27226b2f1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccb5bdbbb4663b780c8e5ef0ab16b2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef138ae793ce76e373a2d35aad5f89267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186d6bef54e110b5e267fb69ed988ba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a30c012a8a65c2a93a5154ee18a16269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b4e146b3d6e26cb17a6be15e96a62270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5845c2dc649d9d736aae195dc6fcc4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37380b904bb5775d5610fbc6ab34b7bf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba969d2fea95e1a94d67d22c7ad394273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8781bedbbdfdc9c97b8767d69c5d8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd575b8ffeb5cdc9e241885f30ca4eb7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceddcdc1e2595a930f0448d1047a80b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3594ac9f9e0ede370bc6e8ed45965277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c65bd74c67407756731e1efcc3d072278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201910f347bf1596a3ffa51162edb168279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11faba84b02ddbaaba3406b9399903280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc4de635418dd2c2416529d901f735281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b740a1239f3b47a3ced3cff4e6701282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724767d0ad2371fb5b63fa6aca096d0c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f51d73f53a3b1c22d997c55b966d0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff69d279e0b8cd182b5f10958fd16f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a2dde69c31962705f5ebfbb92dc64286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ab8350ab9731db1b307062ef4d90d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719c66e9ec594bd22235e2abe9fe3f4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18896c1b5c0dac68f06636cba0590a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acf923b6edb8f07ea0956836cd3386290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10137089029ef0063ae01e2b63610e04291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0151f0f3316ae02abecc643bb4df9de292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179e51bd40ac0225acfddc5652caafc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f85852511007f42c15c766afd9ef8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7797cba9b51818eade791948d777910295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd133f7b7c2379292d0a4af7b334a8b8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14956aa2ec15133d42d9aa123e65e39d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa5ef977b34554fe3ad75bc0000047298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747130a842a571b6c3ac54caf1d04bc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd581204e653111df1ae930b984a23300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9927289f505051010f69112497d81e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2295f95268d7a85a62def432ef7f3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991d649881d8e95b8685c1488ce3c0c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb43c786b92ed6fad4101e49de965a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ac952f00fe96cf60a584a871e927a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781146d3389e87e03120d9dcd6078c5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500038fd2aa2eeca4af82cade661c1c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d25388dace63fdc70852ff0b7fe41308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e1e0ef369671e8a58176072ad4d21309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788bc605d27eb0582b6cf1af19124f0e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffef1f7559b52864bb1587235e3da05311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de74b2ccb952de9946cc2363ccad603312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82ace42cef079c1db4f46356efe930313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba728b41f257c163ed34a0709efaaed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e2b00c6b4d9471d5996d2a32427d5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999eb03d3ff6e9a3e21421e0daf2657316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ce9bc330fea97a9427249ec0a0261317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7b22e4f0523bd8665bb76a2628977318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3b82016eb1fce6f14272d6a329dd0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5cfbfbfecc7d305c2195a77f9ad1d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb7ad117c7bff75a680d34796d9643321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a1d07bc6f9b8c7533746e6de4dbcc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187f086a27b979823f2cbf987a34cd5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbaaf0651ca8186433b41eb12ea666f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0de91def5a21e796e25a18f8b7eeae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e29b5367e501cf230225419f0a2b8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5bdc2aa44702ae7930451bbda12c86327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9c435dc79befb71ce3592f824486f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675194c7ea0dbdae0710fb85ab9c2159329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180474d172e0d7d47abf5a1518be8ce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109554254ac0bd09922f020b3964d37331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473226222aead7310ab52a925cf37d86332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303335f3bba6d8fdb49ae208d43a60f9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c3638601bdef66ac9a447e6ab4ac0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62948ff289ae414dbc980e76928dac5f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e673770f28d0bd9d700b903d9f0a31336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd14c97e7bb217ef44d2ff07677f58f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5b749fee7d93f1c3324fc55a246a0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a09c0275f6884d338dfa1760782fb6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743a270e8574e14dbe6b1a33ab0f4be340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a12d03f4756284ba198584b1b772ad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923243c1fd44b0fe77402aa3e3be7654342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c73d224c18cb2e14482b7209399ad0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8617a761095bbc9f9e24f1879722e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81cc715baa8b76a009abc09d42ccb69345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72736a311948f04e83475df50385c34d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8af0b1ba7cb0473b22a9b5a0407ec0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192458d9c641ddbda8ea3b658b823686348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ff5169d8482792ac3487c4f3bc0a2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4a5666acb313cda9bb95c98e40ea2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de121048b694c98d6093a10a702e4f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac153595903d1beed743246558faeb0d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1807e012dbdef45f34c9c3db983b61353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa37f454497072ee6420989142268b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a95495a167cd4b7a747942f47d4279355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69e366f7a8b289dab756a2c42af1ac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804dba4e7a459819b0975d206e65a2bb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891c48eff1985109e81496b18f6f673358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32754eb1b2951b359a303cc72e395b00359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea2f2e0991a48ef6e1f547406cdf98360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850b644c418f40be985b921c208d0f1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438ad5df66e5e14cf42faf05fd24bbf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eed359eeebe5f6440bf9b5db872022363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83eccb840955c3c5c81381b004c08f4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542ef8b5671efea5344f7f3f87f7341365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffe41dd9c282841252d58e35612dce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d600146e570a39b092999c21ff8698367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3d2ac74319c60ccc0628fab62d696368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987c46642052792078e80d7b9eed836369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931572875526600f26d3245ce13bb399370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e02e3a5c338d4162da30c9233d7d3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39d81e4f0fe2dea400417be62a5e37372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783845869679b39a4c5fc7f13ec23109373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555683bd96695c540c632af151af887374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3a7737eb85850b52e2d9e67a11f2c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c49f64bf1f7f8fb4e3710f0d45da28376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f0bd40200ded40ecbe72eea8a0caf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159424c85142ff284e84d23f449fda81378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf0b143d46b944d8d1f51ebcc45d28379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8f1a7d722c4efedcaa86745b33d7b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fa2224f7610c814f399ba36b60b7e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abecaef4378c9c1c2bab68294e8a186382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8d1adb193460fd3f10e454fff8ab0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29a696c6480780811ec527162e1185384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32657ac0c72cbeaaa147aa8a81ec0b75385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444681f4bddc86088fa6a2c19a2af555386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5b5bc47a22735069030c5dea8fdc8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257206fbcdaa94a76315c10bee6e67a7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03771d9ce33a50a128b188772a3da924389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea49f4b91fd00349da2ca9215b49ec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadcc7be21aada7b088744f1a599dc85391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d08825020811ebb41cbcddf63d2b7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9cc3ad61222873f2629d584592c83393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a466f9f80d19889a3d04d3d2e96f8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5696f5504d93d1574286b17c41ce6b4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55451caac1d22f0b9442fad70488080d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5d7236e21c4dccbe472e0682b0a59397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc451ad9ba950677e1fd8b0b4d292a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347ce86c553f05710c8bce68ed8028d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e28e693ce08c9833babefb1506115e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abdc019e96561a75d5f271b45b00ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e84b257db8595561193cec2c16884402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c6975f80494454247b420970c6e6a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48ed6f4ebccb9fee1a9203f1e82f0b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b498ee91085c8bad8785e4a372b21405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c484c2b6f8ca4eb8e10091d894b6fa8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cf78bce0f37daea80a5050ff9a300407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65607ed8d5dfba31b0aae55f4565bdd1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f785d9171429465871d55975d4418409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f83cd0aaefb3dcd8187a8e156aaeb8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938b8ae8d26942621805317005e39f1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4f4ddba134f787773f56f2a73d366412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b8afacbd7b61c95010d7a239dba2d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336de3224dee6d4e3b7647a8fd02adaa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91cfebfff9de8597a1ea2a00a44e29415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2ef5022fa3bd6cf7c3f2c6e95b2d8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5dedf2f3a7939b4d3f9ecd5c25491417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07360bece88a68ec5c347922d8be86d8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf0d3053db492b2f20494f780ab7f2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097f3f9099b4443dba9909f7d2242c7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed685cc8e23dab049621bf1758ca6a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fef7cc66f5f156a0f161633de7004c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf424d4284b38f8842b2735798e2fe44423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884b5bb68b1e2642c57cc9fc9268276424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b62d940520e7ea7b7906dfae0b2d2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0255ea0bdaf36f397ca1ed567da426c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bad15ba676e3271037b2e4214e655f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2f7b332f946c025e4c59b27861e32428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc21090d129bbc6244de952fca73c7c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785581f2645208bd977920c06456f285430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309686a7bfbf88141f7a775b9b89a92431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bd889fc78fc98ea1e33e607b14443432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25818972ea50ab8e1b6b3a1ebf91150433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05c2ea2995ddfd4f456083d58ec715434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcee6fa3fc1dc285b18d170cae56511435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae28d37f518136767be0c1dabf749d5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafaf7e173667116c7ea484437b0e469437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aada657a278a3ea4d6c9d926c3503e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cfb4e14ed34ae844fa61dd61fd78e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c19737286186177e53aeeb90097bb7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a6d6ea5554df83833549a8f7d7810441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbf4e5d564492f434eb5c3997cc792442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebf79f99a3aa99489b21d0abad09cf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bd6aa0b6db01f92687b7f4e14d73a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52ea76ce157164a534fa2fd5cd2445445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d507fd51f2d56a51af5f2bbb56ed5d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d9315929d34dbf5a38b21283bc9d9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d5bfbcfc7b78c71a2a42191b2a3c6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86171b76949d104027a2b2fc21c624f8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20349c2ff8d408479ec4f6c8f14ea329450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973bdaacaace65d4b58cdb5bf080b09e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cf3842d02cafb8e0aaa32edfc65e2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebdcb204d2c8738e35bd55362b31e84453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194376cbdc71d1940927264ddd46e9f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc67e8ed83da9d684a86c21609e5d03455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2badc6ca6ab7e1e8721986fb2d34b6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a74a6a9617147928fa98390c043a2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbe124f1f5e58788bada5344c17aca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a064a3e7575a267eca1916e8b2a7aa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638003acacd419e136bedd7e4dbf995460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d5d55ea0558c4e2950df9c7b66fd1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036dc6c5251e1b390bf38d2dbd2577ec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf38df4f22f6ff8800f850744dbdec463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a2103ae764ee7a344aa7c0936d3b0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2543e7d76dafeb72af83d0b489a13465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50220adb1da3702c971a82baa1e9f5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70bcbde2fd0af6eef090f51942ac36467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c33cb84d587ee992cbf52f63ba311b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443eb6b7a94e22f6ff9044e4c5b3a3f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ad296c61188055d77c9ec33d7fa15470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1cb664ec1684266317a4e12fb787e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4fea0053094f499d81d90ba0d9eb4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e71541a9a66eee00dbd79b27173bb3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb3927709308e48a31108c05322e5e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0e647d2d6b67e5c406a667e98b798475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a381a5d85f2e4a7c3166dfea4e4c2a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38754c08281eb39a45ca32e997486844477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637fafb5fd8a7ace043ab75a9635257478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c93a930b9d35d09a6176dd23de9e1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f06cbf4f176278a5909e42f6b38b65480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597690492be6526947a7bedd46bdec3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1b25db6dcee526ff4f1402022135f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec9c4fa300e74cd451f21a3470d372483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a643b3864a764869859d7a7a5aa16484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1594484e7e6cb86dad45d57ab1e6c0c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582db7be50843fa21e095928f505085486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4fb6c47083a443f840a5a593b43d5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c7f30c21fac1b549430529c2f5252488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f798b32efc7fb159b3907438b18bbd1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa800c05a9cc88c3be71c4108941489490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8b5b32ac2fbf82ef2b4f43792d7d0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfff57ed528db1fe2bbfdd90d60e5e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba1ee33eb6d01ca1878b440deda351493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db6140b911d0740487c704d6e4f2fd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce373828e8e7102b0a40e5c892bdade1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae82dd4bda836c6720a6b72038abc30496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674162f36c931860fef7fa279f3bd63497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f53b3694b0004e01c14ad6ae4d9cb5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49b347f6d2a8a3c9b851d53adb369b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b97dd1f90ea5880952530fdf46fc7e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc352a0e7b4f73a463b91f0bfa58927c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ab072b025c81ed76f3d3cb811af34502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894d57ba5aa9569afffe750986127ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d93141786283de30f5170081bf1468504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3b0f00d9f54677ddce17bedbe3028505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14ad62c4f16a6cbf40d65c36a4d39f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c0bb7460e26809a57449303d20959507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f515756dffd02437552b22ddc3dd6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4516c071aae14dd41baa8b4212ab82509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84996f45edc977645143c5c2b835462510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0d618c8335854dc4e816f4e49c5be511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7850d11714b9d3a674146ca683a641512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832796b15e35ef7ecf96c8614df3a76513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d022d20aeea25887c3a27348842014514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5469d6a8b952d4e7fb95ea83ffd1162515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbbd46f0f6fd812b54f69bb79b2812516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b62281472184e0cbe8d0ed078ce061517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff23cf185a4e09bcc53cb8fbcaa2fe9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8a40929c894d0da541d1ee0a6c607519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ffe27e84a7541b80e05d1bb8b901f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9e70409de619cb1aba37576a803d9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f671dfda4467315e136cbc77165e4d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bc9dcd5d968d8375b1d13f2707acd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309dda760454af72b500f1fc5b501d0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ea1e99960e7e7161ee8f5d5eae01b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a36f4274b2f160b4effb5fff4ed94a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001af44b560cb31394c62ce31d00dc5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b755f6abe578c32600ee188dbaf76528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8d5f4e6f7b0ce65b1b6a55cbacbf1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98804ffab6c3f002e9a295d7355b23530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bae1be3099923f1fb084a695d3f2d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178be7b73902075a76597d56a180b3c9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d45a328f959c2ac7592a1ce889278533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa714c69ed18c7efe8ea8283c0c53b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d537cff847c685ab625c6f7ce4921b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c073888375ce7d99b313335695467536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e12e26068137779eb945f0ed1ee2b2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d107594c0c3d6ae7ed9203415473b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460ac966e39db35d870576e4b06b48e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bc83d31926ee0fa7bb5cbf682e0a2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70933161655e8c49ab2d772fa71e320e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc4d5038ed32df6b4805755ff87bb3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ed4c56144613a0c7a27a1cfd0b3bc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc1ca2aba1b081570b7a4595cafdfc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed5e2c6f15721fb80f528ac9703442545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f7a2103efdcf9892c191c2b5044f3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428bc557182c84d2db2349b8a657535547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533ed4d191d30775885fbaad5eb9df0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c83182005f2079a0681eed13b31d1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabb9178a10d48d103027b935b847d9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7024e9a1341623ff6861115478dc5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7923a81e14dee565ccae2912ddd2d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43906b7ca150059953a21db8b5348371553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9fa4ddf4e7a5c74037e8ecf4dc45d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994fab349e5b461f7bc46e739ef67d9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f68a9c0247d6a0fb0e40fb4c3b49c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cbbf1d37dc6a0d1b0d0d3cb310cf4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3968eea3eba10e094ce38de55db65a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f6de7085a8608d13536bdecd2880e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e90b9d8d9bd3ea5d73897cff15bc5b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0120d65fa4503985caa2a49e6f47b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d7b7832741e5eb4e65363ffa287d9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f41442305cf2179d954ecfb88e8326563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448cd70a7876f0b6bc89556a15f7378564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0bb786d4ae4e04c9a85d2362c089f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e279913ca907557e4a3e9a13f1f73a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd04579f524454280bb0fa045b0cc2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818bcfdc623e590db91d08cfc9bc78a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd27048f4b11f5c647117ef6d4063df569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb4655d627f8b83de6207d0dfc65f7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2b8a87274aae175cc268de8241195571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f7aafd6d2ea11746115f4a871550c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99eff60c742ef92394e4daae983ddd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82754d673513aa5edc4ce6793cbb42574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e83250e4dac6e6bb670861ac0d3fb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77109e54edc7bd278bcde9fdea39fb3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233a5356824f8c9decb8cfb6ba5f45e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61d21012537068c2b82791d76b710e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5cca6b80f4bfb190f40d0c8e23d5d4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e6dcc62942fb1a96cb6e4793b342d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649ce1b426ff8f11d888187b2aee3e3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3890628f779351d565fe0631d5df47582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22913cbef91fdb0691a36a6e129bb1a7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949daada766d4e18eda2bddaaa599f2a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937efef6ff38cbf256366d43c30db810585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df712e49a557712e815bd2174ef41651586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966d9d33dae05127388785a44b60924587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf93cad4874973c3f7edcd4499d3b2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a459b164bb336883916a5cf3a335a2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3978c998e4ea63923d1270cdbd3bc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16a8bfe0ffab8558533978dda1d089591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78647620286616819ec050185b0bc811592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830087653174eff4d7fd9171fe6bcc76593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a251c291fda298caded4282706aa828594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1a3709920c0c7b08d33f2a8093296595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba1a19e4ed9e51e7e43b6525945a35596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e637471c952c1da9921f08ed3a913597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90734c903fa0738251ef55b25a4c4540598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51be3e726d85abb0785a8d71b29187599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264363ba1c2a803459d01073c3ee317e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e751c30c781d90b90e1b76a6a7b1e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ab714bf2fdd3e23e72026673609db602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc377ec4893d2df8457e969d6a6e9d5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf878e4504caf3a8b0dd667ed97197604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa50bb728b8bcb4b05467f3295194a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fd00b36d53e0172ffe75325f696eb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adddebefbdde7bb1db5e3483f73c135607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ebf7e7e1d8dab9317fec2e57c51ec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7fb59ba8b2403103dad2d814d7e91b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583d3b1c5a845010f5fed4ce2eb8f02610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e90085453cb9ed7737c99bc590b34611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a84558a546e95a86715274dbcff1f4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef331bd205e64d047aa30b26ce6591b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40982dd45798d2ecd3a337232f9d8b5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bad64ddea82511eae00ccf22059804615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956805f9d2b4990c75751545ecaf4f4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06eb7f5f41ffacf0f7912e10bb0b89617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875baed055700ccdb9fbaf2bd1b01a4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b258368ccaf37bef818726cf1c368619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142898d9ea7a11c8f62bcc57d138961a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65faa6f3e87f87554eb411e05fb178aa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048054cfd228837aad48c405ec8511f2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86023f05a24e352c5cc8f93856505c5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4f616bb963572848a84a42d5dc3de624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d562e39bdf5ff327bd6cec92e907d81625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c5101d2e9b92b0f773499e127a32d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e00c45e2529e9ebd64519ffe874713627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b916a16503719b3fc77fb17db4dd339628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418a05421187f2d5d034e0ac17c9f1a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba0d77527a2ed9e71978a1494229f1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43b3e2f4453c62ba9789ecfd546584631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2f83d387d9ec752dc53a6c8710159632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335bf63cf17ba1181d10a6d983f67fb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005362c60a86b898d691d133499c4642634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afba1c7d53562813af1ecc22bfc914a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e72b874dd1a21f7e249bd823174e0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf1d79d1b298c852f4443102159a5a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c783a559e795feca97b4f0608b1a16638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df89c17e5f8614f4a248f1c70c25fd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f7e40b9c0ff803f2a2c70586fd5f2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e874daf8aa35f1ec05b864b17408e0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69453a9b314084cba34a5ac711c2b38d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50529dc7271084b2c56aff97109dfb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5aff201c712ebd937d0188908e8bbb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd24f8eeaab2c6931d2eb5aaf576db7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e16dd96e9ae27a36523ae49d50548e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf50ab978194ef58698144ef2aa23e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770f0307e4520feab5920e2f3438848648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a78ab460480e1e2e45887f57804438649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925401d0105e7c789d72903e3d40106650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f119f524aaf19a375f2eadff693968651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac2057b6a7819d1f2646a32f44a462652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860336062a69cc85c051775e8836605653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c864f4f66650beb5a1991b12a9b58654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca7d963f869f03b580553b9112b0a8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcf2d08c4d71b97d419cf44e966514656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6dcd993b7cb188e4de75382055256657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21ca246c07dd316ab327a75ec0259c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c7fc46017de908ef38935105470e2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a893bf35826ea92c3bb52be4a34335e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31602f049a3e3394dd32eb5080886117661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465eeda6d76947d1f59fdcb099d0243662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fbe676b7427c0bbcb7228380aec18663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fef8114706dbaf372d4470a46a2b7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d83f15235b09767ffb0394145c5af665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57423b744d7e60411cbf4e7bac0bde1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45010bcc3899061aee58f754985fbc0a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547dee9d0fed16eaca39eb53467fb99668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c450b8a65f907f1dbf1e5ce53763a9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80639c8423794a723444334e8225d9b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6de272d69636da3e48a7ba2ea8061671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1befd1bab11facd31833eae1f6804a5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bf27cf00730ba690a9d33f3d2a6e6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31487c37a6a3f413ad5c3a7177d2c4e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc90c37413c0653c18b23731373b37675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9eea832ebaa4acbe8af422a5ade2cb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a36669e7555499004ac8b2c956e01677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078bd7e591a11d6c0bdd258343a84b7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643e4eec76c8a89b1520482170d0d92679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e374f7522429df9a52f402018feff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120f2f7af23c396be30261afb83d260681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcbc1ae2ac517de4ff145fb7f0c442682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eea9f1a82fe49264a2ba30c3b7a3c6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc668c2029231a5d7f9e3e3b756edd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154c3be34f061fc3e951cfecd910f7c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acffa109140a269b3a2f0664a5dcbd82686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8733a2e3161a85a7549c572e56df3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb6fa4a5d47b101e5e14b2eaa3b89d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e463c16561c7746b261397aaa1aa63689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91e25a74633a64259fbd36038aef2f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870990fb9b19bf030db2009f6ec34ff691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336974b76fe73e362317d6a804e85eb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cdd0083b0d027eeec2c1a492ffff4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972fa624718ab15cc53f3c3b5d1f688694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ebcbcca1701401c488d68a3f846fa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa84ecaeb96a95c612168a28520913696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f285576ce76ee022f710346529631697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4df3b8fa02a59ecf7d6e7d3f38e4c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f1b3a51d430f8655532e79139fc29699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c45b6823fa0fc0512c679f0b238f7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a27d9b445c8ad5424defd6173896d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00002e71bc32400119d3a96d215b7d3c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf1f79af4d4a71517ddeea5fcf483f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e0a1f9bbec8c728e7e7f930d676d5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ea168fd4cbd705d589d53e45a6ee5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cdb40910ee87babd1724ebe9f4b18706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5ca07c6ca2031fb6663f49d4addde707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967e60525be826614f3b9241f596f66708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034aabea8ea44c88c8933f8e381d275709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ecffdf74f4d37672de22b2aa2ce1be710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3926fa6255a4638221dc8e43af551711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc275ad6272ee4b89734424aa1c6ce81712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd5f266bf5b8d8b5e7d4eaaa0cbed8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8227e7418790fb43e35300144c7723714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1e5dc9e4a81eab1863fd80ce7e6f3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10445e6756cdfb970eea788719280f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88d9cf7febec378402c21bcc4e55ce717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f124c4ece8dc654f0cb21b2e0899f2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a5e5e7f36d1a5eed392d2c1e2e825719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da683497e7bc4167fa88813cf1c9de7c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798a80fccbc08c0f2dca4161e5deba5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad681ec3ba8a93c060fa8be377230306722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631b5adc0c8c519305675c36f5bda14723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0f536b75c6e08e427809c7831b5a2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6392042df7de3f2ecdfc7324f9fa53725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e03e975995d19042ae41690af1c5a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d60906a92ec35d487a74a23060f9c9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86c72ee9fe97df5323b2431cf6f748728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b7ec1e0b1ab23f0d4c8ff6b427465729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8318d44a841c497fb0a2467cb44e6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31d82227b9c42bd96e54b4da33d17a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e3f7f46d5ccb14a9c2cc234fba45f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e722eae904614cac6a62fd8ab522fd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756a4a10862151352e4ada79a635774734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5e5d2e7ecd7a24ba4c064d97cd4f6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200ea705763a93c5c3a3719b4ec3e5b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f389a649758b2239cbeb7e1b121f7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac2c9bf36aafdceebcc26cec938090738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193696407b98d4026580681c50dbeab739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8d623a353f0aeebeebade6c98772c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57492d6b00de6f55b33212f9c1d383741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1738a0f1c4b77f5b3dddee09d3d6aa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a00518c8130245d0985c75e3463ecc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b22e000de947efcba2e9761f6dc25744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec4dd37e5dadc0dbd78f9e69d950aa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5194d7511c8c9e6a183b31aaec6f43d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19c5fdda55e90428594ddcff2298db747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80152a0f40965602e091d32b54f42c1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41edde1e8483e7d576b46199edc29464749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33e960739979a6af82cd7099bdfe7c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ac32b55499d8ed691422baac75de5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97430b6cc20f6f6e5fe051bd55010f5b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa1ebecb1db015b878311a7e53bd52753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fa640555be97b0c8d0a5f3573dba9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb27a8c1875e0596b4e48158cbb3c82755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff42b5ae6d6644f90f2a6e3402c03f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff3cb957d1fccbc9d1485eaa461c7f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af98494146a886fb79e758a8bbbbece758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11eedd4cfacd90354b64d0cd6e6de5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7cb17e4a3baca01293d632590bfe31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aea11bd67a372c22695c6526f8d8fb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550cb5ff5331b2de74fc7d986a291323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca50387f5e04a34376deba9ee275d64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58739275c28b01ade2b30b24956bd845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc5b375e6c23e15ac7df76dcbea16e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cccd3a8411cba893ba2c56b9a02b747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250e9cd3604325e9b1c89a2eec432f68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a8ca500029e9dd6a79b2c6fdb1e019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f1893ba126d79e020630933bcf1d210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e132815e110c406fd84ce1f3e90307911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bcb562842089a779f6fd58e772b1a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e9ef1b23df90c97554ff3a313265a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515d8584857912a14a380d1b7a94b8d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9aca2e64791122a5028a96e793e7d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd85cdf5299e7c29ab8ff198a36deb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c48d1767b1928c2ecf40158ea169a217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a9dfaf8119df13456bc05bfafc8b918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb887ba2e5c052b75b18aa664bbb511419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b822c600cd023f7b0840bf45ccc8020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855acf3d260abee40d861059949300821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938ddf8291dd121c5f684b9b05aa00122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e36c3596d42cd5fccddd75a03a14a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e68719885239dd16df232f50647e224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33df8bac46ad3a61080914f934d28b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008e058fb042b2f25412bd2b23b88fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6aaf9b05b4b4189e84930366f0af327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdebf2c7d8656118f46c1998997d32028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd60339c8b804bb033ffc7dbe5f2f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815557a91c4ed3e86880bf8c5bd53c4530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22284149f66a6f65539708b4724405a131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46338bc4fe57172b7e7239521445e77632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b93d7940b62937d9e64d1dad1422e733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b6226d2a075c5ae5606cd7dbeb88934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511e59d8bc599de7543f03159c64e3835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14058b3b80cfb807611edb9fbe3af2636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b95a9baf10692639256b17e5f8862237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b660653b0cabb6ea7f855598b21f8f638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90dd54d04c6fba2dd5f74e50d13c12439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d75f159c45da25bebd507cbc616e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770e54c480c8e7c0f93e968de2fff7141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c1b71a52064b6a2e116f5974cd79e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966f5f00aa030cba547c0e01d507a6a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553b3b5d0f5a0c6e0f4b7047ead9ab744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f876d513440b18fca01f313c5bad60a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4e475d585b226f9e3a769af300d2546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079717e05a41b368c26f9de8e63e5ab647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadebc0cda8ba2d8d8ac2f1515c943df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403282d19d5ea79b8f0094bccada67749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f824a9a3189812c7089e40aaf1069350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f1164b0eae275548a61653f54d73b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb90dbcc887d804605b910a2f20a2b252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbeca9b860ec27f5dbd29befc754c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6880b52c5f88bcb8ca3f4d02923e4154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49938c5f722539b255fef475dd28ea6555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111addb74c9d7e1487e96a00d57ced056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb47dd72e8557c0fac544df723b0bd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c7dc62535c31a59cc4f0ff70e520858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852c58dd2fab0df3cb229af6dc1436959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab747cbc3c0feb6b905d0d9da15c3060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248a659b01603d52e2111de1d54922461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f57014f264420056d8a00d896e4f962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc70b4bc4a686c92977e6002de68f6363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe453ec522cc8eed8dd6b6d9f90cb464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e20976cf4b5cef88b57e839a9a78865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c649b82f90faf8fb194cb6f7fcdcc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972787f36957acd6c1957cd2d7ab19067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a6f61f859a2aa3f3661da919f7d7668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8c552ce9359ca96d0f0f61aaa842169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb8a90268adcf2ab07ad754150e3aa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798765cdb206a961ab5b5731597db71771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d6a586e3cc1164708ad87544b089472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65afc0f56e00cadd2a28af0b2578ca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250e1a0de126124aee041269cd1e9f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bceaad3e71ce1816a578cd7d8bb3f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51ec151977376c6633223a005881ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edaaa896e79ecb174e52cbce83ff6f477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298a8aa5e528c658d5b05bfb9165f4c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e15425e50cd77074f17b4b6dba8fcb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645e5fb141ade778f4e87d7ce72b8a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bb5d01642af6608079b0c27ae3bc681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c29708617a77bb7ad14b4522b619b682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d330564ad8d39efaf8234160ef3c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9cbcffe1ac0ca056b9b875c9f7f8a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80b3b43e2bd549212a5d7d02939acc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5e0e5d60693ddaed5a887807fe82286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be977df859785fb6e3a4c7eb1843420087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387e071f09f08e9ab6b2ff6dd3f8c6188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8653976a144b329407e53aa1177a2a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b36ab411c589aacc8d0e6722fa9dc690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd148c103890680b11d4ff9d085e7fdc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4ace0e12d291aaa8a2bbaeca65c9792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe3cac6f0ae4f954f82a3890ae4bd393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afed5ccc4ae892aef45f092964dbcd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d247a61343d5245977ae737dcd3d895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3107151467494c3dc3b884a8aa1da4e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a469880919fccf2804e03f9a2a812fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2647f4cb93af9585d14cda1f0c2d1ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bde660287e79caece7c0dcd40bfaff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a38a141cbfbf5f777cafe3fa7861f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314dbc1194e6adaa15ac94f36db8d7b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b29d45fb92f098789782e62b5746f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503136a341050dba4431ce726e8768e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34323c54cdf7b35fc6a4955922cf93a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552849f791d830ee74290be1da9878c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06ff317a4b8a935086b61fe5647ac7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a03c43040a8708f47f22d0760bcfcd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb755f08e692c5fbf43ade64c18c978108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc80b439523143babd06daceb029ec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035323be41ad0d78de20e5531b8d1324110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540e9760dc77102826da5f56fd85e81111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc7898536b946e7be989a5b0cf2592112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2e246875959f922509628b6f76d62113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e5bf9bfc3bddbc4d923b6a43aa13c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50669e8cc8d0608e42fccee96fcd74115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791cd28a120e02bbd5cba0a0f8275143116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a527f72950c8e96726a090ff5b147d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810872d96254bbb507b9be9e90ed8af0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc9199c5c1002a110c88ea26199f10119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490a2c296ea2132f3893e7b23623d12120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e409825593cc596946e03790f76c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b0847e96fc22d1069256628d06a50122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fff7bb302f0dd10fe0b48710a72c0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92061e2b2ddb50de9aedff8c205bc4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869227fcd4a31881febb5ef9f1527a3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967073e4864964788c6848fddb71060126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bac01ab747df2120250c22cf9e2b59127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad341001c976276b951cea6b8c509eb4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3b7c97733aeddbf2b3933a56657ac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431053c3df3ec7248f3b2441c1c04fe3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2e8dcf28acd72c99f96ae93d55454131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e131d1b62473cd3f0bb6192e0eb4d5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6a303244077809393715faa18dffe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54362f3c2cfed56de53a5d722daa74ea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd431494de9ba94f2fadf04781e8788135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c15d111a14429a6d679c8f9536b3ef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058f78bb1535862f37ebe0a51395e92137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1b85f7207dde6806f7cb7121211a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90573c6e8412797cc19296d443aaca3d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c14f642ca008ed08e1f4399ff4cbf7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddabd499d5a322ac8639e8ef08769d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517012ada5f5b2481ee14e6094c465e7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f317472d0cc1f435890bbf5c899281143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334a89769f9c3967cc6a287e7e386d6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe6f378ae6e2d52059eb8a6ced9332145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9872a55d19516f0fc70a412a12049f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332b47044afb45827629c88195854ad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee0f620fc4b07a37b6978fa8cc0b12148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ead2c1098ee6f9f7009a29fe52f6f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25f43c5aa57fe7247cb7561bcd9038150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43a3bd636d54dd7cf695ae879edc7c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4752a845f1b3fd7654bb6b604eed109152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbd4e62cc1483b0fa8530c84e839f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a33f08db4a75f3eae7b500d34f1003154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaeb7d77b2a71f569d9e88b9ef50abd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb807db0ef32f146fa6e1a0c05135f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a1c34c264477f1af0bce38396a85b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fde3f667cf052220402f6a03b1d59c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54109b74eff7e0ce10fc40768902fa2f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b317d2d289dd7504917348cf243f739160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20986a6db97a45454dc0650c153f24161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7421096be2857b11598d0c05e77a63162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf622442cb063f5ddbe0fa0097124d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e1a5aad033987f32e0c0e04ac2dc3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613259baaf87e51ef14b777a8a435696165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15efa2d8ebf59cb267905a24e3c09e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d34d1181b7883039eddd40f19aa6cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2222f4876ea5703999ec097bc74f193168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a96f9dafbba63811c3b28f5d5c4293169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81763d605a6d12bc56cd91f8a5afc667170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f8b0d5c1e15ecc431d432eaff1af8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e2baaf9892b5dc59117eac3bdad2e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169680f014325d86ab4582b56d9e1fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de491e0cea937496a93d2f4a7b58812174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff7759a4886c8e9cac9cef6dba2a59175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf830a2dae244fcf69fe76d50a7c302a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b6eced101d2d038b5e87a8283ca11177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5c96d39771f87208a21a575efb694178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03223b21e81644a5f4b45efb848d707d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a46a7cea77b4d67893ede54b4603e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648018891c3285252df052934d618aa5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea86dabe0a743adf120056cb4de9d03182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7a082e0f475f2dde3f09dafd492c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9033aec8892e294fb06d4431eb3c8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6362c8867861dd62e85b128029ed2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bd817d8734d4569a5e42592c22bb9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0becc52140674631169178e9fb81b52b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ca3b7e75334f496c2780a12fc5621188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e986039bf50c53241ed3849328d80ee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd30e9f10ee2959dab433c7cbba988190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669dc46f7305a699fcedf1d4067b5625191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8c8d13bbee641b084622e25208161192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875519f2c251dd3160097f633447c669193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd7cdd8ad64ca23bf2385d3841193c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95b9b931c388dd1c67d34541cb35a2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2d7582fcf8e90c24e65ff6987de31196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af2a23eee1f9a51e9ca9097f21d81b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61c7e0a839f5daba191d6b989ae29d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7400829447fd1d157d5bb2337c1b13199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b4a8578f22322782bee19b8c404fe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f790db59d54e980376a8364af7c678201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef46dfd1219fc68b26bc9b72bc97bc1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c5b7283d7a664f1e886925929df00203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60abbe2b47ec2af286398d49e27ddbf8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24411762b717712c4de783351b1e9af205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e02b2373e1be1d611639c87cd074f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c795da3481f3894676d4f557ad969d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab9edb0be58f731b667a5efc895ed8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506948b81f945a5c354b285f22b750e8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53e9f275cc58e32b1b7d8415d2b059210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195727d079bf635ead2800d7e60d654211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1edda6141f67638eaed5fbfa78af1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad94a426f32235ac67ce07c1454f594213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec763e8946ae1a593aea5c68192416214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee3145c1080cc85315c9e9faa85f56215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be388c5b9646b8a06c699f541d0f32ea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d381dd8dd660bd8307d643c056abd8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a50d66029bed1bb9cc8bc44303c58a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81ccfc5458c67ca08e955255683e85219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66a4b55fe0e289895a1cf7cc855e6f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516053528b7558359e63296cb15a612e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546af96ec5c18cd73f687860cf5815f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dadeaf1ea93eb1e991780be8bf313c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ec86cfefc10870ab30714900b6de9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810113a7de0a13a77cf4e2e274d6a0a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1f10cabd77c02a0997eabad633de8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419360238670dc8bd9f281b30c64771227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225b692f5e13fa59f8c7c9d30205c0e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f796d1292699f2c44aa1e9409cffc15229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c6891dbed8879c1f6792f777cf048230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa353e0088f56dcc90adff02b1d59b6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a1dda7d8a1bf374cf1b703fbd572f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194424249430fb8ba9898d27048d428f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b9896b5e7df02c387bee25f1aa2ff234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a13ea42c762c0c68a75b592eb4399235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041407b341d629323739273d23c53c4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef006b4795aa2d10d3100d1619093205237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd877902934e681ef6fb2c6c74774cb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3213450e5cbf464ea6d10eed6aa64e1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61ba03733802cea44e48ab7500be64240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b151a11aaf3026eaa749b7481d0206241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee56bdbf09510fe569023015cfcf55242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b59e36b54a166b744bb20bd93c6f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94134cfd53d1e132356bb0d6f8c1c0d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b5c41b8f7c47de10b2666f93b5ae6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe653885415cb04a13dd6d5ed24937246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1d3d4ee3967c8a42d0da6123c690e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8bec14979d21ff2f0fa8f6740749d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd63e13d3398cae9dac3e1d895ffa38249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6f90b5bdf4a798c67916df3746cf5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1524b443154be7399543544fa8543fb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d3835c27bc5a89bc300263a0f428d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9297cfbffec67f96695722440aeafe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395f6d3cf7202e1019afd11ca26845b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b03914d72af3252b9177f8262a0959255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1ae4b16e8e263aed89bd822a1bee9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26bdaaca0e87190e6bf0736fb133ae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8a80ff391398e77bfc73c2a105c92258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d6edeb6b2891cc3c064d790ae08f8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83eff3d762d3c03151a8c7a677cb22260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd2a51c978fb32d5fc1a092e4f5e7d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323f1ba6051362a90cf19a161d803a6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561968cd148b8b8008cd5bc7a9f3843263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74205be70b3d72da886ba9b6357eac7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aea44af7a39ee9c69477ffd48aa61a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b950c626e3f6a9cdf5334cbb37535b1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb578847b9463d1fedf71f53f9a08b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a9b45d8d2a3bc63e4cd6a5429b003268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b888de8bdb8bc654c50ef8d8b04c5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53956a987804ca896f5bb31991977658270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3761c92d69ecc582fbddf1098801e9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71132111cdb8b990dab40c568b9e47c5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531c8cd8b618368d30add68c378393e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87856d6327e301ef4a07d094ed4965274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e604ac0e51a5bb0481ec39c322962ff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c016a05cbdceb43d38ca37a9929750276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71583422e2a1ea00c5c358d025c1ce32277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00059e7a322d40c4b1a8144c70b7a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e5a0706a87e69f9071cbcfa19be48279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba0fca592e6dde840329d441e03af8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0a72d906f46c7dc7fa85393f8bcd9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf62049425347b546c000d0e406f40282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51eba565998837bd13c91071e069f26283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794e0a67fe78e09720896656106e833284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c8afcf46d05259d7768abd4d72564285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3bf2c4b55825b4863817a917cca73f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a44a4040aa3e9f561bd237e4ade47287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed60e79f0754e02a788f271cae02d3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae176f6d4de595af78909ba22e540a3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185d821e70a0e75bde359ee47335f88290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bfe0922ea213024c6762b681f7ca2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b28f645ae761c7205069bd595986c4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903effa6e689c89bfbd87dcea1917b8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8b87dd44de1a0bbdaa474d4c0ca5b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d283e4279829d33101130b4516b19295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894237914642f9488f8657ade8371ce7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa00a88484c43b31e0da14fc4f22501297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694d4a91fc1cddcf61a0c88c35a85f0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af09b98adb78e726d5371ac00f43bf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569986c9ac3bc5ebb26453dec2d0e749300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4b9551a155703c79f5c13c04f096d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92962c9ec2b74ec03e1d0af372c2b355302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561eb8412df363ea46798ebdab2a2b4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd4f40d94495790ffcc36d0e10b6f7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3021c36cf7c352a50e2c3db4090b9cf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e40e7d0a702d7a8974166311e7cafa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932c40c250692976951d3c303b3b02c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638bc108a6f8ee7fb410f9cbf86debf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f10aa51742b07cd573bcc9702c6cb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e2bda76eeebcace54c389633da192310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4946f49c709955c16fb073c91b5bdf8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a07e92c135d1107a285df5ebd51367312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7629afa938b82c426b04fb120ca90313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba7f6f7e99047eac764bd8a64cc7de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdf331776a1fb2ee89a79c51465dc2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43da49a6085401247ba0d344f72d09316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fefccfaa14695af7ec7c93ec329b5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1665a72adad253d15c6028e6884be84318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff674c244256ac5f8eb3f6d1328669319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6cf755d90f644b6fd524042bbe0d8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8822d5437aa2d8b7dc0585494d8b70321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14551475ae0fb1fad7caf903cf6be43a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09894a783d4910043d564ac408a20f9c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b54182280c4745fc5d0fa2008dcb6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def81ea9e71f6a9b3cf77c10bb983e9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f94b4dd3068b93b1c76b3b5530a4ec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6882415166d1f53e2865424e5aac9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4eaa8901251c075a1728265e1f1c6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f51068d137d7b1782c1d20c8cc33e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1e2d4d6d357086ad50a22c0e2f3b7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fe8407c69f0d07c9187445d634075331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989d67a74dfb4727b8159c7e51a70c2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596b0b1f2d65eed903a90a285b9bec7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ededecd4c5b7ed173365aa333807806334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4871911ee0894bc712b81607322deaf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192eff2d6aac3f504a13f2a158354f7d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada81343c812f2b5e0001f27bdeb3c2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bc72d131468543c71a563edae24af338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2eb87d69ad5d02c47f9009d245326339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06fb29ed4c5f29501f21f5c74ae516340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359eaafa210afd4a95d80e431adc8dee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723f283c24624f7dc66a1325b7adf02342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97587a6e3e7d95db9f3fb20b21bb9cf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3a9f31d32765e1f0b9f0efdcdbe1a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b65d71fe7605801284bcc6922e22f6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375542e29180f996f14aea04d909c615346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb273c1e0a86a8599e496a0b1032b4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84168158150b678ab044c0ea9dcc51d6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575b8b3688faa661841b90ba72cb367349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4433e7b46904896bd69570873797b9f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce8d860d9ab1f2b0ae89f0f2624d61351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfe12d3dc6ee90c90e8d1934f63ef9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63496a324aee208e97ae106196bcb926353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9ddf1903144f48d5303e75b4792d1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da373af419a8cf840a869926088cb4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf269ec28df41fb2fd8b7007ee71165f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf021300b711d5005075d569947906357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f6a5ce493a550e417fc5acdfa015d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12292e2eea6167d19ec5ae5f1f0ef03359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1750f11edcc0cab5c43c1704887586f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ac6def0533b45e825fd1a66e55ac9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475e1af1cf698ad707d418b9b3d5291362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3a034a637a64d10c9520a64fff098363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146cef301672cbf38758b4f08a26516364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce69a01bb1ce51735de44f1b9d6c03365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b7ec3cc2c892971220cd2b7cea365366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2999386288363dd5d9e59dcb7b465367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18eef6285f9abe38edfc330e8d10b0b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97660db539e471a00d7ae39abe3319b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ee1e50ef50cbf99564b42d1b71dfb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ca7818f5de0ec766017d3475ba97c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf67dd5468d191bf62a7ea3796687db372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d7bef7dd609cbb59de57f07a110f7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11acede80c689a1d7e59bd5ad6b58a3b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d90ac7db295a33747dadc25141f10375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d330a87a2b838aa36e5c58b05ad0d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200c51dacdb32a9f4f56dd5d349871e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb524fcf4c4c2b3d0a3b4596a4213734378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15847b47275e0a100a941a1bc362b14379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b52faa9982371eff2906bb566b6d6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b84e19c1c67bd961cf9e82ddeed9a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c41e5393343d03a261240738b806b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7a8edf9b86db08f63a7c62636c383383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7700350e09d684ff0a89ce065665fe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51efca52a7373c00510887c5ff6954385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810d7fe6b8b21873170a08c29ae2dd9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b493a4cfa5c56eefa0f1933cb98b377387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1000c921011cbd165024608cadb43e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521849eb62038fd5392e3638b05fe7c2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5717bd40fb168da60ac8b6c58d229390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81748b1c5cc45995096821bfacfc8a5f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a221b9f6d375556dae56db26e6b4d6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd486837769288ade2736e8a77494b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfadf0b68996c7ee8bd7f13881a6ce5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c99b373f32c75dd3f7320e8b3a34eb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0825c5391acdb507dd1d5de11649563396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2ea0ccf01f62bfa5d92531755ac8c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6b2d7c37a85c7cc009e08773ea0be398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59accf68809d7f3a3c8fdfc561a99df399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a9749dd807f047fcc0ed3d08a0819400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd17556a75f985b0c46030d4ad43972401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816a0e4bdedf07704627b856f9773ca402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a59f7f2806e0d3811bb3c23538911403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364da9ab570ad5777aaca72d8af3fa99404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8479b44a7570f1baf53ac112a17dc01405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655d3647bf3125e0b71e749095e26d5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468cfcd09d7e1b55dd1c08ac2c6ed907407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396c750ae276cda486b5795585add63408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe625e6ced102bc0995f92adbc6ed9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da7ccc929250c29be7e2e75ddceba9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e351a66b091a1a611be966692ee7aa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61735eea5d90db477e8c246a2f3ed9b8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac86605c88c897c1ee654914e0768de413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961446b682fe401276647e8cb4894fdd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e0e73d993f7056bfb25158f088861415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab189aeaaab55e7a1e985a8bf8e84336416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923c5719fac32d43053464009d64581417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2c30a1967b20d42bedb2351057d22418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06222fd57ca1f5201596b634a4003532419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b21d03a63997b1f4a0c7d0ebe0da39420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ea8e3f429a5dbd8161478e25365f4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243b2acc576c9846d2680c24d480e47422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ac2c5513d659ea3dbe3a03df4d706423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd5ac03a57467c00b083c7a7570955424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1babeac084f78683e99e2a67bffe0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd628d16faf9e3e8197320a6ad3764fe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f15f7a7fa873508aab46f4aabaed9f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d904ac002304a384db0dd936a16d6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64230d5a0c371644dfad7c6dc1f990b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ad9f0554ce5596e1f6a9d73b453e2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866f73dd0f8e590c6c82ded43ae85bb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23906a460717d638fe5a55a928c0c9a3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a14638ec6b98ae72cf942424d80e95433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbf855488fe37b298f1e8bb5f65cc1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca69d3ad6c8c1e0d319900dfb2800ec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b107683dcf05868b6be94fd51eb6d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82406a98160ceb0f2146fac22a8ad9e3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276af0779dbc2ecae168a25c02647aa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb082d45e9fb961477e3f231d9c25965439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614e6ea773bd46e1c5ad4d11ba832a2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88e261736bdef2e635e59d79a1620a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0805a7d14d5672b8ce5bf24b0b166442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcaac2830671fbf68ce7e404c48d6ee443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca938e3e2d7dce9946148377a8e778b2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fe06ce43d5f7801ce27fba19d6b63445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141ea9fb6ae9f639d18c1d7bcdb5d25446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c572cef4bd0276f537caf688e15cc89447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276f7fa9a35ad179b4c05e0c4b9d1df448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d40e2b4b9a607f95c68d99a3c3b09449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bed1b26c63e88482c02fe1a4fd16bc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2faed2b8cd81fac01b95ac2f86a95451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f1c1cd269d0c27a30f4f60a4de3c8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6f9fadd5fd4929029675e5f339051453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a5a719c57c40de2c50350ab4f9dba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c180406f57094983ae3b1dab45e2b75455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836ed500fc1525932330af07d004ed2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742eeff21662a67398b465fbb40e96d5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8898989cb12fcef3f559692f4f34544458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1211b58134f675e0e2bfc2d3e24d8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279160e34270297b8a6847c0be2c212460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53435d618ad99a2f8c39e7805425d8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e7c973ed77ce1aa74b25fb3544d53462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f6c19be47702af66ba651a418c308463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01390f8abda11f3b6cc7ea63093843b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620994da040d5661534458b142ae34bb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70bef419df6ccb912f5c63cb51f647466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2711a28c95bf48ed14ca3777709974467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b44f47c9022d652b46374ea0266c4e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107711e90dbd32b302b265e61d30f3e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d341dabce5e1464de85c462c2bcd037470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f2f8439a640a53946838224304fcd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe255afeae2726970d0e9525de267a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0e2afa0f7c8fd7aa23b63887435ca473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d722a9404e9462b11c99dd2fbfc951474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5692a7f30cb9855cbbe2486e89c00475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738eb67827fae366535d79fa186910d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8133f9ed28c26508b2b57c6d54959477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849f98729eb51bab2a14c93963a01f5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3a892e5bf25e0825ab2c34251c909479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c3d0888d8f394e332b989c43e7ccb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1787a77c7b808659857da7c8e6313481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70181eb6461811cafbb477cffbd36f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a1ab64d7b971dc8995e55c167dd1f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e8c05dc41f629b85557cbd7c009e4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a4584e49824a5b6b63d29577193a6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2acbd9796a19bcf371230bd1dd958486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac850b292f1221a2a75e49d252bd396487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1f52bc9ba59dec1dbce427345b047488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54099e99b0f9636a0738692c7941e6a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890a0105a1831df3c3ea5dd69cdf3a6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3723c272f04811069aadfd30d7aad6d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ee08bbf8033650f73e6473b83540f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f0ab039e750f559749836d8e3df19493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b13483840c0600630b7cb2191a7e9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b184faeb9c670da917af2fd59fb08dc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221a2411ddc75d41dc88059f5d3031b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d4e9a29deab3b0e2da2cfd5848c18497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535b5a515aac554d86b9d49f49f2372498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69e7a53e4e64164ad539fbb3469cb9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344b57803e63669a9770e4f5ea72655500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0613e8bb3c62c68063c423f247eae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e67fe15547bf1c43ee6fe1a691be0c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae64b72c35c0db3e013849ea868b0a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c302a752090a5b6f501ff90fe2743504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92988d73cc5ceaa6583ecb6074e7126505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e1b0293f8a9552a8ef6a4d40365ef506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9a290226a71b75a0e48c6f869eeb2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68416cd85142e4455438dbd403b264f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667470e66ae06042c85e4b0a608ca82f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a376602ab18552a06e33494cfb4a83510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe996718689fe4e3f7a412c64a6a886d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe820681c8e4a1e5208b049d281728c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a09b747b1f9b22c5ff6fc0cdc5aad1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ceb034ba48f83645f0e4df7d619611514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8ae467fefb569be9993580f517ed8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b567af6696beda94a06701fa2595317516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d92d879815d2615e1468815c1a86c0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b1d6d6e32bdc4083f87fcfa90df2e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4e5ce575b49038a414f1ee53b6414519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3c7fbb2b04bca2a54ca75628a6ab2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b640d260e3bfa9f282c4d9f6b3c1d86521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654d86db8b3c4c234e217213f081789522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee492e5a8a963e4d5d537859b2340f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f453845f320b5133c4fb35e64b548d5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53a37b70c6dbbeaded0e7496c0f5ba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea1bf081b93531dab543899acf82d8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd832d190e5b9879bc56636f8777f24f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3f2fb717d29aa4e50d7b28454619a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d250badde49c963e323c855cfc05f7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9cca57462e9480a0ef890254c75460530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496ec95787c8f0e341f043f943f0ae4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e142bbd7f8ca05f912a9d78f88ffb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8162fd420776f4af5932b079e1d52b3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379b54dbe1f76f8e0b454826461761f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbab067bbe3c8869c2e70fdb299e111535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52ddd4c9a0ceab91a5f6923ca5581f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1abc0ec12b0900aa87deeb3fcca2a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65a894135bb50724b06e205ea9f4ed538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404995b0c494eb2329c4e03d2e0ac8b0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb9311bd5c9304bf8f5dbdcef0f014540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443c104d14615f991c7b36a3c082798541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917be25fcc12b8c49f2481fbdfd6b07b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d40eb0005f858df6ff0c9dd34862ac543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d243dbe6c68d1952193a06a4dda5f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f1b02fd6c136fe74368b213ab6dc6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0ef771dba52c32efed7746fe6ac95546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5a936840e92433eb1c55f9ef1dda0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956cfff6d46fbacd6cc6ea2568faf09548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8a435977e1c320e211b6af87b30ae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31000fc425e3d8cdb3c16478be78b86550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa9328f61e68e2fc3810ef87508107551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9c3c4735333effe7ebbcd49bc8d60552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce39f774fe7d1bcd4f9b9886837efc5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254796567feb1561295d60b25a56167554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df0f135d808f744c8b6274aecfd940555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5837076acb200a370442a325f661f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e3de960b00c64b764b88ec9205023557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b1243dd9ffaabf1b6712ac9e6f568558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4dee9ed58b324739c005138ec7767559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93dc5d5615df06f98b0ff705648e785560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6d200091789137e8e95e58e6e9e2c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d7de699f4333167d5fb70a1eed3bf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a87d8225ea1851b7b736f5f41f870d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1b0cbbd875f0de82e82135d26d5ac564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99103e2361fde9f0e6a4b9abeac3c849565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d337c07989861588c4e19f47d898ef1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fb96ef7d7e192dd8121743d7c6fde567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e96d76616d8891f2d6d1314da16557568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fa1241a39c8f9840274fe7a2ce3bd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898b602e9267ea0638f7cf63f1141f3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f896384dbe53568a87b15051d2ee74e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321e3faf1af8e5628736c6dc1458ea3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ca4471423085948e6281e6f2c3fb2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49308293f23b80f90509b28ac80de56574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddced7b19551b6d8d4d9acccc5d9ce575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8af15c9beb3bf6948b9abcecd3f5d3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cf2c72da4dbb55e8518445ffb8fe4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb07a5adb0ce758a6288e5d4aa76788578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96627c62f955f33c648285c5ed5afa8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d92e56c49bac830c5502b8695644fd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62cd9aa93d97588eba51f3bab7ab3fa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99cb1d0a0d8f1521501e2e079c980a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb6159ef61a921f88202595c6231f5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcdd4c4506113f9ec2766b257422e55584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05da921f269c86eb4e1c057f562b338585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007debaea83f57c35172177ccfc4119586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a5858f029f00e12a14bfb51612d86587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c64d3fb8b2ec4f084c402e608249c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69f21c34036d9681ccb1a6cf5c28f0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af05e50f960876074cdb0e0962a24a5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7adf6ddf539b6df58eaaa3ab64f18af591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2e58125cfeebaeb62c74cfac980a9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694bf94759e341e0f83b678ec235b92593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5a4b733649651b4cad0ee799fead7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137357f0c1c7d8e3b06199b64bb71b6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b310b328ad4ebfee09faf331e6787596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05267a840d88464a40c323c0557730fa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c60434b3ef8a9b139094c800a0929598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb035cbb1553eac723085ea88a25187599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbb1bc200cb991ce834686ecac692b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0c35ec6c7c4d7846151389e0ee7f2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d381366c7f7b633d5f8a253ec77cf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca85839fbd487b9cff522db327e4fe6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637145cb39189106d12fff360c785187604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27408327dc737e3feb06de43ff997193605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c693866e30008a68891fccf96007f3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad2d8239ad8c7090f516361eed3dc0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d17fb30946ba4284dd7d66a963cee608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7b665eeb24b80b745876c9e69473d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20f7c76511e1bb2be4ebec7426aa92610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950a5af039b4b4d41ebd7d8c623fac8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ed0dfe8caed44ff118c185ec4a33d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbfc0baa45c296b08e43497d582001613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33704d52bcea55a78a90ca27939db828614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123717b0ecc72803b470aa2464b72c9e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2889ef0668f238c3f73a02ae5727ce8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d8f8544365e4e30af84dd043f8874617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4686dd31bc1d80166daacc8f9a525f2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa473624305c612e1f7e8c00588c39fb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf598e2898d6c3b1e4c4856cf44c217620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb1c5af0909cc210d18d080dee7c21621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e521d109486270e825ce4be261d17622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff534945d28978bcd4d42e56f45c051623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750b82bfc840fd859c0d23673c2224e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b59470382bb20a8e9faa22ca9e092625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986da247c6d3cb8c417a36020538d69626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce32c08e6c0499f98b9838b6cd48808627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b0b2dd1b8442ee8a651bb782ad580628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073f980915a30952cdeded3e5e192ae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c748840c23e375805df23fdf8ef7e0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18cd00a6e658b38a6d5097f8de9595631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c446f62b98e43b8de0af29146aa3025632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef08973719f94d350af8f0fc8eb366a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61922d2589c62912f832fbebddbfab59634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c81230a652fab42c295e5eb30c5fe8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870b214b09703561eff6183d238834c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fb4f98d7c51371562074a51748874637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda145231031799791fd3b9c21bcc20638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7821e9a5b6c01da266390564dca6f5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50c9a5d8757e2c0181f203e95f827c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51f09225f880d8315f3b1cc867c411641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b37bc1e42b21db671c0b196f0e497642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc876042afeaa16e44251d519debcf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6042a81ab79ef49fca3d8f47ccc827644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe521b689826ccbfda9eb7bffeae78645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d970bb431e149e4fb6a9b18de9189646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b108ece62f6e81f60ed41d29c04492647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b530764162100b6ac8139b19f5f9fe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9873d09a8f4894a51cecbba326b880649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece14b5321575606778ce9187c1d7438650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c2b945e4aff06cd6555e7c4fbadf1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bbac4b2bb310ef811b682b4c39d20652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ccc8ea9e129fecd2382978474a7ee653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3292a5b3ddefca1c190996dae0c60654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d715de3c25a0df0cd8a8c2484dea4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e004523f86554d3c2e2734e77cfc0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022be025c7d6947beb0414ea1f8072be657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c61e5c542d215904acf73314a4396658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5a19a428b817fd1d97d4ac892d104659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4cb01cda4f95de4cb008e4b87c3e54660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115875d1334fc18f5192dd25d5182ea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c88e3517a5440c0b8643b46827c39a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d775952b51f0273f983fb5693c661663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf40188ed0c1ccbb4e43e5a35981e4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c811d6888cc195134d3591ac142757665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6135587dce3179e8a8c20aac743063666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673f4adf0db5aa8ed737253c122660c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9ec4701ff0ec4d6cdd15844dfcf01668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff208789a2788885cbfe685a0f308c2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656190fd6feb1ecaad847a5fe110b69670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81bb0fd5bf2f2372208d5f89e05b8bc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4f9c70412cbe4c8eb4ec45246353d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8019be8b35b012773aac97cd6bf13673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062e0865ba9ff81fbad7808e085f742674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2503ce3670be4059186f095f667610e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfab054a1007fde13d9abd3073ee3f2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c554ab038c8f27714b4f062becfa05677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0e2d4b6f4646cce544ba9b6d43976678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d96ca4abbefe976bfee5ba071daa2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24019be5856abdc8fa3b4dc84ca5531680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab52bdf636eb55ab95d528929e5648d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31bd64eb90832405b911117b3be513682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913b5b156a5d08642e6caadd4ca190c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615bcb9821ba67687300a8f56ade3ae684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cceb121e71b05bc9d6cf8f12f013fa9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c50f715b44151dc21b7e4a9ecb9524686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055f288e96cab4dc898677234bd140f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be1ed95692c15302ac76866774be78688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c61532d474e921b188ee4ee2d2241689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e4b6f43c2304b4cc11d70d10bf58c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223b07ddafe9c2afbc4fa1b5ffca8ca691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb7231d535bd4af84d1fbec95c90d1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1be1bcc3fe411a504ff52b1f7a6e53693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721fdf7b30898602753a5f3f035ca7f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0860e708402e61fea3e07804a4856695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b89cad5a87e4a8d794ce329552d553696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72400fe0a01e533e2244adde1eded6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517196d227ed67ff88782fb98b91a0f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596b3422c34e3f04c5bfbdc6430649e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060a71efeaf098504a7320edc977341700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe65b89abc95e06e62962b97818ce2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df959fee97b97588d620b0af9d44e44c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a1161841a2eae47ecc2630cacb723703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af268c430044c694e82cc80e2eddd15a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab062f94580ab992a01c3b48370e17ae705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30f872858e46982b2e3f4aa7538e86706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c714f71a6262b2a95572b5f9738c1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453c6336fd3def1001025bb51803ab7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d86cf19884dcc986fbe7004f420a4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3086e1e8968caa9c9347183e64a7c5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3206b4c89578ee57dc1c24499bff2fe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0da7481928b1189fe190882177e79712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8094a6cfb1bf0eb8247abaeaef7a4dd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e24352d85f7b40cb484d63e869f82714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52855163639686c852a78e3d69913a78715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1fed834a7282f79ae2a6ac216a6d2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe24c08d7fb9e87494ff416bdad3f5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcf19b8861ffc96484591da53c1d87718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96f082277f1a010e2b134430ceca8e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7971a97e116b3858e4fcc078ff4fc8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170ecb6d64ec304d2075cbe2b5f5072721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da077ffa0b48cd336718d675be67f969722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff0f83cf8c9abb8a13a13a13a52c20723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a196aba3eb074ad8fb6e8a20d5b7a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d649e941152e4afb51944f84ca0a1c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de117daedcee820edd962b64cb7a366726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421729b346160b30be8b29934e4ec99c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277564619bcf502fb02f61bfe9a5e17728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444bf2fa4b4bc5d53ca6cf42be71b5e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cc08881217eadbc5e625e12a3e51b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa341d5fc4c1279ec5836b1b6639d36731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d874cf7883fb8cf756e5cb905a4fef732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf8e7241109e9a4a83ac9a9e630c13733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4ce0507a4e0b60df9eac3e3379f37734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d0f6132e70d4372c37a07fd526ddc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a330e9744aed1577d6fb0ac12cfce736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6814737eb78f485736cf0ce2a5d0b2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05ee2f7e6a7de80c98c7aa29f6998b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af86c5fbf5d0d8773da873563e8d473739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d10ca0db70fb244ce6f79717d4565740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788f71ab2848ee16ddfd5cb248bf348741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f124cf41b17809ce764497bb7d17b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00367bca3314269b8ae2ec75c0f61de2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3442a6d38d318fc9845d5d762b613e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f49b1ed605169e83849b2886553d45745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605381e6b91c9b9103f67b90b256cd05746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d5d9a04b7567a4281efd3af0c039f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845697060b685c2f3a01afc8909dcb9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330aaa19a8b485dd3b1a5e3d054edd9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b42d2f62badf9030eaac0865eff05750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41247736aea56a5ffed25140c9a6941751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b421c40647826f3f9f2cfc173023e1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf4f51cec8ab807432d2e5ba6a6421753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c30c93ef5abeafdd72f7a13e79793754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec998e84b219ead15f0fb97283c80903755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088f91b780f7659d72b57bfc02e108c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5b51caa4d7a0a2cb93ede03cfbe61757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>