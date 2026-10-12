--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae55151838cc309190b58088e509201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd911ac214c55a87de1fc74cded29d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbd29015fb66038142c241c45f00d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6d4f4622331e424af486900fd27064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8bdb9a4a5b1d9c83dc742031aa29d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443264d15afc52076f4c25d625d79d816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a9d59a94665411adc782c3576a97e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c86c25d476f3cd9ac37f4e708d18be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062204026108414eb869316887648549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51499d592651b0b0c26d33811822517d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ff5fc3d76cee85de627c6a29862d211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0492cada368e35a536da59d64e3f2c112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40133a5787208c16a59198d21839891e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc9d39680721f784ecab237bf4700d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367aad1a10fb3b72b19c94268a10c9915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84669b0045f1510aadc077a96d4e27e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e798dd84ad44989abd91b622880357817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90b9a5c78598c07e1c4fe9faabd86118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26cc443518a51829159d4cc0a02dad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37613ba4592d75c9f6f2e9a624067adb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaad2685a8428d5a6ebcf61771c1d7821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3660cc4336feaa88727d3f56c458f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918694643300fc86bbf3351ce9eb26f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e39be73712c2dbb2baabdd3dbb33e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9834cb8a0c58b63a6cf30df3c352d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935dc656d11f9186097a923b823eb6b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620346d3f60116697bcbaa946d44bc627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679537cf32dc51bee7a079256bac2a7b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590154355f1592752a9db20fc15149ac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fd3bbdef8bd5e7cc9f0435dc44e0530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42216f8c86ead07b42874836fed24ab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fa0f9618676d712ad808dd5ff24fc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87793976a74d4736660d1454970524e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cd5079acf0aae2fc8af21e48296a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a3dd781c4927b351cc414fa84cc0e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea472add5288974b911de9996cbd4f3036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4c17c0d483d6879f38d9d6cb1ce9537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722518db88a60284968fb8ae7b2252b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752c3c40e80e846d7b509ccc514d08239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589d5c59224a1df67d568269931964140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0188118950821a4cd0ab12794336841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b1d3577191f2c0eb9773bcf791dc942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87648eeb2a22405eefad79c26eeae6c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130fc2054ea2bf5570b036c7df9693c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a5cd0b8f845fd00fb1c062472d6b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586a5957af8e9da516a24e92f351b3746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23175f78f5faa4c3313046cdd377f947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc05f6012bce6be68f1d8a069b525db48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26f3dd1550d4e5f8659f3d88fdba6449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fb7b3b3e789eea978263c73be245750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a86bbcaaabb55317ee571d6ec724fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f74b0f05b745e80ee6704628db59c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdecb915b79d276ec78d615b21503153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938d8c81839f7b93e78f47f8250bf3654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed19e8b36b51b51865d7b382b8176055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d3fce98dc76c048f941a905f4b8dc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9406639c13bed07c07abfe850acc957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb10686486602f60be8eb0378f09b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5838f8905cf8f169afcc8824b677a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c9c2d7aaa964ddb16cd67a3a53e3060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19fb80f327588fcb8cfe30e771d01a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572138352532220bddef25628ff5e2162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0eee50505c277fbaaeeb00c575c71463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41417820dd04378f445a0425614f8d4964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69185d8c8340f2e834d272004a32036565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29005c7e68449d7fe3e9da20e0a8df3066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34737f9d59d1c7bbee8001e0238e660967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb03d2b29d4d4b855132c67ded6d6068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c53a45cef7ad34cf21ee944ea2678269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd88f6b5fdac1fd9931c8252eb047870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2665dd5063c63bb32114256b026b9571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c47751158d21008842de4c5545273972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d589a2a0db3efb4fc73e940055a0cbb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113e25ccdca39a121296d218236621774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3939cd2fc35012f9a27fe83a07baf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641ad9d0792929e087eae257716f4f376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c409b023833cbf7cb8a4ec4ab3c74cb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7f19785155a2588460fc4cd8ab67478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f61038ac2ed668a8383aad07beaa279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3be468649a2e0c27a69d7ffef086980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375e508cea0e21886988a43356a60c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4305abe3c4b2606f05455a01f27ec382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1bd991b9d1eabb27519366df02fbd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebe18663677da9f2021df5d798c5b384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76289fc0e2dd57b0bafc50d78a0d18385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bd878c8bd43a700113c9ec723fd4586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57cb68fd967f50281c3547b722a601a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6229668c69da42b64b17e0f05487f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc024f547b977375be76de2c821464089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba717090f60fdfb0ffa620fb2d3ca12a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed588dfa7f82684dbcc264e96ce7603391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bacd24f93fc4d06997be6fe7bdc297992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881b592dd7ed27e28ee03e43b98dad993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31786377616300ee3bd31d5e15a0df594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b7d1af3f3a0f31f7e93fd07ad903695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ee9ac8e915d94764bc11fb3ed09e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c09f5b21ba39f4b46691b988e16b297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ac3a6036afccc0df161a41033f72f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f52e3254725312ad84a83cd00494699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34ddf38088dbdd20ae1e52d2b00b9e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfd5c8950ddfa66e936f89b4843e14101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d3dd4bdb21a323ab177415dbb3f30102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0811ecfe36222de5ec621a0dd864b1c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47bed85fda0154429c8f39719d258e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396e6b3c3723023ab2d1f2b215ddb5a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd91fddc0d03167eb9d7b7d49814aab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa21bcb350635e60ef886f6d06ba195107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2a52c135c13aae40f037efb508735108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64ff0a25a772f1ff4c68619a1e0a77109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e09ce0f3bda6ff613472fe6c60f58110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ff108cf79eb0c584aed6037e674ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a62a841ba7c1e69ed33e9d9578bb2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d24acd41499ff337468cc41d551540113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999abf88ef1b132da930ee2d7ba099f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ded6ca961cac7058e328464effad13115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016fe60351fc3ed85b9d80e85c42b03116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7633656240b069efd38618a70c0af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404855f3abf0d66569a6626c52430b9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1753d8f801a2a81aa6248281bc2fc6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1ea77dd93ecfb8264043f0b311f09120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a5df572a1a2c602ef596ff76ec773121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060a4a9c4c0010665d43c4ab1a29ed2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a4a3b37fc2bdcffea261b5821f804123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d9de81214c4522bf284def24701b6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35842abb97ff3a2ba31fbb80e39ad5c8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00327677635f325c36f4a48e6d71b04b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e10260889ba9e7e3865e953295caf1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fcf7796b9a4d3f2feebc661d065e3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2acbf111b45b4e80feaeb38798b7d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b731a301b69c95bbaf53f68b944e21130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d804d62f0f32cee189d9b6d81e32c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b032aafc44da44d3f29e38e5e06e45d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbcecb509e38dbea9f70d02d4c3053e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b1fa37f6fe1390866d59e9f9befd2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a83e4a10b9fad96155fa3b766f59b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ecbfd696909e345d5297537578071136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334e9c69f4788d51762ef9435f98368137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a3730722546ca2e790e6a078d4b52138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041900b709202a678c463adbcf45a655139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04626de64e23a735ffa0d60133510b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0c7895defb9b4b7a3635a4de2d882141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879ac364f3d4b9d9f7415317e1135c2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302862d0cc4ec0255b0a164ef60c265143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf350b8f4752462978fc2057a2b15783144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef63837b1376b217a720873a6e2f5a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511cf2968b89279e66bb381c447f387146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fa20de6dda0e8bfc47e22cf3167e7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754ba62de40212fa4f0bafb42bd7e69148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc5454327ccb52e385ae79fa285589149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14f499d4dc4fd40717d0f1267a07bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32774b43bb2e5c5daacfc5535557eeb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1354d4fd678dba67055b5e5fe24c5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ebf10f5793aa3787f28dd40ba9fd1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42f62ce29a1a8bc2eccf3c739fe33e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b94d62f20dd08ae2e47db47817bbc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b88f2a7a2f6afed9547d7cfa05ef06156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2979e2a2ce8abfd6a1fe72b49ea3f57157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24cd69a1ac47a633f0da872f4f5b5f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47008ecfe7ff541b4d8c229b415c3197159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ec5614c1ca9ecd28444084709f335160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1049773c3304fd6d6f17493de3cfa77161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e79068aa8e6ba31d247bd5f2a29d39162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0255bc57cd6a0fe82596ff06196b91163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335fc50122b99bee6449f4ae343493d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a46fcff6bba40dac325301412448b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fddaed50bca673c11ee40f337f174b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835a7237ca245058aafbd510d89ca6c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df906b18c2c7c1969b8c2b1b5837aa39168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949952b595ac2d0b39a3a56cb35283cf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d30a209a3ba6b5d79ebe8e45e0c40170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5244451610318524cc8734c9fd35800171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e154314711ae7f5df7c5f7f06ca65a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ac9e91ed988318384954d76cba264173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688706b1592162c9da2aff17c922f032174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc714b4c0b14a6410b617cd6bd0454f9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75d6a9af0071dc3c55a8d2f69acac9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c93530dac5249315c9a619f6c545e2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb9f1b90f3bc44d16a5442a279f48a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d689e50fbd4d68e12a2689f92b281179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b5206f8d7bd13bb2117781b5dce86180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8bca9d33550b1083aae84957f34ef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ed9a81f00a45f12bdd7d53e99138e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a5f114eefc769316c2fd4de41d217183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01b255c86bf068973e34325a8fbd66184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa23e1e7a941825f573b98c81bf83d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609d983c9ca6a3284203a82d941849f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52329b02139fc0fff1d99bd79bcce8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762ac46bccf66ca4fc1440bb0c50f53188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdc16eecc9d4b3c85a1c2d8bcb587b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95cd5950acd0b8fde6a3a414e18b9d6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efad516f21ad9b9e6a1882fe755606191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d5afd7a9dcb940052ce92053146d6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535685086797772d88e4d09cb13c620193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8453815a4f2b6ec14736f3d852128194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9faffac96c1c7e7c26807ac99de1fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32327a10069ec7c2d364985e2f5408f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aee181f6ed639b219bb7a67347872e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e1f09c37ea07badf58ef14410f31d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3bdca778cb09d575cb14550f5ca92199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07b0f7c8c1362b795d4bbbf2306f4a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66eaf0cec5b9ab7dc27212467e4ff7a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba70c24c5606fcb87fe4d7a21fe79c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa6fcdef5a4e8102f952e4318bf912203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c7dfc0ac7540528b02f31995e0058204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbe9387e7014482259410dbc3b0d9d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f0c409302e4a080b6c6b2d42edf05206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d325d9cc7e58bf74fc31e206f8e8e90207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7cc9d3d6d43660a505dc861d68ca3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcaedd148360f14c565442bb754f92209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12182a0c9791a6dcf6ac1d3b156808210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6de57b3a0030d7cc084fecbc60c123211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45d1a65fb7f8f72feb615e28b501a7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e83c756a95092c0c2b14d06d5ad48213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a4058c897a3ec81e8ba3e5c75b4bf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5a2469c11f07dcb94144e6975e85a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec9dbb0a9fed1a138a122d627a40ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13577909259ff118121805aad901b4d9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008c095e09eb7c91d1421c863b370fb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445aa2658783d3b918fd751622b6382219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e315209b5fe141588bf4a50d9cead42220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a275efe7586c09a1ebd94baadb6ee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f2823f1605b095505c0fc06cd0ccf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6867301dfdb319cfaccde0cf9aaf2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093df370373d7fee594bf117ea409b57224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da41301ee0a10f14e56f5b87401d745225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7a1cac88ea4e6047e60f94a0458c4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e4d0accc7cfdd8cb301718a61eab9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbd56ad8302c67339af62c85ed8d7a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa26a4061ab7629a1920d671ee9bf7a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4bd3b3eebe58b825dedfb2c333c25230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a16034a398c7499fb192473f63acb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04c672146bb7bf3bab306db5bbb187232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f30d5f05c312e459b25649008bc059233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c34d3161a9732678943daf9ad33852234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bed3c9e36504678c5560db80c2ce8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a3884403dc94b216b91304dcd350a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc447396a8b6f814419f8da4946fd40237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181540b66752b5f84efd03a869a571c0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9723366b40710674c011d769aabb0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf7ed20ed0229107f8c0a65acf039e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b7833422cc549da1b41cdd3441feb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09415170f95153306c06f74ff2c2e7c8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a4853f9bcbb304e723ddaf5b8f332243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630ca1a79ba1f3d53e52c43e53cbec9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1623d4cb1551049926e1e93ee72e47245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6caaa0173c36a086e206e47385e1dea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb11d05460fd0552b9030d5554e896247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475e66a783d39c1dead5db97b24e44f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f18acdf974967d73371b92eba14b1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f128cbcc3c63288e577516de08615250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425081cf2717007e10175762a0ea71c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591635ba5e5642d8d6ba57b4df66830a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a6a777b49f61d975c5367c52819c7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe12f075cc3421fe107f1fae3a70c65254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d400a29cfd37ee5c5f4cf001fa3e3ed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d22da46d4475eabe44be59075e827a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6766b4ebee88a14eecbce8d855ea07257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ac597bcc6b00b26c12eeb8284b2a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d39835ddf015233b24b81130757e1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2303ccdd4406bf1f0a13fc71259dc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20d59cba30f329a2da5fb713bc6c7e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db106b8899c495dc0c2f91353305da5a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832af64bdf0f8c61c1bb187961d3ceb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761bd344264e4056c1570aa9a0533a16264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111890d0d75b6c2abb82a29005cbe1df265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944754623ef4e2cd348e56c79393ea7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033624040679ed745935515eebbb6d5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bd2cb00883aceb27f5a4fa98dd865268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97e65894f0efe277f847e93a6c84eb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d22e03fcab2215f76bc3e716f8930270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970dc086cb85f27fde2a91f488a525b0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b066843e417e40b68db6d656e2e3798272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa6a01d3dab2991459530e5b9e429c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5053e3be0198b7060d9bc3236d6363d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecf0f282cd7f8e0dcd6f3a43dee440275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b49af19a71d01d4b19e455346dec6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805cfff3135e8cc8813ff7a1aeac6c63277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b56795ef5aee59f6b65f4e053a1797278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c692286042790de1f365a4b07ec1fe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6d0a109344bd3434c2a58e932fe6e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2c699c67e4277a1390ce7c7f734a3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7a9d03c2e6c7e33bb842c63927940282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b751ea6fab7cc10829e92ab60ec63283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae5b3ed531bc6be8eae17b2ab978a5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98671426e6296c77e3ba730159a104d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd1a9b55bffb9491e87b109f427f82286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7969e9cbf2e5ea8b2f0e4dc6c5e328d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf0b8b4f954e118d59cbb5aa1e5110288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae660a340cb4f13b60485c713c713ab5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664a604facd7bf70ee68efb84b7d5e9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5981fe2a2908934a6a87a396f3a0c3f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffa624c63fa3a5f878f667e0c7c3e3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32774b9d08f36d1bc89c4bd55ebb8147293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350691b84d6b8a8ebd4dd23ee9469e5a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5a79eb45a7ead6811dd46f75d3fbe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69661ab31d3bb5d9b99c6d1f86658649296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b20d3cea66c472821e0dfa8e5a9c1b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04539c9efa19cdcb887260abee010c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d906e24556807a16a64a1467b7f8c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe84576a826ab17ee1cad17d318d50300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe673a837e2231361c115fc5206ca344301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abd82e60509bd3bb912ef92973c4c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eda137a047829f2dfb9911f7db9b07303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c41a022307be7739a28dcd65174d0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e62f4f867b0525915a33a7647cb80305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f38e6b59d946cbe0dadbcdbcbb5a08306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06a9914074a25ff34e75be7c3ea29b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9e0f3a11d998fa2d577f380717081308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb419df38b992b08c4579b0c51997c0e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73dad85fdd624291d3c490360dd9a9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22f6f34c0ef1aff29bbf28c4c001af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e8109c3f7e0ae89d92ba87cce1787312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51b1e5e2da79b5079c87974eef0e82313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fef211dfd918659e55769318231ff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc7fb32cb706bb38037505d61890b3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30255234c9d68e37067e71aa13da27f0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e976b2cfb3c3a8a9e8232f4eb26839e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fe10536fb7e7bb3281ffb6f1d2e82318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac2ea3428d8aaad559b089e1fa2285319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c016823841749abace77ca6df36c2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035b76caf330a0b37df2dafba2a3fdc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daed9133321068e05f2cd4299dde1a4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529040f4bd11e7e978ead8b78fe7f953323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a0b304d5fc7440d28d5b605098bd8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100bb009f1990c4e671de2b39076a0c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb819d95c27c8f4989417edc3be9243326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abdc454a9879e623738199fb31078d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476cd89670d6abf82a03e97609bb235f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e7f3cb6cfb1b14dd1ee69ee8909c4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726aace95d912be5a96eedc81334454330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e8d26e08ee6a2fdf95b8fcf20b969331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456690aabff83a26813d75cb075dbc2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe95834820547849307594a5a35eed7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d301f56aa9d507ca14c260cf20736334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221eac374ad85d9cf2942672ac89ba9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a8f854384bd1a3bd77cf99263816f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5cdcabf2f4fae08fd6073e11058d39337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a26d38c787e2f6069a8e18507f879338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c388fb0cb7a3a21fa65ea2a28f4653a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554cd6677b75d61500331d3049c9377c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69701930c5844ea30bee2325af9f1a5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe08baf5db74379034de4b278d9f90342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f782954ad88017f805e1a4f74b11199343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86313318bbc91da4ef6dd8b8a671da344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c0e365431c45c1a1bc218bfa4e302345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d240ab6072d10cf20601e9bd44acb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f59a8f7f2827f61bfc3b05a2789f99347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090efbf17c8ddd591e064d5a3a0bcab5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7461ed880b8e84dac946f4ec3c061a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93804824f76a59bd68b42be96cc30404350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdbcdda6157bb6d52f50f7a33bef72351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab58c54d20fb7bcbe0719f04d45113d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe1cfae3915c67bad99bb32aa0b1e5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045cb9f4518ebb9ad16bfa337cd4790354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2d78704fa8fe1c4f4692767537888355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a973f4b9fee8f002aff3380431c8c61356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5265728d22380f8d3d954e1a9103d6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68839b5636f4495b1bd5430305dfb7dc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff80e1dfc587b39d5f594083b1ac14c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74e83e6b4e4e22fb399c59079657f4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009808d944361b3e247746423bc750c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061cb9e58b45053f4527f7d9fd2a1af362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920d4c36ed8329f1b872230ed2bfb2b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae24c9b7440a69e2ca2ffe15c7bf29a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db811303a926c1b1de15b9c369cdfa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aad4aab8a2fdbbfb303de9fab60d28366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74cfefd219bbdcf525ea4c1905ef5c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd2e8a459bf96e996bcd00fe7cb57d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04a743005a4c9a7faa5f06f5bfce79369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387e7f1b3480e7c8a51776deb9d05c1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c595c92f24aad5fa1c9623509ac5a1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79d9e166b93cce56444f78c89ff953372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7c93889366788b7351660306c13e7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a27991976ab1d7cf971325a04693b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be05b3f1a628deba3bd2abb2f836d35375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd63ae5600eeff0fb9ca394daab980376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f58b918664bb753dff76b6ee684e87377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c2d277336e8e8dc9070c0c159aab8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a8fb5da15cfac92c0ee02cee5da18379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1deaf92e93fd6ae9f5eb0fde8576668380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6318b79998b21c79d52783473d665381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cbe77dd4180bd5dff540ae9158d01382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081fd05c94b6c0ccb8dcbbaa755b371383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423dee04818bde41675737a64c28f1fa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4cc80aa1fbf246adf36d48a190ae0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d581a768f931cc4add2b3c1666e63386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5257ac785658be7082b6d4a2a1ee02387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea77900abf3345ea035aab78efa493388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16691436604e3d128629168dc808da389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf0f9cc22bfe16212ffa04cc366152390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd929951010418805084e20e81127c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fa1c7717171babbc9b9e06cbd0414392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa40ef03296d844d4a2d5f5183d1de1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c828d6fcf7b5c7d20729fbdb9245e03394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1de4bde072895b6f08058b1ee5b4e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e8e4d6678330181aa75d540847a54396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed93adc071794df903a4d2bfe45c75397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ac5755ca740e2373dd21b9be13264398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b31ae30611d703e07bb64f32fad5b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620cb0660e6e3c919b26808bb815b21400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51542893ec7b0d609d67bc244e83f049401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682eb703ecee04fdb25e2b02ba65c962402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041fa434d58890215a2962bc39dea25403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d48c96ff9c51d733cb8bc2ec780bf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a7499a985558af1393a3b79b1f353405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f63d22446e14b831a1d32bc1ffb61406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70407b02bf7c90c5cbcb8bfe15277ab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d1cf3e534278567fb44b14d43d985408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db297a9b9b33b227e7fc2f50ca3e9a03409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21266ba0201af4557a137ed3368139f9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792106ba4b950892db583072db01f65411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c67f563391938a770e046508b76559412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3d0b1a0bd751967f8056f5cf1b4d4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c300513bc25085dc0fc550e00ea2b25414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6ae3c20c8d37910986c2dc86c9edb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae8a4a9f16fa91872b717bcbe77e6d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d169fa127b69dbe01a93cc618ba2a5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b2bf2a2272d81ad0761ea1b594abc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312561dd89ef744abc9abb36bb079c7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd4741bcbae070eac9eafadb673f23420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdcf756b34c2d1ab798d2e7cd3d9a6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1179f3ab104cf7d00e375db08fd62d6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c567fae6db49b948d728ecc546b34423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6b800b02d4a67e4a424f0e99b0f3b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54b0f34ef4ddb583be9090332c876a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdbb07e6a4adb11c72f2c80e613b59426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873448953dc6cc1c550204824c6e048427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40adcaffb83d7662b50203faf09d6aed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92dfc7bf09eee472e201b8a2c8a0e2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cfae585f8991bde266f73c7e12587430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73431c8b5cb1739efc43be07a943735e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a44789f4930f6d1b3332703fdd7e9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31815d03680693e07155af7cf0ee676d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6719e28e1f791aa18c7d8a50a46dcfd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811b8d7718dd9c53f3e1f6c7cc61d3c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2668d1882b3f24d381919fcc45aa42c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23b82eb614e84599dbab09c71b9e72437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9764da9cbcdc03a075dfa70708126438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2523759f3d66dfb22ba72f9fae2238a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e6cc12c1ca82cfaa4ddaa234c2e70440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f61f98bd3f8804dc06e117961509a8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd601346deaf99497079126f38ecc7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549179a11e843ac7a187372df256150f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e49e382a8de7327cd4400322033c1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526409aa5549730ea989d3615fd3edb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44835de021ca2fe9a975bf1432e6e8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d49c6c639baa6207fbc7fdb92e1fa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573b519c9303edbf7b1e46651d6114d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae2e61b5cf7759f6289630fe92b207449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c4d32e66bbd2ab05cd6b0cb7ba3d5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f49252b151b8d37ade6181bf6283d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69b94a881f821654caa6456e4788b0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2de1ec5bb46013700e321100076d7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e01759da5b6128df6c7cd2200da1b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81869c4917e0cf4c738c8bfb7147075455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18479917dd2b2b865a15f9e3f1992d63456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d7db01e734d713f81c90467724bc3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3777513fe7d956b3d65468371643e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e70662dce97b93feddf56536e6c2f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714f7cdffd89615fb216947b8bf7dd4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af296a206eacc87cade6884237e811d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ef696cc0ca0aa9bf401fdeee6ea0f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bfd941314bb52a617df237fa7aa43463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da5e60bf45185a284a8da3f21055e4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102f306b62a2b2c256df825b5ad0a4c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09f5678696dc9298a721c8a0840bc6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3de04cb4654926ecddce2528bf11b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d2cce65670bc36b0067c0508c6245468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ec59c528a2b3342fd20afc7aab7cc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca757223aad902a8f4e129e04a40ecd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485132b48fd2c8203ecb33490f587a7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fcfd82ddcf22cdb0d2a553ef3912e7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316f7e5f32248c0c81cd8ab5012ae93473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694be0e5b6850cdd68df508699912a36474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c461f1ab0d397440cfcea117947d4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc96f3025206498eb96593d76fe3dc1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a9c4e85e3868697db63ec0d248293477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f163856aaa39667ccd2dabc0f7f29478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc06a988ff2bf4f841c9fd7200d391479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2492822661402819aecfc1d4ee5c4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf8add62267e35b2dfc4da2ad321b3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8ab7586d65d1685901ecd07832aa4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36656e0c7e3c56d103a92f690ce6cb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd2a2616cca778e089f270cde8b8df484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f95f765a501651d60797a74e4ed39485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0925b3468c8d46ddf5001d5852f1465486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46698e44f08b278e935337e3263e95487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d62e7c1cc96b5c019fc242f2ec31df488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdeae7fa9ededc7e68aa1c1e9fbe72489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bab3523218e3a176971e4e4f628d3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da412359338f9692228dbed2c53d94491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837b6a52c201ca65a95e05f37528c97492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582b62f8cf5657c46d5976656fd8290493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0877751a38914327647a7e7f276532494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc71ffffacffd4bfec218bd6b2f49aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd50ee0bdb101d00083c5b6050ac28496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ddb713f1cff8a00c6a43846458bbb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde995263963a2068ade775e9380e3c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466900fb39ddf0f1e89af7d95a02c03499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ab6599863ee10de41d90bc30ceff5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47affce7033a9deb1cdae5beda593e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0313bea2d3bf6d2f0a2102d1fdae6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a37475f76a3c8c3eb1bb587c0466f4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ec6e135a8b70a3cd1acdc99e67b45504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f04dccaef4dd42ede1244f9ea73b87505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb86bea205f07a59e29c4896432783506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71276c05011cbbbfd601e202590190507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b5aa896a43309676fe44059aae619508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac3d02564d38022de5a36668189ad6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae4eb45fb562aee9bb03c53c9a2736510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c040eca5f77c83c4529a826126b39e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129dfc5b348151e0f6e031698f174b5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f909bd9c5413bbcb3f4e449eccb1af4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3bdddb44f42a2a17fd5fd08537f994514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b9344a5b31cdc8d971ba2047f7706515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80679b1ccf846fa3694b5c0631d724e9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d316c9b0f2347d357ae83148151b160517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812575553ac438bef7217a27af69924518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd7f8ab48cf37fc04c9b41e291ddd6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071aad9c3faa3a1226ddf8d8f1fdcb80520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb2a8db18e5d522d401a19d9a9841d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d4cefd36147e7e0685e13e2e6183c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be106928e8c73dc59a1ade7e416514523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66784f90c68f87be335a410cfb58169e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d131c506f26604fb3034ec13b78118b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4623089b34d1898b307934915dc0b5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22c347f84392de2c7cb8b3db2f794a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703672039c549c2b86edec119c82930528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb2afbb35827c88a055cd092f07c1f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e3d5df00c1a5a89a5d28589630222530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384036e193a6dd9ea6983b2d666a6a33531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447d63d76330724fa844d32bbed58d3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea98e037746df8731bfcdc3d134053533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894b5bbe02d88dd0cc29824d851ee1e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114c7305314cdeb186d1fcd57c14438535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35229b71e7b75e800cb0933d96062cc5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada11bc9178f7c7bedb881958651f377537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9814d0a0aff4c6b00602bd9c3230c2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44bea7e4597ed3592b5cd713609125539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e735f887cf2f7e0e611738c50b8ddf5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5de404b20ae6ae66bb98823aa786e2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280a90b0762fee9ff5e4875f5c84881542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aceb96ced695c3b7f4ab6dca3fc04e7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ed9822d4df6d51e176fa434dbf216544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b70c0aa755705c5dc9622defe2e994545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157397300fa8cf7c4aece4eac085e55a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f3a124d02043d208ccb1fe6e725e1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd81cb9668aae7e5d933dd57f801709548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb13110fa216a55794a88d16f94810549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1ff7eeb1d3ec8e5088a10192361e8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9bb7fd40a74489b90c1da336fb84f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bec8a98702a098c54e8943ae2fa88e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4c38c787461f56b66282ca29f2b51553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6855ca69d6d32fb6de4da2370e967554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046176179ec16933f44a27b38fb73ec6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ef2531eab709d40164f987890b2f0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe991af932530f4f518c1f017f882d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49e985c393c653166677c46c81b600558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a783f3eacddda3851797a8f6431b0a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fffabf5f64a5ec98b91053c0a9020560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7306fbc6705d2f0fd3655e9d4eae4d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85242c19bc3728e912f217510a45b305562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177de09ff3de2b54321b4b920cce38e8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275f2cac091ae46b9c97ed85f1d0ff8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e2293f25606871ab349c7171c8104565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80889629a0a7a8d412506826bee41d54566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e8808e142bb467b4d8e77e0977a87567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af076a09ffaee255b857fba96ad3a1b6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb613d56473f9bc934ae0e7405a7dc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74237decc65855f11b07e1d8bd81d89570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc6949af58b7859289824051acfc97571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8980297bb18d5a2b4aa56f8077a8d16572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ac43fdca3a45c4848fdc823e83b5b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352009cdc37cb01ee08f2ea7ada83f9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396b9bd166e3cd9b001f36df11f6278575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6358b495be0232cbf439b5785a4c967576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4001d74336edd5b2b706e67746d5a4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f87acc7bc0e85b41aecc05cb50e5ea578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d40c5a997e39b5eea9b56d78d0298579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f214497cc2868d0c49bbcb731463b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db341b2a99355af5dc905292d64b682a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c78fe3bb16097c6de16094c889c261582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e32016dc4c21d598e075123aea2ea8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fe4038aa92130de9ba3009c094abf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b362314c40a12db7f75d2b29c2a0e0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7e26ad330b970dedc7d1f01c794b9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddb7799ae6f12443ae44d45cb1a3ef587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7947fe9dfa0bbeb959ef667dc97af82588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca66b8028e2f36f33366a241174ee8d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa73e0fda2970a899af2d7f838eee27590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea35391b47bc6773eecadb599e383f3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a145ce79e56fac13f68c5685e1cd29592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98dec89a1d898f9e676129934d65ec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91be4345b2a660aaa7cc52f8f3bd28a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdcf878b25d714862a923f057c48f6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a027c95cb22fb663b34e95f2ffdc205596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4d75eab591178af57549399435bcc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be000869bf72627bbe6ba08798ca22598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f947c5055e274df11b288bb2cc7622f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a091c85da60abea339db852871198600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9318036b20e5d9b54880eefc8039c7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7b808dd27c3b33ab83b06dff8566f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e80d1284475e146f140ab573ce6aa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee20bbfec7db1379e30d0971afc78aa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150253dfb4ba6f27c82c06a0aa6c2904605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e354c706a8888ace525d313a32fa0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796fd124b7dc7d1195d990e1775013f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2dd3d7df4619599de03c0188354e7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd6ec7d8d84bf14b13071d2dff3f13609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f3ed857ee878fc35cd31d2961d996610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3d699d69e46c13306f50bc217d622611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb85eebcdb8633c42739d22fd2c81b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2517db3a55409aea6791d0f9af2c331613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749de819d20b7b1e33673d0ba7d43b55614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b4284b6543fa5a0e7c5d7f1c8f6f1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde5d4a56cc9372ba78785d7bea1177616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eca40ea5c119739cd0e59e7b394d55617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d257f18b238f196fdf88fbf04244173618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6071f570091d66c8ab244e3c5bf1f7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d7a7cda7cae0a18d1eaa02e7d7ab2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1fa4fe42f6059934a17e7e127df69621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509fa4f23092526d1c2dae4cfc93b99622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100229d0e1937958206b6b8fb51b4ed623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb49169c034caa5bb6a613f94b4e0f8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477aba774ef0d18cc8a8282f1b4ecfc8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466b34c037dd4b15a2d519f300cb0f5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acccaaaa3fa874c508d7f4e15543c7b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f02e1ebe9aad19d09fdc89bb56cad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5e35c2f8f186f07b759e1a13c5b4d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe4c8f6d7d47e3a08b6e4b154944eb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99bb3a712263bce84f9ae39e8aa222631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa48e95da8fc9c4a1b86ef8716ef391632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb9a3d1762cefe4a6e07c71cfd6b7c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae40e4c511a9452de1988c55ad3976634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d4dcdf8ad337c7392bb5161cd94d8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f12c222ba80dae58f9d585bc402a0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885e382898fbf87825dbbf0cbe492d5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b8e7fafdfd435779b47fba7432d99638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290c6b4b5eb8bb4792779cbd1f05543639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc72bf30b841a001223e1bb461420e9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065409f6e74b7443027686ecce6d1c5b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a626a48a20de46784d8e32365788a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0eaba33e99b09bd147c9ce9502989643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443042bd32ddc03577666350da7ea50644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58b579e6fc40144c22388d19a5c109645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a93a7c127382d561e8ce8a2636e2c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3617e015de77e32f5b888666445a6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd1a3164940f3da40b98d96fe97095648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b9ae77ec780095c01712e16ab305d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2944bf758b44df3b5a8edb026d4fcf6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4795d41350ee9f4319a3faa1a97d20651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c54ff47148c74374eecb8c081edb47652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754103efee38b6c2e277076843174429653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667921085101db8f956d945f7b19325654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76dd98be0523968d1345d2feb8907f1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49881b3b69649172f516d7a16265a8c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c74735fbb85fb63c0871c0850c9b0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddddaf87dcd12ec50e317b7d98519b6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c78191b9679a5ec69b6daacf91918659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28012fe88642d7f2fde39437d9fbce6d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c701beb8a6bdc825f40c95c29409f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a94956982d73d80b013af1f9be0093662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24fd00007b470c73d7fa67ae09a4b5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943fe3f28d26c664ed6720c69540f546664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e83d9b1a3814a12595dea4343326ca665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5eec57b1675ec44ce4ad50ea254166666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3675c327f109ae77c10379445b87c2e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61fe3ceb0fee8e740540adde6679b8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20326b102b8f73677b233749e0eb9405669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8958a7f72dde5a90064f3a7861ad0d8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffed0245eb7c0acc86776e5d2138b9c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d01241d5d1d50ed47d8073e3960b8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3348921a8c607dd2afe66dca8633121673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7bf72d5d153d9ef5ab359c0df5588674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006dfd8acf1f2b6c28a1b0b9c04faa4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226a48b79a4c3ecfb55f0728eb901f3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620438b2c04c9c383099c0e5078e0c30677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ee05df2e1888fadae9ded4518bd85678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef97e76318ad24fc6da954bb25edab0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a16e91a131577dfad855ee6623c3f1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b1dba13af4019ebd723fe89e33fdd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd773fa67681624636e94ba95096b6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d644517bea7fc282cbbf93c50a9c27683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3c1ed2c8465ab1dadabf4f60a3da3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185295d0cd09eec9783b97fc4b968192685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2df2bd04c64bff61d269d2d568c934686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184a2a7108f6cb8b8604ba139a8661d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54bb57802909e882427603dd5e0e0bd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c450dbdda154ee455dff5a030f5be689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630aa8d5417997574a7e658fd55115d8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa496977d7cd11c9045d59a86b9be632691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256e2fcd90f035a2349e936a5122ca3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e979813e365acdd22afb81060a7b33693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1f86c64ec46c002904e964fd3ecc1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86598ec93021e53420e900cd8ed797bf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b27d9af48d83e355e7abc3e8afb4ff696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2a4e9bc3c69584eebbd62d85936a7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd04aa1295910fa4391897c9c878ede698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e9a0086810f636c8f8d516dde35bd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344a864eace012494cb0243695d334e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67e8247c9aaf2637c2e367bb601256701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4eaa5727df15be0d695aee311f4d8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173a55aa08de89eaf89d1f079cbeee2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77e77b0c0862fd0c60fc59aa9bde0d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3205f0cd757635809024cebf95d1486705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bce550d16dcb00288f8ad2947ff219706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69dbc194ebc0806896324d20db51cf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5276c7422f77033d0a43742c04f2e7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10301de6f97af398784dc848fc5fba3b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955b2ddc4cf76f6b065ec7f2b1e9f83710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8b8f3ec91a14d5a191dd939d93187711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbe1fa27aba413990b1304bde5946b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074bf0be5f4784f393abee32f93e40f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141eba5ee833ca1c35424d3d5ff350bb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f221a45d7a1c3bbdcb5f2b915e3d002715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c894f2eb36bf349855b29a0cb732479716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b504027f666b01d83519648cdf70f7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078dae8a53850eb157ce3e68047ba344718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc89cf3b2bc11cecc57d360876908c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f03eccd3f1e2ffb16c0a17b67a0f11720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2a4454fc005246f49daacbad67496721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7219c227f381076369838d74d180f2a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859a939206944fc6181fdf2511d00e4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c448671af1502246e4c63625a7d317724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601915fe1b2f81d1fdd7f0a02ce32a9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8541a3d277306c95dfd24972e957128726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9988217c9cafc5b39dfdcc1b93dea2e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b5534ee9fab1449c7dd720f170696728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad002425ac7196a1de9a259b32ea124729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de3223fdedb32bdbe6264e0edf3213730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d859d2f24cfb7f7886c7fdcdc0010731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4e72021b6d41c8f6789b4faa81f5b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11983b60df85afe8e23568ba7ae8ba38733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa967e5edd81315e4344747850972e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56094ffeb0c85db0791bdc39bd6eb983735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149d2f9873703b85ebad041ae8c5679736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e0a59d1ca94ba9a8717536b7207e1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c9565f116bb4ddf05ad527364b07e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116c453b656a55c4eef57d66ff120e4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33cd4e4036085ef85d5edd75cdc72e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89908682e678810f2e47f1a31a93e4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aad804bae081c9cdd03cced9db72b6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c52f1372c6d700fe4eabd80db3a84743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fc2c335a055daeb8ff41427fd1afb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f581919f70dc35c0693a485050c0d8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fc8efb7492056252a867cbebd341b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d157d4a4c2577d7f21be3963157bf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426cb7f76a4d5a70cb5e85d0f5dd74c3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa2e961cd021d7568052198f2c68f8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b412568690f0250b2e5d282e9c3648750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b4cc201656cbd7966b94da44b8b39751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc939fdc247dc203dd293ad2f0e5c7b4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72e55195104db5b51ce296562601d3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f777f0abf275a494f24ef1de75401754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe6152e7cc1e61c9ffdf9d366da945755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facaf73cd3843c7d0bf8c457f04f018c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b9c58a13807914c74cb2420d86a64757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e89163aeb51f8c116977cb9aa2284f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43124707b47c42cac627edc1bcd08e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af045b4e4e98010044ce4f5a9c31bb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719b5b15170f834725ffc78fe3820182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa124d332a9ba16ff243abebc4b6ad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369d216efdc939e3a471473b2edb9bc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f9c1a39638c3071c36b5f721c63a05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da3cac5f74daf906c4219ac1ff3afb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f532cde0f14d44bee3dc0f29d7f597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebba066e89731b6df43a3981277e8c08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a33bd1ad848e37ca6b5118a1f7ffa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7ab9f3c2df788a5b3856b025822a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e996c2a640f4601837be7d13c65fb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3eec44c6de7615ebe83a70f97fc8512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ebda85615dfd1c2660d2d89d619a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aaef6e77dae9c4cb5db6a76cd8dce014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02009ff32732ca7a2e4442419a63e4f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962f41df8ed06da527845159d25ca4a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e176db529d3774683c943eec028ba317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587701e9d560aafb0f573ca6daeddc618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb495fbe8f7952bd6f977d33aef95b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511a0d83200b89919bf585cfa66df1720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d1c7aee45cca72a624b9242db28c921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96728ce96ac4c878b90f34c0cddc5aae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea94f00cec745805f426097046789323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c72d655fab77fbeedc22c7107a1a7624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd92868b521328fb5021fb933f2e8f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609647e60e97ccc14e774dfbd9bbf8a926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ea14e7bf4c61386f4f73f08c12e6e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056e5cc799d2e1178433e32e4d7d86128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d23fbb65d0b4358c467328e3b234829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504c548f97c9ee7549a9197509c370630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442650f697b26dea60210571e9a19beb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ec78a60b3819696b6a61d1efdec2c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48981962d1fb5c8e9643e07b16cd3233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a209190bde7f7cc729a81227830a7a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da95cee06de41190644dc87df81516e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d88e4d9add9aad7b9e4b3ec4ec22736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9600c6c4851df2dacf3b432aa6b5bb737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a603e3a2bd04c09db6659ccd6368038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70bdbe8607f2cb3d6a65f5c8dbd213f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799484252094ad43f0596d4ba6870d9a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d578953b04195f388a99a56a2781a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a41c8477d87512779a2ce33155f2f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ac151b5f40ed86c80614597c5e2f943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed0a0b5fa0ecec4e9c10b3a72b2e9b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcaae873f4ba6b7368eb11cb918d17845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297777784b088f8453641798158a99e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80efd15bf0f263fd5e705271e5f6d1647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07127213e6a1dfa35ad227577fe63ae648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9b33f80c01b03b2cc32eefb13660049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515104b6f0786b5ba4284328c5dcb55750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f110993ce070ae3b98d317618a6c051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95d017665a7c3a47da7d885d800ab852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfa025c4c109f5b35426fa5ef4bbbd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d93b8ea1f2ceeecf642ea6af62a46454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835cd8ffd5e4f5ad8a58ddee464ca6355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ae2f354ad71ef11fda2893c1a8f2e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c4b2e649726b51346aff8317abdb457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2c97e40a2769d0030caf5c16babb358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b80398536558a7c5ac418230b454559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deeb7aab418131864895d4a3a4a375360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde6a2e4395c1082550afb98165cef261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5c40cf35d7237ee384c19daee4e9662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d864af441cb276cf15c7b292bc48163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405e42f34b20b99cb8f1bda5ef5596564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c52be68aa4e94e6d141dc82a548cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632735d23aa9de1eaa0a8ebb0dd39fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92437d0d423499c0b6baed845b2548567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088109ca12f881b7b748f8a62026f49968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d647a01e6eb14b3c56ec39a45a4f48569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15fb02091e2ad42fb799075aae3e7270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bb83fccb9731c3d1aef9e83c80db171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fe184b4aa2fe29fad25f82d0670e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540751e932dec7a47c6faee6d165db173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0e4ebb99077e9d1087682f31ca0bf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e0ccde77218fd1731d7dad73ae93f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c7772e1b943bf8a43959ecdd8423d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496176575aa5ad51a0a556e99dc2107f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c75950eb0b14089e09af947b4d695c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff68ffa3c1174caddba23062491f3d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281591dde3685418d76c006ab227abf780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d427e4173946e1deadcc2701d10d8681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32733c62c5648f27994df60696244682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83494fc21d5550995b73b208e76f144e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ff69a82b141b1875db3bbd2b7e4ed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2c60657715632297bfc028ac1b6a185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dcbd84e6b121d5fec05608602e13eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d951a81e0e6465cd07c6cdd7cde2ba787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9b841d70471ea9b6d86e3552a0bed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9a6273390a17e8de720ffb2e23ed589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd06ca0634c700d9641525c8ff8766a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2051231311a527b54ce31ece91085691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f39ef16eebd1fab02d7a0af5674b892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae05714e3b05023bcc52359fb6ffd593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bde593359a451dc44da5f5a351aa6894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9169f365435d8c377155e941a942b5195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022edd27a68a80d5eec38b1ead5b21596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6856155778c35ca44b9713ed1d8451497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c858e459a1f28a811044e0ceaf5d498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706112ca272d3b160575e55c071aab9899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feef3329d880a6719a9bc8ca8e11c72100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6438b232d2e151f796a1e031d27446d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a9ebbf84fe37f907192727134b461102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf579e2ec0344223a2a9e33e87412666103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b60664c5190cec70e8b2e73dba94f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d27bb31b189060015cb6e3584fcb11105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935d2762c2d0a8696e26d5058a72b5e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea544f81c4fe334b3a21ddcbed151c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd1b4fd30a2cd157bb9433a515fc1c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490050c590b46e23bd208996913165f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d79878a6bb5edbf2ad94aa39807a5b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8daa09e3a87c21bf1244590973b3be5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9098cda8c172cb6f96a6a99d48e7d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5951b432a459d437c3ca399c1b30f59113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f9b94780e149f119c3e33c28fad71114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf41c35b91716319f723be70b4c4f45115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d025bc068130078f56e6d8811f1010b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a033eb0ffe5fc930da9fc28b1e412117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a60a779850274c6d9a050b70e73aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d3b9a51ddc44685b20e5a6d2e8264119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f42079f306bfb460c2770b46eadd88120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d7760b74d31c9c7682077dc94eb51121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96f4bf1ce30836d05faf7db1d95821122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca520241125acbd8bf8ef21d56632f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded22431ece1fcb9c06992f90bef46b1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3407b1090d0fbc81da03781ae61ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f78963754ebeb642155e0ae88428d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c25979e9693e5011021841a931837127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82497a902887a2bbc52acf8ce0f1b708128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e78df3a2c4b8fa9659f03486ba3138129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadea880d2e69b69371ea76262815ca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a26f7b94701408ab4983a36b29cd59131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2095ff5d2ffc3f05588ea5c27c49a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1129f7629e5396655429d9f00e6823133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ff00f3eafd7964a9debef4272c55e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2cd2f9273f80b104f3f98903cc259135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458885d2203218231aab1274108cd13d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d1264ce7baa1b43fdad373a23e2f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190f59bd2a6aae142288b85c12d2249138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82daa849481f1ecc21ddd56b7c2ce4c1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930c1f33257078d19baa95aaafd7a02140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d942ed86b31cbfb7fcdb52473f81d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544cc1131fda744daa7d7e8cba0e3f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7276d294b09ec883faa885d1605e1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d152f03295d72ca05486be7d74d44b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1bf784bde82e84a4adf92b6ba7567d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cec77740e8410e25663c266805985146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e70864f51875655fcc84ad372538c4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2c994719db1fce5fd6e583dc89444148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045e5e3f45d444228bf92399b3066ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2276c0e5766673f9d6eec5aa3ab43d6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27395ce09ce95065e3d7ed824de6d11151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2328e825996033e2c16a4c92de9f71152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217f12517179a3a3006d94d078be634153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d502eacd10a3c8813a36710240473154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b38e7a93e2c205c367c772ba503d13155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d2a894caa57a63cdd45c5244a0cee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed932d45a6b146218bf9667f111f298b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636494cfab3024f38e38e268fcd2521a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2af83bfd50c7380c96d8ba96fc6ba3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e66da529711caa3e43c781d37faa3a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd6aff9bfd7f717e7ed71d8ce02b85161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e69db9be5042a929e2341b10fbe59162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d471440fa65d4a66172516eff23913163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98daac47318d0548b3fe8d3e5e884f1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77fd5ff955a8b96b73b01262d892b86165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81562dfa4f476d6ce73c32d3fc3f3c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09377137e6b793367eb42717219a94167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b257c683aee42713961bfa1b3972e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78abd12344466645513bb84df451395169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39788f4fb124d1461c0cdbf04acc8d59170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702147054f81ac4387a02d93e0cf66c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4129502d8ccb893919c188788051149172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a82b7e50170ece6b79a4b932c87fa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b57a3acab0e00474f7464fa981c6a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d47e551ce319ff28d6a60347368b9c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c73b01160b0b9a1736d0336c4cce18176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872409596d994269d99855f7c30ab301177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181302fdb02e86c0775a865f4464e935178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d287a8608d5ca40c1cb17b4962fbb3d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9781a730892957e656af47f54f07a7f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a20600392205587dde50c19ae15029181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704b8e98d0fc8685d06935fb34dbb4f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b522879acb1ac6b6c6f570711d4f64183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fe22efc4d465f900f18e4ce0ece2b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5067332d1d6d8a2754b1c3b4626b4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75263c0ee227bbe08d520325c16d9a49186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532ddaa9158fc77f9ae1dc844ef2495187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e201362ef7619729ed883ac9677815188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44616d7cb33a03814c00abc84bd0d8d9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee337fc631a517ab67ad1d6d4873cd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143861f6d9b615339814e551b5905d8e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d55c536baaa967a7ab997f9ec8a661192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93309adfec56974b430cd15a66180e0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722d868140ef3edb59aa8087d75aa9a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c80052fdacbd4e87afe0611c069573195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407f01cd0b192e0276af4db005b81b5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22cd1610dd5e8196d3776ca7166e21197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26649845eaac50fc29a1695f0955064198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d788092fc99930daaac325d593c46199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461de6ffcf1d1ac7b1d090c192c708a8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3a9c47b3b3c1df5037b5820efa847201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73e49de94b8e0315b098f35c24dfdc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc0e861b64e60a5e7cd0d94c02c31a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b7a93579e44254ca53adaf3a55eb8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e64a6344f26b3806f88201652c3e38205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce927626bf4f375c227f191fcd3533206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f2ff2879983ee1814a984ac31f323207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4f2571e73ac3683b50da99b57ccf0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2572ab1302245b4ceb673e6a53d47da209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9073c7880756aaf1610495f1eb2677f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbb0a5cb6e64c19fd4be0f1a3cc49e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8b6c19b61ce174a2b7fa17dad7cbb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8774226e23fead8b946af16c81f62213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f55d49e4912cab517aad01a83bd89214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01df94accc4e0b2900f84ff7b966fd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1191581661d290d6d5015c590c5138216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120a2fd35491b83157375da6a63159e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2866ee79751123516af53a5417091218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df619e8c84f569b611de8d7b445475219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e964622ef050df84ab51d4c24d1a7f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2de6e127497a7c8f2e72bb8a3144c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6545f6d569de8d20aba155d618e805222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffe0a808011a68539621c447255718223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552475c831e1dad59e64aa580b51b6a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da199fd7af02c4b5db1640f1043d47b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786da575081bcfe2ac9f65b16aceb69226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d8f3c97c24ae1c675ee0e3c98dff0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163da9b09e5e37efe78d60271ce3e9de228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893af61a9b2917498398c17a8106f3b0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a537dfffbd7d9b05744a9b2fac3ee6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374c77d4a465361429ad3ae39ca7b29231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3a5cefbb3620eda2825203e833d1d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75759778c1816b6f257783a7499e720233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c518247daeb6d06a4f536da40c69a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a8fbeb1cb1c80148862aaa9a2ceaf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331edc88ce13bdfffe24759f8720a962236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c1b333469c0d35cb6b1834507eb8e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4a3c80083e5ec14ab752e467ae82a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103bcf8aadc54109a1d55523651c54c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468cb14af6e96748e88bafe5ba6e2ac5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974cf773c33d379407eb9433260452f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043d50eeac4ed256497b4c3c5b8ed3b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741bea33c1b70024bcf78989372e5aa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34676e38a8dec6e8c95bdfcae4af37244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da276c6d50718b9b7d69962dbdd551245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19368a293044b02e036c46d96e01d18246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41203fddb013a596fcd8ded934b79455247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384da987c452e539020792eaad2f00b5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65682aaa233f19ce4ace820fe1d6e6a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133a03c46179f37ffccf3a8fb70007c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae3170818d9563d0c81815828b02c3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6f6da02935dabdeff8dc5c64b6323252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb736a5ad341449a16fe7cabade4ad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03976cf34df52d848e8ec1d10b5aad3e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996d16c7444938d8a08fb1cd5fee3e2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7ef7c85eed3868f213319375a759b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97039a60360a0aebcd91118ae0f44c31257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2983806c97e36fa35466db4b32a15d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd12ad4c7241e9c4745cfeb005974a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d309a71be24255a391e7eddbb25f1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44feeb56a232249ea256d2c219c7fbb4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a2b0730c3aa2b03f7f13ec2cf7e64262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288286bb26814bb8bfeb86a0662e685263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9d303fea1d9865c79710dcdc5b0b0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc246d9776877b4141668284bbc2dfea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d2a856dc9f3f359b18d903fd65690266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85faf428b1dc7b2031a1d17cecd8d73267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed066c1745b8d0295171022e75f3e4b8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee7216b3d1b7106c20c14382bd77bf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00a16ac9b8289a1262a656c44e71f6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54414163411af54780515cd7136b879d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7161ea9f3890fbfeca7e9cf88361b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd2e550bac5dfe7fe756b7b87de4c5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b7c361e8fab751f2e4ba2c9e44786274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe01cf9c73bb6398ec1d0e8d5cee7b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9cc5556e2c7e287fcbaf1fa442796276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e026a0d717cf1b0439ebf491d3771277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3231a3a87775b7781bcaf52fdeb26fb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab42aceb7961f69b42761122b67fd40279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6a5946093aaee0eacb5376c0359c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0fb0968febb9061166fd56ea3182c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0b5eca646d7c61a0010ae5ba80e30282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32218336493aaffeff73c85a733783de283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63e2991f16a0da47db7f9078af3025284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd4742fadcd616464fe7d639b7c664285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c2e5579ec1af20d07f4da46aaa73c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82240f49fadb827e1b1186d9cae3847c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40669717a3a87034010a327011fb5331288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c3002200cfbaa6284338e262d05a6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef45b5e580c8e08eb53564e24f21525290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618947ea9c0343e38ea73ad6e33a5ec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf31c0e6e16efe1803a068230c14103292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3299709fa3d61001ade7a30b655a1df293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c44daf864f945adc168d6dc496650f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c43d808c5ce4c3ae08fc5cc789b16295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf3cf655fbb39941eb1526ee80c037296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6537e1ce36df82c63952201e9641298297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1b96216cfe9325adc419e78d4af1a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74178d60ad777091b24a5dce1866e7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09266766d676cca88d32179c077d8f2b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6273fa03465d7061ed4443d3aa371301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9c5a10dad4321ea76ff0c6c132829302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed5a02da033e9d31fe58a8b55fba43303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de71ab52f9e275d6414f48bdc347a45304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f781e5453636eea6751566060e33812305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e794ba6bbd7127e703c8a1c621f5be306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6944b0b10b6e41bb2071deb56c6f226307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b19a217dc63a284e5b4630d638c7f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c0ece3fcda7b8cad0bb113c10a6e1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4667406281139f277ddd9a74d04f8f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d80ea3d91e09b2ee33814a94e1bc67311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69a1b0f2f5ecd371370ed2644c7e44312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4209b8c18bdce55a5d107212598a574313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7988793f04c29329144a0526b89fe8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30d7796fa2b107143b42884edc8386315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468f0c6fa4f986a0c8bd4e7d3f4dea0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154bf183ccf6ea6eabe846d598bc006317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146e08d1fadf0fd11324e80a7de4dde318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018979389db80f47c389c21a3d6c029319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4c79dce2785c82ce872d7efa012cb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804562597b0b11cd93df232a6bda6c9b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e9ec194443224f08e24c0fdd13ce9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1402b9da90b1f040a0c31c8124b92a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6919d7f08ff0b07584dc227022b49324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce97d2fc06d216a3d58f68db727a851325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60e82b9bfb8cef1501f6d949a60cd8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4204da980764edfd78d9d32d855ecd7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768507bc0b9b78fb1c1d135e03298eb5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb16c2927d9f37f9edd8ca8b3c72a61329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2ad7480c1f60ec4457a41efcc68b1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17a056db0f88ad0893e60770647ed5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ee172edf2c6de81119fe1aafc51fb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a990803576cc9cc03bf3f4a3f121f54333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc52a33baffc8bbdc2ea7ca9c0838f8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e2ad52e9689837d61ddb5321655e0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62e134e5ce2e766604316d18bc12c1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322dfbfc598bd09276391cba2b082d52337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97b6234ac5df0e11c5fe6c544a3599338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51fdb9b0e8d224ccccf8d5194aff3d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c33646c785db19193ddec3260e5b4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec5c23ff647ca02b5cc25932940e32341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68ce408821c7474a7e0b3606d303f1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3c75f5c94986d1be989f4c843e60a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda343bb1a64071f6f1ea31400dc55f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94057b4631e0d17d1a686cbc5699a9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04278f8e1609fe3f600e97286be15d0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff1d7a803c7d1a1560d7897f289397347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884cacdb4b866ee924fec74d64c0d36348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfe610f3e92d54f1281730d192efc4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa5d18f0f30a666bd10188f66335cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e03ebe1b745773ceffb339c007280351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d550bbbc20621caa2cfae494fe1b5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5f2e5f77e28107f6fa5d3224ff223353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49742f6f99745342c8a5e7265113095354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4449443f656c3997cbdd4854eec89355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2dec44d8a0488cad9dd2915a9a3735356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbdea0102e58cf5c85da8b0d17510d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf35c085a2b22cf8a15a8cc488217b0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74d41158bd1c2fc36261a7193cf151359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2141fdbcfccfb40792892e53b4003360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da549a2f07b30d6d03f42086da3dedbd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb6e92cdd64877d21221cf9b25534d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87d1240d9e2e4388e5f8a02757e626363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fa889a271496c5ecbda56e0badab6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae139af17ac662769d9f07d5224a0a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3354dd6a56245774e3fda327aa902d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b080ad9d19ac6b8b76ab8310f2b615367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6532542bd7b6731eefab0cceb828f0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d811e60d291e82bc3971e35d5463fda369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c00817e4f213fd8e5e725377a1dedc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2b81cad20c6732ca6c846f00e11d7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1bc4ec34aa6e9d1da6e54d0583aec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730ee5152e85271aeec6c2edcf9fe6e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae899d47aa6195df20fccc5a48d02f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1e128cb658e86d6f5abf68658ea30375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3d6c46af2362053d958d8f4c8ade0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a0f2e3298a1ba73ad83f486b7dc3c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a218fcf3ae055481a853918a58000378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01a8e901ebfdeb07ec3ff45803f428379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2484734a51d745a51ae8773966fcc4a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69815f9deadc8e617efc2033a259e9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a0ed3c418c23714c62f39a3396d9f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c68be3fd39032eb543e805c808a71383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5f350c5d16f639d6a011770e124f1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959e9446df84d8cdab894512d000c4f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03c466f2cc88678a98af5e94cd8897386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f00384aa22d481035c4a212862f755387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c3a982839596ba7fdf501998a28a0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf0e70fc2fc61a53b4c2ebbdfcd1c8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfff9ca2ca67d639aa3796a316852d4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231e92e628d356608838dae9691b1a8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092b050fcf447e0a23c383b6052325e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410e7b9bd79d3cd260bb3ba94f545f4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf174134e2b29c9e92a7d13d71b42a9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556378a51616737b71e6e0866fcbc6d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c1ef3ef8f6efc9f09509c4f363c6f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea970a6dcf99212fdffab6b92a5fb4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796321c78b43236513bf5f03d9cca0c5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5642051ad729e62376d591d5c3438399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdae8f3087cfb8f41cf93b3d0b0981b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e1b66e8bb7c5d82034c76990c4497401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099225acad0dc51deb04063fdf7e1236402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f561a47e845ecee1461e4b7107b6b4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b456599a12b8a01612867885f2d8c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a35f553610f44c5602b72c8d68a31405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca88f433a8b883533962625b14afb10406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f2279ce8ad4ad0c84898da50b50bb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50891186ee541cad6e10a5d8de5dfd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af8f01b53bd1978ffc503c871298bc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912905f33f25107496215dd82d0eac83410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20799c88fd8c24ae4bbf34825c8dc1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d900e59622070339b06bd08b682acd1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b35dc021db22e243b7b563148b19e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97f6838f485f1dfa1726bd53772058414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c831b561b5c2b9887ff0d7a0ac324f9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9d377fee0baf41e8a873abc14dc15416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb75bc8b081324d5c836885b5c3b02417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ef11c2c4648606f1dd72f19a885d5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43edffc96702a745e4ea384dac3964419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1774b1b9c976c1743177b727056437420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5b7c053bc157d3e8ca2e8d3d7dc4d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6950f4895e217dba140a1ae8cebd8a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c89fab931b726190b689bc3fa55106423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61972f4c9940f0bde0015385c26a55c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0779b55bc7fcb2b6b64cbc4d6b268425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5f3d44057a11b1d7b6b3e6823eb26426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2a995372e5138683afeabaab24f24427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65141b805c83a2ca1066d776bd8a106428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a61d5064a9d53909eee554988544a0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651bf8b9a972817f21b364d8e74c7b4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9664055087ce46e78b45987fdfc45431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e0fee089fdc09b3683c217f49bf9a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2cf3a1feaac083573ad6c42f9b0d66433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb40ba8b408ee20e7f3a5848c8a4668434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fa723d7aaa9de27171091f444c73d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c06db6cdfba5647383170b3407923d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fb6808ad372fb235801ba45aa2673437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17badcc88fb50ccf8bd9d89e4f5db15438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ff43f36a66ad2aaced554c29e9baf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376733d2931556599b134eb056018e6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e3e4bd6433aac3fa56d97110805cd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19157e042d5ebfb247c8902d75a65a3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260268a50b98dc093109d74b9c186e7d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd51af62207a6ec0c0dfc122d4c5133444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791a618a169282acc850e9af8f3429e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9b4ffbfaed9142aa484fc4dc9ca94446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129937acdc07e7f2a94dd71a162274f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd3d0c7b4cbe9fcf3ae705545c6537448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0ed7c8be20035c61327992eaaa888449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54e150c9425636b9090c4315bb1848450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265aea5c8c725f26cd6b3d446f9f5a23451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdab6db031af8dd1bf27224ba996371452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b2bae500a351de517dc122f619c1c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fde9ae3873c34b80e1a9a33ab27499454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdefc95f5d92d77d210af10b33602ae9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be5718b2f754980795feb4afed364f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae31e24507e439767824803fcf6029457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c769f069e83137848099e907cc3cb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450548558c4e05cdb4aa2e7b6d38871d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2270cf507e3f24efb1d7b8e4f51cf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a93202dfcce37f4d2b258d504ddf8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254297f05334314f2bbecb4839582983462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b078a2cbf31a06d9f024ebfdd960ea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698f19903a7924f0f49186241e4b598464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4ca510e2fc69867483cfb099139a6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e9a5ca5b5a33f41df75e19142017f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a2d80866d0c103a4684186f5d6eed467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80394b5605a588b1affc90ddc5dea9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abf18ad831e9a7fcf670983c2737aa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b52330a7d92835f134a3fca6d4afc5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2ac11874edeaa4a205eb1ede8a68c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ec3446835ec14877d1e85c1e04c94472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746ad335e295a160f929d8327fcdcd8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30bdf9fc482f2b940476aa4e39a841474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47fa4ae3947a03baf441fd82a1d886475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c778b26f9a9ff5af0fc7c36524379ed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98224f7401e440ea545421ba80fe3beb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606365363c670f1bc8d33cb88698bd3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86270253b6b6eec6baa34c801dc27db9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8412ce2c5242956ec1355865823644480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c404578bf7d89997ca57238598565da481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547ddb21040a1442c22fa9d31b76801482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9f0888c17d85886cc591809f8dc39483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2cd037f7267c6a59b0ec88e98f5ea3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea219b1dce53f3431babe88fd080b97485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3c46f181cbffde5e904e066e1c4b6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec78559e197e966286f69e90a8779ca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49225e13bb5ae32b59a434187215fe7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259ac436d0edb92b0512deeee045125489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c296d8d95a6c4d0581b4b6e4f64805490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e8c278325ff393bbf17b259dffd9a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e17dc18f5e23de6b1ab3239352d071492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2afbea9382525815f7e5b8657302c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5bd0586d7d4464dec6130fed6e6e6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251adca4a6e97b27fc83f4dafc4e81fa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b40a1a25d50178af52cef02ce4909e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c54e32c69e51788639864d07a0d44497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e92ade6f3717ff703d4cc61ad6dc9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5d31cf4e16d693b3c99dd2c6dbb9f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75912923b27e374624252f16200afc19500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db6f5d66d4e7a98524574b59b4b06b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c88be575dccbe13ca61874000bedd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177ac6065ae4c26e39e79ae59bc3d47503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cef4830f7e6966934c59cd2ec4755f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61420970ce727ea4ad38f90cf131ff89505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12289d5e80d9becae9121f7fb1a7c5c4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7da3d565cec3c84c06f5d69771b94507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69e5a7ebc56ee1b1c8d8d75d7e5ae1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad77b6b4c3ab43320f2beee2dde691509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6006dc5d208123d3c7d2db5a822300c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6ae3bb12eca5efe67c8d7bd5a97a9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061b427305caceb196ffc57dd24e30d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9c4f881145871704f5b97e48d5ac0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9143a23fe741a864ff35fa7ba8e90514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48655cf2ba0a1e4b0167d4c495ce3121515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52114370445a8adf756d643528716b7c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb4036aba935be8b496ae717d14fa0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf21369467823b9edb477a6c5ae88f5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebac83289d40bfe473b3ac888e37e1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e42a449818260f9f499313c5b622a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2d23504e56db0c8b7aadd0df8c3ee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311aa0c037bc16c4cc48f37e1c205909522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f02428b2f963cba56a6c307328ee57523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6e61da3fce89c9864ddee39495559524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23da3f273d8a9e86eeb38ef9849fae8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede91df7f346806967edebfebc077294526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29088593811bddeec18a7fceba4197527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6fe3f1e7f2479f9d48759b1df6917528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3846e5fc12a13a1ec3d036a9e8677529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb749cef80ad1341fce8031ef1854f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981285e8fcedf85703c7d97d4bbe73bc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311c496680ed475ce803ae740f40751532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6f2715b6b9569c6378c6286d5a88a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b0c72a81bea466ed0ebdd2116d8f0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f391d01747ec227900c429f6b7aef3c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd415d18188bb7acefc91a1bbe6f99536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff121ba219911e7784ee28b67944d671537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b94691584c4b22af20c29d6ab6046f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f717445ea2ef9cbb8f3b0ea1005672539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9bb4c1ed39088983ee2a65d0b1440540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29faf31833860254dfad63920aa0ec1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfa83d138ecaabb65255035c8fbed9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7ef5d30a12a2d82e03a5781f785b2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9896c4e52378a253f594be6e5310371544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebee7870b72dd4be0b778977558ca75545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61732e1b3b49d53b4eea938033ac69a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1b193ccd9cfea674af904f8ad07d1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008be87f236c49281d4bb245ba0c1b6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398f2481f8a193378b7713dd2b9b148549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500466df43f0a76c85ff6eb9cadba4f8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e10efbddf870384db567eec54d405e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c967956934230da65c1a07878057640552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97f0b9aad0757246ee99f728ff7e35553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3624c4751c97cfc7dbcf0024eeb6386554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1ca3cd0379ed421dbaaee9725cf5f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13685f8021c9ab9e34f9545fcc33b3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e307bfd21a292b84ba7be8163585c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e4c70414059cf010c3a1b87efd7fe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f127566d4d286da83a4b88f0d35ad1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce8eadff134415f1ed8ff1675299b7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2eda4f6db0dfc980788c3d8dd45804561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09292fdfc60b27406acdeb1fe03b17cb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8934dee9473b0f9764056e33d4e21563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5704793a68c08aea44582bb86549a7a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2d4a0bb86c78fa45a4ac667a5de4d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10672bea1fb83ddc3bc52ec8d384aff4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16b8cd5969a85bdcbe515e19dc301d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d682de8adfd77ed42041929c94fd0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28653564f63f7de02b193169d5125928569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3fb106996dc3a996a835e0adabfef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba26f405ea0cc106df5bbad0160a74571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590ce729e739c3f090d84369cc4d6b8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc85670c51f55c6cc1d19805a005ba573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8ea63d9f65411ddb145fc01babfae574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01536afc0348d0a18fe0efb519c585575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73acaa7f1b6bb629baf6bea5b2d0355576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54956b9caea546addb64b7ee65e3fd62577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e256804f247005d2879618ed33df3a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55cf82daa67e19a9728cbd4e46e7ec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0b3b7aa49042e0bb2644c42b77f6f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9062b8121aa189073aa2fb1a5dbed9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c776502c1056819c71e70ed087061582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7964ed132e99d18061b705add73432583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff639f3658bc8661f0f06994239d553584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b30e0cd494f3243bef1dd20ef1e96b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d21e6e1143e49fd6a735077646826e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c09f8c7e4301b21886344faf9dfee1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396a7c7c6178d82e13ba9cfc5549dfe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a72211cd0ca5c04848567a2d5b90b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551662f63f61ee38009cc99dc6eaac11590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084058d6d301781028a2ba44aee1a57591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05e7478111b0db0aea330581b25a56592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373da535455205667620d90c2008ca82593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aecd2ae1009022f385667c407ce2f3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a41e96b935afaffdc709b8fabb5d0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4d792275b38047799fe40b9e39194596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac949d7fc0a3ad8d52346d1d7ded4a2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76e8fa0f324e17e386a230ffc036c2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23ca381ff96c650e6d83ab17c2fd05599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9c47a6e01243bede4c293adec4e77600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f819887c4c33b5fabe4cbeafa8fc6e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab8c839e15eab18fc7d559127b5a18602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f65cc9757aba3a4c7a2740b9317f1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641b0be46bcc679ec19342958b9b9c3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec408fb0ef942b47030e7884aab875d9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595b36989acc1ceea9a38293d76e8e5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e34d67463d1b9900910e30e99229f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a214313063ebcfaf39605b33c97041608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376e406bdeb4268efed4be8ab5f16ed609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6fb226e29c1764be64df9aeca8ff9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a30a5946c6b13a7494bc0f8e2f91b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb6e2563e7469b744474b050955ab4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b89efaf972830836d311eb661c06f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cdaac32ac05816b761ad95605f71f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e2955ca0ab98d0f6339f1f01d0ec4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cba2ebf576e905ff08c0055f6b2449616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e9c667286fd09a3994cd7d1cc7110617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17a13350ea3ba32b02bde60efcb4df618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34cd4099cdd2085b58ba26e69a54c98619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c20247cd912bd51b00cb64339f6cb6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9a27b985fdf1b5f8cc5c101c0a2cb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb14c57642cacba2de4fe78ced3d01622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9440316f678b40d68be009b8821c2f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cb1dc8d20d46f1b692b5f4c6c611a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a61093e48cdb43da23d161aeb497df625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca06653318dc8f61d0ca5000636fa00626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684dab3cf0e70038bd51a55624f1011627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c223e3c8e23470e274449f0e533397628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999084a72c45f831e574f448674fab4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4c7ffe86d7a6cdee8a3d0ecfeeb47630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9cb79556b4e5bcd86f55638ca7f43631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de5a7939c47a65caabdcecab75bd7c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a9456cb4c338ec3619fd7db11a0ce633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a0e44a32e2417cfeba63949917f37634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335ae14ac4ba86614afb4f1afbf7317635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28160514e8238a1da6b7f4604ae24e4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575feb7bcf4dcc4c4fc1fc1c8a2ac81d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0386b452f60e5e58d19d424636fcb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df385f5603ddacd1a5731a48cb84bce639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927acdb4c001ef854978a4a0551cf3a7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8499516c90fdcc0d9486e9e11f72e0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc50917e7f3abb83c904a2c8d59360642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69df6d4cea85805f9f71dccbf01c34643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767abfa748f854250c6aab5921440bd9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a7543063cdf7f7afd67a5db821220645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5540a6ddbd24d17f1056fd23c8e113646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317871dbafd3685826871f3b85bf4619647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b0969f9ceefddcf2a18ec6a6bfe83648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e340084ae8bfb415b63ca3109668fc1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257393c55a99557f498f6e019d09a9e9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f6dd92a225dc5346c674521a01340651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb3253d5a6789b62a5cf5bcda45859652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14405c129daef1a3a735c6546a9be87653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f31246e7a94269109ccfec3411c723654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1337c2963ea1e359e4f737d8c6d59f6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9080f6483d460d2ac8722a2b72d38e6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebebf22c863685f166278e3efb9e50657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac77af5e4d6fdfeec10b6465297dca658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064ac36aa9e8e667f69b9a3c760b540659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ed7f1afeec6ddd2562cf72e9727d3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281ed8bfc1847002ecca3d2b60d4530661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2f615326852e5aee0d4b0359bada4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973e8f2f4cbfcf3af84906957f8cae2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0ef28c7c8fb7017ae0a19a7b31106664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf377b45412a8c2aefa3f11b1583b34f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43817cd82ad0aab6e7bc041142f3d443666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985c54e54af5b939161fa6d51995b04667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57bfcde99de297d098d7752110365d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53b4f465740248b70af008e0c0c114669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512765962be81b472aada860a0969810670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3dcdd1e1e9be38f52f7317094b7695671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96031f442802432d6094a7a6f720d765672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccb865cdc54c59cdb15628ad84a30d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae247053c10e772cbf9db725f246b9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f8dad0e7fcb77f37d8f8fe2a7ff5c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a15cd580d787df6a102257d26ede6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc774de134f72d81ec8234d2098a96677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623be2752b8b70e0e0faa72e445de7f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fb9378777fea4a4f1fc2a99d01e07679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73ff4c6011ab9d543e0102c9af9700680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846760a13ebfc1a6492d3929be216c30681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ec208e08789013df7b44b18a812cb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575347ad3a4a069a5e40ba5e3d1f58c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2910ba3df81ce2c0b36ea247c9d4b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893e2c63e7f6d8647eeed3517a0f7ad685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b4084f81ac01c2273ad99190a3f43686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87806657dbe023dd3c26392d9c4f5f35687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635a8d592e42c8347771909bbc3701b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd08bf7399130708eafe04f4554a43b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9fa41455942bb3f1fc7918127eed19690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a3c8a680802672b0fdfae053c6da3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2cef0005d1319236ec19e02ab8180692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746ac81d1ea020747a1b6afdeddef23693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9bd2f0bef5d80d396a3ce82e8332b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934fa64f73738ed18f4b7421ed429f9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afa5bfd7b91e8e822aff443c4be1ff696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e43489eae2b58232aacc7bf85696e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bdac457ca287426861ea2c49e8eb2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0df74074be21df48894cb0b5ec79a6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462dfe429deccb8817c2c813e353455700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af270818f6c0d7aa43fbb037cedc0229701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3373a7685b01525f89afd873378bac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1a0ff1e8b7f849f5e6b3da7a0e2b0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fdfb355697ccc43b052be28a2b6e2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c793b73190d9c2804d4c30fa6356ad705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd818e4cd38978564a5288f0fe8ced8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4113d84d61526fb1a41bd599b2cd8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6e810a9257940a0d5e889504b6cf2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2dd4bb27eebc2c4c535de46e027af709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eed685c680f60760f0799f2cd9fbb2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9355fda9b05df4179da30561bc129a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3af985af6e914cdaa7e5adfc4ec52712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986b1568abba68885e2e7027a0f525d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9045ae36696da630840ee5420f68e19714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b77103b84ce0e593cc7d43a7dc5683715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee7fc1605c655e261bbbca954aba97716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6dd944c4105bb0f55c6a188f50950717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636f1c26cd86d3493587825c112f868718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30a1d7f7ee41ad4b9d7f5ce0128940719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79118a32d33d68c2d9ec0ceb9cf62dff720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944058a2787e063b8c0138630b79a45721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9409bbc5b33f6c4db3f127c2bfab6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914cf63b8c215b2b2f4ebb93a676eaf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b3fb7bfd64ec2665e94ae70f9ba9a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055cf7309caa891170137865afc561a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90614c7334eeef4e12360a3a3165a562726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb79e57b4a959282106f2262a53d65727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66510f46b5927819585b9c12f5e0b55728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfd23f69b3cfafa9c7750a348719f6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45825885da5550e310eca152324470d2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51061f602eb0bf2ea560d7a0c28e1c72731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311dfc8982082087d7d510ebd656118732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac02e7b767ba0f10576f0eb68b9782c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab44fc0e9c82018cfc291f0354d76d7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9750edd8f304fc2803c98f16a76040735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c483c7148e3b48ac765c19e23b4c501736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9052a27928c05938c5faf60d994ddc3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474bc90fd8a22ce8e84f79172b53c960738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ecbe8d971ffd6a4ed9ab5d7bc0cec739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce131239adc91febeb9dbb0816e2ae740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a7a1f9335f7af013187152c4d993a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a14bccfd1aadc8fcb5d860bee3e8ee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75e09a7b757355ca54ae15c2315ccb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327db3e2e73595e5e00fd270c183a45744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8a5290aea16ec883dba8080c80782745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0058618c171db4a033b476198207df746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f52088159b84d8bdaabec71cc6403747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42692522b0ed36bd670a527e035b75748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea66946e4d5d4eece52f2759af400e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b920df59ef644e472c77de69e231a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1c787261fa105f82d723e4162ee50751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f3fcf6a2080ea6a6976be1b7f204d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103297f727ea2687b8edc31ea7b2c48e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1fb5b9bb549467f0c4b830856cfd9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a455e158972222090556706312ecf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcecc7a93224bde11895288cb71cf7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ff62dffa2c006ecbb434126920044757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>