--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226886102cf9393b0870ada3d99b07da1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6718716f50797136dcce6dcb891b6702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26dfeafe916c3b19429525fa85b4aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc1b32d1eca9240a716fb9e89551f94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1939e37162889e698a7c226af39c6a05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32cfb8847c10e7e6e7c24f7060d0776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065c25bc4593642e8cc1dc8398c0b097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42698647b3dfaf7c4cfe9a8ed9af0e5d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601a32125f9d21bb81926f433319ea69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b9cfff4b7514e222af9cf6c2df3c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52a69f744cfa2f90a157fd3529f21c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd062c1543ac996ef3132512e95891712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79ed62321671103d0c90a32d319f3613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162be072e10563e0c4c85d4b079fe5c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112f6c3d6bf60483d803c2cb5a6c57e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fc256d198daf112157efab3503d0316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7f86fe7801f4e6fbcb1a7ec29784017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f61c69c05c270ab88cac7ca7d635c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fb76efd045e646e6d491a55279b7b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5fba2836127d9198579eaebdb035c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c04a393e1dd8f1bf2af3e32b11867b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff41b2128c5f9a263443d9376e7d7422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645738555c7ee4f8a7ccf3a299e9bdb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b96ece14c4caae471cd1bfb2f2a3224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093264a4cc6d2902ba6cc946d10e4dd625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d0f9fb019e5f044df5e0e0cd20aef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ada2430eea2d5acb4d1c7f9d6e5f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8eec3f77ae133fbd3f53cdf7f57d528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48123c7734659fc59f6fad9eeab140b029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25690fdce81acece4eec01f35007c6ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6668c6bef3e91e73c8443198903834931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d985992c487ac1df93290549ca66b732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123ef8d92cf98462330541f574b5f2a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee6d1c7e22e38183942885db4af6f934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90b67932f4f1abc250bfbc5038d67f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08f375aab6dc415827fb88cbe948e536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b06b950509586f37ff148c47c098037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1898506568128d7b5654090439810538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36caa77d7612dce79befbdfca69c58ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c97d996dceab4128f0c5ce0b1097940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a20ebe498736fb7b9760726bf5aff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9ce3e47af1423dda6c40887ef3e6b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25977a84a08659235b22be7762203c8843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87dc4702871bfe2415afb77d16e5ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2f01deaf0621b6ee22513e3e10f7e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fccb9b3eb4fe76cc0fb523b5b46ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafff3735db5597b8b58668b9c76347b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9c781bae95663eaf6daf573a820a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c76339e3aaf1c991cf569803a52f0e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8ee5027368ee5284143c2b039959150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee0db994c8088baa7cdd476656309851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621d281c4a797006f7ea12ad1fe8a6d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459cde92d7d33ab885e0bf3c73a2f8c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d618d8ca433f9e2387be0792bac1b354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5411889b0d0964c17c81aa4fdc14455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e46b767b3ad152f03506fba9c9375d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754dcb0db3a22f0bea44b10a757471257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949a03d67010fc7c790e6329d51b47a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c676a342440e4ed847040b3fd83f95359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401264369031230ae4f9d5d228990b8d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c9393ab430b2f96aa9a7414f25d7761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f249993df9e1c86223e34680e7cec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176051e524d6fe65565aae80774ec6a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da9420652a7b32a1cee1544f18ddc364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a47e2d205c09c71b29aa623ca0950f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c63a3498da8023e19feb808baa41e966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0a6217f07f4ef5c3987c1c0d2561c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612e406342d7002ed6bc8b82a14a4b668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc394105377a8e312b8fc8da26bd780369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974748353a60a246096ab128c85c50770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85407aad60df008938c1d4199bcd161071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4844f903b1c4d428caab1260f463b4172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ad006fa04aac5eccf2da6bac712db73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36289f7ae7db9ae74c6860f97380581574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25de8e045ad4b2e6f27854eaf17595d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeae1cd973bd323700cf92b24d5744b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee969c26c0522cc1a684108189bb501977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92a06a8c11f94b802bdc36cec37adf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b8ed82a8b1eff622b65672b42bac579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442c7fd612dc7e9fc6dd180a98d88c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c075a0d0f567e965c34d6057b84d6f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852db503872508e88922a29980c2c56082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e84187405cd094afe4960f9c86f15b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff52276062ef01e7fabdbda6c5a60a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3f471712a54f869cffd55aac43b4385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cb9bf054fd135a785ae33ce9b3dd686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701088bc686f5758fc043185d6ba689987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d84db58d122c06d0d672afa80b95088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda53ac81b8b5bb421ad1deeacf91d8f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d75c36e4a0222834c9a30fc3fee2c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1fabd5784c4c05ff9ae0f1c80bafa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e8a1765b109d4902a12bcc26dfa6792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f48edfa79335f374bf7dcfbda2dfe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c47e69c28926d524f3ce1c6a9e67d494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6851b67fdcfc6f299090ca8ddb7ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7f175114ec7d6c16ee177e757922096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511f6cf2b1b042bd8e48f279de5296c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2628e521de39e31dd7440768cc8625898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7179c6cb47a5f3be1e03228bc531399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182fc51eaa0d36402ada945165d01b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10156f6f5bc5aa1b9b22a2874e9b097101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a53d766040946ff0f3131c3b58675b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d86a5b4ad2e1be550eff2fcff9b4a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88a9a75507da30a569d394f4b1906f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0208af3b8dd8dbf83e727c03cb2cd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85183ca5abf8ac31adbee2ef7589bf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6fd19eefad9ac36f6f1bd14a972a7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206d921f8e87b744d5526eeb764b79a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a219fd9ae4eef9fcf4078f33c32ab5d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966ee72c9d41dcb3c40f13368e6d9ad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d59da2c7816e511a9bf8bf6920bf5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4c4e2973359522044dcdda55d724c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79792eb831dbe2ea3a70aec69ca36c86113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918b33a05761f2a2260523fb654c7ff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea88394394922cd26e4b92ef8f5c71115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83e007e889ec69442e9815307c52c9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380db5a4fa2ab55ae1669cc4f632d66117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed598799681eb2ba48cfeaac016065118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661b622be5103f74d7318c825980be1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3dadd275a43dbd908c1f035dfdef59120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc1d6bdb2d0dc32f42ff309e500b6c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc0d0b126397a13c93821df7dfd1ea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e6dfa730d22bfa365e322ef6b911b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a38c16383d0d01bff1bd02cb82bcf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e8e41012d84224d584ec3dd7e8aa4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25a422c64c6b3c2a8474a665904154126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacefff9b31336a6db4704c7796ec46d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca896d58dfd1a7ae8be5acb8630b48128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c349b213bdbc995c04e14b82fb43c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8e85c697e7229e5d0dbe700c79215130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f82fd55dcab35424658f67bc64489131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d826f901cae2939c11a7bc07668bd8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16958667183639454df08e415969e1cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eff7dace0290e980902fe7b7fb7d42134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0ac84f30ba19b60dab7b42513addd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87dbd2e1a2040a8fa7630c071d530ce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd4eb08cf88aff7b3d659ac60c9c5e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86e878669884d12f52043ac13b4672138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda811eaa9db5ca5467578cc5ac7814d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a115f415534eb27afc2222040bc56d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48923698c0822c1eb758ed98f8c365141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ce9c50f9709e90c4832eda41b29d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0c7fefd5f8cbc7f0d8baf04122a51143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dea67263151b2ae420e92afc00cda4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68be9444672e132de6e8ab7c0b5b688145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53470fed7b10fa2c06294ba195f0f89e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a3a639e20cdc4a847bcdbb66d7fbe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0799644ef3bcc0cd4f8303fce3aa0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7124ce3186a85e8b086bac72834763149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d87555ff39bfd7c21158d4a45a4769150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc7255ca068ac58f50cf10f0cb002d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e78bc3a5fccaefd1556798b51503a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f83673bdf9ea5932c007aa38a7af53153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc335fb1c10b9fce34b5b7cda7255c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e894586cc17f55ae428317994e180e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387674954d79e915c5617111c89ac7a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d006be925a0692d510edf3aeada98fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297cf28750ebacfb1b3bf2e6a2fc5e2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2a1d9909ec18fcf7b9505f9ca33df159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ceca8d16b7191cbd60ed5f59a518e5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c89889c9c611c351e689ef4d788767161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45dd4239b6ffb0de27a4ccf333ec999162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c40057873f45d9aa17d71ab173731c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af33a084eec17d05ae4e34644327bc1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e88961f0845c7752a002dd939cb52165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22339f7b511ce7f181f80dfffac9331e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab877e9579ebdb834ca3550afcd1509b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99414a2846324fd201573a1bcff07352168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eaf3f99e027e5eb2d255cb6a704c83169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7aac7d11884b0f19f1296a175fb45170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bdff47288a10b17d2cc8a0b8f1f58171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55aba60fd12c4f03c6acfc70603d65172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e59df184cdb9207c2bff9d49719bee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3262079eb4708ffbc0d70f39ce2d2da174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f6a13e955244d6faa60b8b36f59a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c918594fbc3a95bb96b2306afb24f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d5021d72c4a058edf94a9eba34a7f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68454aef13d25a68f8b26cb870f1330178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1be7d87fcc278c01072f20c5391b54179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050baa6e4fa145a863eac40be98d95e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d97511e040a6f9ac56ed8d8e6e3e35181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33377e3463612f96d460faac8e5a3a0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a88abe88607ab7c8fd34d0108ecfb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527a7018c42bb33f4e37ecda4df3815184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe0c071a09bd339d3498c34a2f3339185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b967f766d1461c2ae89996f546634186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd41d03521b849790aa44234e288c1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551f4d24deb773f1115e67fabc809da188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9498a80170b10035b6c0e392a6cd66189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e403db4706b79af7b4b491c09afc7c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eaa9cbe09052990502cb57c50e071f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54080717f095fd2c5cc76abc753edeeb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c6b3de57d80540f7a73f4436c7889193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a741779d09f16e39a3c9506ab24f6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212872ceaae740a833f38fce3b906d80195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae81a3ff191e513418296c97c99ca7b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66e399a3cdf490e57ba3c9b4f53171197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924ac5b0f921eba1c8a21115eaa05ae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95050091284fd83a18655735c3879cfe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a7f11b85f922a25d9e5ba9be02f97200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74361be19bc5852e2acc9647f5c2adcb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797f62a71ca949c9797fd2cc1331feb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a56e046aafd8345669df279a6834e2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a55fee45f94a7489f6c34ac08125e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309db29740a20c87f333ad90465d9d99205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a0f1450c1d80a0088b5d6e984f200206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c49178d2c4a81031d5f724ec8800b4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3e4bc978b4de20d78125727299548208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba3453712d138cbe21d313c4df0647209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b21817d9964acf6ef8b96cfebad87210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db97fd4fc08bfb1037610c2f09f9a28211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29d7008d2c79c501895a0dc833e5a9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c632c834b0f8426b89ea0e8f2cf106a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ab5d28f4a0132d06b077d734d3a59214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bde6df214929640ba7266ea2065e0e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ab793f2fcf33c75b0d25539f4a8e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa2dbb9513920011b6dca665374c60217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb79405436ab79fcf4ed276a2f1d80218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93feecd1ac74af03f68d7b179325e6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a7e3864582787f473734d82473097220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577746527c68ff7157a16c8036cb97f1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752be8406abaed3ac6be29766a6e2bb1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715fbb539724c030debab4d1b8eff65223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee4398e3e50c1a52aad9c5964def63224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c7269ebc7a139122e998d3ab0cc43225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf2bf684be841cfd38866adb2fe034226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3ae9566d1b0bb993b91f65741f6e7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b8a95b1f347c928eec9e0ba1db465228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b986e443ebf9e216fff357cc80aba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b747fac28dae11a202f91dd10f279230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92d84c4153f70830f44e01785e4d80231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683adfa18c654a6269884f81b93b5ac3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd667a0e1578c43d127c4475d1dd2fb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66be5914a721c06e4cdcc60551040ac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254d29ac619926c48a4b9f9150f54d9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d0ff1b3c03c2988ab61584352a7c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034443f7853d0122d4fc8ec1c2d38fc9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2d2c64aa1daaf6ddfb15099dc49a4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753c487771c103577da1992bed366eb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25a758954a38548b4f872c992b98d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8f9ab3f9b7dc467462fc60347098b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfbe63cf46ade88cb885ead4505e01242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e541eb11ce2509e0144cd5d9efb6956243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f714354415e9ecfe3478ae20a2463a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efda390220a38a51d8387f5ef91d85245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74267ad3dceab74f52d247ee3ffd7de7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da31ef387b678ee106834c0ab136f3e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68f761239b6e89a52d4aa6b5e4eaae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b86f7dbcc2141c6c329cb7b4ca9d6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e780e19273bcc7e13940f9cd66dac5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625731c8d1169fc80d64d580c4db9f46251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ffd95c2068a424d74d58fb6cc2668252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6226a40d8096fc7c2e1313fb3250bd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bab19d78f77a5c56d44146edf13de5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003a591ef3865716ad0d48014692bc4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e00067e7c8035d522a8c187045732256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377cdc3efb8e65591b50192a23e1ecc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3582491e1f8b2225fee8d595274ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8790718bccc47759c1671c0e238a4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e759988b14d92856d4feb6147e5a47260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ef167eab4d2118f13ed4c452f8d87261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691817e486e2e1b18445c88ebb79c932262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39766468b9180b1e18df24524a259b3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ca1e26c9a00ee7344de4044e7c81a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270c5e63fdbdbef50a8a4a2a95fbf3a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028d6221fad75e1a6d51acfff0b1b62266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc12c21b7a655933086a0d9b95ed411267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87e52502f0e7f949b622726be0c434268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52e87e41ad026a61e74137d3797f1b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2f874714c31676c08215960c78814270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a91a28b3c10722522a0f1ba74a083271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4d11c8aca0ee5eb9d4bb87f4c9d81272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0c047181db10bcc7669bdafafa107273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c911468a1b4d0fd01fddf977ad7901274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a84a5492fb38b7244b0ffb8861b8e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72eb65873c1c6f3f94cdd639a8ff6fb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca83b2f20b205685c8e612f732f0214277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e79fbc25fe59fc166044bf8fa5d5b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014774f2ba9736ee96e8ceb11dfe9256279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f638288fffdf50256b3c354ec9dba8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc19d334ae3c24443f16e9e642704e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c309d9a0b556388df8e215ace4e12a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c60a451e60f4b7278af9cdd391dc16283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1d923f1f36346d21e44f087bf0f47284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50029d7e3696bed559c508d8e869ec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63991b4aa1504234fd5a1a69834d90f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d147b4ac7ee7f64c554104fe256ae80287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008b36fc79a125849d0c3c325b3c3d2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714a3b11109bd586d7dfb8e3f2b8150289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ba7680e869e01670c9506ac7fa6dd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f88d09bf95a504e16686af8488370291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd58a4c9c19518d4c44c9af1d60ab3d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9232b8a3729d2387c386dba91c6331293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0050c0e40a202dec05d18d68ca218294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e4d8dcb2139e90f8dadb98bc1ac4b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9456bf03dca655eab0263c5c003c8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d1b338f664c4761e97071e1795384297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46a797f0aca04f6d75bdd7b18d818a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191004d78343a35cde67fe882013321299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b5265513b02abc8f8b9b2fc63772c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e38c6f87b6a3b628d9f6c0e9f1475301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849ba2a72a606dfb51f8d8c6a61ab47302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90354f7c56f5687215b2b78511ca2c99303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c525280ecbd40a0e06d3907d3eb162304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ca2a7cdb50cc6e55c30397ab7a2f9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da922fa14cee0e77833a037d8d7de121306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490a174a8b2db0295e0e5111ce4aa53307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519520912dd9b760715665cc524d67b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1778f284a6910aef572475e09627909309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8d723a02a513a3f83899da3cb894c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c241715120c807d3a53d6d8521132ba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1553eb66783b180f0561e557b2330f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda9befe01d7e8c313af6ecc122efad313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c504106f461a81992cb975970331731314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e38be8a3dc25ad425990f40b86cdea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2478626af6e6eeca5b0861c6a9c13316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8007d8dbc7a30cb032fe39770d1bcb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fdf47ac5913e74231b9bcf98b7333318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d90e652242c64047867855f084c03c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96d81c92e2a4ee5ac6b3256bc7c89b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a27994fb0684f301a3ac3d56cbb81321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ead6ea306c64d63cd1b496206ed689322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671254847e48b2335322fd67e8f906e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047085eb3102a98013aab9df0c165bc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00d07abdbaac10d8368d4b36a0df18325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4dacdae0c164372923b7934c6e91b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffed2a80e022d398d016156e18609b0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a2b7219f485d996c02b7e0c2da29a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b0532b4844ca97af643796d0816ac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123c4e89d9b89a6e16c46de13d3761b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ca01773161ba73728dfbd1831b75f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70273304740242a29a716a0f372cecc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bd1c90a390d1235c56566c4483244333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e823e46559c4457fec9a11a52c5ca82334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d70fd5d86013bf6ee4520bbcb959a0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378fe3ace616f10d6944fce16c14b5c0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1724c87e6e51c58591fad9cd6580b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5e1e39af06cea3ec4edf493859656338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c8f5c7ee934d6175a2c9236991b9f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d532644de375af4929fe3b442e899340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974a5180224f8e1382d3c1e628ca8a2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1f2fcc289a37c9a6edf57fcb8e5f3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679193964831286fcb8093faa1106ea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfccbf57721f0704535a15817da5326344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb996d228c766d65b5946134a74de639345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a2c4a94211e4a9c4038d87d68612e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b7114b2061a12a28ca7efcde689fb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcc468fd7c0b2f951a5f1857146fa9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7868196597a79f02b2921133775c2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870e37175de06c7444a305986144557350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87ec120399be8ce60d06a06a430c28351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638d5bcd2797446c71238f5cc6bfe53352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627e726b47965470ad0b4dd0bc5533c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb50a3da4ce3d501b67328bde3fd4b4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fc4ad37e8328f6989da69f96ed244355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a7eda05d14fe7ea88381d1bdfca25356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e564de87b86c5e6fe151f60eb4a6adb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5e40fb6aeb3a2e4bd91379d2eb1e1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd6f3c0f0dfd424efe581ece406eb4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed662f69822d0e7e671a64ee7e0c3e9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004bc9f9a062f2822b28da93dd85d8e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42406b5ef1a0ff5fa0069383b6ebfc2a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f8352347d07a28f59fc8cfb768a45363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff74c111acb1aeeeab235861f28b83d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992045fec7da630ea22174a351a8325e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a40b74714b3a87a857067c55fea3ed366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01704ecd2d7b10e491c8e7ed1db30257367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350bce3b806af4138d5ba0bfae35ccd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2150d42bfce3697db61d49c803627ad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43958f1635a4b79cfd774bd957375f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3355e321724332c5751a8238013333c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7059e704aadea31abeedf6d33366c58372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd121cdc183f9cdd56a334bda94e8f3d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51fbf8614a331a4afd0df720707b87374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ad59afdc5a06c508d598aad4a275d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f3a55560f1dac319ecd706005cc9f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a785cd0eebfe9c857638f9f29fad2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cd7bea0220cdfed2a4438ac480f9b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3f6a27cd1b26c26fa31d0835e5ed3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d51d3026c37888124cd84645968042380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44186bf8e17bb483ca8ad67e02c642381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9410daad3100fbd332d7a764a01414b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142450bfd87e90afbee688cbbb384879383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c756e329c5e04e30462dbbef3a40c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425fc4c19165e30d1436a7abeca200cf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a98b502448513f6d6c08c72b819925386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee76231b054119439e3cb9293f24d7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd714da80e5ebb76d00a952844f4818d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4dcafad5648c2157d54f8ca296bc9d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23de0c28d61d4e51580241ec562772390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736317644464c26289c3f3b3f6dd886391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722303b09a96e0902ff34598fa4037f6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c9aeb1273a5315570a6908240619f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd072f927d1165e0c65381ae2ac9988394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055845ebcce69f03c5c8a70d9db1430395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686c8127cf8d2f411caaaddd3c653b9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6eef9a0bc797fddcd2aa751c8a7dd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167a292bce4c87bbf17e6486148e5aa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e7125243dc67c0a73b3be8029a58b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf621991b0407bdb3935c27a3e8769b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11702f7d0bf8960910a2526f7a5ede80401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e79a831d99f5d05d03b919242aea4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072bb254b0321fac2df6c5b5e698435403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fface145b16ffa20a37da944e2dfa3ec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28679b87ea73e58b78120932c6a8f4f3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f92d4ce8dd64c4138e2e2a97803ed5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1597e44170faf6b185ea53ba961cf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3dec7aaba21a503892ed75326afe2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2540925a7e1d810a6158c2be30ee62409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a18be3bbaa42a87baf2cd8dfe565ee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cc0d4d5b662b503352357d7215821411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b31f5e01473ec1c1397c8b942048be412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73471dbe5910c8f1025dc66fccf689d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc6052c4726a43e5a03a047916833f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47645a963932c2c44816d3cac771df78415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51623dc0c896e07a13dd3ece27e183e4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5400f0dc0c67e1b590e2701f54ee2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5720e437f56172407bd8de391c08b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30636177c280a28877c0d1f25a94ecc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ad9bd30c0cb0945197b1b330ecb9c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fecb3fd1d86ac095a3ee369b4e3cec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209539c7c11468b541fde8ade01c128422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c735375e45a94c16d11cf04a3fc9e8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb8c49537098acfef7e22283080fe3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45b0fceff49cb3cd3411b513e5024f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f73e907168d89976e3963024f7fd3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9d32e3632276a58c268faa8739b8b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf421089901976579ce881b2ec7892428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89620f6c46329118f557af4bfcbeba58429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ca568ab7a09d63c9e7ae8ba383b60430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bf3e4d2a88977e5236f15f02ae418431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1684c412c83624d8a933efefc1be05432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d7faa7ebb2de8ec1119d19f9678d5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421ee84d49eab3c1a6df430504fb28b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5912592e4adeb3dfdc757f76f43d270435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c58bc19609af4fcac0c5942b4839f5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac250fa7482450ecfd64a8dfef3341cd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08350db98f378b15e29ef230ff99e391438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f1cc2811c285a5d105c124af90d5c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bd3f8b50d0278f628baf781d5ff12440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff636b0043bc7869a3e9e5d42fd8f565441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b643b7e033a4d92f476b012d1d8ce5b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6f6dc8542fd3621e86ea2d9b2db1c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c53fa0fe2ed96a2eed860683afdde444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9888395f7b021e8d7f434a0268348445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef17c29f913d1ea22c05e6354e17147446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae3494d2e16343baa8589978f64880447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ed1ee56d43189dd4f5b957ec4c69c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130ac22d01ca7e2664d7ccbb0e47f7d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680802c5a82f64634469a3e00d04383450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2f023c08084c12d58074f0cd4d76c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97117c9f5ab17ff47c421a9a2c6c8e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8f4e1e48ce1d4fa04a5725d640d24453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a729ffc81799021cd79504491a4c468454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a575f1876e74eaef4940968ea3184455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f24674d5e260047f5fc49e51021254456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e314a9280cf1dd210642263ee014d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f3820cd16cd3c3083644ade8a002e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be22515abc8c32b42ab06ce504bca4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a06d7cbb731c4f17b21436cf8ac1b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcb6fd79a153367e77f75cf094d543461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd75e0ecbf493fd49bacb488bb34e95462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f97e70298f0a8c55c880f05d060fe3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3e86ae149db767c20b81abbd495e5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162790d99c5e59f9ae40652b96748d1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28945c19892fbdead8c9a15d0bc0e5fa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ad696383151c98e6fa45f28c7ea50467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438226c051d1f728471ba392d2f2ab65468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72c398bc49083b276fcf22179e9328469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513978fa6bacf41ceabc0bb06d038ae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84376e3d15fc35254d93122ba03127471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2a74a6572ec9b24d53eea080de290472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0e2548dbf36337dc65a38d63fe6ee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b09e07c80f2c1ac6c25577c714915474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e9e266a2d31dc2adb2b0fdf6968da475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4edd8626ad46e38be91d8ea464e48476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980cb799468412145fb4ab8469abfea7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927e0a21fdd41e12a2f81f18d816593478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4165d6ae322c01461825288647e05479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f35294e0b14cf66e041afc0bf4372480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f2c851ba28b504848710d95f81d57481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdfd386fcbadf60830eaa1a02103ee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4a5464d1a3400a19d3801ea100194483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491885a4d170b73af9454ded93df7815484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c0454b7a8ba2846b5d8d8b699e6f9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b0dd7325e2b64eb3a6dc8d2d2b8b8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c6cfe80e4e6f68c17dbf2f3a8cb4e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b65e92194f56c4d161c55ae581a4d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4e158348f6508f23c783c67d2ce57489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775462209f2ab4546690fb5289566fb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f389281120f5779a152abe785bc15491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa17e7c680b0325769c533f9ef09013492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1444a9d806cace670fbe1bf74a987493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c1fe3244bf1e7a441c857442b759c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2eddce50b5199c2838e9b11549d529495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bedec2f199a184df0a81c7da175eb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042aeacbc3ddcecb1357bb709cb9856b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614802736632e395c85d8cd664fb190498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856ca87e678029f0554244f9c7ed76f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c619bf5a93fe8250ff0041af7e2ba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75990791dd6f4e05281956d198fe064501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ac2e3ed13ca3f805287c3fc3028a7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fccfe5ec6ff11af6286f4f31f33ac6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62261691a1c268d7074ff46836b7a8b4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e700429c7aa6c3d44c519f91c0f35e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02b2de9dd56451e61894baef8416f7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed560f50668ed6e68ebdb6841995fe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee036bd0e24c7ac29cf3a2164eaf5c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a26a3806c64eeba522f662f60432f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189a600d7c8631079b471bc124fbfa5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8238915c662ef1a5bdcec9731d7a6de511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9053b17a27bc4560e4d8378a037f504512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a885a3db0b623451cad2cab0b9275c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafc115b183755d4b91fc2b76c448aa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcec61700d8d8a5ae3326b3c28144f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c051b033c5709bc36160c6e9d7775ef516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0f7071fb860e534a43e7b7617e793517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8e500c569b19f6b181b7cf6f4a536518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea76a7247797a1ffa06e77dfe523a7d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb588e2e96814e70edad888cf60466b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c81238b17d482203b3fe6044338b96521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bd3565115f617462174209f357715522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240580daf3b04f8ebf41c4da475272e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e1f4538f2d6e7abb7b4562d9f1597524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99dbe5deecd59e47d63900e25b95e4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cfda06e47a4c9d38cee87ba0720bc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbfdc9ebf5d68341a7323bfc5058e8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75bc6b091943576d5a608fb9c77366b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fd0fc4303887097a0387f409ef849529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a357a0645961cdd5bd3b16bf3a04f62530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da2f44891703f6b73ac89434fff025531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54bf9c47f7fc6fa1eed987be13a733532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52935c8a964317c246e4a6e8ec133eaf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7c40ba2e6d105ed0761c156335a56534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423b81ed991f32b6838662b4e619ac6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87349680e84581ef5018c56f4c3455a2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b820d7c0b982c45e4a0f6bd7f552943537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4e55d7ae344bc117372f5bac52fbc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64a83cb707162aa01c36d8f4fb7aca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e655408420e174610fa7f6d1a7bf38540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f77b8d120bf24deec6dfa8f8db707541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd058e4561e6598493048c27728bad40542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d05990d547af9d96884450b2e293a1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d22650da81b9c39db2d44ea496f3d2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e684048896fb5df6cf2ebddd04dde7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5778e16b74e5557b49b51669e470e0e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6698a5fca28c186dde4cab7d8ac5b3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15feaff033a2d4f1771f4da1f39c69548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8427ed180e730aa770a400b49b168549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18a1df34d4177d3f6a018978ba67ac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf7b99bd26f2c4e1a24b03abc0a40f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598b7191d2d14f6c1b5b4a2f5fe188d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8bb62462da82ea993ce81987e9de3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac086a089ed167f2bc1cf5a5c026a1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09bf05e049310b2fc1d4e20643ccd7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c3d271e5f6df234313f9e7352b765556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a0621a5826fc650d8959da55e5e78557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4154b6c08040a075e7274581c1129558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bacd6047b5c55aa7cb678db3541a03559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297ebbd92bb177970b641224255425b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fedc1bfc019081c87de07fc0fc773561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ae39a4d7dc40db0d88ebaf8f2ee53562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14019222fe4f5e5ed34b4d20a2aa0a12563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405b5446b17c3cce71dbb3a12c10522564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54272864ff1eafdcc735313fb8f8011d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c7f49600d934cb3f3deec16f53363566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bbd1e32e7ee53c89a08fa0778952f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef295223e8655321c31463da4b6d0f61568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6e0728d49f07331c394f406f436b2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692915b4f646c88c987fe2e358a6c451570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebe40cad713947367bcbae707a11d6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c6b55d22116517487e4a447820b87572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c533b6553ddcb749f1c5d420b259ab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb688b375f12a79af517918d2e273dfe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4bdf13994b95a0c8c7cd0f95dfd95575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9515395b41d8b46d987bfc1c643d8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8a3f2d3ee91d0a7a74a8bf3fccc0f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07942578d626762c04b46c9a379c78578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac3b66107df30cb2c8a67ee27f7606579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf6844dbe054c2dae6e73c94e64533580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193502d03b519b2ed4c6fc41d14860c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61029eca659071f204e8c14d69a60a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d42ff6dc1b2342b1b08167aed268a2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ea5c639215d98936f560ad1be7332584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc4f2e0c6e3b780f9028f81bf89be4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca04f5beebdecb5cab5af05ad4fc264586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503660a424565d22bfdf84b6bd95d3c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85d45684c7db1288bc12a6c81cef00588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015cf40f69ff45ed570a40c6664a46c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37daab1000af6f7996aa0cc4f269991590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c70e071d2c7787eece0aee6346414591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab728110d82b4ec1d6dc686e0f4bf37e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55cfe009e7a438458abe6555f4ce4e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a133b90f87acada3ed7f059477b516f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfacd8bf15e3a796957a35ce7d4b55e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415718d65bd6e5e784b0cc4340ab3e5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b16f23c87f1acf79b5d8038f43031c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3011a4d77c7234802ca36107aafdc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113da07cf52d086c88d35a5749c44396599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091edfda6576425fc482be707febca8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d2895aa3deeea3c4ae42206a103d8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011de57d70344fe87313f40e22c6fb3e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d0a72e7db810e4cdf119f972da754603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6d72a9e7c6d718c9d42180824055e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5571a5bfce8685ed7a002c64e07aa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801896cb54357c3125e4200ee9faddae606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b960fe952d9aeefc5bc996d1b31b0c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2c3f9eb8d90a4f1626841223fb994608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2205a6bbfc41bddb8d680fe010bb90e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90dae91c61065918c5ebc31c93c29f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976963aafa1badcb7e964ccfbdeb864a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ed749dcb1361910e3fa0f0d7b9c49612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76e6777794d5bf677612bcb17b86d4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd60e19fabffa9244af088a302bacb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1e92aaa7692ac28e6d6d4af3dfb28615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f9a0ff4ffa2619efd71f88b919a97616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6728e82cc66f4591d7c53a8388f8413617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477615005fe06de12ca27cd1ed150f97618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bc997544c5bf90cf1b832e1d746f1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac28bfd29340b48810bcbcc57eaa84a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01379379490dd7b71845412a0d216940621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2891d3ddc8b3e6cb700868d6ee89ae622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350f27fbb40614f89f0175dd6462352623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489cc91a8932aedc4276c98f5550605624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b523dcc9c8132b12319a2ac3e2efa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6feb76b6f2162ee54322137ca25b05626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440965abe73307268e58ec84059b09d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4387a14b1738c8de22518269143f09628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bc950428cb9189f8a789539f2d2c0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdd2e43e561bfc179540b347b54107630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded73d0d1f9b0e3a61daf06c67a77c7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366e5de1347e40617d7a3046c43df3e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0b39d0fe46ca2158d17460264ac59633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34fd770719b08b5c3a7402c9b71a34634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f23f106fa07718f7586a9838abd99a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb543e701f2fe0b60bdb6e3cde0a7422636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef401b25d5d1a40dd085c857387f0c4f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd853c6a7c56056436ce9246d3cc25638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dede578bfd9bd991d462dfd6fddbd5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c04c282e0fbcdd3ec4149dbfc5d55e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6307c46d713fce313b5852036a799641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4b9353041965d53ad54c527cd4671642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ae968aee8eadf4ea21507e17edd11643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cde6311faddc6d01f164baded63d85644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948776530f3fad35a91601e734bf3b4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f479f2cd4380f5926dce59e79e1e2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d4155422d04358712c9e11471e1d6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f59be1b3db0cda7306e3a80ca2421b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce0ebc879293d1450e0c98f0956248649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818cac9ba5b7203d3ea588a0ce72371650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23acaf926e1b98de42acc40c7699cc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56daec326360038bc33ce6aeec6a50fd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709d466ce98a8106428716e28a6bb04653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c0f76b63d979423a04cecc4abd8c3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d6d10cec54fe7da60a92af8fc7781655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76cc2e358070014f0ab93aab2229c0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e42b788c463623ab0e3fe88416ef9e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e5e5dc804839abf4b4a583e80d2df658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c60e8ceed1818844aafe97d95331e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688e4ab663346d3ab16c913c450a656660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3d5b719c5d07ff87cf4943a36ebec661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167d752b94d40944f02ac8de454b423662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69317c05651662d8229193f2fc6fcbe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04394ff45f2fe54ea62854d45139a38a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3ce2ed5a83b30be567c9250dae3aa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7317c1fbeaa4081faf1f9138bbd9770666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeea4f18e78bf42ae00feb596f66a0e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b65a3d276b8bd27134d846ebff00d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378817b681c5fd7ec0072b39b335687669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164bbc55329018824972bd8d1791efb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41dc6c37865d43be3874a50a8af950671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed6eced2bdeea2dea0b1fa34115dc2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fd3fdb1a752f3b1db0f9733e3733d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c062e9a5f70165bc187b9cf2635b8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc873c24ab9571235ad78b4752803f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabdb6ddd922eae3ad8595f104e20e8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702eb984afb0fbd1118b118f636b74c1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8e151491587ed7947f536ad4daabe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3690853ae51743665b874928b4c37b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70219c19cb020bedede83bfe0e3757ef680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76af2aa1e19c44fd89489b8bb319328681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98adcfd886d39b1e8b6953604647a0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81c3c1127be477a4ec37cc7a65cba4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbb90fb4e2c9adfa2ef8d8530edfe2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78336bc2ef2ff031bd1e49c17d1fab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ceb861b361bf1919d2f6aae4304b66686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153a6b6f25e761f457dca7f754239b1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766da789ecd0243a0195c18104b8088688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aaffbbb925f7c0b85358b38ec6dd4a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea05f2f771069eabbe8b2ec013e495690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf3428d4aa560ce6eb96b18cad85c7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb60fd147bc124390e8eb5a44c9136692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d84cb1ff186a882294ed811c26c52693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63d45a534fe388a18301a85c94f06d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83517aefa5aef7fc02768b955aa1e134695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a70bc97a176cd5e90564bffcf5a09e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e58669d0ead1da1bf98ed26b0aa7ab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57650721d47ff35bb13ce67457f85081698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0a42af9a15c5c535b2479c414fd3f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed2e32c5d718de33adf3e279afaeb4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f59000852cfd5aed1acd63c6df61f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ef8dcf4fdf029c009b8d5dd5389b5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcdaefdc6d34856a7b615c8b352e5a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530e75279d00be576a2444debf20457704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9ebd6d781e589d5b6e01f8bcf2214705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff131b6eb598807def0dda5e84c5a2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65d3950ccfc9b5192d88740a5105a9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94dcaf1532a1f6fcf19ae9221c2e1b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5102a8201eb8adc4bfc78ba12659e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600ab0420ddae6bfcfad7c0f03fa9ad710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d2e8f5ad151b2b2e1720adcb3d1c9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9655637e90829e180b134640bf54c5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1028f0b7bb0b44114a51826f505fd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79f21c8ba1790a444b875079ffebe1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f95bfd052a3f21de7703cd72dad53715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9510ee98637dcbc443e252a566fd6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b3ef826c7adffadda1d9931e4a4e0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1d36c25ddf1f5c12e86e82027f4ef718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83a5343b00ab390ddf8d160a7a0aa9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306f8e2c304e603e4493e1eee3248c7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b10a330aad15552e91a9df4d4b79c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435b4a033722bda03d43742fefa77de722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc39f50df1be9c072d28628554df44723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7d5bb1e79ef57e5aec47dba0f1e35724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce61b6556db309177788ec426ffe680725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a70d92654fdd2d7ed2c9d5f4cabe99726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1840a06b78b5d24087d38f0bf5ce9b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f79d8beeb8e7f477346b75ce49e34728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83505ea83cc043e1f6576b96742d83729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f45ca13d8b04194a1e938d9dff5364730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db20123f55e9bd028ba12e8d35ed18731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72a794454ac402dacb0ee08d90cc66732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d2f4cbe137cf383794cb33d74ddcd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a624e37ca9b87c03ba1438883733d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c983816bf17c1cdfa48dd6ba2452cc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f69f1abee8dbb5de8fe97cf9fb5a79736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34788b6343207e405b2419bb3083a1f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89453149d7d6fbe40c663bbbaee6df4a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651c5789c03e94e4fdfff9ef22ebb5b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a822e039598f0a534e93c31eca91471740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ca6a54981c1a3f1c980fd542ada9d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287722aaf688390b5024a6a22e40566742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a5ff08d68341c1ff7a43f9f026d7e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad7c8de8cac7f307171ea9352b5f5a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9857d3b02c1ba15e5ba2e2c707bcfd7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca140de810293c53e0ea31023781f8b1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9293a625e4e0e3fb4dbb39cbda944747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4f757d3c9cb91096b8283b51c3ad5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c3377a164e862d80c7e8ff8c66e37749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36283d73ecb27a6f2194e5ff0e490c9d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919f60641984eb864b351aedd19ff49751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb00327a8dd0b951e5c8be5afb83ad752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96044e635adeccc1914ea798239ce6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea03ded7e740afddca1f879617378dc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688e96608d506407de1ecba368a3511755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3f63d7e3dd0057d8e37f004d37edb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9548782c2491d157c2ac3e98c2c0ea4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc99e907a0cb3c555a434116b3da7f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59378ca54ea18181240fd94292aadd2a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5009a619d4e834059942c86ff23c761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2822c67db5e2b7b2ff463ac98394842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee832ef708d7db8d99f5d925d0076443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c203358857b7f06fa10689ad2041424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286cacaf131c94cb584b930d9feaedfa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af56c947a2b7d71f287d3dcd1e03e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cb8b189762d01d59831ddb506d98b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820dc7e43761661859618b90503100ad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb6c96c1caa2cc13e1e0035a063f869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d6efa305cf675d627f36c46e970ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc5e3c120de805ff6b5fd0eb9ec37911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b6aa56be07f735f21769b8effe55712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bad4860ffb22589a684b2c0ec167613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10238fd30338a03e689f1d8b07386f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb462965f36523709ea8b421c8d8293915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40172dc0042aa4b71e5b5b41cf3c0f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2057f0bf68ffd85153f51ec8cbd609f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520c497d8c2d35eb3249f38caa4ef1c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc61db11fd709fe026eb17e2f0731f919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715be75cb922ca674e60ae9464191cb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163327d592603a8dd0d26d0adfa2d6f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bcc19133b2af820127b2f101473d2322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8b87dee4e81e8f7581cafbdd4be0a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f6a92b6a7a4a4c3b83a53d86422a324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f926fda69e1db5fbfb19d2f748c34a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbf30c55beaef69d08d937cf30e4d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae81d1214e2ff614f8cc60171a4f73127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca803c67f085356a85a2daf955d9c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c3338da8efb6f7f223ac3effa137329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8187bb24bbcaa4db1b702d3c874a3230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc89bd081eb10e2db7bc8cc8689f30531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f1064dff824a230875af5621bb49032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95df7bf9f14805c581df9b725fc88433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac756831c4588f2f274c86e964bfef0434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc84168e93bdf4441a372d9c77b22035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08b8c5275301bfab1a069a94fc5a7036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037ed493511b63c85ee443670efaacf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea2f371efb4c42a2de59b694a45b2538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68cfa349349737a92960b6006a7c84439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ff7dd01e5a926cb808b1e92cbcc2640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1f3d237293610f18378bb5ec7a7c341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e23b12adc0b16f46a4ad33432e43f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db291aed362c7dbf2434ca94b4cffe2d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f036f4d5c5da454b6fe8d2ec84a64a244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed424097a37926fa0fa42507b7c660f345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00777e9e6713f77b5df79b6515304eee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56298ebea6ba664d98acbda2105df63447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf24315da078b0f18a2a50f448510c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ecee20ab9985b7b29c67fa4d1c71249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca17c68eccc67d98dc6504adfb001150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe409a027cd7dcb64fd5fc918cd7af851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813a50edc90a5aabeaeff8abdfc40b852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15118bbaa8365bdaef3c61400b3485a053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bd0b746bbc46f2b1c0dc293bcd5d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601cba23c811bcf25917343edbadcaaa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176faabd1535bdbae25f499b16fa08656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918686ed74d30540aabe284da0d351157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c23b9add6c7b67f7d4b1e6e3597a658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a0316a5b592ef510ad8b5f431720459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28e51bf30171cf3af0c6334be220c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ebfbeab6ec1b6dbecc4c9fd364cd061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33688069d797492d2339c07ea7b4e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6a92dc3766948d6ad601599f8e17d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa9363651860a23cd9f3532ea3251f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e988b31e4678a7ab9c8e241bb90f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9df966db0c67beecf6c9b1997784566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670d970928f7a8e8bf800f7bfaed6d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabadf07aa318f640d30f50c2b38f3f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d00b8cc9d92e834cbaac20519499e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6bfe2bab3ed05fb757837035525ac870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b99abba137c9d44d8521bbf57eaf2471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d305c338a6346e4ebc6d779bd5d41a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6ccaebe61eff1e87c7060913f419c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1cad17fb9ac4276628725ae4242c3d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ce75dab2874d8c23b91dfb01cf1d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9724324be99d06354363ebdb656752776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc61e5e729355f7740d10518c5e1a5077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e54c875963232803d52f6ea3d6f1d778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1741ce4b7b1d9e0fe6a436de88bd5cc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b12870d966157f0bc3cdc80acec1f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e057430c18828cc260d6747dbcaef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def855216bc221904602baf7fd91298582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e8b7c78f9cae1f1af1eacdf630b4383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fbb96752108424fb1692fdfaf27b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0a429d2e013f0fb04ce9b11c696c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33e27cd1a10bcd2ada487c50a94d2786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd33e39dfeca034db9d8b756544d10887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f184150347e46d71cc5cd1f59e6d72c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f9ba3b1cffa870d09ab869188c6f589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e34c460887ac1908449de5467f136d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d957d34289cd5d91ca63346c49b80a191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f3cb19d8c1b5e6e35ed180d3453cc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111ebd9b08813960cf8d62f130af1d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe4238c3762e0f9a275c9902a85ece94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0c70aa2cd72d6401588ab3551b0e695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845e861f51f99119c40b1b9c563d6fe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff4f1e36087f6dd8e7062d61b0ce3b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d340b12b545edd505e9becf503040298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded21354f035eb0ef24bc6cbed6fae199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8ba68af798ecc65fced8c64d7e4f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650c94091e88c142e3d0629cb672819101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0ab4c561346beabf68dc55ec0540b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0811fcb696018924e0759f71e274ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a281cb227f7e5c77c392814b43fc7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592e47c89d7df599460c5bbed964bff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384dd8859c5bbcc2d47bc20b4756078106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866effaf6acfbc39a0f443dfc09f82b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4426cf4ef45b8d6cc970bf09d195f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95981b4e1cbc8a6ff2f99cd56dee6eb7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351325ac1f34dec961de1ea2ca84f63b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8d1359dfaae993f7a7156892ec8e9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9130214d9c911d38f0e0f0669d8ec8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba47780070f01a8647bbae653d2a0c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038dd3447ccf1d68baaa239cbae62d57114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20f69d6f5b552a70c6fa0992c467cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8cc78d6d439bedc686b619809f709116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6e5d0d8ecd54f26abc58152648668117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627d51114b2aa3c2ea2d6ad75994a3e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a60f5d994251e87df5e953c12817e7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c702a83f2130c2a1483d76e2ca1db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d03c43036d2119a223aa4daca6979c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd26d95842a85fc4f8f7e5e18eff6b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdac9e6c44190b54e3d9399162ea007123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42ef4bee44d8d1c551f70b74b3783c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94e6ed945b28607c210a5f0487a6ba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913234daf441a8dd27ce3a80bec6b0f6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f8f85605e0455f9a0d18597fcffd5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e247a55ea5e6d4e6f007d60b62a08b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc236b58412512044be22ba83ac4913129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c4939a6638bfd4c07214635c6804c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8b7e2e76af6d1abb311950bd67936131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a9ff8651ba6ea83193b1b9c0195ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9494ff85a54efcc5f2991059d0d66133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f83ab19b605d97fd515275f2aa596134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb465089448ae0d931161ae624a013ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560113526dd2f81d04ba23abf7614b1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b38f9f1ccb7842bbc9541c9d643ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d5d8dfe36f0111730cdb51f57c515138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b2b3e4f4736abb7a434c55450d593139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532ac16993ed8499a72577708b94f81140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45984bfe1772d66f009b2bf19457c81141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81586bd2d0bed83a4cb7cb3c217cf171142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311e4c3cf52a06cd710beb2531c0818143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c1b4c40125a0121d1e6d283e94cf7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afe634d316d22ac4523cc5a7b40904145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153b22ffa9bebdb11b078697eb28d98146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197d02cb54eb73e9d9daabfa9216a78147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10be6da45ea077d1b45074aa30ed9c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a44c8a0d32f921eb935a16c32b674e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442f63d1bee357b8402ba09b333b9bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a7f3d6a30dc782be02f94a732c161151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302650b7d61d409d0a5e5d20e984a43152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79f2b110727ce006fd3ddd09f56c55153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188d6f2373be5a81312939bea8ec4d5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d09bceb02c428b27371ef832f4d761155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31302954956e4028c7558008e45cb5df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ff11a14af01a6d6c443f94ee4d996157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f9526de0833c7910cce5c8e4e04bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f88bed666382bf514b539ab5a91ad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1ebeb1b2f3f170cff74b4f55fbcad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703a1ad3cca715761b01baa664ab05b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9c93aa6da7d488c1f05e121990548162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc6ef0b36d0de5c57386f90128f9c7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44f01fd818076ab0fcb87dba97f113164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec751485c4bf4c20f0ade0c900cd452d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4dd5c2c942dd847d7f64476048357f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0af5c11fbb8c53ccd3b9485307bfa7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2dd5fe3f4c9086f6a9d748be585a5d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4c531df32cf103065b933ef706c68169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3073cea803abd8ab65f684187bf5676170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343214a4ee589605d37591f4bfc40d9d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8b22ea8aeab3efa76af08a7d36275172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b2c61614a11b1b1d89af33b4d9301173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc78fc30135e5fa47f73cc16b9cb25d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a6d6453a5146540a2e9bef2e25ef9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef78affbc5ec64b19ee6620a3d0337176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c7d2d2e4af9e9a5aa985e29aaafdb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8db7d01199da7b4b9da2764e4060b5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61205586370e6dc4e755b79d0e3f5cda179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d01c9d79b3fb9a4669afbff424b6da180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34c397b111ddd2bee1469971960897181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517c17bfa562ccf3b9044ea21f0e88e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fbfad95d6d9bec1dce52f33bc659c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc135a0ffabbf351ca29359ac173e7b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b8e8df06c70f4a207216fad1726ac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b10e865b1d572a1092e95e5975536186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad6b3ef596657e2a7cd48526e6a46b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8bfe7255989f2f9f06d2720e160da188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a572d83777f0356bea9e721606596c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36456cb0c485c04f4e63318ed8cf1458190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4585004dbb0155aefce8226a9eeb99b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24316e19ecfb6f1f42ef919684600fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01847f2a5c1fc041ad4baa6205617da4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01316a0a83e9fd916d6b1b9c02cf392194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e404b0e0f05032210efa149ac97c3a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b8859b11d2e76d7c1fb4d500a0e74196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d86219c484cc1ce4a97f5d434c932197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc12640ab0fc8f76575a88b43185ed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd903281f489b8b11a484986a14294199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58255bdc33f0ec5a5ad3b959bbbaad16200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552af42f7025b5f919166f2618ccd98c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7bf3b0c101804715ab7b8513a4a41202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732178865779a552e8ca552458367446203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6814cdb69cda2039803f1525a59aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592ae9562072e7f1c2f3e0d13d8b858205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706b87d799c2980ff1e02a5422273e0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91076f1d731380511faaeeefd527a085207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2f7182a0c90ee2d0d3e9568500e42208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc0434aa00cde7d3545113fed37d30209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c03d9be678b664431ea96f1b03c59210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8868fb2971cc6c8c2b07e4e00f13e91211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676ae13fdf2cb350ea8bc0605ac7a16212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5eee7154457599374189beac42f02213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0435418c4b1cc2f9c2f68583592edbc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffb17f1623fe652b270a2cc2368ec6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be471c578d5218955340dd8434f59df8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55060fc901947986d6f5c7cc7f939821217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48e7354a516db0b7cb26f96c9211cb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa09e1fb2b81a15165ec28ca872378d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c380b2ea6459a067f4a2c2bd4c338220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413854747d0d91f8c99f845bf798cde221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec0fb1b18335c9772646f6ec9dff2c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae2dba055829b90ddaabe5e9baaca9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ea30219c75dff49e715941caf9e02224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce4241a402a8cc1aa052a0aa80309b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33918aba9e5f730e94a94e4854431e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad2e5c5616132e0a65f5ca4aba8411227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753bec0d25aaf64f6afc05487de92e4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39935eb40fdb5703a462c8ad5b2896b3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b6282021e31b7e1ff9f9236c8f0f4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6e953d0a0e9cd6d12c6800f9b4fa5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d671913d80b32dabc9244fdac92c41232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7bc8f6a9939af3e2a95bfe8836b2c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4badab4c08618fb01d3883b721048b5b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae938f7594192020a356c0560b7ba1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a34341151db733985ae0732c99de36236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feae143ceabf7d15e66427faa6fa206237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501aa4ccba84913ece755331fb27099f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa248e942d505a2b45f3bbd47e7055d4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48349151b7c5c76122d02c5494ccb6bf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abc83c8afc55a2b8c885b7584b3404241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7841ed5f2347b91637c684cf744eb6a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc3ece8a6d507651b1a666d9509e32243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d6b60cfb278c7bba8ab26665eaacd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed72f49ef941e079f594d3402115c1d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadba3c19087b9f215195cc45a950dc5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524cfd2847721c8f329471d1da56d50e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158e805027ba161f674c34813a1c505248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84303b04943c96ea1209baf8bd5db01f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27431caaea4628c4d828db35b32fc741250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafff8a61f581f8bc624b9c4190c37b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f8a93cebffe7e6c8e749b2bc18742252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e5f9705fffdedce889e140d62efe7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ef778b1e82fa970935ba81e145b1f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553ff60f5cfd01dadbd8ae3b06bb03a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d3ba9139569c3178928f4d23bbf57256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e31519214ffe24db8b080af0ac4f9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf27d9a762a482104a1ad1e6af63d0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56c51d40ebdceb7c8efa65558da6d5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248df743c0d6946c5cd511f7a478f67f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b068bd0ec7aae12ca5578b8007521261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bcc22226557d28fb8ec0fb3a2f93c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cef482a8e14c8513c1a9ce17af9e2d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7168a8bb72b9f3253c6d98019f55705264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023e5705f0cea1b553b90f6bb54ac09265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b188504a6cba5c94657ebfa982a8918266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7575f85db61125a1b2e6b19c77b16267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c605287fc572806ff2099bdc5052bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a57645bbbf56300f46638b83d1b5c5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f158b062a530fdc29ccb080ba7bf7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac27c85fd855bf013ae84141f0e7c65271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81748da9cb451fe36e98f2b99df30899272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdfd8c1ace3cb38037518c06cff87c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba19727af1178137e7d3ff7e7b5edf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096e6139b491b99af2a38f5f5f13c18275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6005a80c9d1523d5831ae081fdfc9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1600100ec2730c91b0fbb7b41f49c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345c53476e171de42cd9b2cec64a9c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612439d953ea6d63c2722d1c9bb48d56279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44950a72fce75c50d92f909a23304e58280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddd68b2fa0e7dfd3b7a8b113bf6578281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f122f1ed35bf360de9c7e0288c970282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb823c0d0d1c6fd8f54dbf32ead8420283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34224d34696053a143dadc8010699a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf573b11dfd509db6b8a7b6275f625285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d9203f5c0a8a3450fbf445fba86d0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03290245d55871ef33e0e8eba680fe39287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ecb6cbf592aff5d779aa6b2e89a9f0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86040bafebddda7404a9b970fd41ef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82adbe9dadc5eeb049e0af11e303cb72290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2181df01146bc3f06aacceeb363b3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafee7f6383bb196dee832064cf704d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d317fdb6b6abd666f5a4bae0aaf5cb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae230f501c2428d15a90df71c4f1c69294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a512df9c3fbe385fb7f18660e2b524295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20a6cfa216f5d8b7c89baba92d95d1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e85450f6b8a99c32fd1b43d37cbf06297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63628a386c08d6bb3162f20e45b835c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a12f67f6afeb08916a2be8d304fcb6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59dafdb1b4b56f3679815d6515692d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6939d0e9ec334d79396644ab2d14c91301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2593dcf09a616102ba2727c6c7c2eeb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28442eb1a0ddfcac002ba086d7e09595303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039d7f632e4820debea6604f039df2b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23006c8e19b421da5a513ffa85a8b61305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50af1105b7c4ea1222f8ee895dbbe06306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724acd1dd7512601716fd481740fd6ec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5abcdd28adea1be60690d61a597553308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bcbaa56da49495cfd2b22507db704309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13128083b063a40d9e1c9022e5dc45aa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355090e405ee90574b8bf73579ab02e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a64650bcd71405f45025f52926fcf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f516b7900085d557962f146b5a925313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffacd9d0dbb79ca4b55b234e28cdb81314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7acc5ab5b3bef3b6ff3c5d8ef0168315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c463386048fdb4451f47c0ed4b26f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b13df2464aefd20e04af880a9d7bc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2c416495dfeee574021585b63bc1d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f003f9a088b955ed58e0349cd77de2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e87507cfb91e144cdacdd63a29086320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fe6a2ba8bc183265685025ace2e86321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110871ec6c78e9620eb0e54a863b51e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389be75d9e7194ccd9d9726c0c9f1b1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289f51284e1eba2b15db792864b9d16324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff1d7907a94607f839a88336ccd611325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746064facd2b80b1a1d5771cf72ff1a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd646aa2cec4c7f2ad555aee8d4ce9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afce468a959a66c095c68a104eb6293328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186f09795c94fb9be4e920575c4f043329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df252c2a6371a5a3fb2ec8f883c72634330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23862670cd99c402b5b451190fa89320331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec85415f9c2e7415d00983a7bfe9144332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5554eeab5ea2998f45a5de52eda29333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035f5f63c2e3212d3065c6529b653eb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e13c545d62f94900341fec3a9e52f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75681ba536c5113b7b47a78f55e3b1eb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403737c9168f1b120f4a4d01cdc244ce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ed59e08dff20b6d33d7b0d902917e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab04eead7d70eadf4161da56a1b2c6e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf91fb3e6cec983cf5fcbee45fe197c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c316c9e0fb5e6bc3b8223101175f6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da06e09af35459a99ab9ceb1b3de639342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55c9e1f1f3a220aa24ff056ebd0b2f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f94a97fd679c0ce3ab61bf086e4dcc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1830b9d6abbf29ea893f95e4ab882345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81feff4279d6530390c697d2125f5145346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78fe3fc3f85c697bdcbc06be56c90d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725843ecbb1899054ffa792c4e150ebb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8fb73e369d68da523f81de2cf59af349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f533655943e0f0eb545c3f98118ade350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9218fd10eca420776e9edca9f496f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d82303eb35c6648ebf69f91e2e2c72352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6639232ff274555256bee438febb6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb58b3865ae07fc0bef435d006ffc1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f688dabba6cf055c44f8ca1cee28f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b7819ccc1391b315a41ba0477b377356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc556c598d0bebfa23134f5ad0f297d2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a98c6849c03b98e846383eb62950be358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53a102f743ff17f6d0995491dc0f82359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6cde7c1f2ebe11845f5dbbd2cace6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76fa69418d101c87344e8da4b067fa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe930079f3111136e16e060d7ddd4d8c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6790db281952e9b9cec8ba4194f0718363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2e34b134b3d9e5d7fbf01c5ed547c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b28d05e70811237e43c110dda56b2d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ee41ffd39a5db9c2c5ebd3d6c3c0c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ce3cc0c0b5577e8f3027f91de50ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17bfc5a549f357a7150e450b1150f3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57218401d2f2b8a57bb5eb2391d2525369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d65b5203396eaf4dee406651c18974370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc93e2479e0a002e078e8b0c82fda85371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59348d7270c621ebf52ae1ab04f90c0f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e143d5fc65588474a21724868affaed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299fc5c5f7593d196e638f74c47ed8f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412bb3f405d15bcb19f8b43f64bb2fbb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c87160bbe7722ef4b5871d428aabe2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4af3ead9ad83fd49cce62ffa6e93e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62b1e18a2ef47ec964583821939526378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ea80b90eb45e673f5cd78acb43dbf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cddd4146a3b2010455013002f730d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5e5c10156595a4daaa45b1e4eacc2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9853d89a51651d0ed393cd9733190382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce581a28074a41187856f1c45fea585383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123052e1a4b1fb3faf38145e202a0ccb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0fa07daf4628f27794983cd507ab33385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84667976717c47680590df3360b6aa2c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c47464a3985b8ee30cc15d07c7a0fa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5a5a57690ba06fcd347d3380e9577388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b4e555a5acba4b4679d62be33f721389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ab4498ade7b7cd5081c4498a5b636390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503db0d68cd67c375c638fcd8df140ab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0a9436527a455497ca202764a1d76392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa90773fb41e6db2ec439fd07724591393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458eed0296f1efed8d6b68728321e8a2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98beee5dc70c326d17be7adba03d06e2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8530830eefc8b44611625d32038b26396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cac5d362d764295de92d541992c799397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a16d9c8ecc3be1899d770801656304398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a72f86078124a97db55f326f0fff0b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0cccb15ed51832dd76ca37cf96bb2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47b44ab29479eac13ae53d0763195c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaaa9a850072bbe43873811fc0e0b82402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0013a0998126aa205dbe15edbc343403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f509d38e9c4c267ac8e6dd0e8b1977c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856dd9483eb91766b4df62541b7b19f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fa03d818b53b60907623f73c8ef46406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028922097431dfb9e73780bfbd01c691407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4359b8d4c6d138c8f81197dbf7348408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c27f49cb1852af4ab2172a6218f33409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5d1171a66cc8f6fb673e0554a77b7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71782e67f72bb1488297a20318b3ae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed2824da2300478e473285dea101e7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059bf7d54df445fdb94edc2ef9f836b0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b772148d111df7801e98f6b21ac70ac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff06cc04de2e2f6e44130a2891ae2d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540745ad44316810bcd5b88282ce6f2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f262be7a0c9e36134c3087e4383283417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4c22e00d77c2538a850843902483d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29709c2aa4d922aa022c3d535eff62c7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765585e882a0e41756365e9ab22a817420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b27bb0af431b24f7fdb1449c51ae0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482daec0b12e51285a9c7b9c48b017b7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb65d251ff227d1ebb8eb058416b6ab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211f7c8483c465341f7fbea3d080b6f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8560026710e693130fd2073eeaccd67425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659297503ae8a22b4003101e4fc7914426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9021e0228fc3c7adc0ca87f38e4ef0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd486be054cb0418499d1a48949b646428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f5e61247b2db5eac24134b22a1ad9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91c18bb8b922971368d0e27fe826cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0e61299901e7d7673158ee7f876c8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b969816b3490017275c03f62e9f0f0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ecea5aec545c011eb8ec00488ec301433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7286bea010dcbdd56faadb18faed9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42030c24c0491ed210fb0aa535e190b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b59c7bc8b6bdd651e0b32ece37b35436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f4dd2520f2b913c577a60be0f130f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247d3065fc370648260199b09343c6e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087da54e755d07ce09a07ca6e195146439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8c41713b293b6009ff31dbe5fd931440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ffb69c00f1b3cd525357106bbad35441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc85a9aea3ceeea18174ea84bf5997e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010ca297385a6e982ed035f8ebe9081443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a576db2d27e50425f02b88d39795b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac4f75dcf997a6e3d484d97330ba6f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8df5be337bec2a6b0a867e2480cfa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a05c14c8ca5c4474f9485ecf82260447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb77d921884a8bb1d0dc8a9f7488239448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f0cfbb053d817801d8a4dc6c62c98449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb131f4dc3502d3bd4bf095899c3ab4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac2d18fe3deddcd92c6ff8c1ef41fa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580ce0d7d45dafc4da6496fd2c34d8c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b28acc0cc90aeae3f246fd40cdcf8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeac6824b7e9b6343f702504585262f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b62c257648b190e9d60ee57f356dc3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9c60c0d76ec8ec3571a5bc3e2a979456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f1733ea94e2e86bedbb7d5b380c5a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62e63644f633dbe5f427e83f1691f0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0311b87df649d8e41db85f9d5b1cefc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d3654e4af80a06ebc4352bc5acd11460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d2cec0c87c6a780efd10687f1ab06461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108103ade1754f6438a59e6650cdd34b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7af8271c7c43b051297fc0e12ff58b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0fdf69b696d0f312ad681089c6c7e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0bf70a33d42f597480da0e5b38ffa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4309c82b4addbf04e5cf06f27f8cf3f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbae2bb3a34751ff65bb5b2234e9cb6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118208a2ad85f779ba0e155483a7b5e8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5d3108e63f3f2bbb6694acf91a9b0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33ee2c88979e4419d311904ea737ff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb5ba0703e5a0a6d40e1a51bbe5e6f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c623f66a609f2065c0513b6c33d4c0d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6837a0b52df3368d4e00c081f39f461473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73d8d576b222c915c7cfd5e7cf699a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234e271b93f6413137474e02c714439475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d30505f2050cf89fcbd894576d1e5b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb87c60fd80120c6f178d462087a413477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d4977d27c026af535e454aff76495478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d55ab8ece80654f352283b6cd0f72f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93007cb83e25d2080544b38094d525480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8f279bcd84ba1a61730deef5d4177481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233d6855ecc17a96628be5f4930e7d1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18017285fc0e875b00fc582919b9e09483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53207e458c98d6592c857a907d27b9b4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dc19d34b822f408bfc8ace1d82904485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1679d23db5bf5fd2a053b9e6eaa534486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950600d2259af380147ce1f259e23dc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841e972c589dd655fbb5df617737683488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440d1cca492d260806930d185014688489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d075f006161da57b75052425757eba4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e36ebf8d1e41d7af8594b36717c88491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f2ebaf911318f2720d098f4266024492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3d8075274c885f8089a4877014293493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567b16d674902a76ed75ab6ff0f9cb4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9debcc78649563182fc24d78f1d397f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b415ce8d4f01daf6a7ea526f1dc5b6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7524c36994c9c9e3f0061b4a8a89b3b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a535d676fde30987d57a97aa306b140498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1768a53c99f07e9164f68682c5ed67499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02a24d1bb0935e550aa51144ace27b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e5c2daa5a97617a112f2b3272c6c4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f72ee8867e61dc628af1f307edfad3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a7a1b910b025ed34c0e82ef96d52f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39801a30a184c7d9c1618d1ef9c235cf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb6b05b9e49b360768733c9096bd06505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee74ca50367fbda91b6f50ffbd7fb50506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0bd1c53a30b0e2dbe70ba1dd9343b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97922bb08cea5384945a418fd509fd4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5dbbbd2cd7ac8b578c557b0b251ef509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8273ec13067dd7cded0af06bed0dc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d6ff65442aff95ce861c8bdaa0fcb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864da6368e9ecba4b98828e7c8e5364e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601a53f6731168083293fbec51a0fc5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8a4302266325a4297604a0f5ce48d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ccc3195672d4c16b468af616ae0eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afca1851cc8ec1330facc64d0f2026516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0ca50de0cca2a5ff0098009751612517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b517a9494de46f40e698d3ab545f6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999889620a556a7077aedda06074a3c1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba962e117e18eca14314587e47e4c7bc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c4aef96b970dae10e3e3eb2a4d010521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308912c4db799fe18711888ecd11ac8f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443289e816113ef60037d261a601b4a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce31041da1fcd2c944ab9f64ef38b3c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef6fb51bc1dc3b0159fcfe453bcd84525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc3e639c36329d5943de8156411949526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac340b2c4b72993bd2071bd2593693bf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bd1de8683c23ef7354557dcc8444b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4b3c74b1e92f111731a22558eb129529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14ec8eaf3c17d960c87bb75b319972530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd3e08d3b19e810e5837d2fd2033bd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3ef40971d1e2ca67b750134f31eaa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b75c1f80d976587e58eb018fec3b28533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e1c6af373ef5c0a8091a0bcc72a24534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f214b987fa785caf3909f86f1418d56535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a09a00e4679f673d905503f57057de536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814115c4315ac5af52d8c6a5bfa503c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf368e8e5d3f3533a22ccfcd017b1ed538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37970db012039e2725d2463c78faa3c9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79817efc23336b07e3e4053e5bb18924540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6266f9fab796b9f7dffd06c86e20b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6b5e4797c7f9b8ffb37db3a94a3ca542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16589a0a4cbcc284f78f71c44706d37543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d917f18fb44b97d91601c2f53e3a61544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f9fc9ced4b2a907e68f34b2a82984545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec448aba216c9828199481a7e8208a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9007fd02c693716b8f258694b8dd4c5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639882b67e2401813e747ebedac7a626548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e5140c1349f63ede1ec3b6742e429549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00700e9042aba1f18f71efd8e789af3c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264981475c6f33d52c0134641434298f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1412fa0b9b2e32571af0455d57f84552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b681b3301a806295f0703a4d517b188553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1546441eec366fb608791f3f86dd2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f9b6459d54e7b4df38159371abae6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a497a360057d2344d8bc9b15f9807556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc1cb84e99016b5e5e1876b18a4c78557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad79ad39f6ad0c261b7c10e70d68fc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ffcd02cd01e43fc6bb1bd3225f678559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27becff62da8fe33a9f68ef764d0295d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae4917495360fe6cec5063e68dd49c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8553740c7e998c62357d36f97f47fa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac59efb29b150774a671f6f77c01e3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352851ebe6512249fbf7be14435b4d77564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64831e44551b26684ba21db0cf77aa87565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc65b4d443537728da58fb98a37e4fa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a2403e90ab5d3df582095c6ba30b8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a438e941db52710bfbbcd6c61a777568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84fed1febc585d9784166799c49b51569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3e4ae6faa75f602161809a1f3dc82570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398728b5c644717ae058388cd8386cba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510bccaa67ff7c97c18c6fc58245436572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326bb9245234d9660729ab8fdebfe89573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b5ca330c6f201b07fbe0771be3183574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c555990ea512fd20b122f24a8a07b4d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5f7f2a25af2ed00ebeab861a3f6c8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c343e4c6155038de44624b039424e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b8a49c543365c357f94991b8ffe63578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6dcb0e7e48c15856dea3fbdc55edb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8258f16a4a3c764b03b36f9a103984580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41540d84c4552ba56981bc71f9da9cd3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec3e0073f2da82a94308013717fab1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad965c296837de864598244a96915d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273597eb4da377d86f0d2e0362ef0a0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5db3bfb15cc5f35d5a79fcb0832ef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65357e1d26058c77015992dc82f16d6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0616ab67cfc8f71c296dcf6526a211587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4b549ba1f27dce6e1367903690c1f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10c6f8d3a9982bfcd36b58120833fc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80c9d187633c89e5c7ee46fb6f41d6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de88a3391d6e23caf54c9b3ff65fed591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81353d70272902994590cd2ecd779d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd008f275b6fc9b2f49849517b790d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a661d4a86c877e05ce13e14f23800e7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4ddbf972ca4b8919792dbdd2d27f2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811aff35e212359200eda60d1985f5dc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0a471fc0ec3c7b7ae7d64c5f92d0d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508abe62c78a8ce2a05fc680eb48ce2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205866134fa8116282b3d14c2d6a5b41599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024479962628551424301e0142bc49e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfa4d67a287e4d5af05c9d17b2c04b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e802ad2c2a8661fb41c5efbc54276a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060663b10d4dc729b2e8069d76e05080603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32202522978664d421f5c5f5fc5c3dd5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5de6d5ce07026cf159b952a88fb2a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999aee933b413eda53e831495beb790606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671bb8256d5b23af2171f4583de549b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766394071c285785ed24287af6523ea608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76517f04f2d0bb89ea6587ef1b6c60a3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001950b791517cea03f6c47632337cd1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede36a578604e9efb5d6e04ebf85b581611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee79ad74422b1e4028f9a46f4c02504612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd42216151aeba75560fe5558ecd67613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5caa147bdef9cb86df02a703edd13a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7fb19214ad71876c984944d3cfac8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536671153a1b76d69b386a386bb5a39616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c922e99cd042eab5a5739acb09c21c1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87680f2662bf5f3781f2d64ae69ee6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbedb1bbda5f003f8ffd69a0ad9fd66619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d5291ab1f0d36dd582ecf0c9c08c9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c0f908a41690ba186e0216a1d30eb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ebd93e32cb62a53bd17088a730f62622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ac2a8beb9100caed0ffddacfe218d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e027bebd2895346b9740dc3d958c4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4773e5b660b55ad94e67b51380d8f65625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065b62226b26d96c50e98d970aee6c1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d9681f6f872e9fa2cc50f9245d418627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bd99f773fe0a6443f1009210a0536628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cceab15611191f5ef487116429f9de629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a53b929e1d8521f3b211e114722d9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6c29d0bd705786af27cf988035722631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d115a4bf5cb139aecd97220fdc6cd0d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93cab275c8c4e6c8d9163dbf967fc1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e15e809200774da2ce7da45f77f333634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc98ea29795a417db7b1805fe49ac39635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe2c91c0d4286ed09e7f0ef999baa5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5d6240c79e8c0186de536e411f6a5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3ce8c96ddb99bfe1d038f78af5ab2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5507ed934ff6df456f718c3822bff5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47388cd80695a8bc17384191330877640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836deae026a8d4ad5a6c84514293be4b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd450b0527fcb26d451426697fce859642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e9a0f64fe07165b954726ad435e6e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94425195f4c29e4ed3bb7e6ac8ec2ac7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622e17f7ec0cad27567f5abb3a2d2ee645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b51414e34a9d790fab1f2c7a2c319c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58056b8304026411f563281fd9bb194b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b6c0c8417233a5d9e08819fe13348648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79dfaa65e513f27ea374d3d0efb1a5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defebcb3a2f97870244a8d7f85f4cf3b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdff310373b4558616a7518c5eb08c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fb4aa94569df9fa903606ec336208652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de6ad5ac3be9b14bc73d9e9e7c20fe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600b33ca40972b9525d70cbec171374654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6bc5e0b20a3a8c969ae27d9cfcd61655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec13b0306bba65e1f259c346809e9a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15570eeb753837999f2f5c5f66d27760657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793eb674c18399a799587dd042dbd98658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e829967c44101f7a5a543768eda00659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbe78e5b005603e45dc440458ee450660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ee0378058df9a609aa331a8c4a85b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71e6f0dd43874def3563d547c272f6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad044627171308f2fe1a2df244c8964f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eeb8106c91da9d52d8c92c88d6e57b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840ce356832363bdb93ae60fa71555d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b98bebebfd334cc0bc5b010d13cd7b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66297355cda1d41cbe01e00ef7171ebb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127c99c4cf2341a844158f877d7e0e3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaacc5622d42ec8549ba2774e2f6ba4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b2441c2bd397267d878b199547e5a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750a490b9c53102cb0644411d7c4bce671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c63bbf0115fb5f39e8ce589a569154672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2f4611490414a799ea77fb31eb46c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db44523b84b862738223a64be3e948674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291d5493ba9245a07adbf422f767679675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0b325d9abf306dd748af1bf123588676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458b7b38af125ce59bc79a66e45f024677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d1b2e85c7c6e76b1edc8d4bc8321c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072438a7820d08a93066765e1cf5a13679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac37fbb253b04c41733ce2733efded4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54ca6267929d31506f7e203c7e8e0e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd99b96af6bc6443341e4f6f376926d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193bcde4f977f511ba29f2405acc64a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ac9a1cf0117eebd9d528c9229e7a9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485342585d0b3b46d3d7f146d3dd0828685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28f0a9a855e09ba1fba99ee15a0a0e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268353b5be89785894623843a0e260b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb59aae2b1f3e3d58a5a0d87d9b7c0c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a0f0cc80ac000f6392eae004f18ee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588f5b4603caf538f1bb82147d27b01690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea120b92da231798e2b611afe2e425d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1f2c98270673634fe578a935ab7a5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e5195d89872bd2c47bce6ee348ac6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebba21502010fd18fa470f170dae8d7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64b4f934976f0b0351c3fc995043e9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a2a8d23d193f01c266d9d7bff2708696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852659a78e78ab935c2fa4a6dd30cbe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b8a149ff319b6b2f9f11d5022508e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f416d946d91e15da08a3fe8a4e9ec1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5850ea71687d0f6a8c474d1fa988f0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6d4057ed5216b6f4705f721bc7c21701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bfc184f879bf274ee6ab773361dec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c2ea992cc26b90a48df001d170584703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb320b992f8369341fc9b26292697ce4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d37fccbb8cf347be59515a58e8b0b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eaa0f86f3de820f854432f5256735f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5834ae4a7d8f8f823a354becf4dea707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969d8570567f8518347d2e6d023584b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d385e6a2fdbb509876dcff82396152709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ded442630253682bcada5099e17faa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457bdfc6f877b944c58c65b734cf6bc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a1aa872182e0a06f625342cb2443a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc3d109a47fe64619627bd9bdd8948713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e760b8333b48d88f37665ba4b9f6c6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a496fc0a940ffb4e1f072c8b42e3254715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b25ec107eacaa682fc795eefb43454716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde8615a86bb71582128fd160da8c60717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569317b8e1d11228a15a2637c0bfcf79718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc78ddcb42402005a327c3837439af719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00ef074a472999eeed603739cfbf7f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6485f0911771670ada27e6994be089d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a6c4af18d02a11c64ec894b280ac6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9563a83fa2c7cd3d55978dc27fb2cc9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e96900db06998608991a4c29c2c31724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da860d23fb57468d4cdadf97ca06157f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661bb5b608b7b9ebbd0b13ea49dc534726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885214cefc9b692daa260a691eed7ea9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8e0207b66eec4d4a9f92853ada250728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e58482cd0301a9dfa79e19fc115e11729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83fc166cbf4d847ec7f02245cadbc1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc34738d3f92115488e34ff60e5bca7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8a18c4915b7bc6e1f52a9f214d74a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cf4a6656acdec015b7101d44ccb80733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1cbe3ae83d162207a169961a2f4e2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f0728be42932f335f599f2a2a30b0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a3dd14729891bb37afa8f6f4f67c2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b58a0b1e8a622d0e523138d585b76a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecae8220d66d0f589dd15d64488f53738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6088509b078cb8b0620914b8eb53fa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7d3ef83ccb1e8a4baea37b35ba9cf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401e04d2121d609830861693d7ab659741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108a0f20a611243d28ca390d7b2f388742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8383f5a7d99d93d8eeb14f5823c418743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56816dfdee6267e9b600b7e64c29653c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780ef0cd27a8107bf784fefca11646e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19bea48387467fcdfa035f6794a36e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a6f6cdf5b8e23559b3558b3261d06747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7717300d52585e981a8e081f282ba17748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e4ab8c5cea2bbfbf835fb3ad1cdae749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5717121c4b63753be489559a4f1dc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09773e5578d94e8ef95cd500672f3090751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e846da5c88e4d2bd61d31175aa5faa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35193c9ac7b3615a4a66b18cabb346753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e583b4a52a2297ced98059f7cfec96e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6679b8e5abb658238e83b8d24d6a95755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773199a551fa3431eeee259931d8b52756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ce65f185dd92a91de33d7dd4b97ba757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cefbe6b4db5a64e3af7017bf7f9ec3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f51013a251613d980b8f6c8d458174759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>