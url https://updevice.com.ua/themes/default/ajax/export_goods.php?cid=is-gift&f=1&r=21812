--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062d49081b094c5a510d0768970f0f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff58c0483bf234861d6723c8f3fab32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e777834a5d7927372f110f3b5b3fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae29519b575aee37ae28284dfdc79bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20939bea265d69a43d68be695642090d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e34989a12539a6ae5387a5a3e3d6e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185a81183ac068b4143928eeec4cbb37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00dc0c3e8aef7a2e311991fd4a87a0c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab5cd58925aaea5a8be53a0bf3f86c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a4cc1cc19d4657ed6cc5c45d0191c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2207dea8dd17a3326864e88daa58e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615c9295ccc980a430f5b6336a3624212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c396f97302cb53b4e6b5eb2a0cbe8bc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7078ef5327bcb4e31519e236b37ea5814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75f86c7e45a99037bef5250bb3a0c615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af85e3cae8436adca3c86c7632c7ae216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccffa5a52301c48bfcb77ffeaedcfea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e1d12803bf5098f6c195109293c3d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a772683762c27442124d05ab1e0ae0419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa382639982af37b61129bd987856d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87dd6ad0beabbb1f704f89daa0dd16c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d5cd2426d68d7bfb88a5acadad7cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52debda3da52fd6a9435e9b2379fb623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661b6b9141029eeeb7c20d52477275024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506ee25d6fbcf8b81151c3fb78df1d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2714a73a333565c9dff02f2b0860dac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080faf3b5274055e9e2262eba502ed327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbe84829d5c427e5c16eee7133bf7428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd419a460f701d0af8c9d72c02626dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd56c2c165057fa636792a66c359a330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675d1cb6ae4fca699819f0fb1c0c05231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010aa5c82a21cf05f0f0d0796bc15bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87b8b70421f647afda4e4ed5d1318833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e50a31d6f646b3838b0aec08c1b3b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9726416b644686de91d8de28043fc9f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942022aae8dbe0de0e261af553936a436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34427906b60b37101948497de6aee4f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca9869d3dc7b2f4e40943499d3df9838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636df1907443c5c6d91719d0103916139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef722c0dfdf32213597cb0d00be213440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de7a7d94cbdfe9e38f6a2873ae416641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba967d6c1e3f1acb03b32cfba33fcd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa096fe28f89723ba27f9fd74105d843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4cde8d2e6348369f7cbcd468d5a1944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592eafb9e1749517f5b43814adcc1eea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc58c5126638700c411ad7b44d92a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f8e41641616d91631571037d9189b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58738bf269bd629d3c9497c5b8edcac848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a58a1a41ee707bb589c21cfdd5c9949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b3ca9e8b6380f1870d65ad889d22e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759c1ec0280d1aca2c58ee72c4d8ca451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49015bcf57c392c916acd2ac9f86bc6f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120721752e469fc2203be4b5806bb5153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c959d56efa8c352092898d3addc87654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76d6e5d9c92301f87b6923f8ff0c0f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462d1ac6f545de96eb8355d3af5513c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e60c05cfa3c9a44deeee5610dcf7157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cb18cb1d2c0b7f3c6ebe2c10c171758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc3e4e5f897c2ee004f1f5d0f1ea7459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7a14dd675b844357001de51392ccd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571b6f162a7dd1ae5da21224d3e18ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca55d7e9ee759d612e8a6721c075f1362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcd13eb1b881a21f7b60d3973e502e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7ef2a4a1b0678cf29a9cbed3b8d5964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a014b2b9614ebf27bd0d08f080db7d265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb97b0db58bc89720787a6b9706447166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e996b6c32783c2dad1952f5b3283067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89998f2f3ce9a159befdc1f99b435568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb428ac276391345bd98f97ad881c4f269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ba6b981e2ba83ee9c0242de512b7070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebac9168a5d979fa0f185453e71c58e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814eefdfdadb4766125afc7b0919f98672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834d2b2c2ef4730987ee33a2b072d5873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4ed844167a32467cc99b6db14a81774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e34523b3d616e9431b05760b20a0ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc81bdc2dd05a63550ffa066f8efa3276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf98971202b1c006909ed9525888b177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce9edb0155191b901e6f8f1ab5e7df78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269a53b3109c8e5da449eea61f8ae2279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd2ef922860980d23d690c6c90417280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc960978a71ef08de5dfaaaf03648381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18bef34279df8a49c71fb8adf8479682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63b66fd6da72a4e38d8609d682474c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81112e073e8fd8cc0095c0bf0d94c4af84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58864218246ec489b159036ae7abecd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5721efd795e131793bf3c7eb8d49586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9cdad07f871c1ceeed692febbf0af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84b7cbab9a1ed25489aefe19b8446d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f859b019635b2664d1bf1257fbecb789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad373f1e83bd6a0888ff522b0201b790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ac3f90ee39f4f03e5ad2a089c55d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20900753398b83f55870ee79735ac13392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05fd3dbe96c6bb909804d692e317de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713163faff5e023bacb2640a85570ef994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32b05365d286f79d3ec8bd72a2963295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435a70af1aa28451b4ae0f959b4aa6e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f5e407ab8f850c6c6a7bbd40e8e6497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787838f3037932008031dd778a3874998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfb6c40ffc71f39a80bee9ff94257899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ce391c8d38a1a021a182b39a75b35100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ffcc31139b6efcaa6f332bd1fde2c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c24527353d8fea27253d619c12e47e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac90bb6e17bd9c25a23b0d22dadfb1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c892d3e2c6d896a1818a5b5a86986cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769319b194587d5ffba4987f38fd39c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aec651fba28affad91b7db24e57ac2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c97c6083cfa8c7e8289da2e47d2baa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b52dc04982dbcdaeb63f331be57086108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0616e56417500b7af2f1ffad551659109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad547467f0ebafea344fb414ea038d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176691446bcf0abbec79c5b020cd245111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee53adee27e8dc2dba7bef21079ee24112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e824ea6a4aee3e161fcd07a3483a4fb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d41bc3d6792bcb75df78a1f94d8eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf95087b0f256ac92f20cdbc1984e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8944eb8de7c0136a364b815a67e5c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3102d4c90c7d6fe3ac43dff083745117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e0dda76ac748f372329f66d2f1322118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939843c40ff48384e53b46db3adc340119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498ba8faf8f1a6d8d12ddbb43db8600120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b55936b7b4f50323db52ef97bcd7b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0263a4cd3b5fe5cb576f24c120217c5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20d5de73e6f53116875f4d2e1197da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c9c202755f8ee60f5618e1b7f289a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80010eae6421bbe406e7cca09042f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28ec67b169bd6a0f4381a4a580993b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d02086ef37a1a2cc3dc1913810f6c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2df16d9ec56d2af7ee76a005976d0c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d79dbe20e69fc2c1378d1e80247a9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e5a3714df5309f23c130ae0719d79130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16a229964ffed0f19c309c28920cc0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363344f9a2539ec88c6d04c294bbe60132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bacf28cbb325ed877e0e5dffc5e40a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d1964bd8921f50118a304b57af03d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d201fb6d94b42328a645280291fd9c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97496728a965be8c7369424a16c62642136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93ce7ba96bc31c0e927279bc0aeda1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf771bdef993f46a4a88a473b36b5838138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc591bb7d6cc572c3e113629da3f9eee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947dda57b06184499e47174a121f2d9e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de39d1625fc9097a2065f10fb74504f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ffe7f8ec09adaa908f5eab82e075d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e36e6ad2bd3b4696349e396c38b43143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99573838b1069a5db2bf188f3da5cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373fb7d078a37091334a215ebeba6f66145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab224c58d6a13bede378a1ab8c2b6311146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69179955e4692a8d0c99a6b25ac6c464147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0cdb4d812eb55099d3d60aab6cbffe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f2583c5b52b11bb5312681a074ef3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94046aad9ee1bed7ef3d0f01cf3e3b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24021dcd9abc0b80b89238f47f476ecb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544cd07120265a169e6ee62d5d4bd91b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cda2e9896ff5f2b28eb2c2ea3eb1b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79ac716c40385048a404c02c0bd151154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf8e3759d19dce97ce7d0a60691d0a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097dafedfe4d02302adea4d4765a028a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31098097eaddb5a02fb775846855b015157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4490c0c4c35b0281c38639b61e6c8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6636e2bdf1c7bc1c7e4b22f67134a57159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61e6e5596c83b8b3e5d668ab5bfb56160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797465157d3af90543be95b897d2ddea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d40652ec45fef97146f9cb80f8045162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd60a2975d449ef885eb2b78192d5c4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24085b4b0da70e7e2fe5b87c8408630164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705dd041217e4afe7a72c69e6ca41c3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe3b56ce049ac59792b0f1cdf8b6cd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de123b96a509c47e38dbd4954d11cf3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13088a3c5e78cbb91edc940b2992f22168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f758f12dcff71ef51701d102040e6b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6fdbbab30b2b28dca03fe21a308069170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588101cb46dea78ce03f08bfbd22f0e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d0cc3d566803f7c1b66b5d710513d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff748036126014fedc1a97634effea8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a76e9dd54bd5fb66f143f3966e4853174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b507d50679c85ffb4fee4bb514a4d51175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02798cc3bc402e44cab60558fb5c37176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a392e21fe66847edc75dd12a3bc78177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec1f5d1f1a08084f089978ca60372c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee5f0e15927895c328f02ac5f90077179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42834c36255adb9faaf388f579183dca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49c9a4d9a044886bad85b17b891b3a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c010093fb83760ca00ccd8ceb670b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb0c80c760b5604c5e138ff5962d5e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c666e5399aada74dd243639db5592c4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9319175bc9c1ffe3e871c0edacdb40185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54461fd953c47969327168fde2b0d388186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0378c39c5563bbbf3a28349161871b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb7c81f746c5695a53280ded6d91fc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369ea3c2f5403ef620ec9286d0b18ff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b420a2a6c5afe84b8ca223248b493190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989fab571534d338abb6fdf4ebde907191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f51c1aa07cc393ba674da2e63bad2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e8f9c29457e66fc308728eb6b3dde193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f51e87e3a11e5250f9e1f5a690858194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d5d36a51e1d31a63294e731f7f4f3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4ac964b61fa28aa0968c3be6dd517196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fda4db540aff27c26d957fa90ec80197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015a36f5f6a4e8e357ab8213d5e9114198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a740082dd99bd37a21416349b895a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1096c5368f61720cd301d0d40afb4b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7561f699fca2c3f458912bde9be7548201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b62921e6078521702fe2072f8da5ca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58630f2069046f889d36af2033b1228203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd9dbfb0189b8a9084cd3879810e01204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a8846761cfc54c7aa112c7e8b7d95205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10620d9dd8b11aaac5fa741d2a1f6376206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a536b7c6fcfdadf428c696218c40944207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e57749a7e9634fef925863f22bc91208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6f4a9b9c89c3d2cfaa629fcdcff6a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d859b1438e88f04ab227d988fc641210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb31ffba303adc1ae1dc572e3117aac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238d535d31a3e3568c1afcc78047ccb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f83adb2ab3cdaf7ed0d1ea1f3a98cf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105aa2a6bc731c8bcac6e872c845c07214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ad48c0706d39cb9fa364410fe7cf0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf701afbadd3816e8a5fc28b24d892216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d1c5c01c17a4110cf5bf73e4e448e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3ed02b4b1c5d8109f359824b52694218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8c799adc7985d4d4199103316f715219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb36b799fb6e6d6916795c68723245220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0562840bebaafdca34e76f0486ca49221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7539b0feb1ab62e7ea154257f3e5fff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd7a8cf6a1a4e8c83bd340ef15d045223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42af95acf5064439484cd64d700c3b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85c94612c1950fa8ee215d328100c0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f8a74ce0a797b30ae2b7e70fcd6aa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c558f18905dbccceaf3518e6d5a2a5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005c67ddaecb3f50a572eaf6413cfd2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4290f8e537655c6b2704ddebaa7159229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797539eb632d761f99b232b893f2fb27230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1609c40d3911c2087a280f3cda3dd8e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6590e5f25d1464bf5a58aba4cff0b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d8ee1d5b4d3c2c3633ea985f419a1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabb359ed689e3cc68c11416c636942234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d83f56c7db567534b82ef91cab5900235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd6e3b1c2a6007d6f1f3acc009c8e4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12838515061c890945eb3eb44e2512237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fafdd49af07addef4b4a1220fc8c21238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6974128180311091d965bc3ac00c018239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c925631a7a5fb6dc0db463651d08d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebdfc200a86ff311f09f52256db254241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490273dba3925c1618312210eed3147242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1806dbee2437ad5251c47ca744463243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d9568e1d73c6da65097297a6fa1b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca760419a08c907d87ebe9b94837796a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cff6da44e136b8244e24a7152befa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fb2eb567ccdde8f2a7a8348c403b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0236949e31eeac54f0b1f8146c25050248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebea20e4da5e8a1651041a12604ab1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130c1c8aeb6ade4b92c3807caacd1fa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae26d8a5bf19a364d377b845e00182251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0725b47762496d29204269816dc3a7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5cf222ce7a56f5a605e2f77d2bd20253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae151d7df6449b19d3c390200404008e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd4bea81191c7f5a2854ee8277a19b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610d180d865cf07df6d35a8a7c63112256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829dbed8fba01eed636e876bcbb0d7b1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea4526c01f26c819ec1a4a9dd73d26258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb51768bcf7c15022413d642c6fbfab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480e30755da8b35ab029a9575ac03ef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88a14ad96337facb1abd8cdf8cb4c7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43d9a82b76fc2baff51387bc72169e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c942e84cf3a3701b5a1989ec861f5d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05aeae859f855781bbf4e20434dc0d5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c277ac594655ea2727484f25fe876265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad615c7a66f478f4514e2f38d7098c1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08356d98556c9f5e0bf526e0c5afca9d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a63bbc80f88f025ea6d570a7e6e684268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6c74f4872df70e67dbe3cc92ff0b6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ae2d904aba4b2d8b681bddb6298e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5b460d13f6d1e528931deb6fd083d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efce4a73c58c59b5589462e14583502272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a06f56f234a18dc18788e2d0419e14273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bcf84702c019fa81ca450bce8492f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9a9fef8a5607d9f46dbb3872ebad0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38068d8dc5ed412f1cb9638ad6d42df276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465924dbb8e4e9d5d80982ced3526180277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7054fef0a864560cfc87bbf0c3682de278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb312e7a29cf2f2bb2365f14a1332ba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb459106c6ab5bb7968af8fb9c700f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d149c1768594ca19bb2a26b159faa0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116316f59ac6f14ce66f0e8644669be282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a23427ced0ca52c8049a1d167e192283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35c8eb10ba6c869a79a61cf5cc1e89284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa78af63d4b30907e01cdb946ca603285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596a56ab9de9f0173e7b0b3d239859f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405b7782866610428a3835e0451ba0c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870cbaefbcc1bd3b9c3f4c93b86f7d8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966f98a3ef51eda6c4cb8a3f4221c00289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09685c2022ddefd64698ba1040014ae9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d08126838f0806d0d252907778e3a7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65caf23289dd2bde1f56816ad92d77ae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01708d620518ac3e70945251741d6b24293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6e05461a8ca5dd96c15d955a41ccf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd3854057ac71cf5d9b434210e6a66295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516de74dec27673728f56b54e5852a7a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712707fbb93e58ada2c6420c8463566297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61380733f3365bcc40511d4f7c8115298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21fb089716c5bce29f90bf6e79a365299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095f1fd3b687092e7efdbb6a91957de300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c7d73189f4cb29f0d66d1e31635f4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a936fd59963d678900d1cdcae33db302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea3915e544fa258c98e80405c17c2e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642eace52e6b72bac3ada8a722ae195304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bc72a51fc63cac30077d28e4572c6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a6216152c367eefc3f57f25bfce02306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb6bdf7e8f1dbc02e82ef396dede03307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef775063af85401c0b927fd2f3ebc70308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be905dd470793a129fc29ae2659679309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f823d25c0bb9ffe8e3cdce8d94af3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcabf3ee78c58a0248b57ae6023dd0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c4e14cb9815365ff30a4885a010e7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57625dd39693400fbc976dccbae5b9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f89a8d14778b61a236a972ae78f30d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bb2c0a95b7bdf833da42de63317ca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed63fc2d924094d1b3e3b5fd7ac70e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622789b64fe66d5ed7ed003ab72b5cf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadf48a85fc6c348ed54f99c8b19b9b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bab313a067de48ee4dae8853796d3c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83cc6b097a6ca92c0e7ed186fe5da6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e2c9c34fa137c936b910171fb6d2c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919873cc237f26899581524b7a7061a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6574924d5ee4e70ade328aa2e6c65323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72088680fb1b84ea2868792f489f76324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e5fb7ca64a7b20a3a9a6256cb926d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30ee22f24c572ff263a3d5be15a8b9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0c52cf9373af5c7baf530f01459de327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9f0305e2c2ed610d9e75e7bef84b0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63cf7a6cb4a22c0d078519e754bd7c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11adb54359d8158f1e8e8fc455c5dab5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105cf6150c1c548fe7eac36806a32c2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51884bc773f9bdd88002fd0133722c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea3128761bda0a4e3bb03ce03a33ae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297494704bcaa577f7122a9a449c6df3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870153f8d30619b3e2edcf5d8f458376335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b1f2e9238f4838cddb132b9e7176b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681cd53bc3094ad3ad64c958e77f418337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebceb63e8bcb7225191e9e036b6938338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd889a151f6db6a022a0e7ffa03d081339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca028ea83853eb719737ab697d23e591340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaef18fbbccf636370de8d7b1dc0514341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5ee14bc429f3dc5a46a3fbe9c482d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39b487f07abbf1151dfb2216360cd7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311d3f7c7b087db15569ae18f40fe25344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328879a35be96fcc50bc97368e88d03345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76321628561cf377d29925e8af54e73b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421a7841991130cda2f3d3aa4e4c252347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4b73907cd8641499e284b4e50fcaf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f5972949205572199b8c0645ff0b7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a9154797ad00e8f80cf9f7833458b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea8714c3d471179d85191843a8d697351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aea6d6a3208ab990fbf11214d4e41b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c85b28491fdfb0cfa6c03067fee995353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a031fe6dfd50a90832c6fab2b55ecf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97938a3bb23a7b82e0ed5745c6a7b77355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbc1f9eb9e6ed07645df1d9c246fbd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b09d4cfc60f5762ab4198d3347e526357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1b9273960e98c4e84cb58c9265583358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25270603657c9caefba75d2aef654bc4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ec8436155dbbcb46d08e3cd2a4894360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b71a0d1b7330555f2a4a4db0e36e4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac2caa834d7a1c6d60395630b3af45362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f491941744c5aea5a3d9117188727363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dae0a8ea443118131171aea11f421c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec94eb9163e9044c29a0f9d0ea738f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a955d58cfa5cd999f8a8b4c0daa4395366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef349334c2e0a8ea22a762f525cf41f2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4076e52bf2b1daf0c3a05f36e729e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb521c57ebd0e42fe1967c91a7c856369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9c7c6d9760ddc9bd56471de404aab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c89745af8f49e478f0eeeb76e8141371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536f458c89539f8a3e300a7b5c486ab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a0d253edc7937df6d1abf3db0008c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24573d396dc0615cbe29e77fce73a7a9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238bf3ac4b9d7d58d9e436d041a0219375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f6e86aaaf9981367d72847fd0d009376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be207bedafe023ebf11705e7621a144377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7c387e12ac4f3be40e743759b2fae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0918a319d2990cece49264ea1676d0b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24dceee767d4b63cf8e08e516cba23380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5aaa6e1e9a17a31a82df60cb8efba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe2006729095725c9af25e1df9e08d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f7cc8bc6073e441662cdd1b119519383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10a1ffcc3ce9d533b2962bb1221d17384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee5bddc5f95dd6b80bcb6e18512a8b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3237cfb821fc29b107ce44798e450386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da0d04261be989070940a32ad0457e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e71441fcaa3267bca037259a21013388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a23aafdd3892c45c72b04e1aed8375389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4868cee73d84ac07634b9d4c8a42a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926d38420228a43dda8291d474228b3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70abd8ded29c3c73a6463c828ba49c5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbaced200a3cf6acdaff50ceca863f2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c21cb53297d35724c8be5d841da2a7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c786b00258927153a22789de288d96395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e11a40a161ad325b6769a11429869396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca6cae5f59d2df2c6ccc9345d89d5f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e119eb61e5921545604019a83325a02398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e99b7c5de80b9395473bb6ceb46418399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0092eb094cc6ec5861d9dd1a36b20a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a8f1fc5c6c4c0014bc1715dc6778a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039b5c14fb6a198299eae94f981f343402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40820609d0fe5b6b9a199c69250ef6ee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e064fb3ded9475a2117ff0b1b6f32404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06bd585f2ce00eff128db0f29e1028b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e86ea86728f783cea7fc54d976234406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199676f9f3a63379ad9707428403cf62407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e2dbe4d3a03d96878a4780c4f3e05408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25c2d00af5468702360305aa7bc460409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35f08395c3e13520e672029fa434a4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe35a607a44016e16b050fb06c5b52411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ea9af1114aeed46f9a97aa5ab256d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ba8996f5385ed4350bf5ed48f21bb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c7c42c91b2d0190cacf7ed8388fb1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2076fe883f407158fbbc1b90ff235415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36c73206a2accae7f79ec69703b3e0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad280328062e7e3ebab59936f50a9c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92f726b4b8141364600add55613501418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bcdeec8a48f029202a89500325c12419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174ad70cce4e01eb494e33a4391a40d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015553f69631cdb1ec66af57e46ce49421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d24d3c6b22aad6a63f37472be077a6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e28991d6a5a698b3b7d861a98b6b4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65703892928f61eb659b72517b762c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45956283638ce92ab576d5d33a21495b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df057c7f3ee85e620989f3cc6a7bcea426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463a203e81c6d8c04b45322de8ecd60427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711826213c9cb0b2e7b1cb386cac246428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33445c0febf54313a6dde46c7f7ac8a7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964d4c9cea8f966b785846bb28ffa36430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d05e16325c3e6be1c68aaccaa71a06431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7fc1e22ffdb998e5a6ab62ee376aa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040ca682741d1f21d5cea86435faf86433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2a01d70a7333559c1b7dd8390cabd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030fa39802ecb24bd55fefa385d89f7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb434ad997af0f0299f0c5051ea2ceea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31665160434171020a4468157e87a80c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306edbe865fe7dce14a6e827138b0e0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f87bd25a8a6007283ad5a8b37918f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf9aabb88e76081dead759840a8536440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c021e4ecd0ce2254bf29d8faf343f1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9b80cd8a12841203e482652321edd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663313a1d49a80bb3b8e991b3fb7d44443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be53f9a9ece53df3f1a810ad83a1b25444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28136c8be9229ea1cd2152c597a49f4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62a8140e6cdb49ef60478aa6b69f79446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e8ee5a3731ac7138034acee604ccd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199ef6a0b67ea78d4e6ac1419240246448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e71dc72a6c8822eccdb63c409362b5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2832eb7a42e807d3cead1742d36b8d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5d21518aa416bf267b56f469f5f38451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e726843af6a3f1dcf90129b798d96452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77919451d81b207effe7af390bc51915453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6badaa0863332e4fd6fe66a0da8cd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3313c177095b65465fa26db68479ab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10d2a2fe4abe60e37294cfc0ad658c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2733790c402af9b0382368fdae788457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6afd02a8d74661204a40629730c05458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f95903b5c3a63eceec38135d1d0c19459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42f757e5b27a187c8ab95113005f35460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2e0dd6c0842f20c035619a0f86745461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b999934a59d432daca741e65fa9d8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450e4c0cb4c7716cd55b221aba55742463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd867d814bb53ce18d55764fa584a28c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a483805e6ffa0ab56c49db70a925b3e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d207896851a4a1db93cfba2054d64466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f2a89352cb331fcfd433237bfe176467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7422e3973c21a86e17500f9fc86014d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70817ae6cb5b3c10f33ed510946e527469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ff0e7cd0c1b128ce5e6481ee52e5b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec95d7a1d74411f10976372df7e3bd6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e232773f8c2ae0eff20075f78c8fff472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239591aaee5c14ed05d19cedb0a38952473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db553f240bbf3b22a77eb007971ba0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb373e1348e3dc589465a228bc41af475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf76b2c653b581c03856941762fa44476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6094a9255ed52590efcbf06989acfd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728999e5170d611f74975200f9ffbdb7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717aa4957ff701fd89b8e25d735a0a8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b445d86e3ca1c72bea4757bf1b965c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da08a0a610c14fe2872b61c5c46318481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d91066802d7f695d61a9a6bd65171482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a19da829067ff612e52b84f85c6e26483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7b06fa05197551967ceaa5acd786b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd1afd94771caa0d55ea6f944c9c4f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea989b5a4c0bd5c0ac08a9ec09468d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d971be2b3e772e3bded5807315b13f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ee79314f449fc2a8b29585e81e9fe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfacda1f810f92b854e8f9d3de88d06489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1b803f1bbe1986584d46c540383a9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b197f4aac94010ef87a5b1e6194e00491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7c52ece80bcf896da30a3269926ad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c6f38519a1d2b48071efda25b3b42493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583e1c72b302b53d34105d31567f76f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4538b0f0e5a0e4adb60dd7f299e60495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6708c9a5bda736fc60af24b1c709f44496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435f041d8ba6212a256021ae7f526e0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c49f68c4c1b25443e1094ec40ee01f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5819a2132d960812c47947cc450296c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf88fbb6cfad2e4041fd4639ec037c6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38a53286782a0eade3a973a4fc9d6b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a109b53c7157e8f11c58455eba96842502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15d3a5a9eac170093ca85c3e230387503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f72f3c32cb093f0d9c749b0b96104504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd1ad8ee8dfe0d0c3a3a6b5d90ee5d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd4b39f84015ed10c81bcf0465a535506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c77b24096a33d9414c141ea92a099507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8dfd7126c6890e7150ccc99c4ba1a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566dff9b176f00334afe69c7ea10385b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9008043d0a4ef66065facd46b2149e5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d6bc65ececf4a75cb2e8e71f3c9d5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1426b7cf015b545f3ed77b2bc745172512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eff47e6f31e4bc329f69f104ecb84d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce15a7c19091fab5b7e4d3a8ff5919514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2857e4c70098604905a064223f57bb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f62e0fb466d89214a338656211328516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d0d10ba3c57e66f3ffde5cd531c23517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25bb7877a04618b451423c76b5e87ea518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fc10af9483bd5a5582e209ea1ce63519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748ec32e4ca0f3465b1a6f832257bc1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348df12dcfd35ed21588b5657691c49521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba731dc7b5810197b65fc61b282d69522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745205690eb1aeecee4b85f29176c4c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d6448c2266a02895317dc1d95f533524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cd5fc4d4c585632ef53a65824bf73525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65d7a8e73f5ede46fce152a8748a81526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0bf84c09fd593bc6e72aff48bcf5a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446da68782dd5762b642b913b39b1135528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf41e416f1cd0fa19db5fed8c40cd20529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdd4cc4ea67d46d68c5612600e9c21530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f0251f18b6d42cb91a8251fbd7438531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b9bfce1f8708960ae3cd073910f22532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c94d8a00e0c9788fa0f2db0596087533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8637240d0d22af8b219a16b0dea8a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f066990a9ddff92d9faaca975b635535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8eff8622320c9430f8015edebe245536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b4bdb60a92039486a740981922cb7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aed16e2f208da0c43663707ed4854d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69858c42e75526bd93c135d4df4af419539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0f503733f1f6c8c7452e80fa09e58540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e2f2851e1ca61b4a56361fc76b85d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e781a1f4c0241b08999cbe71032927542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1bd74969d1b2d7251264e403ea995543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf18e6b45b8e407e4ebdb945787fbbf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20868d2ca0896ede742ad774166ea5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93810cef5d2f86bca3edf4aa2a4236546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61b8b96d753eac4909109533cc9c46547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d983388d8ac07c6a6eda0a6aa01873548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4282ecf2afa36d6fba4946530de0ae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f043e8916a263c5cd722febc4641136550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebe2688307ff28f3baf0c920fbd32a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865920c02731dbce9995386e0086107552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d8240f840df0e30e2a3cdf6fa8c8f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244a47909569517e17bfcc18b894d6c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3d4355856cd11d5758cef92ea7dfa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49593520d47f98a10900cbb554fac8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d86b080255139cd7168dfae22b474557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b1f8b05127a4b0148f1888b5c74ff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebf0994c5866a65e66f2dc0d1ea493559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57376e913f6d6c538fd2c43c6a653bd7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44f33eb2ba4657de6bb3d71577f8f2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da58d6072bf74ee44cf7719ef92db9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a5775c35aeabc94679c4a942fd092563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a26c5fdd1e56229325b039d6018c5e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3be1bd812ec8e9b3f06043820c84b9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba2fe63289ccf6b936640185069729566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed227c05f28597b55d1b7bfffd7ff0b4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2a86b26296c936816e66cebef1e02568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd0bee9cb0e39ab5a02e0c4a0d92ca569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fa66b6bdf91c6eb49d47e5bc3e975570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22246ffcb72ad32010be57fb45b36f76571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5dbd7e0dcf493e12aa3fb91c4ec4d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885d87c1885d62e4ff417e70d2f8c7d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a71017b44210f0732fc49bd827d8fd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfa16116272cf7c64b155952d3a402575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25726ff729d70d64dd4e6082ce11d69b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc4317e36c408f11f6f04886927318577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040adb1409918e9179e19196d585f218578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ceddd50b8b03e4e2e7e7caf348c81579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3a6ce728fd390d639f902f80a5c09580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac39efaa3929c6ea2c20dc77d4e923581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867a2e226bae9cb8477eac5e21f0bf8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66b5a9f0a390de7061fa0c151576a9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7f13540fa85e85caa39c9b81c6733584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731ed99d14c4033e98d15e716c61822585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a489d3dc219a20263955cd04d7b71586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd490947937cde94a38f5474b6a8222587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09300f8604b3edcc896eba065fc0e604588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2e1e8dad91c69af69898da1de219f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f197604ff94ebba0b56b05d211a114590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862354d8c29ce43ab84489bc224c52d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda34019f0b849c94f9e75f9c32a8de592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df316272b9a63c98ad9b6a50fc51e2f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664220b40e99b88d9b1e40ea2faa5bf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b3d16fc4ba0f513ff80e71609a1e7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b0330a0c5b563346134949f138398596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798bbbb2cbd27a32b166fa52901b687597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa510c6914a23512e8985d46e51c00be598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612fd25884d96507d94f2fd49ece776599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d221a915511e380f1805abf17216099600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148a72f3167a14ddd81c6b61a7c15c3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8f8fcdd13239bfa9ee5232cb0ec52602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb4aa1ada2bae6dd08c2cc7d9c434e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6995a8c0ec1c419da0f4f6ce0f65948604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caadbca3f36dbe0caab72ab7a96e578605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e2f41ed753c60898ac60796c14801606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea8cc3dcf73bae14a16b927f9153b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1518a4062d8a9e989e62661b9b1395b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302153098a1caaaad77cfed8b77d1fe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ea41c8dff2f19c84f6c003a5e3583610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d48d7936fd1960804bbebf279c5a6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce34d1f8d3123e6eb238b9f23bc3811612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a2ea8ab910e590c7b1e4d5045348d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9ede3fa126561e19006700ff35b0d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc33c88d51760b22df8b9b09b0a0237615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62dc0dd1dfaedc1acc483699ea3eba616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700e863244e5318ca6e6d18ae8ef041617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ae05e0ba0c938deac1eed18be1c4c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b77799c64d50dbca802e778ec90d1e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb23089eaa208266ec2c513cd8d6ae0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0012349c75956ef93548b17ba01b3e0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f6f14172942a5d4add95160ff8d72622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3376815e04f45472e1b7cae0adbf351623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f56ba217b9bf42c0f413e62d1a30b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a16e284276ad4c931f1819c1630ff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e10aa58fac95adb0c167c676da1ab626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3c0a8c0159da2bbd9ef3e6cbe2d0c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2e84a35abd4c5747652afadca3b9a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00318558bda82c1a61ffbb2f69330de0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9c73f30e7fee0d63b35ce050f5019630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd71376d4aa778b08bdb594f1a4d44631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a988f00fde29cef5dab219788b0ba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91dfd1d8da31e8e93a81fc483cd4511633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4cefa2442a1c8278c92161a3d81eab634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb884bc4a64de76b2ff9a740d64b6c4e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708331a84f15ecfce4c798a0270f28e9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d409f7a486dce8020c860d0a11175cc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704a6b8480f659635c1adb9f777e2c3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35263213540560b1db46a1494a1122639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21807955b05b71b87f8ea063bf605df640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72060ea4427b54ff2957a417a57d37ce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022edb7669e0d38524dcdb8c1f62df56642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e9c46506904db16d32ba12590edd9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b6b7b68e37ca4b18cff27b62cbc2b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3de02247d9ebdaf49804792f40947645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e71a937263a040647dd2e3e7d746d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7df57d7fe5d815de6b8a2fcefe4041647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade90994237b01965eb16cc3dc6adf30648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41dc9c205cd91e5fcd93fe22d7ff75649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6552c7933646c8f154d52e87f033c7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2c6d1badee6b2da258dd0a2a4fe0a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764530515acff13f2b8862281e049c7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441420d9d95f6cbc6d4bde1583d1813a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e5aec24e224e45819ba6cb31ef20b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec3d704bbdec55fd4b23214fc2432b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a4bc4f58e11e4e8bca01ecbc4062b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad42f9a1e85f2f705c3f0049d744cb6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57e7c5a56640020d1d35af49545746658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0e0efea3923d7110be2d1888a9b77659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66425af847fa71a31399931c0e86eb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323b97f75d8c92d0a7423c53c85e607661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0b4593887932392697c07938d3888662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a06f0856d6bbb3147141aaafd5641f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b79c617370f4c40f855ebc8930ac9e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9762523990a6a6f76d0690d7cbae29665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfff709e39838625ef38f1fcc34d524666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad173f36fec5ea9a2a53402f01d75ae7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7051e4a6c09b7b3be978acf6b8837cf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8e95f20372b4405c43de30cf25938669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359c307ae9c10a5a93d80c2082df3e9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e52b772353456a5c7b416303f13c7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61abd8f27c21cd09851b379002d5bd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ee3a7c97088a0405d9eac6539c6de673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01723bed3708329c579810912ffd305c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2446a97d63aecb5c64ad180dfa54b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f848aa9fda1e1da6f27a3dd1c15a617676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f278ef304329f836eff7305d35f09d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4807fac304ad926b884bf3a716d7b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683694322227424bf6d40700276a29d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae224c8fdbf3ee196d4ba7f6b05a0851680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afbc12be0facd86731a7fe1b2cdf6b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0aee1cd3fb944e05c5b399f50b172682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72a1aab13b750dbb974539d66f07c0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6e18b217a1f3bae41056ea7ea5fc0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d5ef76801490d963753fd717e26d3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb26d8d1876ce8bffb14305c5936a5d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c4abd17afd1eaef116fbd7d02bb47687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282ddc0b38eade00fb22fdeb2d598d7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f1ab79f6d8f7756a17a97102564e7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ea814045b81477ecfe6ac16abb978690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c559c35099ed43150dfdcb8e2e738691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8317b7c1951e6cc7a1e33fceaab9617692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115c1ef2695ab36c7fcb68aedbb4577693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b46d8d634841f50fd7b4c3627c8b7c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05092b6f95657ff95248835a310382ed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2c7ad11ac4edc94eccafb8b0a97b5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f10e99fec1fa31c32ab2872fb7cc8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873d9bc77073042449fe0475021afd1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae90f19a4e5b53ee2350b48a1768e5b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d3ee408324299d23a376f8a7cc1dc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14c238b79fcff9fcd7d7b63f06554f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877770844164dc424a5b2f49757df40f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfbfb5712c1e477606d376ec1b3406703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1571a3f88bfe763efb0ac1872de85704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551a964c3d85c2c4e371658a22a597c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cac958864311a1b179797be43e0bc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa8ccf046c2625adc76a7a7d5a4061707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b3bc4c14eb9ace4923afd7b5ac7ee708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e4565a142d5b8ff554ffeb36b444d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f186c57ce0840f69f723aa86344feee710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2148c2c47c8f175924e7977474332ac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096761d2d152a817506d7131e55980c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a65d496d64858d644bcbc33a09802713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0b2960920ba8cd3fc821dd34baac3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589116eed0ff7f44851b38fe590c8e0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f69feaad634dc2fd23e1db12d6384716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da937e60e85dd3bf691c94651e47f129717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d616a0df13418f7a6bfc5e87239f178718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9602d1b042fd343e43bd022164d8b8d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdbe28dd208c4360282233758d8432720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb42d836aceda83fca08d07248d70d6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee504885477f23f341243d9c924cfd30722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfedb0c5c66d24bad2fa41d80fffb0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9302e4599fb55f56384f55fa87241e8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206ae74442efeab3870356261a663e8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29bf5d42e38a5ce9629f391969a979726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6865cceb7902c8ad818d808869b02727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57908e8a39e19da0ba2d13ff956dece728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c9f51b4cc012b3f81f9054e846bd3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6983d05671ef37918a2b6b45183f9ef730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0665e9fabb9249867cb774f9092c2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ecbaf6b781529a0dccd5c90f522d8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9474e911399445b9607f667c4c1539733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3499881c59fadb1cd35db82e7d4920734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d7168f8cee51dff01fd4171b397eb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1acb14841848f8c51a0bba625da70736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37424344893191ec9a3ad9e23f1cf2a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8188be4af5d4e3977a95600817033738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f73edb634a59b7d4a8331a1af92d34739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b441620b321b6c1d11822c3a009caa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e11c510037ed4c00bf978589d3d80741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24e6feb8ccc4f911539776dc3b19b5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925546cf761573f8b3fbebfa3fde18c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fadabbe17b81a3589bbc5035ef32c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe76edd3949777d2bbeb4f630717c8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00baaa1f662e2def1cfdc0e1ba8892e5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4d7309959eeda4b9de0ba82cdb581747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9706c1b0fbbefa46d88c0b87ed42a27748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacca49f848c808fb21ef25fd33f907749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e0c1dee7edf169c9a2e38f4c11434750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2b5ef50cb8492c231f2868ddb54ff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71285481e5aa589621ef70469610c646752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39b8ff37083247c27b2797425fb379753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc3da34194c71966b678cf6363205e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0a2b29ef290ec2855716ad4746288755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4526d973d0977723bfac3b7960a66cb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a75516cd7152032664aeccd4f738f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b64e94b51eb754db79c86a050ac50f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cca6d51de2cbe9f108b8047f95d0ad759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380e1998dfe2b81daf4c09f68cb37571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7e3370be69c85e2a89d2db8aec6c62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef67d54908c9a13dedee4a49479ab583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093a1fd1fc7b2d2ecf3f426a6c3dc794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf0030da28a4661254254180b00f755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e716e4cfdfcd5a6394e260276f7496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faceb6a3fd62c170cd08e8927748aa857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6640aecfdd8ecd35992f01e81db1c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88087d1d40bfe3cdf3423707374c198a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940b90196fa16cf5e7867119c2c0eca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5edbe7ad5fbb501e45628d90f25ceb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea0ce5689fee8fe73e59ddbaf5723712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451286dccae9d9c8c86e41b47345c46a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9660386d7ab112dbb0c91234746f58314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a3d12600c056065fe4d4c736ca85015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97de3760be1a23b6aac0712faa541bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad4f1e1ba0ecb6edc57bd04cfbbebc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23f3038d610ed71472ed5d565e56e018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c688e87312366e5a34482ef6ffc4f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3bd2060b14fc1d9fc510f7ba2e51f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483dd9c9c940a4e22475fd95c5b011f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c368ee49956aa07bd5e25c4040738022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a597327e99156ad023c5ae1098042523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f499a510254b319afba8e7c8a57dfe624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c29acfba17b20977c545148095aed225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067b91e6bed2e3ccfae9ef190799e7f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4ec407fa864225976210666a157c927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590f915875df6f04a252b20c0d0c50328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e182eb21a8284b38bf680abcb9f2229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ef0fe834bfa79b6d7353b6a26656d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d20bb6fef1469b7c45a5ce3716b0e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da018abc83b2f643a88f26107f656832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233df53766ccf12386b43a1fb33983233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a907d635794db5ca71efdc0127a2c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66762a47ffa5c5e5d19d6755fe711f4b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9203edacae2e3c233cfdde4cf022636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf955c8ad5edb07930c6825ec8894037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffda1c9f309d943d3427f3093e66e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4358385e777a56a5cea118e8975c039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50978162d6a1abd0f727f51f4994b8340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef288f800129d80f33345401cd4a7dd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb2be0b6f1f98fbfd34b72ec8008ce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb7662e65e75c6084bcd61e86c6ed043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdce9c89d67ab07e73174b1cf7d750444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda851c784e409cd9d438310eb0b62b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06230231ae9f2fb5edf86bebbf64ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a455ee593f7732ed3a6aa3209068047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed982822176c0336ccf50b57071bc948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0ee57cb6d47607082c67ee13738e749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e29cd82ce7c7ba308c783864f28fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9751276d83916e7820a7d1ab6768bb251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548646176bd09819b151ecf229bc7c952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa9cf122666b0f2dbc4feafbf8bd5b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810550ac992821118d1506dc3cca71154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0b03ec0ad1ffa6ee52c500397ff9555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0185c37f295886d09dddac1410f9956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6018facc97e3ac0dd30b2d6fe98a3557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a42f60347ac098162ca24bb3f172058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59a97d1b2ae15727971f1a6eef48f759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8cb1c17f097fdd4a5420274aa605060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc6c5f88a1a9f0d266b59e96a6a1a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d775f5f2424fce6697a280d7b0c0f0562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a121a92f861951b62e20a6a0b53d8763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc391c1b01553b27656aec7e823f52a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c09113b9ceb114c382d8f94b6f79f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ac0feeae9b6e7de67fed395af563b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6675e6e75a58efc2a46466ad3836767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788f74cc8263a1a671c0c201b488c4468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8d1ac01b696b3f38ae370154c7c9569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c4e47e0dccc4ac753cc5b22189d8b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24825b00c25a97e1a7e419da06cd2c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902c163a89295c0b8516ddf0e04b4a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79509a347ae1a48601dc5a16dc01672c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7458a761f7c6cb15eb0ddcbc6eb35c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d892172805250acf08acc5b17165675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d2403e0688024cf6b2787d68c51c876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af9f001ce0c7303ca4b6430687538577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9dc38f1e045d9b1391bce9df5de05978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19b6e1d56e47b830799734067622da79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc94d42708abad271926345485126e480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7a4bb5c76ef77e7d1bafeb68b2fc681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e242d98ab9f51099b4cc354ad9067982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c9026de8d32a381326702cf4ee98083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfdffaec7369af7959f87bcf870da484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1702d6926976a6c1a6ef37bfccf5585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0967e18e76e550f3902cca82f04f486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32902a0e658523f22e1102b8fc69e63187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f0bbe65b71ebae72c8c67334fea9288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1797f154096fd6a8af2836a99ff2d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe967caee3c4ed68e47d9ed9982a1d4490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a67023fc4c84511928c8e5815348191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bf7f7a22b4aa6a98c5799cef0756792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b362ba66ef0e0fa92605f0872406cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4458a0837d5a080b6a37615d4c4e0594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9c6def4680070524bfdca93f8ce3095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd25943d42643b823e80945b7d042096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d4a780fef6c3680128f6bcb5da82f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9941d3ebb0d66180c26d86c4bc5ce798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535635ad210a79cfbe3c91c706495dd299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4b91e00f96565b39294d09b91b2c2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c81858198e5811c637db3527775a8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9540861bf97d49dd053d336849428102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88ede8c44372e4da971eb3cf6ff7fc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5f11b7fa1e520285bd275251ea408104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b1055f3899ea8a82c0bb845a4ddba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c172315fc9f6c3294700498006241106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac32d161147b125879657442ba6f91107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0152edd45513066e74df5c496a44b0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828bb59410371607762ceba844882be109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe0437364a7dfe4e2577e2d63ba08a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff37eb6be47ddadfbff90b0607b495111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f56a44ed735d03a0a5255220a6f6e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc94760d5c60433438808d5ed86a8f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786394dc7c838d60426044afef0020ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791cf426be5320f1555ce7611e7fc0f5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f0ec8a56a6e5d7271f6dfc3416cb0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ca1a186dbd344177ce2753ff37734117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d71725745bf4fd5896fcefcd789150118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc89d4a9800dae923db05ed7d0c25c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313ffb7511ef027e1d90738ade93276120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ba668df4bf9fc96f2c9ebfefa5fc9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01a2ffeee05b5c31611c005b4c26df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb867036832f02b1e1bfa2c72f3f4a7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa7c6e6840019f2ba304b8b7835b13124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec005365b71f2a328031c0502b12c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf22406576c2b0fffed133d128b485126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e8d4ec3bf5651583dbc419ce78860127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb4c3a6ecdbb98e0d896926ba9a6f9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16a7515dce335507a01f58e3d3a95e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d72a6c62e502647bc7a4167febaca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a3963b6184633f0ec32c2580aa90c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7ee81883346092c7571973d9de2b8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc582de07586ab436db260b1b14e69133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b85a6443f238236951a735b19c0f9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f06dc7b323a9ec5fc9645d0b09d29135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c135e4db35c09bb3a97e62501d3ad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4baa6ac2335271b59d625f4ada31f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87843316e4627e0a85e795f580826cc9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbaeedb976375125baf2de4d91477a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4569081be353ce0f8a35ca32590289e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddba04b897eb61c06ba327fca6f26d1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58e03bae47ee874fd5c008fb29ff31142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23683b7af2ea1e76e76acb0790f767143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9558e450582309b70837d3147b3b124144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa15acdac8806985a40c780328cb1df145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bb1f0f43e5883f71209172c9e6975146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad9a245d3915359a528ea20edb34f3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a34617e70def246e916d1338dc8c9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6980c6e6c677bffffcee5567680b56149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b87644f84a8d46a4326373b20c30c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62a3a66dfcd2ffd69a0e4a87342c4b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88488b4b16d1a2582e144d5df1b78584152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939011fdb0bf511ea9502a6e7c2bd08153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b51f89e8db64adf70bccf7d2bad41154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265add062924d1d84908573fcf730d4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98162e000b218b6c92a5efff7a69fc8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08f9e73d00a2b66a38e0b95552a3fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca51eaccd41b848d3a48c79cfdf6927158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539d8bbba964ef351b7e84c568eb743159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e2e703d20e0095cfd272bdaf233a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685e5e55873d0eba6dc28007499d8c0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f6edef8003e8ca422a2c09ef28288162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4026c68d2459388944a46b2fe864d8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86992e479dd28490db180945a069b526164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee3d21c34b289767c3a270722d0470165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40955e0208b0ac1527250b2d2fc0d391166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e261ad2a003bdaa2e1004e036c3d57167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58b5a8d992a35950c61173d1d413af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f5c6a661ebea5a9b910b16ec25ff0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb4926cfeb2d9bc1250d588bec2617170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893768f77e477734482020a357ef9b15171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f828818ac4427b0052fe94ba4247e43172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bef413d41489c6593f5aa6fe998b7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0fc13f3866794771fb7a7e6b950a0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb844f7d86834c1a6bf0229a6c9874f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7bd158265939ec38e09012854cb305176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f537793856724b63ead8d306bbb7b4f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d834660398a1a3bcd1187ed864723d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe45a010d4f83f3f7065bad7429e0c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cc0ab2bb83f30af4fe098968df829180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea4dead901a9ba9cf06d828beb6ea5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d026bddf15af067982aeb0ab26b52182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c561671f159fab6eb89e18bf40fb3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e685a04e71ef809e2de253f627186af184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e1e1abfc7816f868b5ec51a0bbe50185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d244f540c298bbad9bd0cd5854d50f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96ba370e682e9f1e1c1b877f0acf5f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b943cc8a45c1b2cbacb5e8ee3aab7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f613df06ffaa40e52d4a05a96c08b9a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1028b0a895cda6b5d68d7c445472282190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7912efd327553e641bbccfa5765d11191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f319e7516c53a728919c5c6d44cda192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c4d4eecf7fdceae0c47ed470a7ab6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5b59bba93284af4134b277685764a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4bec9297e84f36794cc6f83da5a815195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94347dc16772b9814e742d2c6be0a57196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f7cd0b70c30887b8015a762f5cfdc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e5dcdfd633db1c25ce057b1d077de198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3fefc5a0cc2b3fb02d7d59a48c734199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d69176c6994ca44854ff2d836028a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f84a1fec50f54640ee4eb6a121534201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81c61d6da3bf864649e9f68b87aefe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a47ef2bd47fde9ee1967f06a4d2af4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094215880f47e5f534df588639833126204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199c88ee7ed63b8dbf582e8bb90dd37205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0bd597f1c51549b16c41b309488b4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc547027e1ecf6c5d6e15c31b33e05207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b9246cb90162a7d2fe99740dde1c9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcbdabed53384a1b04cecab3e1aabd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587da5cb2934538950f46e415b82a10e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be52f182d5f322f0bd5229f8ea4f8c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25da0d1b37605ebb6821bd55a8ee77212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56a52948191a409f6576e47710f171213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a40b6a4a78708fefa35c6ca09ed7f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd39bf13b44fce2b94414bb418900b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27951f251357594e5ac9e4635a31637e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6049d73481d1b22a60b5b9b0a33d0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d0b4d2234defd687e7564acec9e1f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caee0cc9cc818d73cd03523efcba880219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89d19516687c119e45e1e9fd665553220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a11992b28bac75041708c13b8f809f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd392080b9058cfdf8e6d16660fba6b5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d27b23cd870b440ad41b273344b8a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f595e39c69eb71a3fd577a183fc12224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80f2d01bdd66b0b9432067189bafaa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cb4810331b3c33af9d4cf7dc8318b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc51705e41312969bf8106411dd7ca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce728b11531d7fba99db505d993e6e9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a21057a0a580164391679e350f430229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb28a19551e81260eb936b75e4c6e9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139ca778d002bed33200c5f0aa840bd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468a23ca6a6f7e142d853a48c1f0798232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0d93404394edead69e6672de42022233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0180a769a88daf6f7fad7f14655974c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876382f11a4524d20d5e883f3263eb0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dda9ecf93bfbf38056890a90b0558e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13954103d31b105f120b25370d93ce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe8634e64e5d3a1bd65884d48eae98238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbc4ca6431d577e7e3654199d64f6a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7280c9b7db5111742449a94375aa2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee66f2fb7305dd729ceeb12fba04447241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84212011bdb10e20f70aa683a583432e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bea6b34f8d5c88f95e1e3ff3f97d10243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178cf81afa3989c486258597db6189f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c650474b4106eb71915f39be1e96cf0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f3c1bd2efa6123a782e7d7c8a19bc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8474f5bdda61965145c3a4ff7d3e2c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cada55bab894ed9833c58a3072aff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32387700149393d1be0395f477feeb7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbc686378dea5a5708ed0ec2aca10b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b673b26d3c22d2eb2eb08aacc7052ea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1377f711912173f28d0e637c02f035252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db2280929c2464b4dad159a91a5c77253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975c4b4110f2f0e87652441f1e5d0a6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31875e73b7596c02e02a1e4b73cc22b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d77648ad95935f3415502dba17b374256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0755e0cc2a5b38bd99e06846588e5d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a400b93796afac73dfdb855e09e51258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f19d6d152e596d383a6f0614a3d95259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c59bba9bf6c5f4a620dc968ce0e49d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f00b02575eb6e0d32fa198bf98159261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626de569033972f2bc6d87a64b6e547a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253e971ac891e4d060beb8619c9a7da263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097451e3e7922e64463dd480c5d1f2f8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ac6f6d400e1c4fc5c18ef9f710e2e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc19b0c71a4657d4368014a7e3f60dc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf608018f3678f43ec697f90057dee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6566faf8abbb49527d98f3dc7dfe03268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4861f0eb0999fbcb7f610ff67c56b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67825d8d2bd8bf9dd37c32091c56785a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fac785a97e22c736307bc777e358d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a220429743ee33b83496c0fc25b80ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1d55e5a3d69d88e43777ab1beb030273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a386c5ab38fb96542751fb76b994f31274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9db0e41d6e94e391823cd6f0edad4b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a618395c22abeb0f7f0a6f78792a06276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe14eca18072bcb4a58860a85c8e928277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924a316b094db0ebbf427f1214ab864278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a9feaf52a8f91236bfc1e392aea21279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79aeb5d1155c4665b32eb80562ad0f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1133bea5bd8144f6bb2d9fea326034f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1ef56a58a3b3ef189128492deea6f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22090d5f6aa63ca15afdf54a03a2da4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e7f7c4003e0b8799b5507ce513c3c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043734dded5e6dd2ab9990e633740953285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080b5de33c620d8d9a150db46f72a99286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e4679848e2a7d13aa00774c6a3a9b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475058d9e9e7f77ad59dfa324a32439288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bc8773f3b7cda0baea5e4b345aeb7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa41511b4fbb4c84f4ef732a9e67e0f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fbff09e7d59e133a429a859a2e9e7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180d12f55d9118cdebc105072357089292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e6baa572236bbee07b3fe9920409f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093091b828646c7dd0ec82c5cb3e2a1c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3363f8dc41043a81261154ce90c5cd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3633c474f2bdc2f14ccc0a91f5c28296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47522f42cd09074953637c77b1165a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eedcd9c9fc01d476ffb4f33d8181e8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3bf996d97f6b4f9e670573c4f4ac2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81568f4c3b7612f1860ffe85d6c61581300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933302e8b08e85e81fb49339956921b0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b8568eb577510f2910467947851b1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2572542a0062dbcc659121d41e74e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444caf3e258a3f52662f5709c2f7aecf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373b5641519159a279de456793b5cba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53826d6f7220103af81a689fcc2524d1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e3277679f8bf6b68eba30bc51df15307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ca7a70c69959a28af8e7531538cbd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d076bf33ecb2c0969aed245788f561309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf7ff65d20fad5af7b0a9cc3ef2651310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ae3a078b2b23b37d39f72a8d62760311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500ec4f0d5f3a46767db52b41d4e19a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e638f7b88b4fc573d1cf303fafc355d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9dd2c079d8c43451634c6c6a3c2cc5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee5d9d6dddfdd9e9031ce5fdcb168c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd51a6c7a68eed41c3674b92ff282c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d200a295566acc9eb0d0b83d03d8bf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c974cb7fb33e02a9b2932929f5baac7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d99165cec17c05111b2eb0623ba66319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33313a4961223250d0116bc5fb59e7e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ffc02461b7f489f4cd8728b18f545321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad418057e8689f6dd4dead3a84a81322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53704c0d84f22d5ddaed76d48ee190ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707f480de08cd91f92dbc60de30e9d8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122372f973a1f6f0692bdd5c7c07952325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f9471ec28bbfff132381a31f5880c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779198a7c6735b7cfed2a18527158de327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3055cfb67467656ca99d082fb707b1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece19e49949077d7742fe63220037c3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bacf114f6091b366eb52fd8dc1b52b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482787e240e71bb7af24e9a9a0bc7b6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bda49c856bea9bb7fd2cbb1f16d4be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69009b9f8cb49ea51588a92a462b30d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d2f2d5cd21bd93c7f9d85a669ea20334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372f1e031221be62bd2bb36fe04fa33335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afcb0a0561c5b1ecd3a7c20207aaf3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111811ec6e8ff7fb2a31e076ca6f95a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222a2579f807bfa49a987cfa9ac7b45338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ac1b2c9f6a1ae904c66c5245ca253339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395b185e776574e3898888ffa3db00b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9431ea9be1a38c060650e5595c07c6d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b80dda5cf8a4affecae08c90b82d2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd2a022ec462d6f3335928d35cd369343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc2e0d76f3e437d1ee07386eb3d3b4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7bb0f58aa93705c3148f8966caf68345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f88627017bb1aa3117451ae6de9301346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b493ada73b30d943faff8205744d5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1baacb031b66b2195a842ea5b5aef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5887cb35711c1f842d49f0c784998e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e04780c22f16b55c13355eb335ecb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca59c9163bb66302eb5d3ed8957281c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f9df1de910d87b4d3d7b416528baa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de306f068a7e056dae0840bc31d404353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469cd7743fad5d50b4c2f0255395be7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b62f0bb74a1008b82c0f542c9fc2b3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27976e87a46f4e6bf64178882b8964c6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fe3d1499af5493b0320545ecc921c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b14ea11d1c0ba685bf5d97ac1f786b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148c3e1a72b0a0144f2299c6af7d50c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53f373445b60e34e81f47f6079ddc4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf5dfe6854f75d83465099a880084a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c07ecda515443952957b80648c4721362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f914487803d85b286b5dbd12fd763c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c9420ec4bcaa0a7c97cb529b7c8c1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716ded76c5a4541668fa53f707c7ec2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef5d29073bc2a1eb799c3f3b4b5259366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae86bb2a35ed61b970de224d476aa0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26df8bc4bd30aec0410ed34c84cb863368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd301c72159ddea71d73289bac971fc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416cceb1eff81b46c073f67d3e2d248370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60024abfdc4ffc843f4d9c11759bef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7de3df3364466e9e8f29576bf90f1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de0bb15380d1bcb3a6dbb1ee665499373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1ccb9bfe3fe84ffda1529cb5db744374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a253e87127e4f471e4bf11760b88f39375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779231a29c85791889a38727b69728a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47fd9f7803f553dd4753697458315e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeaf29e4cb5a56100931aad05f5441c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264dcfbb4621bd154a150ed16eb43682379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff1698660a0c4344164d63a40bcbe8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab292422683ef9a2add0b605fd2cff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e312c36a9b72dc385b556d63af153e2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddeca7630ccfb1f030541a0854d14b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011e929bb4dca85d8df8dbd84016ef4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfb9731dbb61a7954068f2bddf5e5c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5d37ce5bd7c79e7640a2d1b7b8be0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a6619e5d36a9adaf765befc97a61e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaaedd380678a94387c69d7194e27e9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a56566ea4eb1ac347f32ed7bb12a1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062832f10c4718e4a11d187d9cff8edd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c695422aba079378b819c6715de48391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48caa19e34244f2a6fdf5c40e872817392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8381e5fa0b376ee0f653811d37ec446393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad33be503951fcdec9b2db3420420a4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cdda4b34a4f2a081ffc76c2b415b1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecf9cc24ebb1622abfaba148782c24396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e6f7cddcbdcd55078bd7baff2f1a0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324aab786bd1620c055f7058ce7e11a1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e9f4e56eff90a706525479349e2fc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02e84f2abc6be839b5208d1b2c40be400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e5c94200411408676b614d1832ac6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713b642ecb81b7a984edf7419a1e560402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57d8e8f909b0831ffa04f4822d98b3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc6d97de9053fd4d8dbb4a570f4a7e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab444663a919149becb5729baa4f2132405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ec880ec5943224ad31dc76d548d89406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27543372c9090116ea363804fbbfb733407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b6baf60a6acb2383128ebd7a3cdde408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf1e4fa8cb43f7644bc3761edb5b65409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cc459406432712372af09b99d9977410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded32e0522da0698a53c970fdd224a11411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004099d41decf80a6274953b086bab01412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e95cbe32145c8a1e1d1d11161d253413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46809bedc453fe448a2851803f945d51414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69c5963ab4b8b4f4d6c81a021ce09d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b5a8be5eee345386c820e17138f4f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d37af6528654c0138fafcd574afa3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85621d3c4d4912d57d58bfd581e7924e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcf4a1cf1cb892b7f33bfa72361876419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2228eb9bc243579a841ab14c0b984420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136fd7dd750bdee984811ba5026eafa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43f2215195b5008d0d98fe0f66c957422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98272071e343b5b92c30cedfe64cee6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c5038969c3be3580f8f77ee08bd37424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb6e4207b3404095c8b33ccc652c41425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e052092472ae5015f625e5a642fbdaf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6dd33c18f2a82eaf029b265b7d757427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c134817a58d1642e88b380c261b00f0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0954981a209fe7193bb1f65fffef69429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011d4f3e62b3211267ef1c3df72f4b0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5bf3c50bd69401e3c1ddd465094816431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dff1115ecd1acc4993981c8258bb23432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2c4f14ed1354c6dfad25dd39b2a6b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640da7daca02312417289f2a268963e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6795f99215d7539178191170285c35435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e05baf26d2b369ae7c72439e06fa5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650ebdd2fba6e7188350309cc161c11437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc207347514d5141e4bd1bf59171f8ea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7af7f41938c7b3ee799f9b3dcfbff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3832aad819295481f38d08bf5697a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c928806a5e7d06614251daae84f9153441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b1527a7a40add84afc91abe78a7f7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f947189d1afa90d205d871ea5892079443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824653437fc0eb9e7d61dff0b93f0c9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a2169777110efe9d767c38d856832445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286c5e12edd194d83214935831183c9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9ba28144bbb0a316bc5540e419e6d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a813375e0ecc3a9ebcaf529d0a746448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a108c0ffe7794b5bdb64501d27ea93449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a8eabd9916fc79cdc4dc006cb380c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331b25af50c4f54059720afdbe35800451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e35412d1d23334c6c5a97665989254452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e7b538c5b1dae53a3fd8e9b0af038453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b8947ddd955c420ee6752631214af454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76851b50535b734f6a2fb6e5c7c3a9db455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871be3422975f279efdebae0b5e38cf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfddc5ca136fc35bec3a027697aae09457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f1a53b279f7c0aa890d5dc5a17eba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a49f28da4a378de982d331a8b6b98459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6312cdb4c46c7998e65325331eabbd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180e5fa5529a494881551813f25da56461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cf0eb45c5bc3e0f1abf3fe7dabfee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f9637de5419611c317c36f105ffc2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f335fbb01ce0485918f30f1d8a0dec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85da04f9f7d12629e078bdd83469694465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3617e782ea8ae2649289d25b992b41466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a775b706848d6f5e01c9f8a0faf3e2a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3052b58139aa9f3427a5902431baae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e89ec5f2d89ca6c67341a8d014d3b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30991939306f87846d21cfb28dd060470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6852df404e70742f743a1f6a99b377471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d732df8a5fade11bc27f135dea1b8a2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81828900ea35998d5522347e1bd10c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66dc0d3a115d941526ea369484e87e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d056e419d725a52e855f3f4bdf9626475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87955d9fe0f452e73ca0cf5e45e349e6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea488273ddb3175ef885980f894c320477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc050e8eba581e1874188b8bedd0ca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458b02a1c99fa450e17a6e6f8009d83479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e758b0f1b7f23f4d2decde7eb831f3d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2c69a64504ec228665c0e6fa7d563481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29b0536ed076a4930e825783ab8007482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b29aa4cb15bac23ffcdfd213e1434483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f00bef2797504d4d84f2761eab720484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b653d375245e7a4930af8fb77b04346485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ab8587e13804335551279fc5aa28d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae94dec0e35ea380b327cacca0bf7d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a68aa0bc62a2debcfe7c4c6a04829488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be465358291fe5e7e4ddbeab9df804489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9541874a0dd462c92b506fde1dcaba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d9bbbcdb0daf7d653557cbc1eef2e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41cb027cece6ed856a891396aa1b2db492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb46f1935f16a3c30b3e72a87ddd0cf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc683e7abb6aba1bfe089dc61d35857f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57a7b1b61dd3c14722114c145db781495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74e54df87ea778b304fb722c7cbef1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de489a7ce3be4ee850baeb2b2f8dee497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52723b57715bf7767f017290df6f789a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e13e0d0496beffa6f92d5e7e4b918499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd12e83fc52b4ec2f5cb61cc3d8eb6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5cda6ab10d81c7f4171b8e85b6385501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4abbb93e610441fd46dfa4161a6df502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca8614d0ed77841e96293efe8dcd94503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd368a6e8690005b70deb0139db3d71504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ad1d4e8f03576fe4f7fb2c78746b0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345f093374a9b89b0fb9c084ff9c1ab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ed40766b5fa581fb0c03dcd0836d9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b54f01e81bdc1bf4d69b7de9bf8509508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54e6d785bc28056a8e9eda2d4cacd1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d931eda08198ff387cdd954afcbfe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21545baa4f65f47758adf14eb7007bd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f5024dde06480886dc4d15083fc9e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eca3570d04ee083f8cb05962f219b9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6119b16d1afef351928680832d938af514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30b2f9fe9ee2704ec19c344dced4ff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b728502f5fcef61bb17e4da9fae5336516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641763dac412276fe5bc5314caa7187517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbe79494d09a72085ae5343fdaeb34518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd846a168f6e546a9d680cd36803d8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264ecf9cea023fad49978f2da30a811520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5a7f8e621de7c62732e022c2cbaa1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163370a0c36a061e69e9e5f33f9dfc13522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876c5d5bff88f325593cbcfa524a5ab523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b5acb5a5d48962f4acdce7950d3ee524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcde30f32bf58549d7d397d9ee9cabf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbf3e4adf0ecdf98d1ed5c10b84d8e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d05dbf36725eeec78e7ed306ea6cd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b77691de73cb1f7cc8c524e1ebc624528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c601d09b843751fc23327c6f4ab5d1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fa5936835a1a75323b583c6f286d3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60655dc7761952beb9289ae9467b276531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddca5dfb917217ce33cf0c6bf578a6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c710c916f686104e1c0f48e73b460b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f6a855fe6d6aa5b3e2a88915a1d23534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeac675820af9226995b8f6618315ed535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12b832185b07a84fee099317e9458a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2dfe371cc0623950aab70cf4f32995537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862287e1ac90052d3b67e9cce1242fd8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb4255db8c2c383db9125265e00a8f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4d2e513edd94f849b05f3835bf00f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba32c2f3f9a49af63e97f8199092b96541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649cf55e3f6dff5e2557165ac03debf5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39750161c3c98d083c717146a3f7bb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efd13504e1d05eb8c831bb8444f463544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45875ec6547b76b4d72962ef317c0f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123216140d729aaf384cd50d71a7c91546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5527e06d492a7ff2b003d6b71cf696547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7014d2d95d318534e17979474dbc4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc783f3b8091e927e21862678d45727549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3c081d34f1aaa46f95a9e8d97aa5e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82093ee6ac2459b872f5be3d1b1b5bed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc5b88ff180af4bf520fe0cf7bd2b2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe4311e3532b752742f455bb599274553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64eb6774c359be0547c28c0c77ffb3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03b0f9288fb2f8ef6a5b3f46682bed555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4019977dc1f48231d3a0ff1f69047556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac03b3d43c4467992340b73e9249bbc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b452d23a12910e2ae93cafe967ebfe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb45277e6f66ef62637b1c2b1fd3027559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2970bd70938419204e6553359850b5a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97867e8f953134ecda33fbedc07747561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d80e0141e2591c78d6ff954a21907562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5c365ee33cdfba30d2e21740070a9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c10206489057c3f03bba1cb83d346e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef891a12ebc4981b97c41a290b4189565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facafe4ef0641514c8519b3304686de566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38708ccf105bfcd0b294fe119e206035567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21713d151e0c083a57ee87473530d72568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107edbed5d8fc2082d6da24c3947b551569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37703a1412627a14350420a366b18ae5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a13e4e9686782193c646ae68a8ad44571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb66cb28ae796760babc2101fb8d5f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8202f8ee5962fe4c1cfc7fd77d383573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15b0f8412c2e7da14f72444bf2cff2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17614a20cf94d02811b037db7567873e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4cf281a089900311450a911cb0f97576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc53b5427353fa5cce41dc726fde8e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0417cc7e3a9fbaaaf937fda5e8889de578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931f3ecb88852c3960f7765f511f9ea579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8c3f8a8c89368e8525d87e0709f59580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf998392bb8ea0e4df490aa55698ba9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60de861500eb69c32b596eccc76f498582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45b69eccf22e2030ceeb151d9e4c40583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252fa1c47408bc0da3e176a573b2b570584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c13fccb63e96a5a56ab4b3f478eac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a361ea6d83cb7723409bb1009a5d2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babeecb5a6fbf2dd7133f1f4517aa69587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebfaba567757880de720fe362958ce588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41f72aa88cd51f19adaefb82b9eefc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c57b0c8f990912216cd474926ff58590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bb7939671b63159cc19b59dd7a051591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafd4c971ebe60989bd861de6fd5f51592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f31cbb329185646add702342f73965593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8876c50de569ba53f9e2d2fe711c1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bf666a0e8edef888c180849119e61595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071408f09c66db39e04bb97f4b4d7ce2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889adc4538d7e962f1e33a8e747814fd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bc90c01eb769a1b23d94d150d36ad598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50199f51866d02f398345e9129aa034a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cebf216bfbd6c7a6f5c0c578a6d32600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915eb5538d3695d71adc357f7d282bf9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9196bbddf98cb32c4b966e5d33b7b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e94c10df2f60be83642b589f6bb34d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07e1cc656c21c3cdf7615fffe7c84d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9b6abe64748699a39775cb60de533605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8599c791a8a7947fe618e5fe45fbf1c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61b08c8929f9e31087fa2606b3d45d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af7390785b0263c05ce3a410f3478b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d0a696ceadd0560b36d96849ae922609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce888cc44eb2ba1f9283b5db102d79fa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a7d147142d5fe51bca97f1ea0f18b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3bde0014abce402e93c95d753024c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f87d464936e7aca846e68654db120a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970352717ea085e8fc7fdf7a04ae14c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecdb9ece8091680ed863786fe4ecaf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc984909ca5d7c004e6ce93caf32b346616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39522b4fd63e0746c5557cf2f058e20617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caebe4ad543a6a38062b4b9a795f071618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8c87a30557a3c80a59bb69b749ebd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff15e8a99e9af899ebb0bd72f67197620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446d9d099c0e961f72dce6217f693ce621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4139948683aba77c601e55aa7a7a4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62f12e2fd85410f69a0e06aa1d2d0c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c214228b1af90327a047e5b18dce33624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce05328cc265d028de640206ce285e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d9716afd8478a8fbadc95315bd42d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302a80ea69766194cf88f31485d18bb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea05b14df111b9c1afc4760f063a332628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38effb090675f474425e506e8f92a7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8dd3176ab3d8a1b5e91aa428358d2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e4e4e5110322d6a38524cfbcad87c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49caac4f970d9f933c63d1779c5728a0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d708dd4238abfa3b7e757cc941224d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f556e3f10fd2464f8dcb7798360901634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeec5c807ec423ad2d1a56f05965269635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b834b40a1ee656055b54d3d278cc93636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b4c5e571f5cff146c86ca3fd9fa9c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165774bfd21bb58c833d2ae6ba2d4607638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8c8835723e0afbf62c40847347421639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a0470202bc4be50512650f25acfd3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7247b4ffe8c11f34b973cab5deeaea8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71f4570a4347c4ee1ae2ae8972da34642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e9f21f67843bb750acf46e785439f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5684cd0493e2994b1f78670d737ea644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ddf102933633c07265fe66b78d7fd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a370d5028784329c559eabb1bbb1c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982a8fd0b3ba5ff0f16bdba8c3bf99e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b6d907c536577b5c1d779e7825a19648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563b08ecad502a2a84a5b723121e7e2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459d8ae6bf458000a200ec2b45d981d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7a486c227efc5a9b47dc381578adf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4b32c6bbda8c8a240a2d93712c2f5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446e188a0f0ff9c87fb2b216dc384c3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda955887dd6862705b59c4f77f5f1dc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95ac74cd60fafe4897116e9cce3de7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318ed6be5a680fd5fa6def9daaa1507656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e5c3021cb514841c02e3ace9ae2bb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473adb4b3e55dfe55e722f1670ed5ca658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4f97d7b7d087f93bbe3ba8aa803f3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b250364bdb196f6a584f7cc91e6a6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75117104e8eaddf99ef1fa7fd1eeb75d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f1f3884c60bb2d85240e3e9848f4b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c8d8060ce1cec31b3fdcd3bc9294f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d82f3feb3a1762c016ee524528eb2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45d634c17a309736eb5046ac7c657b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e990a783ccaced1fd35fab4b23f52666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d3c5d73d8c5631e45aaba96f76e7e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249ba631fae40516d0cb8d58bb6b35b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07414f972363fd222cbb9f7205e93287669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f4a245223f937a8141d59b4bc4892670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983ebc5ff78a2417935b96e7dace8ff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931645db5e9eddb476b9aabf47c6300672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9094c2b76c404feac5647fd6f97c5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce81f5eeb81e7af0db723ef0b3dbe9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf1eb0f55193b31e627208e6dda01f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de306abfa2e292584fc187ea36d624d4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad57fcb1101d3b9ac4f1475ea057d9a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40a238f35056727952952d7197df7d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc77f3feb3360b29fccd36b49a6a14679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b80c11f7fe7d6b7abb3d10ed38ecd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a76bf32941683148e3b344da8dd1a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae766aff01a1376544698d1554854a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa77075133524d95737e8ddba397b10683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1ec7244393153141124a5e4fdb5a7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991f55c1129aeff1831f297b3c7d9e1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebebd2e75c1bb4c51e83092f2d6a9c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ad428fd7e7c6d57078464e239ea49687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb6529e63ca8992945d970bc5abec8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7702191191bce039d4de93c8e45d6d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb16443a199831180fb731e1862f516690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5083523618702109193ae00af1f14691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38718869f2bd435f4c37c8dad0f09aa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6539cd5bf42ba9fbb8dc74504bc2b50693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad98d5472c24292afad1a3b74e3a475694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987077d37c8bfa9cb88c8f33c67fed5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91e31c098536ef5b04b5789de4b3d1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f38118721d83ffa5299457e27be50697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30964c6c5461a2848cac87d871ea9ed0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bef210ea76a83bc1f7235a01614ffe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70597df1eaa94aea7332d557cb76e5fa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27b0f10c80c1dfc45346bcb459aa6a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5775db1111c7070474ccc45f48c2234702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932180a9d0f07501b951f363737f5d5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc60cfde4ba2e53d5dbf1aa88cd24f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d56f251b57be7b8f67d064953ca79705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d6dde120815f584d3ed5eedcbbde4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f639d40d92feaca4d9b0e3102da4dfc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8e47cadd3d89f94244f0816abed30708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31defa3062226f9584bc5684d9ffca49709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e837905a6db2f8edfa2f25d50c01f8a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1b6d39a76d7ca626b1ebe96d46630711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89218fa03116ac809b79282816c07726712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956640b9220fc07584f78b3cc25b0660713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645669abf02b0a0c79a586204cf0e8be714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3034b38aeca730d866fec70d9467a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5fa37f3ba9a24c89e4e606098e53f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f65c6b7783e7eefe42a2b0b2bdb4b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f62fbcd20d9d61839713b987d3e20718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce90b9f71eca832c1bd9ba90f5ac5e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952a6a74979987e677a5ccd06a2c521720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b79272f9f374334157cb10eec716b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b32abbfd321c23121689a15e76f26722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d125a3a6efced2fe79956247be8038b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07c3cfdf198709cd47e1dfec1b882a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c493b4d0c1f9a6a6d6bebb8ebaa5d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8c0c0af806dd5ba68780d662fd905726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51482eb40f455f63f15c288e7565d4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d57ba5e4b03674b9cadde41b01039a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c608e5a9b61e7733c94b14225d1222729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e09b3b46f8feb9a85a48b857614fba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad45e37f35e0aa4fb862aec040f41e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1125fd8d77a2ff66484f5765ea302732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2a2b7095a99dd93de58abc61b8ad1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febed67a89a367174c707079383076ea734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392135aab06e154005d674a4a9303a0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5275f77f88cc066e9cb11580ee33d7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31aebe1d947e8c5f42694550cf9d52d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9256e6a636008f8bb6c040d3f344cc9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ce1a74202839a7b272dc4ad9477bf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630fb80e6e2705ab1fa94349459a117740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88508d7c8d3f2da92fbeeba5cb2a014741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabaf53023fcca09fdc4058a0d6814e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692008cd4e37cbad4625ed862b609c19743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766a2714fed46d52592fedb8456a0c6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f238e5d8ab65994d2ef7e40098726745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109ff4f3085780576c05847402cbc42746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533fa63ee26815a140d74bc1145d56f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30463df3637f687fe2d000a1ca807271748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807df1f3c9b8794f933b176df7b9726749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738a02c7e44f12cb29e65775f8821d9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ded0160fd21dd3b4c60994348f5e72751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a643ef181b14e5c065a95694b634123752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf1ed66da5b47c7e5325bc1d437428753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266abfd124c3ed5b2113a54c8b4674bc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e960b9c518be0ab8064326b2009616755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7add77f9781d179683192bbfd13148f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2c64a897fc2142f9592f167ff938b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab1bb155ffee83a15ce290d56eaa9f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf49a631fd48d9ed4cbb8bfd7a5d82759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>