--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d10a9dfda288bf8bc012ef99522041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8729df0f2f1fdb2a73fd4b4b38ad62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d275ef88fd129e704a95ae677577083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67250716543d54a1662f2757f84f4a734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbfdf6852cdc57a0537c713a3835d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdea836e25da2e5f2e2f41feec6d106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd505c50687ebdbe13e2a722a25001d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2c9c489455babe9b2594712725bc28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5e547ae3e48a4b68d94ed96276eed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423206820f0a5d5a9404d6781068f8910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a88038a14e88914eab2d70d757e5a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea382bd7ea392f65c2e62e521c732c8c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864f5772a44d2b859eb580e641980cc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200d8b9893b7707e23140c78567552f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97202ee637e3fd59954e3b2a2c54cff015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3c5c2273594cb9e2cf5f2ab4c28eb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad58b9b86c9aa06036b3c480d4f74d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b87df8688568cf11dcfd63c1a350918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2c3bb9e9f252441801d0562e910c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d4dbefb7c4a14b5ef896d51c4c0e020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7dca2fbe38a54f14e7449efb4f855d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0c775995f6add8eab08acf0c8582622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619448417fd7560ed27c7a96b69fbd8a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d67c023aa9e10d0e90a7e4b6e4cdde24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24001356b4ad801070dfa1fb68f85c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437c8bbaa0b377896c5bafa558fc4e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc34d562a16492731d5f6571ae463327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1f495befd76f3919ca701397ff30028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094f6643a83c39412e0b447a1bdfe0529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108fc8171aceef90cf258930a23f01330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bbfb40f8cc6f4879f871912d6414331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb325fddc3ccf899e7fbd2989d17ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e3ec37c680e997a493f3aa710dd6733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a14fd0c2d23fe46638d760b0a63bdd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff0f5bdbae8271b67666f4a2b79f6035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f49c14b5cba9beeeb278ade21a15b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384277841c1dc4741c47821feceb63b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb7c9fe81d88720a98d46b5ec0cc5438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80482042b69f9647486d824bb9971e8639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6dfc209ec25b77a34e85403acc2a240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b8c564b47e4b4b0614dc52d7f02d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0668a6abbadd89637f51de704d53342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc54f09926e43532e950ce29eda4b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cff2baa007150cf9467fa82525942644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95970a9584cafbf5c29dc0dab363a09045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc08e5c33c61ecada9bd514db08a3546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4affb4632d3b5bd4ddb611b61cc42e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772a2bf5c0db9348ea4bc20697bbd1848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a1c0177888883218f0f1402a2f5c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea665feb030214c0eeca143406b6f5f150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5c1bef935521636a67ab29f0a167b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c56c3e83f37b554bf0ac9088e6bf152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1544b779c96fe0208ac7a7986a2665a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbf3d426ca9b5bdf960787f973788254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f00869aca40bef2440a98237a4a97c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3dad443df03ec8d4f41134db9f6dd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73125943eff79ee6bd64d840465477f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf31ab83e4a69157915c2b407dc9a4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0220aa6bd0fbe5b0c681913d9055b7e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b44b0046c0e190fe4cdf92ea2c9e060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8afad569d05d13603edd9ce27713961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500de5fd8d805227af82401948286f0a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455138d30f5082b37602de2bcbd89c163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084bade7dedfefe151760ea812b496264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb218268b3525a1522025b1355eab2f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85371fc432f8cb46b17905225c4c6f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174be48241e13cb5a4696d5849f601067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d0cb8bc9c648c7b1aeaf907a87fe268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b7019469c7bde585397a18f64d48269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7daf248d56a91e8081a27f88838043970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d92de3809984cea69d46ea64fa2e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369d9acfb3f16b4ff4863267702452d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86263631d3b48143a59ebc08b8415a1273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe0d119448faf97918ba5f6ce0cc0e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b30f1d7c9a02827e9833aca1358ce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6c88bb3e6125fdaf4e8f726d3b36476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfb96cd20a82bf9bd5b151ea66346377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14e974a03d66bba65dc4af2e69e50078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542d3d706860a63c5804b538b416cda79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ee6704b4cd5ffe293a2e1e600faea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069710b33a2c873537f2d03d53ad645f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dded68d3f38bf739f8ab4e326bae7082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debc1e5d67c273e6c2bec4be6d56abf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ddd8eb96b6d2349e7c9570843980c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353203b036d1c92564617f4286e74c785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5671952ec59bcb2ef88c237b9d49f3e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81dcd6d7b881ace967f4d2685924c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d801c1bff26973f5927f749b19d9688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036e001104d683510a402c1225eb0d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9396370aa771f56b7bc8a3161c5d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f81605f81c50031cf797de219d439391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb437a7dab28f864ac18f6967ab774492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54c49bb7ec4b040e4d2106a0ddd06c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29b9018e4a6b6962a333b619ed247b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f871d5003b02e09d79f4e8406db4e0695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad8057778ae2e9202d9849f15ad50e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af21e8ec7918daff087f43f5208bc3897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3c626620ddff1dbb98aa6c5c6444498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1449fbcf62f99f0ec5197e11f29049099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c22d75a760e76fb905c5e3dd4c5fee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c837a9c9d016959dfbc5497064ff34d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b337fce8da63ea916d6bbc5901f3093102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7210dd59ebbf2e3aa43abf5f71349f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ec6d3a0a67dabfa537caff81530c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada97e62e3782d59359314ddb03569a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65e0fa5c2ca80f8aa49de80446585c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12ab97d4045d78001d025b24275fc9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da060c219d6929a5cc8502fbe64644b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593f5482d88d4659f45963fe3178cfa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1b712a52f833347670d24285787f5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc556f6e1b5786c479b747cffb7c3ee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0cd08c573fa5f39f2a196750e643a8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe9bdfbc3bfd911bd39e574fb32a3a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852305e2195e6c497e47a741d3869b0d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab15edb3fbe18db4c512ac4b7f167c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025204cd99ed16ba3405c3ff2e1ad6a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c63d944f730074f5428213b39f4d5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed150dc5fe0f3647242eb162f16b18118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082feb3b0f2ed6cee226e7f5783213b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dceed6b0f33ff91efe6c22ba99008d2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304d8f3b8f9c6f459e9241f50200bdb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31017d90a3b3b361806d5b643982338c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d9bd0dbb6b590bb9d6cff5f732ade123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c53a5e2094326209f586916939ec2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac9f03001bb9b3cf0e75ed0ee9427f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99922e0a094d1e238d1f88ae6af041126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3a0fd8b7df969810c0756589fab8c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e48b7e0ced2f3f6dd3c03cc03a377f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ac8125601e05789266f6b43c956ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d038bd4249b5105be8a87eae3c07b7f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771adbca4e3028c6b6780689d7de0da7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5f363b5f4dfef02ab1f98f1a6cac1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455b8b890891f07845905f35038473e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d77589a54ec3fef1fdbe99dd68c7f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc989ad3e61bad209f6d8812d066f74135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871e31fae0e66b372d126f34560f64b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6d618b3c0b093f1c7436e755d9d74137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb122cefa2d066ff0aeb654fac3a0e3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b79c53fd9fe18cfe4cbf0607f03e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9339d1c73cfba46467fcb9a70ee7d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de773759cb5dd5999336ffb4aa4dce4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c98f6e3fa1fcbf84d78a9d42e4a5a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a556d481d3f003c1ed0bc7841f58b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252936dd7785c803cb4ea6f414bf5958144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a4351e6d3392a68e9badb693bbd4f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a41db71175158eb6eab91de9a909c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a31e8f67039c37d9928f93ea98b65147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5ea8b085401c1e6def64375208275148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc367b5cdab5abb59d45e7a5d3ecad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df704767a05d06febcf93e563745f83150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fc24a97e109d815d5e3f90cd2ea24151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89611f9c30e7c542d2e6581160151f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c4474039826941d35f83702f39e14153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef355e8787cf276c5002761fdfc6df7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd113d0370ae1cfccc6b932300c4e0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d47583adc0b3fcbbd837b0b02114fa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552305a8719d026042498b798014179d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330303a70adb359ba3f5512abb86f253158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a17b78d6f6f4fe71634b633c056c8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7e410679383637bb558c3d740420a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119bacf5c64c722758fff75d6c143b0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea737ee7990959882c11f1420ce4fad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7b06d1918d5f3ad589a577cf19c24163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc50a452d94e7d5e3ef11f30987b34164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40137b6e27e8f064fe900bf32157025165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02439a2384a8e6cf793cdfb50e36d7d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe8c8ee354d6995cc0ab19fad09ebc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2ef0231c0cf96235ea16145432147168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd4397ba3a9c6d3138e89a853ff09b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cd30cc244924ba4a82a32a9776c2f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cfda868db196755cef3e9892b3637171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4714b60ebb57e1926c9bb6f5ebc7e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5137f3c16de56057b1b8f27cc6fe73173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1415aa0278202feca0effe94d8a800174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da8b6c93b736c5e87421d2a7e8ee7f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a71c751e8e50b6e167890004a5b24d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829f9224dd5d250855bfe45910fbbdd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220deba4fcfdf1d48de9bd33e6e2ce5e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecec2413a306fbb9385419b15fe66a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31e66343a2d5693147db02a343aea8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83849f439cc88d87b15523710967f1c7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5e8762878ac64fe81900a04a9cf8c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0295e2b84f73b073fc88f0037e332e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf60f476053e5470a457cc3bc1caad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f369b6416f0d3a56b03da28e695ed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86051d359425ae4edd28fd959ab0c8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ac3bbdf706a4600d30325022440ba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08295f57c004b304b1e56652906ebbd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7690de96292dbfedb43ae796b85d4a7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85405aab734fe12bd702472f1d32fa32190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19653a6f27f7acc88424c0f850801e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0295a6d09b41bcead8dbc289d8d2c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f63bbdb258bfaad030ab4adda2f601193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77860f79d2d96c411770aabb429da048194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a49833f3966ca16b0dbc081a37668195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ef5bd2c6e9230397bf2754d792a57196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618b8d8e473c0c79dfadb00dd5f8161197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994ac07f1df27c34c396671d657c197198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343119cf7058b6fa3e8a8064518f163c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144933da67cf914d25cec7d30378a2d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8542e2d1a73b3061d69067994ac720201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49056eb0ed5e4d22a6e52bb2e05a466d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541186e5f20a44230e8a771e64611c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11e45d316861f62cf4f96d4afecff8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04022ca62bf4678ad50ccbcfb52cb43205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7158afcf9f39372f9fcab79a0f903b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daee89eeb5e16fd2089372da141c39c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80e695d7a0d2d74d245466ce0a0cba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10722ef73332e1563b597218252d1cd1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ca0838da85059d865618422fe18fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef3a912a353ec24baae3875e6e1218211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1cfade861087b117d2800e21bc8abe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac710f063abacfbb2e725d04a09cac0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9cc2cf491f59a024aae131d82d5a9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04531fffa734aca069850b7aea7c1940215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c577a39786bd702457ebd17fc5190f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2a1b597fd649a8d1e22b66ddfa161217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e1e6c7b392cfeea15a40c5219bc01218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d4b6287c5cb5405f8a3c3a6edb9c3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02e4788965d16ede311741344b9594220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b082b3ec2d57589e3ca946c85fe6006221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81dfa827db39fee7d6d3485e5a9f667222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cdd378428fc28a90fe66dd06964a3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd33ccfe47b49199a4dfa4746b360b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb969b75b254f91aca09bce53990429225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8047df82a5b57b00623a21eb3e01334226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc49fb5bca7c4d79734800968b66f2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675ef56bbb40e420ce7f776f9e450ee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd89aef34f5848ff3d13c4436d366a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b98d23b6c12481b6b762556d4acef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48115d06226e25a7649abcb5dba35633231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5464746bb82d06ae85871c564e32c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe25da2b31970c14772f317c436151c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01c865a00c000cc6d2d4c2048a0968234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a91ff73a7b10ebc363e2b6681b3df7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802fd59dd76c7d28cc969f1dc415339236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b271c6573ac29db2b818edf3b822c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbce561ec247f34d5d8006985525002238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4929c65a7feccb28fd88e6c71fa7295239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139a52c4b521622c218da8bac1ce473240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2c732744765a6ff9e772ed8bd640d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423468a50d346cbb012a4429a902806242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73142eeacb7a8f13af81bbe5bcaec9d7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee233ded424bed7f9bf0a72cfe12dcb1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4d14937f159fed46d8179124e85fb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684450cc55b48fcbfccd50322b64240c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b2bf74c8ce4987f842d34a99bfe3b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa7405010b140daf6f39fd9af409dd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879a887618d0fc171f0e3389b2f0a13249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3163bb5563d25f5e7770a1a28bb8e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652e84e16d5807e82f743681dbb236f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f06675280ee69f4ac266f76e469e1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be215e74682178d708d115c01e1fe30d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c4a8a36defa7c57f3a8908b19fc5f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb5a7c2cf4de1bf72e1f94bd885378255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683090c517be7b9faee2f631d9a56d5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c24e1b27bc3c1c20fbf9b986ec7ec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f35ec55084d0f07a6b2e558aac52e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1309dfdc87d6a19e492c5c127e915259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ddec0a91e90cef998f559d666e4b8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07303845bc75273287e2bca4e3f1a74261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7118829a53a2afe579a92a09017b15f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1460cf3c5d9fd0fccbf2b240f80971263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a5650dc3f045fc7613f7bcd6772a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499af8186b866d799fa824979e50a116265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7da5f32b3c2f89c5546f28a600a8cb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79bcf00b997ce27f465bb14264512cd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a23980e8c49d550e0c42a9b377ab21268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878171fb82acc01f38ffc76a6f072c0e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2f195ea59411fe86113ed59ef5adc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b2a0efa1ba757c8b69363305f14a5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3adda675290e93e59789b39d82e66272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec769bf7b7b5a0f893e300d7a36648b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc91dc7f9eaa0c502eee2aaa3dc975274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e9f42fdb4f07fb18ab3d3080a5ff4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c23bdc998f934da207109ccdb0f72276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea80414f3f2aaf5a573d9b7e3d40a0b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b22dee4cc54983f10e68e2e813f85e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8755043e2f01084bf272d969664e31f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fc304f20932811bb9d021cde823cb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73354b5b3a81feea9f894a3674f8e39281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b4c75375ee3423e248522080ea7f4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0264f9a4094fc69eb07badfb1b2b37d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bca54951e139896ec89729fb78639a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41084a9cdb6c1b8588a74c2fe0dce7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42233227b9d39062c5340f76ebb48ac8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc099e67d2e3f664c81c5323f540e24287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf9a8692099fcf41f6ade26f8ff145288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdd40a7adf8314b76e2c715fb722e7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc32be2598f5450b27a00a5854b02ba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3d94a1759f68c3872c036bf165aa0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0151b8dd2d578c99a001a5e95244b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c1e427e68081446a9e2c0f5c750c0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a53d1564205d7f52495807e944b523294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc366077a06739598ddd870f6b48a8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2f8e71ecef5bd3189dd2e0631617b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f42848578a273995e581d783d5f3f0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971475144548d85b5676d777693a3973298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3367e95b3ef85933a96b941f65bfbe2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361c8e6c03f418fb7749d3a876a0ebe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7aeb21c4eda2451882f7693b3f488301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab2ef16884c77346c189fef04a3157302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead6baa808b190e761d9789e49dbb9d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd9524479ef085459c009f32757686304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bf3cad3b2b70ef5dfcbe86250b6cc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9af84152f3da1c6169c0094ebac7a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2e6c0c1b8202d35958e288153acb4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c99015918d1511b39a35745d9c2a38308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc1fe6fa3163f67bd07f6313251e4b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76547ce52dd392e0952d6f4cb4b55a0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15334ac986a138802dfbd6ef7276dd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14040bda9cbcb28bcb2f2c33e2c5caa5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76b1d4ecad2c32b238d3a46065a1b3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5bb2d6261438d338b370949e84630314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd978bb52ee682bdc8f702916ef679315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0f3d7331456b0ef4e50d583d2abdf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58078060252df40aaaf4679e678d6341317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3ffcc3c56864ee1ac4e17f5180dbd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e3fcf5f11e14208fe88922664bd53319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1148186bcad364bb29e59aee6027708320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d05fb9be74399672c7fb4af5c206b6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71d67f07464abe642cc6bf6908acf5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd6d2d49c3c15ea824d168e5a77aa8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89e616e22ad135780eff299c369218324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d81382e10eda8aafc284ac9de4cbb2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9169fa93a78f4b9347c07d88d9afb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289e19e41ac4342e0c63c97a69d11a9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0298b7055e2784ba2fe4f9745bfcde328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12b7f1b9e592323982121cd87cf2f0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8382132819af821c9e2ddb0203e5308330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0728125633eabab4b8e0a198057187331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70d6b5f8a8bc2f6c367dd218d2b6a9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c66a19c4db0b03d5203e3ee591380333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c58e90d68e1f40146e278200cc2bfa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943939a298b161f75a8a2e6f2696d007335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99bf900a31c527a329a65c1f38c66d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8c40be2bedf8b45c03d99fbf2ed24337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40776b125a7b72fe757fb2340d9078fd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8b4021a7f23fe59b99f85b129f821339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf1f5f509c11e244a9d53921f47fda340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248edefe532aed9f67b5e5744112feb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1c707788d45eecffb2acc13b5ab3b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42fecb42b8cdf9082b63d242a480e1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f0002ab898ba9307e656209224ac9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c79d318412c5e9a9a11e59642958de345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7198280c48b0058df1b23bd4b8980a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f311db8dd1814d177883c72bd98ebb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868c4ee19cbda265c87cec93aff2f01348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85940833555acec0b427d391ba10c1b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79838e654121a532618741c7961229350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f682bd629ce44f561aeeb80d8dd4123351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723607f06cd48079b819646866e7c36c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32714f7d3422a0f397695bca6c5a6dc2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d5f6a5c7a2159aa4bb84642e3ef29354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41850b5713aa766604aa542ab264873f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ef4ad557f13eb13c14f55efd77163356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1589da96c10490039cda2af2469799357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79b3c7f33c51cda979ee2ad89f6cf0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9f17447059f47157304d4b7df56fd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b584f848e87e511e03439478061fc6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f600860c67efc81882d68ff3f2825361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbabc64e2198f8a8a5cb77c46334fc7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b98dea00d34c837b76bfc743b8ed4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca802e037abd5f3342bae49719d5fe95364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413aa330e4b52538af83dbd75d8927d8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8c27375d34f7f0419aaab176066aa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178c680975f20438c066492e82f853a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0db6e816a44d64695480920c32d20b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872792cd62180235674e111448d6c464369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b11fd2c12abed0c07f598f537a08b9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a74d58a8730df07d2db06f9eb70f9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fb9dd7bcf77665e5b0fbe8a0e9558372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4338f0c8ac3241e4ccdb9f0cdff48a2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120a7be1ca4d01d2f8de1e4446d48b4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85546f1b4914e6ced6630d2a278df723375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ae0633266c6ee669bf20368aa95f0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7c72e2b59eb4e967c7235ec943cd0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d724bf7fd0ec7b90c2714391f7aff51378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c064b8fd1f8ce0cc271bb6126783527379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc081a804a878537e0f8b86792bd35380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234da3a94a25bf45671845fa346bec1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87a2853f6175a98cfd9b227bce2839382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e2cc7bf400ba7cd1dcd3a0df967b2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf99355b90c763082e654849f6be229384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0d781c2871191c19e47e8a89dcc43385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7acdf22da9267db15dcbd4bff3d052e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8438f6ae1ce4daf343338badd04fb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5354a9fa6b48fc25cd8399fc462624388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603e7cf69961576d5fbe52966d060e3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadf5464bdd5182fae0646d3f7ba9e2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3287c9ea8a31537b77adc73a8a419a5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a44685360c2e304a985511114dfa4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca0a625d31cea991642002c873b53f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf1dc3769d0aab9d2a06d5a3c8a525394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cb4e047f17a42f3d77715ba2ed35f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ea1f203c66a96a526008b63943d7f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa5c1a484df9bf0a1d3a9ef5aa988a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef470987db74e6a2c4b9af3261d5a3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a61fd67005747433ece4e85325835399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da42797d9cc93e02379c24d2e7042a7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b23c8c7a19657bf9fffe60f9d5ef5f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fa44f93a3f590577283add582496f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242aeb99b93d0f65a1372f305a8529a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22bf7f6e9a1451321cfaf478c5e7a4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1415225b1b236e3810c3e970332ea1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90997b7c7844ac0b71d322048b0c5bfa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f794a067e721988a2d3fb27733ba1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4176ba39068426b3ce90359615389d1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e5b648b2b546b6c1b15e66ccc6bce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7acd6152a3eb5d4603f0042b87f070410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae5e0569315936bc9f8f0720549652411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b760ea26b252fb28b8714e7b367e9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9f729efa6f926f8aeaf4653f8eb32413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628a09186bd4b5608934c02f75e73f8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d736e48a738dc94d50499a787e2ef15415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e24e8025791e1b4dd6e91a743d2c46416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76b31b4e1460931df8995110a4908b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9777f2be2a4c258ad54e22e52beb6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211180ad38b3803ca14b6d33d7dc7e0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97825cf567660edd5fed3047789220ed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1d1e90323404daaff4a588001a565421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00fbb2aec9090b2e7e4ce73d25285a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43dfd93d03f9791b4573f088b040fb2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c5f4ae85e235312b33ae78a5199cf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b185a525922abdd6851579e5e2928d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c74dd4dd6cd80cbaa0c23ace3773c7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bf23622a00db9f6214596d3cc0c6a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec85c75d8c2675645582a6af623082428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95039490b378ab9cd1d6cc57648b5718429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9f6df8bba6de62b7bab5b24c5ba0f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebea5ad51b63e8b59bba5224be6bb05431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0be95323a32f2eb73b57edb2679c4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388d910f2b46f194481c6c8d632b8ba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403226e19fa90bdc8726246ebcc1ba9c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321eca2a9330e54f67e6279d89119f82435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ddf23a4e2f0def9d965d4d3ac886b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a09e42e77f10b69297d032c0a2660437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1cfce79e19eb2d830da721373992a2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28228237a528cffc3654dadbb675e9a5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba7b3b6e09c4a4b15e6eb14654b428440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96d35016f571a449edd180cab2632f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39623b3caf635cb3e16cebf5ec8e76442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425407563fb5a359e402ad6a298bd220443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc3aecc157d2eab643b0b008fa7436444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0176b14cc74d4c0e5eb106fcc2d1bba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3115a6081d48617498d0ed14eb87c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c9a6b02ea3fe89190f5a4ecb9b9fa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19721f4b4f9a7b1c07eb2794b112da0b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc4ef184c72b45ef0c659876f83f12449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce8c6d72efc1838803769df5fa77cb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a64c03b09247786da49f14ea5fe0c8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcea37937ae5df49a3535c73615dc61452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647402360338a6c9b701a4fd4e35c779453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514bd795967b339243b32f36424c9ff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b43592886d3c413e1752e29f430d0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991b58a59c10313871bd43db34a18d2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547c7ed4982e965c9bf506a1423c46b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e1f4a3658dbe771d31812c618e299458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bc3211db141bab2e714197cc06429459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bca46b21a0525a3efc42eafa696fcf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664724d272519ee4a7335b7ee38f6fd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c5f448c7854c1fc3a3d2d26cb512b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ffe19b092b8ffb7b85315ca4da09f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aec948af8543af5b9a92b5c7694b75464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d6211b81b3e06b6bcb70fee2993f1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76fb76f0859d9f7661bac875ed576d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8bd471cbb8db496d42eed6d2ddab3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd936a21c64aae09b1eb866c06dde4df468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3fbf3cf96ba15906a3c3247dffa494469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4ef0f76ca214ceb11577e63239e08470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2032f2ed79caca3a0ecaf23bae5d0a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d635641c85cda6ccacd2e485326dd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a8f6e0e7d91343bd4197358f79a9d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46248773b1a490ce6dc2a170692d1ff6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0d8f0c8d361d980dd8b0660c568db475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740e092e0eab7e6a8bdd826d9ec81e7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beaf0198cb107c053b14e0ee81b8e5b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc6570be341b67a11115b884af2d41478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9efdf1b089dae27f7b2cbf688d306479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfb6459b4cec3e8b88aaed172c084e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee77faf62ac140a3e6c26565666e2ad481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997663c270869221806cb4ea2f08d6be482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f8b6052210d48534f501e682e3635483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64236c27509f787a69823506f92d2ca8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be99e7dc8aa4f0764c62de148a3f4d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d57932435f1b5a08b34a05ba7b3b0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7eb50d481915dbef9da8563a25a0c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9456d92d268c0c23f04c046c4baca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070e0f4292699404632ee2e4a63542a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf8e7444ebd6e76f0335388dc849be490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36ca6a2d943cf6e5e98daeba07fe11491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48034030faeb5b6960aa21d8426241b4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140ca93dfd3699f33bc06e8acdc20b8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12083bbde7869f14a5787342c6e1587494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d7f2f19d04134ff9f3edcccc79be9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa0464a14e3c1b13ad643fc2abdc44496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce71cae77f346d3e0becfb94e7a595497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a36f6c62dfe6bea9d2f8a190226d3f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7515c589b62458e432d8e7d14252267499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44af72ad912c13504d1f956839f016e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db91e35d546a67950734018716ed6a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f1096bddb2a1a0fb072ba818a0e2b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb9cbdf97c37beb7e1ce29a43eeffd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf2d7f83cf1bdee9b715ab991ae576504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a639f6429bd39f772e5162a53e027505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca1455eb80624cc5911c504f96904b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb7e922b0044e1347b116bf8aed03d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26668eb4a423d5e0eb9103035393845d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e5d748fa76bd136041eb11c9c9480509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4be4e9538a854efe6d0f90c8151369510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80ff85add425f5783db0d62a401ada511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e24b556c8fdf55eec40f594f2efaf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228992034779eb88bcf951992eb0215513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97646e79e81e5b0cdcd2dc3c703578f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a4cd2523985bbe2ebeda02c36a9f9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abdc96a4d206a0a6491c1f4a8c5a5e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125110d5a0504b32383db0b578c8398d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68d633b7bb72f5a5250b1bf537393d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd941c6d29527f0e89db800af7c01e4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386484e96d6a7e7294b5b16e6b31847520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed973765eaa646703e214f735785008521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55a55094979d9a82edc777bfc8b9b5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2525e1a602df6d8549301e1c89e40d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c0d48184589d6459ee6b629ff442c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aabad2bcbdb7d0ca4cca58ee5c8849525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f7f449f21848ba11ba7e270b5f616526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62944b6e09a20b74bc3550c95c4e9cb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e3ceafc1958648e88eb7d3cd212c3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ef4a235f57ccf5d1f8b04b405eac0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9a5c880d57e9e7c0673bc2bd0d5de530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0c5eb27c17a5a85977ab88d41eff1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d3759ca6cb77ccdfab9881d2f3d2b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6695f9a0883a2d7c5ba2134a639d47533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e6ffb538e1b05f9fa0b1387aaea52534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12650644e88903802c7d78694df58f94535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1755a34fee678059517b47bc5d8cf9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b37328f76077ad981df35046a64f0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807c1a9b5208aa4522a5314890fa1ce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4aa487564087a7a5e365470a6bbf55539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377741931ea66e77770ae792e71cc46540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf171b5b2002ea449047c9126570c80541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc575c036265b5d7da0367a6db45c3e6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02737156f4c098c58f33494ca9557030543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a4148dc7facb22c8c923bef3852a1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9feb16dab076569e65e3c0d24fa9221545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e98a17c1410842b993883ada8eefd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd37cb314b30b1894c2abef344677f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268988c73931fe213b325f8b0682c13548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff654846ec1489568cc3afb44ad850b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c5abac9994325a62bed649ec3eec8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a581f91842d20171da640ec69ea08551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56769426708c37f85025c1e466ca6e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed444fed6776af1d763c26a46b0527553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba5f2dbc845f64b1da6028c42b15a8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e19b63da9915ec385c7b97543f5d3d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412aa56d2756c7a19fe43972fe84adf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7550c4ce44b95a24ebb85d5c75d67f1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8307ce17f785ca904c2e0658bb9dd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7445650035e5609002bd89579fb5604559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d8c176f99dcd78817c301c181d275560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a3287538f9840e11c801b01824afa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615dfe7ce5707eb9198f06641789ef4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675949856031472da51aa9871b42a13563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da605d6a9e82211fd06b8aed3dd53214564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420104bcafc94b1ea3b1f8b3a15a4b8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed2b6157117180c123f23e5d534f72566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902cbb8ba85b1ea9a2f7fea10952ee8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1f0f285b48e5e93034ef4f9fe5e6d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821dfd5ab7e0289f7f558ba9006c39e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56426bf4fb3d125dfd56de0d06a1bccd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa314b8f1ab07a4b57c92abc505e30571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcdd4624cbb70298e652b9ade1665d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3e5b761892a7acbaaa1abcb97d817573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e280c436b616612a832b774e509f5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136e989f88736d21ba2a220dab7ae86575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34391a41b6a6fda57361b57b3a68bb18576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348055b6d8b96d69e28ed9ab18a7b33f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec5d44eab7c7ee77d5535050c8104f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105dbc765727c810bfb60bc50bcd8437579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfea7dfbe341ce7cc510f37aab32c88580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e9f958884b9d928602a6c383e8e1f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230878f13de43c1b3492e48e032d4556582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fafac00537a4022bc56a939503b12583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5b4b48732a0c54cd9fa3a2f4c96fe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f92f5a5f0be4a4623cae3351aced5c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ce82a03842a1c667c45f05867d8d3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048cf1923106ce7b1e347bdd695e190587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdce94043566860bdf32be6113ffcf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405b2bc56f4ccc876f1f4959d8b25d0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d5ada72c2a405c703c02a2b1a3faa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825759b615fe4f913ad395169d43e3b8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688d0aca30aaac170b0fe8dd1839aab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e991be39adaff33f6571ce950d4d6b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78541cc3df2f347446a40ee849d05d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbf77ca3cbbdb1970c9282324e259d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102181bed0d873f33bc004d58fea5298596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec3ba24fb3e0113e02b1227975576a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d56f1e7801b5fc46f5306342a64a72598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38d59c075d86ff1b258d2c1aba8313599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca32158ac1fd4fc39f6a9a22c164d4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ece453afa86b096e95745da3d3c61601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fa74ebdca89409891dc6598a9a2d4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9c79638ee02b4fd529d403e9d52e2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764a9264b0ff5d5cfa889387964557b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c0a050eea296518371d24be3bee7a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf97c36dea20ef641cb6375e4efaf3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400658fa751b86e56d42e6ac174182d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204629f4869673ab49a5c3375c73612608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df635ff1fde2aa3ea77b4560fabb441c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e09a5157dab3755db6fbcc506d337d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af792095db7fc4a7fa051ea0e876d1b3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8a91b887e69c924a1934ba9df1343612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678258c38e211ac706105a3dc36496a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7d4c22c9dc314d2b76b4966cfa5b0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2ff7926e06e021c8c60469df09872615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6644ff795c7148e1c28cfae522537616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e5b10ae54ce18541f38776d4dc4e5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859eea1a12792a70b8a6cf86409f3b9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dafd587128a299167ece3706565696619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256bc85ba0f38edf41312e5027c084c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08dcef8e9322a85677f216e7281f235621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb54f482fc659f01abc7dd95d0fdbc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae86c293eb3d1ce832173fcbc538e7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b45ff1ad0496c28175e160e5f70c4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707a5da8bd3d7d54d7b31d05d60ba42625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d80d10e1add69105f7accd7f464cc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02e82f816bb5568cf0a6507ca0fe43627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638095d48df0d98b5387b644415fe62628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c7446390c23d58e3235c6cf32235f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c06c9815316c5a997672a5b6673d9b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526e9a357d2a8e7759095f157910c6a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66119447cfd6476da677b01c81eaac45632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15a08569ac0a7254492c33c53d0947633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6d45b1a7f5fdc160a6c58138f07ee634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0037d52e18cf6aba06ea4262a431251635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1eb7e8c16629fce166731e6e2fe07636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0c8823515394be29baa83e0a3ee75637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1691036cdfebb73d48d738377fa5e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62266bb4e57f46f44935bdc1c20b5c09639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6a8f0b4c9d0f59a262cf85db6dd33640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3c58c166c1687e7cede0fb59aed3e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f7f3e9d4dd5646444ca2b7cf54daa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670604a590e610b7627e8f349cb48aa8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ad4c098a94b87f86c634a4c701c7f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a1822bdb4d1e272a7bf55989c9624645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78d1c356d36f47f093f1c30f9fdb98646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aebf5585caa737ad21756ca98a00f3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4950fb73e7e469da16e596d89d60098648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57986050df4b4ca93d1498283fc899d5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f751784e6ba0cdc560b5273e0a56c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d8389921ea949147fefe4a3ad4ca0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20bf01c9db542128d9ffc35e531920652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c26995f235fa0b85058d35141f2705653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b7f7ce0b524921aa90093a545a4c5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b25f95ced5f1d52039a253e3d69ea1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24070afdd345e2c3fb303f39e0a7d044656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb69aa211789a1b8dbc95fcca14fef1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e020381219896c1c85125cd4aec521658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f357a7b31fefc038051cf4e0d1a60c6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb79ca7bcc3bd4ce306e8eb28fb7240660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de525d22945eb85283998479a2b70e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa88a161928876057877734f9349e8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b647bea4bf0e04c71a571c8134621663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cdbee5587da08b36da646df0478b16664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d993160ff2200309a02c43edae89184665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b3eeb37ae04937d595e22887462f2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e714dd56911d3df205f4848b1b9b4e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01979b5219ed96dea4cb563577970f78668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd862a18708ed1f06733e05622bc0bf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bfed8964ae4b26b404f8771d3e9aa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac468188272009391056aa3feb97645a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dce65a5348108df2c7d62d77e502d4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b15478b3129b4f76c362240d9d7c99673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f93f3b2535615c7986259906baf6a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f473e3ba2e8d3ac26da271cb6d560675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff591a18a1b71f6bc9194cb64e8310676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025adf5f858b0cf6b9bf45374d0f8c5e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b852640bf3747f88c8722bbf595739678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f2a97a8c8737fcfd30f2f1f749fd3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c9ec0e17a1da28273295f3e2dc50c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b172f827fb8b1956e09b59451baca04681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea165990f37c31bf1502d8fd820cec1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a123bd71ed6dfd28401198fed0415683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9bde1593ddce6d07da746bd0575c4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a55b57e3056dfbf84ad28561bc1b7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a82133969909b4f77ec0d8551beaee686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fc19cb1026a37819be215520a3112687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f314d6b0e8992a3ff04a1f5f0dfe37d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98af287e3554350ed4ea7d0dac02b4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfad4c62f87169de83223b65adf430690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee506b37454aae97f78da0f60e53cf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57551d77deedc244040ca0eaddc0e6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584477565d8b256cf3cb65e3be29e0c5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544ef51123654ca6ac53dc9ef89c011694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cc16f00783411972c0d40dcb8faed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb2d3089c76fa175b51b686c10fdc4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24178bff01e6d8fd36ace5ef0f6f176697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d84fbb0220f42ffab5ec672ecc75c8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbba7c87d8cc7e62452ee5d2b26a8b7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58f3674d052efc336a893d5c9de1fd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9732d8b8123188dabce24a81360709701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826304e6c1c2773b9ae4cdc8196fa643702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61911b8f709f47c84c8b5734eb4bc60d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb97f5e073312079ced69f4a05c4ef704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d49ad8a9289fc8c08c50c2cf9d4a6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f67bc363e93b478fb2fa90f9e4eb8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13737ea481b3efefc4692e788ce9ccd0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17755e066c4e692cfae7731b8646cb03708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e54da094ba716dff43af7b44132f8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94d9e8397bfc4f480db79acd9ba3e6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130dc2d40501df0c517ef016c819085711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bef84d5f292f5ecc539c9d7db4ba1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec9f4b7cdcc4df2ec52326d5f186f4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ab7ada899e2de4a10630e835ef58f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c6606b77dd371c9fea6756cb3e31c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07760b8577bdc423f5b661d3a164d5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853b0b9ab6afaa5215b4a4491e69de9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baef25ed13ef291ac94c8d01fe12093718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c8014e1f83e7e7b3fe20627e55851719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fdb30f01c3982afc3796f72e7182c6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31747817040e2931cc1f5b483639ee0e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede992ae02a58f70858d5aef4022f50722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88431105f4425da831c3f79a3309e5ad723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3f9e38d2fd70ed35573849b4bfb95724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df345aa60e5271d6c8d6659319a890725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a1b3254f00cf68afbb181e6e0f734726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7a684922fc835758c01562d895ad1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58356b2bf9dd34c54c0e5bfdcae3d58c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de4e241398913b53415f8067f1e23a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e01cad2a74898df3b89ab3499bfdfd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aaad8ef1d1bc234dfae9f613e36a4b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f3b0eb9d679bab2df99aa7091ebea732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36960920bff2cab514c6ba56df5b306733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6029abbc230d33ed26fb58ca4ca45b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b6773b924db73902eda4046c9d253735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e748e1980f0416d2a31d98ccda799c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b99102e7ff2c9001479ca2caeb4e8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21da1a531ee7e24e4baf35caa3616f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce618ed9e4c628f88799d6ecb3d20e0d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065656f7010041cd59609441e109d5e2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8b13ac0d7fa4dc0123fa96fe979e5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47962bc2f79566f651e72717ba5aaf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffc0dcf0d15c6b82c32e062d862a18743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00bb3a6a94e891940a3a6d7f9fd5c5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a865412de21c2e0bbf195c7deb618745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b2536ec91a7bd0a6f37c9c76fe392746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf3bad33cfb15193bb58c41fecfdce747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f8a5a7a890f6fb0e5ae24d462f0ca748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96e66f3396c4e1deb1a1965f26f550749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720e0201f2eee391101960cccc01b18750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6b8622c91256bcfc3d4e74b464fc4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd47ee053a62f64c54a47ce95bcb641752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9bd33ac73a0dff4b290f8b2a9b068753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06d94eef4f0a2de04a0de13d3114da754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67454bb36fba0eb91e3495faacd41954755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c23379d8df31738be5abacf5c8bed756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e0e0a0123cdb4f1bb5982835560ee757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5057a4a0d6bef235294a3c2afec64ba758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0443a9bf006a68b515ade481c7d4d75759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f7dae4bb3a7b8d33b81edca2a01dc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbbb70ba953412e89ccefcf7df00952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a326ffa7f19b9a390d67734ac6a60133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b005acfc16f22dbaa9fb8c9f82eb254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08eb9b3365280fa7140c48ffd583df5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94bcc59e6b99321e5ba2997f1588c5f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc66f2dcdb6c03f31bb207b419ec7f47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd2f8496ff25b043d88b6c592e6d1a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a15dde51ac9e0d60ffccc30992d5a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545ed2d9b6a4741a92917749475bbf310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bdaf1977bdedd5488debc4966376411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7e86c6cffe91440ef93dbc9c2569d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892fdc565329d8266743cf5bd83e57913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb5b434d4cda46cbc7c1aad780b2e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192110fc1b4d52e703e17fa5120dc3d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7f4f02d5a5e827cbf33f3c1a20e2316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9a79b3111bcb6eca5908d58ebbfe417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac8a645a95b6492fe2c37b5e4a771118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3374ac61be414586420665ba6e02619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1b6e55e3e727beba729212f9d08d420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24bb6ecb640ab31f0c4469e1b7dc2d421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285d60a27e625041086e94cf61f8f8f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749ee2926efc8f8309b77c2d886cee323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ffeb737c2a0fb3217d844360045f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab4cb55fadd38600a551bb0bc7ee3a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fe50e1814e70ad30dd9bab5b12b1b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7b5923ebd0da4b3f75535377f150727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe9618efd97640ecf6eb17d78bf4b628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929066c83f80beaf7d8881b4db82f2829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69e189d37130d292428d41cd37c12030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df11d42919ae15e08908a51d98389f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28097cf07216ade2bf7f6ebc5ef1cd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce624c2d00b84c32ef055d8e60864a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb65edff24fab53535ba737f94290a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfae43ead1b38a69fdb81a30b42e18035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad69b7f0eb4cb5ea2ad543e34ddb43436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7315bee592f317ce55cf73811ab985037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b3569aa1a555c43af7ce0a22a4c2a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2abc3ec472b09f8815bb942c866d2c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7c3c3a5e6ab947bd266acfeecaf1c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e21190ed231243233405d9dccec12141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ce210a0b7d9e8ee5db0503f35770842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e3f49429ba397b0f343cb01c7d44c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7ffd2958d7b8e15a7c85dc94019a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc5e74da88eb9c69149842ec7ca96c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f331c04dec7e6595416d660be042f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39842d7af9c86ad712d9259c6ace61bd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ea5a2bd2bf79839f0f3d6598001d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6180ac6a90f79012fcd41fac8d4ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0173406e22da0963b104b8ba3c2737e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011680833cc016fed818e5040436a1e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca07748420a7bf944cc2cca6b7d2d4952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445525a6fb28e29f40a47bae010d56d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552298007c35fd8490c9d58046aff9154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed10531cfd220dac3ce2841ab8eb65855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51b5b238d8441c618ee11cfaf9c99b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89dc482d5a59f45b090eb80bd150cd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96707b394423925d351982b80e04d7b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b180a162f09c01909f4a829eb4749859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f3b604b6feb6892a162e4fee5061260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d71f4719b1543af8be5f1f5dd55ea861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf26332ef46c067f4c0d4240b21d1eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8797e0bf44f7f15e09fffb9afa65f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22af199670ae17af906ff757e4940764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f375cba9dad9f55a62536169f184b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bc99289ebff777a1891b3d2df110066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7082f3a92d1034621860e68d02427ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5d4478b1c800f4a4d24db6b98616168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085628d9757acf6d12c974b1fb2b45969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e66fb7ac8c6eda46ca9d1e8a510fc470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff73e4383da2c63fa48dfe81797af771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fdf39e8220b25a91b7346f3b5cb0a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de657d43e53c16578bc9a0063cda1573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b627fa97e586aa4926fdebf8c0b65574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ccecabcbd99680c0e764b6fcc813575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f39361b7bf48be22c70ba9e14c20376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a92893b55aa68a4ad08bf7ace8cc5977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51789bf418911083d8ce0ef841b709378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201fb6c196d24f8b29862ac18c0e8c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c585592774ff5b6b305bffde9e2c8a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c6b5ab841eb1e90fa99733e07b7c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb00a8eebc7704465b5671ac74d388f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c83dd6afd00d407432134a3d5336c383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce8246ce79c286c796b6b37773660584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d8be12f058936aab5e1618c16c15385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbacebe5e2925b4633dd1aa871b247cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46eae4f2c6bc2cd9617880c2648dcca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e09622be8204d6ea1c0d7f818e087588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bade6b8c613719339d043b64e29c9389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b8887fca4655a4c9c6f0d20699b9590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c0b861783d1114b9bbf9f64f9b90f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82017f580f906ec0a277601c5544a6a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51626e3504c712826ef568b969cd4493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d8697acf688843bd64b46aa84ba0794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebfaf68ac3c45220851ba4a0449b4895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b85dea8603c3d4c7a85e6f51268f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933c8062dfd0a92fc6495a3fb599b7a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c8faff9d0f13dcc4e50a0e9c0b42a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5fa6eab29e22829256fe63233fe5c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efaea604d2cb05a895938c2990db53100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a291f694153c12caf983cce0554fdef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2feaa337edf221f7ad4b54e0a70dac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2852c716cf5e3d29ec6ef62ffa3ee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b02173527bc5e4368a28548b3ff074104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59b45d50f6f5488c77d2fd1a95e331105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed213e4385c1f2d2100bd1d832b8353e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1479d0b56d48fff0c0a88a00ab1628107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70d67fcd937c50b99551ee28a0aea9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef877accc1ab74c80eb4b8c3cd6e7b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b0848593d7f6f8546eb451cae77d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1236ac6b12964ca9684df03340011111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6ee89978fca2178c4837e4ef8413e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8f6cb0b53ec9c617bbd3195c86595113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03075fec583a34a746425dd6adcbec5d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecfc4beb879d895621fe883cec5331115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00af9e2fd6d79d671e06d715f8bf882116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cd9c2d13d1abb217be936931c878b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e06ff207fa1ed66a198261aa97c6e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2401ad9f30d96f72361e9bb97932a67119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa5f3c8dbbeaa73460dae400575319120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89646f59e27544b79bb5cca715bcc7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33ca49145284d1ff5dd9d06d8d4d69122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44d1fc41fab71a40d0b87c571f7962123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40e581f6cb257111fe032123ba0324124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffcd22c790ac192c5af277e7807a781125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62213239364a292e877f20731eed70f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26494f93a0c1816a4fe27fda07b355f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec109bdd1dfd27aa8fb5013525a963128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9e4b3ee0853a950ee6030a6e04cbe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc835bca507ced1d7e7b8b75c6417865130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b38ece461c6ff01240011853e3d56131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99578d1fc209e26a73465cc126f17b6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6edecc44ad3a79ddbe71b751a382f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538235b1fd7c7b6de5c60fd07832dbae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659789bda7bc15c1410cb022d351844135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe5586311d2478b2f0f5853e4c60d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd50126611f1cf636f67dca0930bd52137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d6565283fd1223d7f179c200464ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b54c2d5752f56aa2760185edb442e2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ceef1895969594dce260aa8ffeab53140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceaffc19563d3f52726ac33e1c5d434141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523918a4acdc18fe81f58b8ad8a7817e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040f3d6e7f19c711fe4c5e2f9f173fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85309e39d9fec9f86cca50ce1515f9fa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47015a692d1aafcdfed618118eda93145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71517a4f6aaacca8afe9a05fe81b8650146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0799b464e1ddad485f502ebbe36bd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a01b1468f461da1977d1080623b7b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863137e9fe4eb6310086b4fffe2ce5ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f68bf01f4a5fb91333d5bee4bfc7d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd413d3e77b542ba8021552e8d705839151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c26d6164bac6add205e8d2936bb86152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ff8c74c5d2166d036cfff4d5f1eea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51740320b9142d041144c9101542f073154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5bd510b210f3690db3c67cfbdc89eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb423fe2ccb2b6df5ef20c8ce973d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc0daed796f73bccc04b6de4bb6c89157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe268a27028ba99743331014f928ddba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5658b33a1b08b375f3392c5c92269159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097627a10de2cd2fc4d3bc16d92bac90160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35700e3e99fce3b8fc30293e07d2c36161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9042af9201778a8be5d77a31c290717162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adaa9da334b05b5b2dc14fbd026c576163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424277510f2a3bb293a159f11d62d81e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29159c9fa265a7428974010fb88552165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64adb3c86a4fe0b6aebbd08cefe60fe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3fefcf2dfaca79fe0e7adaad0494c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdff7e7ce7bcf8fc02389368ddecda168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af13ff2d95fa3e0ab57a026177f6c9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f529c15e151db2efd75c02435b4622170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27cf4c1f1eb2c8134f0cb99a6ec9f3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749ceab181ae89ae164a7c1d9b5c56d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb89060b6f2a2ced50f305007719eb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c43d93d9a16708e53720d3bfcc02a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075dd242650b173ad4f1c5483c7bedb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfedbbac14644a83671dc2897425541176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35374ad744d2643608b84152224ebab6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10c09a00e96665dac4afb865b8d1c2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc37335025c030f83f1c89481a0008179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10fc62205149104ee7670525281c830180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5282dd9d46621b99a6f2d41117abdf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696afccd1911dd4b14bb4dcaceb63c81182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb76f5a750f7e7620618826a8d0c00183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598bdb2642d2c8d7ede12a2c2ad43d3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f0c061ba140fda7ab00ffcd31170a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af28a8138badef4204e37159ff50ad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06453a87d02cf60a7d26c2658992480e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca44a523ce57b6a24eb135ebab0586188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af95dab888a694903abd08e6438443189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5f83c8415150115f80149b0bb2943190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb0c9db193fe865f33f11dbaabb981191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac7c513df561742f29a314a4fae3e3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5aecf7c567c4f184dd10b3e00ef0e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bae7753f4b6f88f260af584d4506e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b7cbf2b2f4c9ca582590b8d929491195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52619d3c67cc2e7b95f673a295c5602b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849d8f65a8e7e61ea8ec07cac7531ea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2dd64e0e909f4631d2a9ae2e58e2f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b17fd7ff41c689885661ceb1f2b59199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c38a62f44c573f44ad7718bea90bb5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935a30777a35409f7bc414175b2293c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84df903fadfb1a3db3497788bc3124e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad49b746c097ef293d6ca47b4ba3b5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d42f61b68ce529e7c70353523ab21204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50a0238a8504e45a9ccbee260dd92a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf25fc3f5aa6a8d0c5975436a5eb310206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56b354751d147fa12fac6081a78249207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275acdf47cfa103877a684a7582b70df208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1169b349602d014cc305db0ca835661209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536ce5cf06264247309201d26bd69b9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de1f735b1eff7d2ab9ae05f9d4c2ff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa82cf85d4acd6acce0606050ff5a39212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ec9a4b4f4e3b0b41acdaf716ca105213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7ab2541a3e5541a10b9b1fd8e99c5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb80b5fdb91f797258dc834f1c3203215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953084e5d85b0683126c9207f658abd5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367759d36f751e19025b1bbc1df2cd6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719aa147a716cf5692844c93272ef03218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a345c4ad93ffa6751b6e6107cd878ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a6d4c86dc2c22a3cbbbceb0ecf9fc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50ec2efd71b03cd7422b4fc141f5c9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccc1ffe3d54e725ad79657e39beb2e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179628e07b0a81d8fd9d16581a4a4a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4b6d7c9358e8867542343749528fd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bb7f2c5f058c0467efd645346eda5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b4c806ae670ec10af35c2c584cf70226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5400eda0bfe3bc0f40b292fac250e3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449f5c9dc3220f9d62361f3aae8dd25228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12620a4bd49249cc70cfc259bac5fa73229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc2ba6a81d9346b8bf4b0b4547a8fb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbceb9ee402b3338940a1708ff2affc9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e750d9a1f08255eec1c091aed5216232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab32950085849d0dafae00a8efbb35e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb401fc26344478eb77fbbd3f678002234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e659965bfd59a3244dfbeb652e9d6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685c93914539b2ec59168cd27fd7814236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165c06ce0065e758f67079c1cbd325e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e630b23fba60cb43f2de9ed083f0d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3ff967daef543c6af2529aa427c3e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36042c2b5153c30e7ac66f6a0be7173240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8967b7503ccbc5a99362bf05fa1614241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cd74f23f5f7cd6bed2ba8a4bf32e0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bca3a5635b24fa595703b7ca7169e1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672e1c144ea0cbf5ebff515f82726ca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a196fe0ea1f121f626ce738e74618a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780c7c6fc1037210ca49f92fb161c14246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b8ba3205104f144e5211694f95db9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10619ebece3cea696b439646d20afd5d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09157e3e7174c3e8e15b14fe4f9e1216249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a873b6a2923c053f963b4d94688e7d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fd51ed5fe82085bf90d61e93c76a1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd23e65300325ca54d41257c0793d36252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8d79a1542eaf2646e7b9ed1897159253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b127de96910a11a9bba20ab89319a8c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e61bdb651f8529545125e44958521d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90355d18ea19b5c024eeeac54d7ab36256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20493a03eadcaab97ccfdda7cc09850257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e224048bf05b837d464f35afa09a1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a4fff7ac1f1cafe64fc15334c8223259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf26897cd846158093a28eac38d76c8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6872cf3dd7a284605309567a09e2ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318591a431ac551a2f86cebf84686d3c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503865d5a50907d62462a14509b8ec65263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18102d369f8ecf9bc976c66b95c93c69264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50a634afd4f95e4c0de7baf6598b13265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec773d9f26593c7b9d5f439cac8f6ac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167e2c7b6b2950531ca16864686ea47267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6d42315bc3a23e6e563179cde9119268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776bf8f2f1a1f0c754e61cf5e743448269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953d080f5772dba19c63935a298f2ec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b40b22f43026675eb0c407265c592271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e32fb5869f47e8bfc773b882d9cdee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36505046b6948e0e60696771b5156e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06c4a78d60ff41ccf8259eab96168b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575cb3054da068f4355ffaa074fa99f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf98298b0f7836458a1e7f101c982c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89011f7732a7be7de332b4ac4251d10a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93474b77ec24687d9264d104a2941e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d902999c57055841d003ae8c52353279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9ba826483bc5acec1bb7c5150ec6e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829fa6524ac533e1c1811f54ee2d7c6d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc6b3c2e8fd4ef4c85a6b4b6dbee2d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855dbd277f37ef3fbc279ec8d35b540f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af830b97d30a342443e66abe34ab051284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c87852b844ac9373811f06a0af2a8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d0ccc0a1e2aea5986b3f8f2990f8a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9922b6a1ad4b6729de47dc5707205287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d0f9b35c5e5eb10ffba1af63c74e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116df5a52ce2923063885ff25be9069b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977728d9a627735f683007a5a82d84cc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590733f0a647159068180e89d9d432c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a969854df616eda44e5a8c1700559e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9c7626d2ccecee2c87464260363a5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556d0c4540088c44a86998721632f42294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017573d85dbb76da3e3dde4f46951abc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59a6c69f36ad60f75de53be1c6dd96296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3667665cd48f8694e812c5c5b9b3f77297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87783cd100bf20e63a1e06e3f0c753298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0713e15c4dc044e8a4d6042dd1a7cf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff663afd7d86d1abedc736b4dedec1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1382aa18dc562cd03a049f61fe9be0c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824b4ab0ce0f7a8920ae62e3febdd13302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507bfcef1e0a0f184a9e7f561826172303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd83549cf337fc84a3f2760c97270b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5ab12cd37f7737ada86447cfff689305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbd9140c904e7d41c6d55444c6742c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532010d212a3fbf7fdd1d05761d2acc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a53785fd9a8b1f4e0ac3c6b1a99fb5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3c2008fbfba330e4899fc2f315bc1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2f222682eb90aff40d8721bb89619310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f562ccf09e6dbcd607c1b9749c10c2f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba83dd0e25fd7602334f96c44e18706312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ee6f19776e673a335d03ca64f3b91313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d88bcbe4c5f77f776fd6622b965d80314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50e06c8cd9f8983b4d8e4cccce77b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935b683e96404d25fc11f4b51529d17316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd476fba0f32ae819fa33297d2196555317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344777690accd0681e5367f4687cd496318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f723aff76cc99a88e8c8cba5b3fa62319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907f67a0083f8a49d2ebea698e885c3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53943e6a57be163443ac2b548c7398fd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a5b3a30dc1dfefaba9d7f1913e073322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e04eb2717e0ead0f0f53c9135d07f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968bfbc3ab9844f80fb5559825fe396324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b291924a4c1f189049752579892879325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cebc85281ac9e3c33881800dee38d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f416ea39b67cbb26042028cf17400327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79967fcc1ce5af7ffa4991fb9fe2567328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed077572f05066ebe5662837ef4e3d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860bf929f0287c3c9bb50c506116e95330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de5ef0a2aef5c2f035a05fbc82f0a0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f9323a96412fd3deec647e71963ae332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85518e2a3898a3cc5b56442b0c48db8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b02d2228cfe91a09e95fb2b9b9b203334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98a4a7228445b6e6405c0942e0c75a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85876997d40a5e8f832e1db4697b520a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdb27cc0a86c1ae44f74aa028d66b3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cecee9a5b6973786b776fedaf65fd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d326a69be0fc2b813485f8dea1ab02339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b31fbe4a8f269a7c0f1d0e8cfca8c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd876c62dd4422c1efed2bf0188077341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798a1a3620dd24d05b6793a71c3239b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1d2b5712483de1a08da06cb37af7c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa315fde8656188c3979e0c3dee4859344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04e2ea58113b7ae91ce770d3e1662e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ecb8459a2acb3a0f3ce8367f673a4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853371c8a4843e4811246633e3723ab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad3e5c09b4fb6941b5d35fe0edcdb2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433629ef4b49ce49873a54cfc13851ce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a908c51e12986c009a864bab5e6a8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a939e45044af301fc3d91a0fa0f185351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d05ed67f55e9f1f5cc61b94806b354352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587bce5d38b9f014109f9bbef21e514353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7a1a9ba7c635f11c5122668ab1709354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408c70c1940735b20b197aee7579ef6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb37d2ea726f64d776d883a2533c65356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a12562d1af3109f82d13ef683e23a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b3f77d91791fded54ac4b12403147358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0200c18f0491f5a03cde364459215359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115826ff7a03a2c624ad33a2297022c0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57742db0f2a12ebfe2494362effa947361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f87a2ce815a80743f5d4ed35bc7a58362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0e3cd12ad32d009b526624ebca56a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c7ff2a83579fd78e3eaa27edd473a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0b240b5e762492d6a0d4713e16df6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364ab7ccbdec7e098958cee2a851054366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489cecbc8a75dd3c24c8649d9d03cf4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70081a2d75393c86daa559cc322eef368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d559f4409c17e503a375ae6936478b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99adeee37f1c86c02a106e07bf5f0282370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b0a737e05e8bf58fc720f0ee72de0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8612cc3dcf34dbd322d82fbceeda9a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b45fce3972e840e1093edae0ddb6f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8182d2e9bb3667c14145328f483b6e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcba828204fac9c80ede6d38e957fd4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761c8ed811536baaef3e7192ba1b8e1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bdc61a3e255d12f82a84b56d33330377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461a57d5c8d50099be99d321e02ca45378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988f45825a14090acc0a16422a14c68379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec359d46b026933c27a45c319edb10380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608d92dd423df78cc3598d4a82699db381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379cf613599654e8e79e996fa3c556b3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30584b313d2493ca8c43f0a4efa2ab95383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a3fac279eab2541e9774ea7951e97384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84721e6f3106d54484b12b82e9adccfb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28135b0a3aa3437f6f02daa01f07452a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57278da3a6736c5f4f612a0c2b0d83d1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45df7cbcb9e9334e9811eef536d1d47388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5a3318ba95ad4cc62644d4aaeb8f6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec12b4301dbb48fb63e0cb2ae537db390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b9fe8c4cfd056007f5dce25a500fd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e220277ff5a390ad8ae80689cb39e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823e94e36de1a2ddaf5e38ff0bbd321393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb33bee999fa76d84576ec893c55347394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e248e8a70c92db777019b4f9a2fa5d1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c447270876d6a84daded7b636e7677396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6515ef620af31685cb27eef9376ff5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3ac8b5813090486104e9d5bf61985398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a259a9afb4fae1d432c314be79073399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d865bd2247f11235b1731ebaee83a0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd05f664b5bd76e8aa9229b3410ca83401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f219ed69f5cdb7c99788e1cf746e4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82f840382d8ef5b553030656d57f9c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5db4b27496a9a11a587561ae965d9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aae4a6af21f83523b27dd89ebadd9e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a9311c0fa31c51fede3b615827676406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372be2192091e0ab7abd2ccd0530429407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245fe72d375fee0a53e3e80f59b02a2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0142fd12fc3918597ede5e63073906409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1a54fa788fd2e323117ff82acff57410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749e446705cea619b4a964928ee6b44411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bb99420175681f59acf6eca51558c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ad637aab916064cb45ffe7cbe278e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ddec6c588dfcf4b9e6d36a206ba02414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3911d0bb54e2d1e4c5d1dfa7445859a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0f495e78b999b9a73da7221ce2d47416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c179ed102e60cf28340500626afea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba73f537fe4d8b5e0933e0e20375af418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935538362870033e4981289089b6e55a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dda5094139178e34cc1b740b3ebe42420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac87441d6686d94c0558920f6cde7e5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5f859c19b10be63ed93f3e7314ec2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d43a13c9db18cdc2428e4d5954550423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d3b1f8884f9eb1a19d07a6e93ab22424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43023848d96d83697676f175986726f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa22ea640c40ee5b94ca1bc09cc0ac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7c203d19d7864858b0882deb31a09427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc818cb10e1039377b6c479cd4c41ff4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e69de0b40d4a91aff5cddce1a6cb2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b92ebdd3b6280b44820836dd4acc91430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3e82fa8cb994d04c56c0a7208f538431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41894aaa31e813838be1e72acc9c18e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6dd8902c688b3123120a212399b75433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89738f58b452ceb49d0385f1b60dad7d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6ba67b86de611ee9acebe96f857c6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46984be68ed2598bb0ea352c825bbcab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027476d28699a13beed02b9256f49bf6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfea2b1a3f975fae4f0f2afa94e444438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161be453122ad2a4d6713dcf20cd358f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b40c769b2d8b1d9c837e86c96241b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033dfb8ba4b6f20eb130299a5825345a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3697f114782a8d0d53c3f70c77188442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cdbcb5fd7198fd916ae9bdd0d89720443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5b8c91ce21550dc34b3998ab973d6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52422ae56fff72561f9a2db356d92b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64515bbfb6011afc6961100dd84188446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75175411656f3f37ba1b5b03d20855b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b1bfa4967a4379bd6c0b48bb03db5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d9f89ed44ac18de95b69d40f80469449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5f24d8f3ad790dcdbc2d1d152f691450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c77a3f5a19e0a6bfb33c6020f56055451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0f84de198b7861d5dcd9e72e8ceec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ab6986664297ce25115fa79a80cd0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428014749a25e51a63d03c67168428b3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1325a127c0614c77046bb5790b40d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d37824223417d732b17759481f268456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3cf5ea8ec8987852a66a329f86895457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad87160a835993568c7e54f2393965458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a1ea10c68dd8d9dd950a28842cf28459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897b6b5fdc0be68e399c693b286d27b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead0d8d40aa9153e6ed296a5a2feeb9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d31bccccaec1a96c0fb61c7d5b8ac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ad8320ba3ba1cd928c2fa410a557e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c01463c7702637d7e07597cca65f86464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5321387df7c70d9a67ce4769d2a07b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4e42de9c063e8f20f47dee35566b8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec137d03f54b1527ccf8df9414ee5f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0f12155b1fec40faa90380541598c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c76ef8b4b04a89f077f7f050fa1ea469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ad93798f105ec11b1b0e970456cbf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7f131383eb42f41df64998be84432471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f2a229c89d8187edbbd1f602cdd95472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b71fb0ba49dcba46a5e74dc4a893f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc67015b931fd032ed091a167f04be474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ee81d4b126899539ff56866c413eb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48983d01baba61029c709764966cf7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f533cca99b9b0ffa457e0f6e08219a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd83e3afa2e8caa14d0e6da334e93d5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5febc00b39b082d3b3864c19de65c1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd09aea257b34be4b7dc38fe4631c2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bda1227f3fd3eb3c5d815d8bb3730a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394e21f6c26a5e215d51561a7cf88b0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b01ec6cc138fc85ef2bc755872b2b1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044bfc70bb01123ea9de2de8be4ad68484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377d735f5d6b42414acbe5bb43039a3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566af41758597646445b0a59734bfbf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce4c2bd3f7362fbcec2840e6170fba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e8ab8e33f73419d78d3f73ecf5fb7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02827054d89d929b7e4b4b03bbd2cc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49fd11f8cdd6f1851a05711ffb1867490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81dcc7c6c8c887f25a69369a864ce10491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99915e45b637022ce95f2adbf4ec88492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256e6c884eb807980b9b2e0d23519ea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290d948920b83eb2c0c3f12c72d47a2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d271c6085b1d331794417f81db7a2a6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c21b06faa72c90ad4eb50d2d0ca35496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffc893c5123107cf9f6e30fe3b4ec2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da5af1df43dc5cb33fd198fd8d5b26498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfd2f35ebf8befee78fa058b9cdadb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f4f6e3d790ea4597776b198bf317a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65c22256f5dcb4bf06aace0c19baf2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d5dbc03f5cff20f8335963658dfdc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b9192cb30d32e5e4991fae5a4ea4a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64c922468a9a9f69d75f4dd535f3aa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210387ce7c7aa0c954b630fedd6439bf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f271434cba381f209eba5110f84f5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f54de2530674092c0dc6a12c8f032f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706e5d975de8c6129ac37bc58ee1e04508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4968b992edf84aa4dca154670a600509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863733d923d8effa1cd0e0cc9b587882510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40ce5717efcff5c0b68f6a1a607353511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b00ed399d16b969691c349975f15f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf83cbcc6d9d02ab1b8d5b53d1f9d24513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e24a721736f2f01b1c81db572f9156514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83940b939c5c04e6bddd9105bfb08b7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84b2b43d81882780f7580d88ce2c63516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb69d6c84d63c911b2ed82af66ee55517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee373fb42f6d1a8ebbd17b0fb6ab6161518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf04195c2143d53dd0088efcd77cc33519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae6c8dfdd932683bf392c9d377d404520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff367b95a454e8d86cb98b77cf407d2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413120716d19949b9f7c8819d7a7ab25522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa77f39d2d0c5be653a14b1a4446888523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e37b15e94db5ea67fbafa0b0637a4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fc2dbe514a0acfd8537dc1a96791f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876cb3b0d8b308fccda6a5084a80e72526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b9f4a67d8b54769c3235d8f5f19db527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c4cd38f4fc955f4f8bae931002cc9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664db2c7184d6f85ac60d78ffc276cc5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ed2cc3b7a295f7627098b3046dd89530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19846d5438d9a1dc977de7188d1dcf25531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46dc52c6d80359294d0ecea3f1acdc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a92b88c40ea9ecfc61525c5ab68b30533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521484b7e20dcfd01dbe45cccc2530a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649122866a59524022b1bf5b85be5a8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6743d3b43d51018808df97b8e17bb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bf1c45135b29a67740c983cd1c490537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd7a84770d0ade7f01f86fae8cced5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f555bcf598c914ea157baf9f47373539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54132bf53233ea5415387bcce4ac67540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114c793d2ae8f00f259d9052dbc5096541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3af30611b32e190937c404eb4589f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725e5956ece77c7a1ec858b04ffba29543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fd4a10024539ad5ff6c00e06c030d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba03401d69ecf24d793d47f12cc6c4a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce736728a6331206a02bae3ee26b7d4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177216c86f09b86cf5f665a90f02a742547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e926b724ebdb8da67f3d006b7a1537b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da3ad79f53d94437a1b98fdeef1f1e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325fa77e3ef760ff9d399759232fa1a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b7714dd31d4e98d30ba7c4919b938551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea986ab847f83b41272af00d4d9bdbdf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0fd6e0a8de0d3123d768332fa6827553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce998d4024b4a5fc57f033448bce77b2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cda12f7a8b68d52a153bae6b928f8f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9da84ebd447635a1918e5463f7b71c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fe6f1d7a04e38e6e3a742f587ae76557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35f22ec49b81ed75ed94b976737c88558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a503bf18702f1453d2237407f235556559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263458519a326da8182a4d7fea121953560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb625d8ccd3a72d08aa3960173ada2a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd378caebac7297a824625a9dd70d04562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09db048ba3c973c647166ae602b22e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d9c28e07eaa89ab4fcdb9d2eb6291564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d52490329afb8e7120b2f1e377612c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978fb2d5bb41c9281399c8b25b3355c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34cda6237ffb7d9b8d1151dd78983f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2463c5f216eb172672facf8eabfbd4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b940b01a2dfc566fd79b7791a578e67569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541048accf7db1ff414455694c90a48d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96339448b5a2a710110892cef4bf7020571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa27fb0edbf3279fcf302ba3492df1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27322f73dc4f6d104a03feaf25836335573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e0668fe48d5136f838dd85d9a3fbc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebea06fa8b54cc7ab73bd34acbbea34575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9621ac76f00e4f55859dd6434644788576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ba45b2ab8e3d6bad76d2bdd8b9d92577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1ae541f8fdcd02086f2960a6c42f0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5cd71a4f48e7e18d882bf2c5b8dae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4d7ff6f54b3c446f222f7d82a125b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c8899c63a908458db1d3edc0eb363581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44458f5fd5b542088f9a28b23ca5d5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304bc784dc04480510156ce8403a0d72583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f6816dcf28f1bc2c7f998ad6a89c7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9c7cc35c77705441b7072d6e47183585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc53f0bbff9f483b2c0c7b5b00d90f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fc82b3f60687ffadf483fbed9d7bc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59114c247045dcebdb44d4baf0cf0db6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0eb76e21a92198866641c8323cfb4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d00d4a09711c187843082d36280840590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b48263716fd28d1809b641e3c61cf8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa856947e9472a600a9c73d2e009bfaa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b730ca60b2ad209fb91d1858c6f0a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20820fc3d59658e051ab1480f2b2809d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a664c41ded3a4b6c2ca34ade38edf55595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8987353739a9f0189e12360d876e8f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf7c3ffe9af026ee2d383462d9a701597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c957f9a58ad6afdeab67451f893be598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f36de4ddd7556fcde96ddd3d9fd40599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce180525aee836401c41a56e3c4cb2f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266a2e1b414f8c2d7a0c48aa9152b31601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725331bd9221355257c7ee8bb1dc000f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250bd7fc55437c047ccb068714b6675603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11db30ced2d9526d7de3e4c612348a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc245558cd707357e5a2f2b973fbd0f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7d69afbf8ef3e847252f786116ddc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30557f0b9918393fd171623f25da2674607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516934579031c4609f714867b005e22608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f71294396dc43af89bcb3d4aa7f07609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09aa6827c27c9968f9d87f0c39e71f5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b6c3928d79eab82909026551124ff611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77706b1985fc98c2e582a804627ec69612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084ab7797d5e344e7b2c9e227a87420613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593053666ccd4d9fb86a573372a7376614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479ca4efb60d143cbbfd2e3f4e495d1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165b0a9e33cb9e8133ca875691185e0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fec54db7aa30a09014bc9d5a34d79617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d28c93fcc97c04e0b13bcbf4dbd360618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f90dab0ad0f0b78e26004cf76bd38619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1a25960ec91221e874a056c436f0e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32ca9e4fa6c149720e95f9bcae7426621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1e18a96ffa399bddf45b541c2c364622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2536057253a2cde48ecc66e43cbbbc5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5827ebdefd3538dbe1e4746039544624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728991034dc8b9f272624c8d63c4be36625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d815e726a189a6ca63be0c492da54f3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee66106351e14e686c3028c6c3dbeb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025bf49d139fcfa02f7cee1270c7e74628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5f1392adf1524659020efa30216b7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82756f9addb35b3ac789e291dbbe0a0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637187d7640b04e8a2d185c0dc4bcf01631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46de3248b038a95b77a6c985b276f2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a097e427032cc05258f31a0405b9d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a44a98f2334e8b760d0b90cda7648f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0a64e2f5b8bba9cb67f625924e184635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9008b1a05c7a9123fa69493330c3f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f1efc8cfde8262c41d44816fd0d87637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1edab30e53c6f350cb7da9bb4e3f77638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed712b861527e97bd0e51b951dd2c286639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8820e88ae86f16ba843405a71270e0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed94cb9dca92d5deb8946d8bb7451a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0a3af818da93f2a68eebc30330026642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4f8492f1480d0b26aa536a075e7fc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b347e52a107a97529b7ea28ef4073644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8abb994aeb3ef02d7389549eddb54645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68669574990e4d6968e7e0dfec6f627a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f4ada538d71c73f59b6658df47bab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbe5d086ed79c43ca6b1c10e16894a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd127940d20235e4b81f0688b97c6e2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8dc8daa79e213978950e3b93e4c73650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25349f1e8b24c4ab1749526d7f107038651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ad8f09a7ccac4dd62bf949334c84d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66912d69b596d42740cd83e37f0c303a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3fd27c3f9563bd2408d5817e202fe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498dbedd376d61844ab83bea00162a74655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f10d68a9ba3a32670f930268c823a1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06dcf53b9899bccb31fa3fd6121306657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd6f9740a089ab29b7fbc6b91988e3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01dbc8e33a69bcf8c6d86a77b6db649659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a38600cab743a584e1b92a03f5d5d7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f90c0fbbe1960f9d80ba5fb6c3a65661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6106e038f6689d4dbe1a3ee7e5c43e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d555b22506ed134f181ef9ea36b2837663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d74e601d06093478572e6cda9b10a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74c4a3188e52b2a5550ac61c650105665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ff3a10ba7f030331105e8554e54af666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7e023efd7bf388403612843f54ef4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7ca4830d6f4e857b7fcd632484857668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e0f485c455c17aa373fc4a6fd7848669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b3fd6b7ab31310e84f5a182562bbe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46c921f4458dd0062383ad176d265b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9aa409b03bd5cf2f7ae1a7dbc129ed672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb6658b1465794e52d1f76e273ffb7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e073d6e19484d7eaa38bf9eb474fe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d31d83c5ce7e747bc730875c04b66675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126a8a2e0401ad7656e48abd76969de676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec290c6be907db5ab05beb4e11491c7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927e18c70d4d523b227b97e4e685225678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbcd03bdf9f5b9bff85cbfed7fd2c59679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867a9e5e15116a5414444899a3e46aa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74634c108ad6a931e4ad9f384369e1f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f85778fa5af295a9cbaa7b5973ca5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4bbc570ecca38ecc4acfbc2b533dae683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986fd8a1336a59d06fa2e260d021d907684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af693c6ee9a364bae6c01a4cecbde4c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155da10588e88481904fd93467f80132686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ba3fd60ff49d21fcdda081ca8e309687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103a93a3aea48b54f12e000b8c39987688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe15dec80b53005db27990a1c805896689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d75899e97c2ddfd49ab17fd0574083690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2487257b33b1baac60ac990045f8b9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd889f8ce600b66d23ec7db6ed3850692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ac660d9cb6085c1c6dbf5a9ab12a0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec47553ec15f7738596e2d52284a91694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f09f65af2197aff2e3f9348b95624695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c656a0d7cf24ddbb7b30f8523b430696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eee5443df76a6e76acfcc842842826697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204a45cc049f0a107d69d1784260a71698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33301918d80cda4e9e2a572323eb7ce6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4749a0eb57827f2cce46365c39038700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04931b1754fd6dff113703df69c71406701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c034cd7d389f77ac0264fa396ede8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500b7fd0a1c6ae253c0e44187140517703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c39dece3518710a2278a5dec24a84f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f85eeb244f664df666fcd9fc785ced705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29f93594aa2aef37fcd3e71325b4dd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b2d73898977a9c4554ff40c7889f1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72d71887102e4a9900b1e3fee5fce6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c13c4fe9b65ab673a423a6ee9624a5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559de000573208512317def31795430710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c374d9a47b22de6efb202693d18b42d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377ccc3445b0fff561684755e4ad88d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15e5881997964fd35d4ca1070f41df713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db378b92f33b949272abab3f420f16c0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd5fc4d91aa0e8a0453c0a719bf88a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896da797a4520a434f61ba3ab5f673d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad10a2281f505a93e84d2ef2c5c1f1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacaaea311a4ec097d2984690486869b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48405e601a3097f44909c14ff6d76f0d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea667d1fa38d439390f547f9b03f60720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643eb1540f7a7d70e7b01b61b7b87d0c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044661f17e97f6ab8438bf5ece807951722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361625053e5f6643197c1a8357265465723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552eb987bbe7534134a17b51fcf75f0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29bc2e32febe4510c75095330ac526725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a404811cd71c9c90295a21cc60be3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24932efc0e62618135ffe44eacd29250727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ec74134be9b03232c38c7258e0e1d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b02fb36c171ffe0524f5e76a7fd93b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dde7745e4c4d3142fb20533fe38cbf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f407d2cc7eb39880c4a40c10a023770731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cae224e9c05d0e9b9e526b6ec52848732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ac1eac48c1958feeaea9af5df51cb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51537811b050376afb42c5b8395bba45734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca4b4a910e5e6b8e739ffa2ba3dd9a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1b800ddcc09516ccf7eba963fbc16736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca08f78edb122d9574f998df0407237737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b366053c7ab4f6d7050f27215cf763738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da280e171357da0e83fc18fe7586a6a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447124792b1edcc096a87533080ae94740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd2975a070ebd97b108e7342e08aab741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a86a1651bf1bcaccbab4de6fd6d097742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99a50ed89ff77353305439874c4f79743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d508f831306066829d4a2f89f1146d2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f20b07ef9ca7eac31b135e74db04a9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1070515eb6453d620d44d5ddaceda9c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d093db0a2411399efe5223e46369b1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d18877be42c8418344fcbd24cbae6d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b120d5a3d96f8d0ddcb9b3fe291dd66749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcf51242235303346b70d906a28815750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7716173d210d84f15af9ae6f14865751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3717a25336fc978387006de55cd636c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd17252f2246fb5d584aab3e1434ee753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14a68adab7fe914b01b27b5a653368754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb6b070108043709489359086024af755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a725b329c70061bc10af1593b026f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ffd7bf530a8cbda1cfef191ae6ab5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56654a7c4de76126e2620a3bf754ed758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db048adaa0cd027a7fa3444ba8036c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>