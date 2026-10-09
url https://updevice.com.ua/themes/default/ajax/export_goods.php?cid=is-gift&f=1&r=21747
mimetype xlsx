--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cbc94d63c4268dc20018929fe8d28a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca852321b385288870fdb786509c1422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ddcab789fb6421c7c6d9fa1461b063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c07eb6edba696ac60162852737eb64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7a62909103f76a10d53047f36d7b25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68ea9113533286efc6eea0361b4dae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22bfec824a72de0d5551da91285d827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08169da90a105243a60dd3d57d6878a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7480cec947b99bc35c4873e98b4a9399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333f15e5e623ee7263330723dad3f4210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e9a2429fbf2f9c3bdf1579c5f84d611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c20f4d079b5f650a9a6e30a24ded612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55552876ad249447cb0abf0d40bde74013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415dcafd33137c141446eeda3692dda714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70aed0f7ea26ffe7d9d5736c3c348a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b169581f3ed6b7ff5e502c73f023016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13108d8bf9c73515a393816f2e48994f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77012c938d5ef790b26d0546b30c1dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7fbaa9515c06cc5a405e92ff5bfd319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e749f8d0abf8b322334634530e815020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347581850e3def7f869689f1fe10ae421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9fe334d7a3acf5937c09176b78a1e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002350e973bc34c33429652348d6bc423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c4a2b00d4d568f3892ced1370c98724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22834a9c3efdde2fb86996805d24500125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95281c126fde2a74dc43320329a33c1826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f95e14d6062612cdc7d931f6f0411327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307d7bd8c09ddf863b4cb3466f62f6c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb8a74740ad6a65bf57cb424eca46029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e09cfadb7e4e2c827c228d0f31482430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363aace43f28802a31874132e49590631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4328ffab510099e502ab71832235d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193c56be0fb23d8ffbb8ddd0c1cc69433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbad0e4c351834fa0b8b8c434750cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf350de4f4633aca1bb615d5cd165c4535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173521ecf507058f3553f0e9ac62532036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71f9a11a9ff2cd2c2a1ad3b9d9cd2737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d260c3ece41c61aec9dcb4074c8c8f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de875434cb6a0072b04890a47ba94cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b43fe506145ff433203c8d379e1f240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793b66a459f836b95b2c349a992579841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741731d28dd28dd774a1687910928d7742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819294c59d58c6cdcbefc403bf5f0b4b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3682c1d1b8c2b3f6fd6d7daf16133444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43664b2e95c84c0071a5bbdd7209ddd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f7f071fca148b4918810b363a392a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0e7cb390f84ac6fc18b90ba788a5b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de24ab12a4e4491d5d4aab6cf9842048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25168406a1b70009eec5272b95a8f79849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4cf546509ac45c2171fb0a09180bd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb04df51348db371a21b0c3c84f04c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed351e8b92e7d3c13fce39372a2dae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1744cc6bcf4f622684a59e58b52882f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d3cccc4b973fcf1b3e4556af0207254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e31b604638a765aa29cb3c4229386855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4510b5c49c821066e72383c220fc8fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753b7c0f150c090d03f53b28105a10057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed727a7573b09379725668b73091a6d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426bfe923567b2e21dcf1a3c20f059e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed5f942a88753f45ae5c2e8b7c1b6360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29337659b403e90919b1c2ac8b7aa761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b797cdd5df2ae840d574827cf062b962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41f904ca86e1af898f7434432d5b0263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d093b709449243376608eb880c483464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd17fd54b038bc6941f42802bfa0d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd75883813f6803a5c1a5541ad60c9766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af67334a8332873ade061d5b8cbe2c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69861c8b70e3595356b420b84388d6568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e6e39ffebbac1896fe85d29bb112069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a6031056f4c96e7eda44a8974bd2c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d763bd0eb648ff7112dcce55d1ee3071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f6025234667c0c83073aaf8a7fe3b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabbeb90b5c47165660ea4444f6a83c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a78714f60e41387366e84872543fb074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41854d82a7664e340959c6f56c4c78dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef27969c20fe48ae224c35ca045b6276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a77fb152057b5f7ec1ab97d35033177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7ddebbf361e4dfdcd6f4ebc41ceb078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28489fdf73b21517c39cc5ac7cd8f8079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a830d892ba697ca8fd605cea78d103680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b6ad462a5bbab2cfdf59d3a19068881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f1f75b10422c29f82eef1e02cf59582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb797f27aff8018a126974201fa1ce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284302c78e35885b3b17f44d41871bb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aad97ef1f0f2b573c4d978bf5f4dd685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661cf494b8d8209e1c8cd3d6803045086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b9731d378402ea8653f5eb4b6c66087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c162f04f68acabd9958a4b9d66b956b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2878738772f2c319926057955ebed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481beda4ef7b2b86d3ce81ffb32b270890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c486561edbb77c09c111da175207b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5459f5d2ef5132d2bfd06dd5cec286392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffcd06a822df89585208e9c4afa7a493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa486d4248e36aed182c0cc12c06a05694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb3d14725211b73f7b7598c3f25d5495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df121152af58c27cf06f18c158867e6396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b6892b34865740ea1260efb12192e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda69dbbccac7c923d919212de90bca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3e6e5c5df9537b0df9f9a3d0c999299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e92e2ef0c3aee2c05ffb002ca1719100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8875ee76ff0855700214b9ca4cd8004101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5f102eb67d1752c8342762592a9ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0dd7783308dd45c39acd7ae610d552103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c37bece55af1ea06d90b5381d4910104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace81392199a20496e2a680fe66ad30105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd183fe00033784394a3ff475fcc1270106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbf352e942737c79288eade0757be3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165dda6444e9d76df03a59657003e76f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae1b2b190066ca1bf3d3ecd5f2c967109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00a938545723b3ccd098f852b1c673110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845c7c64d8831fc19689e7582098374111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32a088b9c2b52e967f0acd0c0b951e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222d4f722c06eca863d88677c91862d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7bf1c9a8e25029c076b38b2f20428114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3556b1cfe3efe0ba862eb37873c42d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feadeedaeb9a25e2322fcc1a9137fad2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e3a9f826a77564bcf291d4c66d148117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2cc951447ee2a2da97bbda828814d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b423bf9bfb67bd2809c1cf001e993119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd1dc4c64326c700b35dcaf995d668120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28d09d37707f24ab4c17012d7bb378121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc7e94bcfb9581e05daf2c94cb2eb9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465c970d5278a684de0d91d88644a08123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab68c4b0a26673f2f02870b886477d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1257e770fd8933e2549ec72f843068125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf26ea7c911c3eae1c1e1a9b071ebb8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b5aca108d2f9b34a28588773c8b0e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e097abbb8357bd166c9cfbf1da52f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f13031a2fbcc65c0e2aaadafc66e1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238aa06d11ebe40da957be69318b8a01130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6523482c661eb7959a41d6f8ac1835131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8366c0b611eaa441102bd8685086e0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3242a0e1bbae6dde6239fc6427668133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c5fd8c6c3c9c7d5f5b96636c5792c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610fdf0471cebfa9aadf8e63eef0ea5f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807e8ce6730cbeae4a6ca9c82cf897b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c72bd042ec68d8574073bcdb04d889137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb89338b85987fbfe396a3be8bd2cad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f97c7bc31fb14f4d859c742ee42de139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455901cedda5e6982b0c17012de813cf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8fcb3990472e23c21c6331614914c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3a8b5db2bca20eddd5e622c4b47b7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa2f6ab93c5a77c836331ddee2d0df143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f912865675ff785a52a26e84e80984144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20744e4f1e1c5bbfdc2020ec6c65e5f1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca957cea56fe743cc33056327537c4ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5451dd7edb7e8b4458338c3553311147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b112d2c1fb764a902bd4aeba5d5d7f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081eb2109358a6fc09a437965299801d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b3e8a8292132420a85441ddf5b762150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e496ffb9640ec8df315ea4a82d2b5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74f319fdb344aeb2f345594198a683152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e248afa647383fbdeb45cf1a3f3386d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0a73fda8021bc4535efcbacf7498e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3cfa9c6a2a3d0dde71cbb9e0ec803155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51056b342d218862ff65ef0946d1608a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96fc792bad7517f341bfdc65ec4351157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe6640704fe1705216d0952fdbf611158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f9988769bf35e372575b267b75644159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f892acdb9744bc346fe849f063ae06f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720560523153442223e0ff467626610e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e90369ebcb5a64e6d2434579d0366162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd44108563809e050365c8c907d9b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93c4d4e724715c4474d01ff0c8d093164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06a16b0bae9f10648cf75f3721d02a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3305ef98e396a5c5f83fa4cb340090166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90d862e4eda6bbff491c01ca6e7a71167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc53fda4909ab1dcb710ac08c749d5e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daacadb9a7e4440200aebefadf981aa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7217e35d3df41f6e2ba4401ec34c2d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eaeda83dbf819f982f4b1a48fe6b1b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead902b9a72f727391795e255d1adf9d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc06f8f09e02439ab1c1f1378f4fb8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044329fcb98d7dea76a7973c73a33480174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b35dead6ff269868d954d18377b6c0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e445cd11fcc8ec1d2dbbf0a7007c04176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771a602d444bf0b2caf3e98e8bb3d56177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cb42ab2d90c0eebfaec1f63a70a4c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2513ac1b73b5090b8d3f5132e9e885179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbceb35a4964ef75ca4c879f62fa1519180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59849ef2957e6565058d0993bdcb5a85181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc171bd455b353fd4acdd0df1842ad0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97152fde767261196544195ee74bc12b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812eafdc46e5816f401b4ae822d1ac9d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1ac4bb4a5fe7b36699461c7f5c575185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1d2aaae40c7b7b29b472aa4b29dba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd029d6099ec7aea9df444a6f5a55df187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8791e3e413743ba61bbd78a021b9e0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254d50e72d88ef40364785bf4b29820189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac74de54f7124c7a0ba1be7141ddad6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff32f4bc5de3b5aa55633637a7db81191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc744664aa66718bf9d26a099e8b9570192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5113d4eb47ede8d675cb5d2eb5176193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53b91e89703d4ff946f1360237604c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e3a79c32a789651d61b9beb40c14a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2b0745b2f74bfa67bed15b52fe338196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ab9fe35fa019c90faa4cda3b95929197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90e6ae2e25667a93f9aac93c675cf8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed7a69fb592b448f54e52b0f6defcd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7659fef54566dbbf100afd1bad432200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd57fa5187d6a419333d8bc566fbb5a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5f2033ee83fba30312ed47447aa72202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a00ef29bcc779b59afdbef534af87203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11a5feedf58aedd5937e5129b58702204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13158a410f7e7faaf8d16c29ae7ca561205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca05a19de7f7bd942dee5b79c953008206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdacceb723091207532b441a372777f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1dba9c58c156e5257119364e5e01bd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35d205cde61bcd3482a03436abaeae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98583cd10a557215b90cdab3f7a87025210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83687a701776af5c19f1894d827d66a1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaaf9a6bf9eb24ba18561ed5edc7115212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26723518597e375d5c03189611a08331213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2e84bb1997761e6b1cd02d19efece214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf420852e4803ff1a7dd05d45873a30c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174861f7b247df2fe92420fde8691834216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adecd19a1b23546cd65cf026ae54364217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1068068b1bec24052cb63bbbe376224218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d8c7bae1337957d6e80e4d5d5b711219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08961badb458a9a6152dd90c26399f41220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db313520a81bc0f7adddac17c7e4cc0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075effd4a0f40153d354be30dbfdbdab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac60cff9301af63665a7a0832f19be6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941e53ef706e3a3c892e24ea86c5651224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd01c561ef4ac115acd8fa2ff97d67225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62402cccd7aadd5b2501c494e8c6948226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1aaf40bd3bb6911ed070b6a062c0c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96070025c4f75e6065cf7323722e9c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b09fd12887a46b49eb90a8c2ee6c97229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a12d37d5165eaabcd349f0928ba211230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e022a241488fc2e1c3eb775bc0779c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb20b59ed67c29f1aa37e06d8f22b6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a58b224a00f0d9465fb396df017f54233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0133ad50d0ed5746009a816704ea2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5fcbeef3589a44a0df9aded2eb6e4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75298e2d5e22047927197f4ed6a56b99236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd9bd7374f9e75d666a4d558d405ed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6f30483529175682e2ce82add7d40238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231e70650b3b3be2ccfad894c6f3943239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59393e0b54cfc0a145666424666aef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c03a7e1c83b52fc0557590fd602ff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de114c32002e5097345d71fab03099242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521c9ca529fee24254c6d8f61a30132243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a9e3b658a5ef6d0c3521d5859d84f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef00121bd235be7c341ef10cfd42b80245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c72b39653f54091488a4b7e3a5d190246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d55a41670b3b2f8c0679a305ab4d7b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66ce65a3d9139c5e14c0f4a930e21c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6be2900dea6943c671387ced76ba60249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857b8402ebb3f09597c4174de55c979250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e981fa34e80e48559c64573c4b2132251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc661346a43f97ee1d4efb1a220a59252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396e9dcdacf3290c6133304194c4ce4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dca21b6846a57062579429d0cdac76254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086e22f8e150514f47e86c80a16f046255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1785edb57e4383f98a03f0891671e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93296808c36ee6e5be81d91e60b86486257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2b65450e22347e1cbb1c48f0ee179258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066d8ad58ab9063f3a8777f7ed04940259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878a9eca30faae5e4a8ed389421ace1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383be036903bd5cfcbece05e4ca4d389261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6b385431af16bec823bc38be72b89262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376b1bc6695e299344968da3eaf9589263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34310fc5261a4f3ced7e44ebc1daaf25264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5145cdc26535f1e10badf71369c405c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb71af91e50ad4973f463649ab22ae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f5ea2c9c428dcdb05ccfafc620ecf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc71ee69dad5763c8fabbad6680209268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b56a83b2d8553171d573cdda7997d6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda5168793c83d6658b3e7beec5be5f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247cbc8359db799538ee493e272d4cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100756aa327b9eebe6cf1c94f886ed2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9128bd15017cde067024c05ccc22f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22c9be47cebfc0d85c8545d815a0c4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23067700f0fa50eb0fc483253e16d1ad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40feeeb2ae354070d986b0396efc8774276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c3d37d0abebe6f5fb81f15d3e08b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec156fd7fc52c1098b1c04271398bc07278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db27bf4e6e52801bd4fbbc541a2a340279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bce02c951b10cbd83129c1982f239280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ce2adeb8ba7e9bc0ec5636408bc68281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f2576d65ad8dd6222b7222ea37ea0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8906522fcb97c5910676d0c2651264b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133d4198a150eb047be93b252a775f8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b2497f81040e5b80f9724a35d44e7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c10cd9aaef2b2c6b7606aefdd44a1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6604b08ff9ea9e3a1e9093adf316c83287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a6d65c149a758e6355d3c16ec8937288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a145539aac43ce4aef3166714983d36289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a108e8428e0f75cef00a66ed81f650d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602cf65f50af5454e1b36fae1d36caf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608874423d87e4d79f8d983f487c9622292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458151e1220d740d338043c038965e23293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559618b8d4e1db4ad703b7e0796cbfc9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea262055ca2d47b64e5ba32e6fd4d955295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b343077d3969d100db1c22ac99de2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7dc91a29a95d6ff3c04485636ba417297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a40e5efc6468d9b62b26fdf403f41298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470dd0a441882357ef60490ce5b8abe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70bc93814a89279b3fe92b6afae953300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5539f90c9c5a1a51dc5d0ea854124d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b223dde7dbbbcc2b2209a33b585952302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d924b565769fcc1a1ee30cdd704e8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3a092e6f1576a14918e3efe9811db304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8066d4f6ffeaa6818eb1017bb2a22305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3b977e2fec2f47c6187409d107162306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07c9fb8637e9b7d8851a85a1c9a157307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6afec32ca0eb18b5d19c38c608397308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97a611570090276e8866740d1f0471309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc28ff7f8f988fc6d890d51e7c80853310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b142b13861672aa62a55418126da1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9eaea9c0f7da0528fde3d44bf0d2e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7333e0bc73ca18d201bc812c06024c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd965afbf472c6647774ee2ad6bb92314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6da30e5a0b4dbab7bcb8cbf9bb21cf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367b9e3d789b250acea0ad86ff99b7e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087e3041e0cfd73b6ff432c0adca6a9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d3543edfa5704f2c5c0da75a2b488318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf7f956f87a1db6d063ae46f7dc6f2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3326a51ef90f5ce534bdaec5cf74565320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499babdda2f59e4bb806f2162e226ed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba26ec789a7e160e9ac74ced888bd1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d58e1056f549f17d80846912c571d3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43d55475fd054b8150762ff5ee437e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf7cf3ca754459d3b2a47eb4224071325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acac91293b7b28408981e6a86427d88326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b88ac433b48581296b43c3f90da6b2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500bf1f83345b6ef1e889ec057d1fd7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09a5048edb89081dccc97b8ca3140e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b3e579ddd58de9d7e836ef206588e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456fc026e8518673fea4d9e01f0e410331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276da7aeeaaec98c4e4ae0fb400ec39a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd0454627b8867b15b58db2e67845e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36d078b29b86d4bedd65d52e48a978334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b0fd1a2451c93c8791ab7d7fd4ce1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9922f392cf4028b28b28de617f286336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a3321dee5e7ebe5f55a4590d9d7c7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3516dfe93da5b02bdc1932c241fd9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532005d896529b9aafc6ec40eec6b59339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe41ede6a34fd03abbfd3bfd06357cb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d97c5433a2bd0ab7202c95821d804341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0dc63e1975954edb8fdea0757b039342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7dd3623879dca0bf14f8dc373f7b8c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f1e06858601cd51ff07f9c2ca97ae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b343c1214a3ea8f298859460016c3b5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd031211000d435acb408dab37538917346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0045c1446b1bcd42a2541c31710e3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193de9c6054db002ab83e198eeddba4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059057cabcbca40c61f15b22a90213b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77071dba256466009f41ecac7750d8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7724a1f785b46ffe8e3f027d17de27351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dccb3dbbf91f7f44001a452bf24287352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c5861325f5edfa8a289f362a4969a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7125f8cf53642a97248a4fb643dbf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2c61e998ddf22336cc27a4e7fc7e0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ea0fba6f5f5ed1816707ac269528c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52ae16a36e05b3e6a06a3b562064e9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df60d6e9b1a16bfa6777312e812ebf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53290dedd9768add2b7e771b8334905b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1f9f9065e15190107d95a7f6e4dcb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35420e996bc450ee01de1304ada348361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b0ceb3a5ce383a4f9d5adb12302e1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93196c759d0e7c90e8816646bbdeee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d35357ad7a1e407e51fb027ecfcbc4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92333b0af35bf15658f7e64c1f2e46365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658794a3ed87aa2c5b7c7bc35c80714366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67193a2e59d1ae75258e6a45f1d63a99367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e84d9c88c09aa1feff8933f238f6d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec83360350737888b3e11cadae91413369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56433be705f153f3b0c274b1eca2a976370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559bd592125a2a442d273ea8f5efe5b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41396bb4e02e7fc97e555492f4f70825372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cc59a5e732dafeb6d84c6c2db30fa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2179fcd3a9a2a32f69842f96c60931374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f410761a4e44efb1d1303960d8c194375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69792f3d57bcc056b1dfe78fec63a295376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87720a414484c4558e0850b4b5778a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab9b7aadace543842a78f3ab76bd9c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fdb3e9887c774d403299aae4e6857379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdf23778a56a32e00a550a2f703d5e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6518d0fd19fc3a388709cd3e264aab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3191c90a9c16fe56c7905a13c1fec7b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e904f8a2eec9d7ec647dc1442a3fc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c19277950903dc06c8d6d6ea9c715f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9097102920b226f20da6012725f98c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012979b6553e445667b77548d499917386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9e54f4806837026d2cb3d8b1d7375387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73eb995136a20941a8267139cff0fe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8100e230f6a01e2956bc9d0e0491d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ba8675071bea5bd7f944f0c15d1b9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32461abf027d60a6ecde02955c7200ac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b77ee11cae9286208ed7fe2684d51392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd3d8c5157d2e25ff0c4d4feeeac2c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752f416fbc63d806c8429b18252d958394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24a0065c6867af61abbee22de6f2b6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41435acb6ce09a51e036eefcb1e16c49396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731570d2f0c4b9d2cda3fa5a972ae0d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95406725dcded5987344662ec5303d4b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f1267cfaad5a79a1710e250a16fa8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c9d49c8c867efab78ef18747a063f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691be3421e2454d1d16994203084b37401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aea9b63c58aa73bb21da142e9279b6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845b401a873cf2cf58995bb829fa979403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200fa68a2386bf51c6ea4c20fdce527404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3de982d3dfae472f4b92ebb308893405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4176cf890692bd96a0f06b3b27c84406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e8ca31d2e983e2e7ba249cf641908407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be871b044b3ccbe2a8b9da71a8b201408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0e9ead0b14cf046fa5d7fec9aa5c9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679db9e41aa71f9f8fba11131f5fb87410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ee6a342d3cb1af376084231512d5d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301b5184d71c0cf4e717dc9bfa17521412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d87882478695a795c403e78231522d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2816cb05b86f11ae8061954399093ae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61337244b7d1af4df1f9850f1eb2a59b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb6fcd93b9848ba17c864b0dc3dd91416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510449e5f6ba8d91340ebe92015de03417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b0b5680135d419dbc9adf8a877b38418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e43e2e64c0964f187bfd7b52f42cb6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675a37f56cf18a32dc9a4f44c59484e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05bdd8470fb24d6c67c375d3d2253c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e90eea5a0c3f888ca24846724ff1a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851142d6259cf8f523b39d99d372efd2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99beeb2a579e05c2b94a8a06467960d2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3c4d6ed1da54d08f59f2070808266425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac01e72b1344d1d39ebfdbd28785d28426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6c4222914fb740506135b7f7413cc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0127c62ac26d1382ea64cae7f36f9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85e2dbc23e91f9785c1cfa574c7dfb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d40720e279e0ed35626f34383d7190430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff0f754a0dec56cd642c69e46ae1ac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30e9464b48da2e3122d9a7f59d6107432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fdfd2b8c07d1022d9712f12d2a018433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732b2e8f86508fe6658099225d40191434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a00f784aac5ad5b635784a49a08c08435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a6fabafc1877234286cfff928a8c4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b44d6270365d894fb4ab8f9621fb0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa216a81155558ea6c6458b26c7a33438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada84a6823bba24db1fc456309d589cc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7d59bab3deaa5a4f3ab71bffc330a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4ae7b4e6d161b391c82d3be9056e3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1168ea526495239cc685eb5f5560e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021c60f9b7ad8082121a4d373cabcd2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b163ad2c65487f9cff2bbf6280840ca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d00f2431c242578b34740ea39687a7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd6fe718d81aaeb016054eef13c43f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f9831ec027fdcbf8b07a2166bf191447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836d46a18fe83e3e43057436de0f516448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6873eb958f316622de636497f0276449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2deeb09547f21665c32d6708172bc1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d295fd36bed0d3833b9066b7f536f1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c465e1137084f5d51897eea581901f8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fca349938ef3bb0dc30f8f6e554d1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5387dc142033bbeeae037d1f41be4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc870674eda589a8b35775c302870577455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80b5fa0e0f952ed85810dc6145cb6b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286223da03be058e42e0736789ef30a0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9769285ede448a7383749825b458ec5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c4272b07649e3a963f208efe45e73459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2dcd8e7b9a88c6aab8eabafdb6896e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0262e7206a2a8be3c0e5b6e1cbda45461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e905e07f29ce2167fa423f953a597e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be725b510b9d5b498e895ca5f9eb11463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4e899e16c6eac27878b28cd44795f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ad01ff5616de3f8cccfe2421c8c92465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd50a4730434ee0f3eef9319cb394b1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155944b9b748ae1c3a7d0fdd77b0c9d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676038af6f0a56569c37f27e28f321a3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483fa7e664d1e55fe068f7d38e4247c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f00323851b362ba89ec70a983af46470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587d3b7e05a0a179b4a6a1540f21ae3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5c5ecfe1f76808dd4a8e030eccad4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7bb3a2526bd0de736818081c1beaa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e74b1370ce437d77077ee73ad6819474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d1db58914ebc066c33c7140fc1496475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0083036f54f7c41cbc5c4ba7688aa2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d838cc138005358fa6f54b73048bf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f07cfd5cbda324a290e7b6c20b716478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede88c389f56f756a63cb0154a5ea866479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7350e3a5148dc0e299424d67b045b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226e96d978bed74d508b11182f64b16481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad8e002bdf39269cb3102c27b7412c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fdc58972565c8ed357e0bcb3bf418483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3ac95070c125ed75bbc207c458644484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959429239a15c749674e3e227b8653ff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5889d442c95579056e6c846bdd4486c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7456cb642a7bd567472dd7ad6a038487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa836320b860da73ac71768f923f4d1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa676e79ed5cef9df7f4fed4e7a095489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39ed39b9cfdbbfce3acca313d9c497490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee2858b7185b9d445a0bd8cc02cdab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba2f48339faf48562a3b83257f0eb5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed5345a271c27ebb99c9706f3d4045493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268119e8c919e9a66fe401ca7e07a57494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7106e7f4b23533e09e3a45431d519f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9996d6b5bb6eb64b17d7784649bb1f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8679d90ca17a8e8c76a19cd6433fc3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3404fb0730258ba817c4711ccb004498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9d514d9bc5fe08890bec311b2341e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37eb5327f45cfaacd729e3b3660293500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d187ee10f0fcc09b5dc48e214ba18f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c114806c18f7ef3ea2ace885a1fe1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf70f4a60df8cf9f7ff256c9cc8de4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3674508bf1f92085d3f30e32a0c3876504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e42fe2bd155255a8a99e4aed9c9a13505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a535f15cedc80242857bfdaa9188217506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e681f5da837e69eb34a22d47cdb16507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858c0a54eed434a5befe5da3fe7c285508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187aefdd7bdf3e7d34490ca85cb282d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c97b16cdb017d2d86a89ff947bfa4b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73c6e820dd568ba609b952bf8be713511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a875e8d297df664f480e5f52cadf6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55019df8ec8628f39b3ba6affc9db9b8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649374724d098d9ee061141b7e81f2f5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d228fb0ebf3f69d9a95536ed87669515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161d414af0a94c4268111930af63456516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff93c679408001575309144870673c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35247eca8f3371ae1f5e2bf7752956af518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb104fcd5ddd4a5ec9fe3959f0e597519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096a11ff63a78d9d537b7e007d3eb7e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f198d71a5a40c88249960da245f7e71521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636686fde9db42386799addfad3dd156522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cb2fcf4669bfacf7bce2b50ca756f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ec07eb5c1eca81b3d1d4a37772141524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b54d1d9d3a352bd452d5a9d661ffb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95668dcfabb9fffb029e48917355d1ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c384c7ad09bb0c02cef25167b9029bc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aad6058fed5d582d4c772d44f3cca6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fbaed7a7e694cf24e31726c4fc2a4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2deaeb1353493469a6680fd79241b5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61a7c645992d1196c32431ffcc432b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88853128105df2edf827361dd85abbf6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79485a75cf64ab03efc23c2950ce022533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fdc0ca1abbfc585cadeb720e69f99534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947af04deede27f58d0e8d9b56da156d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b55d24298eaf1188775533c82b1358536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047886f674047d2d420722598b86675537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8ef3a5556620b38e9396d15422321538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5354d5232523003acff91b22c1612539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71146edac0ca1aee83c421ea3aa90e40540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c22ecc2b9c9d4b624fec7327e0d13541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96784c3424bc068b7603537c9b7f7027542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867843297d1d2ece73e8970d8d111894543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d19c740805922707775152ad6c88d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d60d376949560b8953b75aa30c579545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d8289525b9558d30237f3a65c41b2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfef14b70ef37ed71843794acbd18e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc997d04278c017a223ff337ab1cfa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602180127ce92d7e4bb000d6043e01b9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e3e15cfb9459f6972b0bde9c81283550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953090f6349812b02850cbfa90cd786551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc70fe275e8fac195cc6a7345694408552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1a48a6eb52d3e7c4625ff3f8c3187553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15167514762e00ab5b64362f3797f6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763ddc75f617aacd142cf0a31523a5b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e274db9f5cd4deed6e5fbb6d1a9e38556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb0499db7fd9b5c8e7637dba133130557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae982daebbc1373b68b797d96e4a7e5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648dd84aa98d2eca57cb76e7aa9a6ff559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e31362de48d98d18f65a37f2ae3ad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35137f1a523b539a944370a5bd7c7e26561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1c80c66ada139ce33df2af50e8844562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584bc9cc260627eb3a66b5d6e1e912f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a75ac407987e228d12f01d52cf2c65564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b9589a715634e3b5ed40ae0af7cb8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c69198b16564e99f5baa4d9288d353566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208718bc1dafe715a379de432a00bc42567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec54895fed9ba436320b732d36fd8af568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d52ccc57712375ba9a0bf68079dd27569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2a440dd2e9e4a174b6d8fb580f423570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4491808c9c5cc3901940a6ff47d476571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7428c01051e1fe64fbaaf9be3ee09572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83a823c7ce0c6290bce93011f98654573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbceace72b1d8b181a9e7062f43f8b5a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102f89e433047b5ee29410c6a167c71575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d48a2789d0ee5a41767d6bcec2993b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1f532def8e3591bd1da04b5e75427577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3166008c78e94c205836a87548af14578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3a554430cd8fa3c0a9ca8410b389b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c550e511f28b6b0aa3b610f482776580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386aae8859ea13276cecf410b2a0ee6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f5340cd32f7b273bd3fb3ea8d5165582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6ab1cef7e05b6c7d5723d0604e682583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a4f56b4ead0417d9750487fdf3953584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3e2b93778f15d75e399ebf450ff81585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560dbe04efd4a1ee24f580c978e5cdc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cc6f58ed97043123f90ce476715ed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57123cf3c7e0233bf6f0eb93874cd3ea588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fcee68a1293040d5abf1a2dd0521f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727dd17ff254e429da8486aa6a19328590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f1997b404f01f6e45abf071263709591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7dd1cad21317525e74686ddc609e5b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7409989888ae3939b2859982fe975e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d83d116de16037462bd55f591e8ed594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378f209e4ebd36a5fcd2c2061e53295595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771ee633d87ebae9708c3066bbe7f00596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7d36c3312b73dc428ae97feedcdb8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e93096e5c37fdb9dac3118a95a4ee1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa88b3c618a37f77c4b3509100fc2f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cffc60e356dd949a7cfd71c6faca1a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f9c1662b990ea9bdb608df6debbcb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632f48004f443826401c6efbc70fd99602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957cea8c3af0c1af233261f332e9789603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceba84db161e55fc47de0c2d8a9be77604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b34481bb136de418114365ea4d79a6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794bca72c017a03e3411e1379b44a43606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624be3d17f43f08acf979a6b5ad2002d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80447d909dfd9598e2733632fb5a86ef608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760489f0a7bbb6eab5a3aecf93c6d0b1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18d5a11b6961fb49d5e30da758c4e6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6109682d81f4ac14be631eaf6ace805611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de397cda36e85af4dc546b0ddacc1078612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6316c8416ff28a8ba430b393ab5f170613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e9369439750d522f447deff14bfc2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485f3d272835c7a970fd787740d7847615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa029fd6dfa1b012267fd60dcea197f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289f0e9addf7ee557638ed3812288ce617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2067cd0f7e84dcdcaee9a7bd6c462d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e780878727bf1814dc054d33e6425619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabe34c1530fe3bba13aa2418a610d1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dac107f9c109747616388814b1f096621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa52498afbfd32655f64279871df9b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a83c93a866f681d3fb7dc048f57500623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12d2460b76ffc26f46cda2ca0ac63e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8422eb9ca60774ebd0f19053bbe1d5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9c8f1e1e2b0ba0ac3024cd5891439626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939c07acdd14f54d439efefa23c8180627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021859c7d050363b25414b09b47f92da628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a9d9dcfa23879014ffb0979c4f2c4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b582496df1dbf4533979859ce331a25630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ff0ee284fc1256918dfd33ad9761f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9180c32ce35118e04405d98880f73632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cb806a7fb570263cd18d1627aa514633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f00c3abf56ccd0c731c7d870f0ddeb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf73f65824d2c9cffdf88eb17eba7a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c727b55e0e29ed437c341759905126636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966da5dc2f369a6adc90e282ddcdc854637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef970c525bbb4f07c8696f0753430f1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0eaac936fa5386c5bd8f3ca508c11639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5087daefb7ccbad6ffc3ed746bcdaef640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34152f2e1223383f9b3e394e812efa5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01e1d7680483d1c1690eaa41ebbf7b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76c6ac22c078280d9cebe244a23705643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b2f10ed0096aa728d416aa7fb94b3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9768bc67f07b0fd3040dc1e157ad4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ea67b2108857ef26d3bd6a83eac9f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b10887587e146049307e06a6b5432647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fc3c6c2aa5802167129a0a06b27fe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444663703e40ea122911e0a6c551eaac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ef979c12c18b34ec63a254de894c8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2be1d92c2ae42483975a9a32498479651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37a5803d760a06e0cf3d8200834127652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9ca625ca59ad00e1ebe4dc4d11b29653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d089a27f640b455a5d403ccdeae9a97654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf86c7d3a05f04d86fe8002640b8f4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cae702c89162da8e991a1b650360fc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ac4cbdf9cd5e6681c5ad195309d8e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79954037a3b5bc0fc32238dba53bdd47658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812c29e8ed47db91b1399c780d3313b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04415fb56ebb7a439cf2b8f0dbf5e752660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551aa7d2c5be728b204e31d63a2853f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f52d34a2acd9f5166f017cc190d6c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c7b5b97efaa05ebc739e31c53cb05663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff4e89eb87cb117be85869fd7542de664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b93ec44a64e5d9e31d04277aa878f2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34861669ddf67b1c0149df6fb400d6e3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b8b79247f2e2f8fc62a4b9f7d1198667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce2f83c4d9e14dc1073e85e0e456ae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71c47d257518589003288c6a55ff14669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e01414389fea7dbacd4e710a8e634c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa5a746175fac83378f88b0af4ac39671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc155f40c095bccfb1eb34850adaf4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b3584c14d187892c8edd7c710e878673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c9fca90ea86741dc4070fbf90c430674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514e8c30cdc49d96919fd0f40236786675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c15d92ed203ba8a5b47ea2c21d06d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d247446ca58cac5e6d6eb252d448496677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be80289b1feb53553b127111296aae2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1dfc00e86a0a9ad116c3cd70839ab9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314c155fb1fff5f09f6280eea2c3261680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9156b310706ad9408b14cbbaaf9e4b7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00085b724a0b29015614aff34175b3f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655fa83c69ebc59ebf28b2a07603454683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f28a33e21164bf05b1652439a64949684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb541be63c596724ffaad8a6f9089a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88505d31fda00510038e0447d8f0db44686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69628c18728798e312577f13f2fd2d1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe7ef6074a6ba5eb298c8211fa75bc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6ca30a5289301ce6447fc6c42b0ad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b619ebc088a94b4b39cab011e2784690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cc547a9c0f931392df938e0656762691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7111db20836af5651f8c4c1065bd4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9514f671a3525d28e29eb84dd9e7f7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133016b801de41f8c0dc6cf90b785d7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216f5a6706cab09333b0d332302c077695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878502137dd04049e43fdfc590451b0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba19ff51412527f653fd226f6cec9dd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46a9afbc6662bde7471db4ced337b7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465ebda7ca9d343d65f09a1cf81ff71699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4afefaa75dc62a3e9ed4398b99f91f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e5986e1a99a7bbc8af266805b9fa1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b89c8b745913c82cc7e4b4719fdc1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d04ced9595c56a859ebf374c3381f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09f2f2f39d0f1d05330c84f6c73ef4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc954018208a038b33e99f8c82417ff6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722255bb9d83c3253f006400f824463706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082575b98d5cfe8d55c49eb171f4ca7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892aff7c8824862080fb068cc49fc371708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f912ba78abd4e116056c0efce6c604709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d77d4e7cb6b9aca0f46cfb8283bd73710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405653830ac4de013bbc6ef11e6ae46711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8633fa0c7441f8a3ec2d899d3c2684712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f85a2aadc5d129b3a3badaddf2f0e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe576a142a28f2e229f2f019548876714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9401127f6dffb4f896d7732be388ffa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4e9d758a3caf8336bb96c755b3815716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e85f84b65b7275aa50b6483a6123f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bb3c5eceb96a4c7b7cf6346b0e33a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68309d3bbbc292083c97339cb0791b0e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edabf7da3e4470ad6d9405d2e5c455ca720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0542944b9158b6b7df1330657b1a636721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4536abec13ef266d8f012ed497ae86722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff179360dc46c0dbbc619672042288a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add25215f34a18ed04373536248242f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e344e1e92571b265018dba774eea00725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c524bb40d6893a3df6502bf64653b28726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cb01cc78dd5ea399f1f16fdd95b63727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfac69eda375ac6505ecb85d569554728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194d6861dafd8f066cda351e4020a75729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d96844e97ace4b1bd8e5e3a74a4b0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234eacf21bcc1caef49a8df9a462dbb5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d79e3f485f8a111c5389ef97d4f38732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb342ad7abaf101d1701a1a981b123733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e8bfb02599a5f4d33e762abaaf0e7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bac17120b9d04be2632c9ae48ab8d4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa3325e2ec5e6b02f971eb792569e1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08258776cc84156286500a897c85c9ba737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fd1ba9af92616c2213911439abc22738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263d2181dfd698eb63f62a67eb16df7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87de103e21ede3fa7c7d91e9f5bca7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5270103024c1da72eb53c3e37f4db2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdfc7078e4d7944df8d27dfa215649742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec68ead857a2f0029e8fd5d5324ca47743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0171fe3d3526141aef8ceb727d372744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdebd270143dc75da0b760c7ca20460745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451d979ab5d8b50297e4136352a416f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961aa9bda1eee2827e07f7ffee82f757747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a7a2783a105f45d9bdb201e63ff4e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4a4788040ba0fed3fad006eaf83ee749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd11fdb0a3f0ba3943ef1023754824750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ceec795154251ac0939a1e73c4b869751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2bd5b12d5ffb264ddb56bea08284f1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554f259c6bdb0ee623f6bd93fe65a31753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85621d7cba84bf11fc1ab8c911743c9d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ab081eea11e4b9b0f39294d48b540755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46075d36e60215d7bcc39b37ffc333756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8632c0a675b138345193d8e52a3df757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818131e60ccf5daa815eccb11d4668c3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483037aab0ccbe656e285d5a62b367f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9c019b349fdde40dcdbe32082c2e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f57d4378280b94bcee58d82f7550a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a3f3731e47fbcbc526cbf943d02ef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112b6088a89a002ff2ae6ef2499950f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55da28900ee192fe9cb8fc839e05d655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff4badf709108e248788c7b8bb16b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c5b9370cd9a012c5f9511250931407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a226046dabbb201f16029b0660bf0108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b16167e48cb812313490a7052a5c439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b0bc84d4dc6aa42100391ff071c6610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74b57efb4eb4136c7cd0706cf83f8c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9cb0d21b5f1f8e3dc82caae2aa1df312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6818f048a81b11c07b512a8eb15db813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef461a458fb7f3f837b09539c0751814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba52489c1eb9d98d52910c13180f6b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0cff93ac7ee63038a6366daec77b016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d185b774c32c2f6a541a5cfa456e6017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f4f7b6e806a2c0970dd17fb084a3518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f7df30570f3bcf6744ab5ae1ad51219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fdb2eff48cb7a43e720648de71e6a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d78a2acbdeae5a8894163b2378be121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3770773fc61f69d1654869766b23d4522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515a1b84a48ce6fb362cf1b137b673523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a7912e0c94e453df2a961cc2eb16324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbea8adbcce6f31e125b70711cf19325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a102a13e6ab13c891185d50f0e4a6826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fcb0330cb23f68a0f43e5197db6f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2dbd1820b20b9ce9652396bd4e9ccb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf043f4b573f6f50d990bbab5f70d2ef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863256c4bc994cf8bd5eda358041796930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c45253c791d9b6e4c95b07624f8b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0912119b97ab7898de8126617054532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22874f7774edde87e629f57f424a7ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232833d58bcf7b2e742a3f78c1b949634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08858ff7b58152bc92f66bbec3204535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509405c244544e29841f36f1693ace636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1cdb6b316b18b970c2b68adc706f9437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd48a274c212c5195445581f04634c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae5b55a1da54787de954e5cddbde1739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f9c7c90a4b0a5c1b405fbbf91d94840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab399092a60f4df1c3c34a431cd98ed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9c5ad098c70f92a7192c83b58f86f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164c2bb5810c794e15a92d193e0116543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72dd77f5c887baa33ca1c0e11ddbad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ad8d9363e8d850777521bfef617f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07795bb605412e350f8f362a9f0ceffd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239d61a34408d8d6d70820570d6e74c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352d134b2ebde66b02539066720578148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b4893f56493fa7c3ebf4780c7386049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d046cb81d926f80fbc07d84a4a7eb5050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f67c01c15ac677157ee73ca4bad8251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1c818c6186539e7dc97ca1e58da5952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173060599b053c2b6f253735309d2ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464286697bb1754b0597b597debe1eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e5db1f0ba4dcd8f4f4b6c0a35660955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01c9335a89fe46e8352f0ca2556dc056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3710ea3c4eedc7ff66102a83fa1e457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06294dbc8349bb9f81131bda41ee819a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19849933130dac569ed84a529daec35059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181edea8b430d058c884eeb9324124a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839379b9af185b0af3c8c582ab8d3b0361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422719b53e0eef5126d8f3deab7236762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b1245dc1e2d34763b3ae413c79fe963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422336a684ed6f1d57e5bb8bda06276764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86355bc43b120f8246034abe7abc3f2f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e7025ac2d10270755da22de83da4966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c356b118f4ea1285244e7a61122df67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d82887be9344068ce720372f2b570a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc282dd15021ad784f377af7962a244a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48a8ebad64e509de687797f219121a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b46df8e047d22cff6c7e36aac750eb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634f57f067709ee708580853209f65272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c00642cb7f26723aa784c447e0af873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383c78400e938d831cff95a5221abbe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bdfc83416d882dd9616c04f3c335375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0cccdc1ab58b53ddc30052d6e04ef276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84832ca6d799f5773e3fc109445aaf977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e516c857f15e40fe72380ef10e20378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47bd3f4743a99f1741350cc977088aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd7067477a80dd6f51ee9fd18debe380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd5b156c3ca71534e8fc73f494a1fc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5325ae1ca1f24c1e4e5e87a32e966582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091cee93984107b28bba98be7505c8ef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d126e461c7ab4558ed9a96c7bb644384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557ff6779ecfa769b1030a7afa424c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1995fd35d6d1940fcd85616a54fab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff29c5c3428cfb7f084b4f889f12d6d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aefd5c133b3b1f86e509be2afe4f9888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f741d0cad792bc50ca4968301941989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcff87a6e30469812ce70916b12c84b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bce7c013d6e51771455d3f91cbc95191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2640749655b8b90b520e93257d83ee192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3b9a134e0eb6b606c4d4806cdc20693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8903d7c6882284cbcc17666032949d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e174a8bbd69881f2f8a7efd7aa03a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd86a4ebc714e8fbcad484ac8b1c56b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984d5955a7855d1cc91ec54cf9f37cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86445c7a833e995bae4ae2e92448a298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80c261788fd23df833b4b52c082e4e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5bbb9da9119f4a6e6f07e0e981d48100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fdcc8ec2fe86cdba5191132fb6d1e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272f3a386ce06ba171f83e47a99be7a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6b4a2934f85958fa64e58b9406486103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631858bd7ac18a09fd0cb3afb6f4469104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab3741d2d157d40d93487fba17b027105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdf84845d0c332959637e607f3f2f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304111e13392d88f672c0f0e9eb6ec66107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9ae50c49c4e623c280ec904375439108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bfd43625560ba536c776b84877eba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d568b41e15f9160ebd7a911ec3f19c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1205caa58817ab9218773c4e403710111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00533e4aea9cbccea9da12bf824b3010112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c5f0d7c691f9d5fd336f64d66aa73113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739c12a63b353b13c40b59e614a2c88114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024a9134f57b7baf31ee0ba4a9e5bca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1df2afa2d1cdfa64808824fdf5f4ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3072db73e98d8c25973230f173359117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443234bafb65da4774147cc2255fc18118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1288dc229a65dbe5d9327e20c61e86119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea822e61807fcc6404b5b4e1e12c3a16120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5cbe74e81e07c6d27da54e4909f5fd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9a6951c9d2004d8f2ee12f4da7e45122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ade42bcb9a1204148f18705cea1fd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5f67df584bcda3d15d9cf81aebf92124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf04fcddc31e41a20886f3c3942e286125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b0ba0b67712a2aa242d05332b8137126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c991bac64d74d26ea77f2baf33e68127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e18720865ebc95cf9588c2e5f02f75128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d68386bc64cf423e68811b390f361f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f799072bec7e20662ae5dc59c535f26130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404843f7403ae2eb76af909593190a28131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc7d638c8f4487b1849a38857638d3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3bdaa352e677f441c61fb2f65e3571133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c5c98a4c505d5038779a7e2dfe914134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc508eac1439278d98651c0ef0cad0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a7eb515e600154997e837d4015ad0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa710ac4c6022763349a001cdb00f10b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270826ad9b21b7bb3942dd1ffcba5d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714537ebdd06467e2acda7586e61faa9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2774fda4ec754513e081ef9e2d9de140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae83825c0980f5689ff7fdfa54b0c4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc42d550cf7f42feb2bf89e3f6329a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d1bee26a841f0298a52aafdb1b4d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6955e443cb751f730fe5c5e63b1a652144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd72c8c40006947ae7e7906723e2bc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cee1221ca8cd883f7e6b684b091b69146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c429f4d338bac2482bd9949c8539470147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158500cf6675a1750d1f38983c613fb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54761ab0540d4d86bee9fa72606d01149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cdaf8bd76b31eff1680e37e372613e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb835f63704770829e551dd72aa01825151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3a8c0b1b9ab3005a5d08c85b53b4d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88807ddec45f8933770e25bd95cc2a94153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3625c211a8b7de883bffa41ea96173f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826daa55cda60a19494c7ba2cdc57ffe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab817432f926569574c2c458c1026388156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca82a38639809ac8560a224060a7d5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa363e2b5e53c7f6b87351b857c7523d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d253b213fc530c687cee958a868dd5c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fa1baf84383f2a0d99c1211d2754e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaabccc5e1f0a9f807fef0ba3fce48f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d6911b84effdff03869237204372c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05154cc2a569331146d76c13de6f2eeb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6376be9e15d315ecaa68e50e4e6b55164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de57e46b4fd48bc9af43699434adfd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c00b531509e6bba44d685500e6ce20166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb450a322d7114078b958ea1776f3a72167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0630aa40855f27d2732fca333f159d8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c0d796cbf98e150bb47cc655874b6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d4969a6fe0a97fe049d79cad11af0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36c7a8681da9399442a4be53ee3fef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68458d54d9daf35f670d574926c78c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e448bfdb03780513f017c65c8ea9c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab11effd149c67af176a137044b8bc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf390b1d45cb11b0a2103c29659578175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075ee34502e4e660235215df2ce727e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d383152cc20e503b7307d1cb72d93de177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e9bd61db4e0e4af329403ffb498c0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2c87266d001585fade8a44a061515179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f27046db0d898fdb689f31d73fa2f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa810d519060eaa30f12f82c0f0c81181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb329077c37656019469da91876d5ec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122afb84c58de8985e5a30a91db1621183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0342dc105fc9f7c1382d08f660635184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5c9bf2b15d7661f0599d237ff9f27185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9389226d4f8b19d1088591020436a7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df18105eebc5cc20b97496fdeeb2dc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0cd8f9311af7df770f7fbba6632a5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782c6ffbaefb16116667b13a69d217a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba88307ad227ccf9c5e9e16f183b9e1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c884a2a5fb255dbf445b782e67324191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f731aad153674cf983b48b1b601e0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6741f3e15a9e10d223d52f14981fe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be571d4add73638a0d69d124ae73d214194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8106cbd4d2ed03f1ab740a89c8b91d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c397774c73a636585f9d273f2058d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976af1e773796864097ac99dc37355a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97fe0cce97f98de8be7701a0302db3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d7c1eb3b37a333f118732d236eb0b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fd9f71abfe52f9382063b17f89354200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b4638b2b9153f9cd13a50252ef036201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ad635470add2d5075d04029fbb517202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f097d188103b6741248bbfc7e674f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0701b6e6319fe613e4d147c39aec0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d586a80d12a801e7517c78902dcac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61420afbfe6fdad8401fb73f9f08841206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734cb8a402a6fdb4f79f1cd8f193181f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ccb66ddf66b66957976bdfea8113b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9adc827e3a48205e4937a97becc480209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e38aca3ee753fdb86f47ca793de19f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd4ec5d195b3075d4dfc6c517951b8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99917d6afd2e2acfca29e0a6024b43b9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa7d715c12351791dad9823206c475213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446effa749b1cdd2d3da533d2f4316c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32368cca4571d5e722e252c3fa5fb0c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2418d6032264a884b2c3342e3ea60f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90e0e802ebd7a7f9aa2f8cb2eb7e7f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042d188b4c8e800eeb0d1f5c91a2e46218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71fc3b4fa5750de86c534fd59a2c9c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8deda79cf2054b450ef931344de9b6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7132f1045a34fac156b122ddf38c4b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3884a739fc7d6743732641ac809a4a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b46d0a5820091702b85e17b49dbad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397b08445c5b3cdac23b7ea3f587262224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7219ed18bcdd4f2d09fe59057af8f17225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f07227a3cb79a7a7f0047bdd0bf5b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58e3c97ae4b4a5ca7f08241e7dae52227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e1f55024d01fe8dcca3d4c6646c25228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d4e6e0cc473d1eafa01958724e61e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a45093e68ce7ee25daf8ec504cc1b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c66d867fcc1f82008acdf8fdff474231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5d31709ce3ac627d5ddf626a728e3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077595505d82575073101c1e588e3459233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33eef69eb9e6b4fbb72be245d1e64b5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fd94c8d7aca935c5b8f6d0f186480235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2129f28b81605bfa0a03d844e840f5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd44daf2c31845fe97945cd630056c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25599a495b76f6d396b358e19f762b8a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2e88c7156db6ee14e19102b3ddc03239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7e42437711bf8beb6d35dd2289f48240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23263770f7984c130b62bab851b633e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948efaf3ab08150b2c24797ada347c95242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b57dadae93d395cbdf48ca060bb50243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3f20426961e9286fe48b5f29644cc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09c0f4c7c1a62a4c2deb52b46aa387245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a320881119626fe2e19381506bd585246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c817b9a32de7b359c116e440571ff9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c3f2b396f34fca04713dd4afe8a6b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605705666801d58bcb0a30505faca10249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8b8bb4da28c744709147d9f3dae3e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835101811181d26037d3624b8d8fef9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01525bea92b33060d2522271a9f5ebf9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693aa8124d4ee0ccfd97396d3a24fc1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6889e2236dca5dde322bc3decfcc2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bbf803bac96a3735e6416d7bdfe9c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f689feac8ecc897229690c9a05bab46256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7d77069ceb5e81f5fdbbd44e78b09257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee13c2e2afe7cca50d25331e8d9c176258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a70fcc6ed3e3725f90a79c1d00d87259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40409eefccd6968d68efecf49f2de393260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278f6ed7dfba3b54cccb7b8feab5c61261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253b763323cf6bf90f567536c9c4955262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedcedb812c9c07777c20d37d249d5c7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c96b0d469f0b2225976a7249c2c68264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c92b897f4f567e9cff07ce9dd481e8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459763c43457076291b76502348b8e2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7a08a72fc7331386798d3e2a3b8cf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544336790acb51712b35fa22f0af973d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bc5ebb4a4043cc42611df4a7c9812269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482ee0c3c702c4d55fa010a06b08770270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050938871adc968cf0d217cd04a511a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984da5875788882f11d8b2b22a118e08272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7ea533a694976a6ee3a9ef0ca3996273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf7387afd2864ae8591723070e1b21274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745695aaeae74d6fadf8733f4e4cf51e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db736543f1ce7f63b784bc5e706d0b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a84ea247c2247fde4c38a6115be6c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f9ae084f9e6595ddf352585508d59278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeeb5107505f139d89127a6e49af2f6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f76de32dc92115eb92ab025ecd8ea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675c3c3517333f61ccd5d5d58d78256281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20870538d5dc259da3fdca35c2f89d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d121082011f6bc3733bf658e8b8d3d0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ebfee82e974207f8cd85f4146c07c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05778aae88721be579df5c25ad06acf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c8b7744c943515a76c0763882caf5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3a94a694b3aec5286e00efc34cca9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724327a4e03f3c1efbe88905668dae7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99512762af2f425336dd303791690a3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f0424fa7be8624984d36016a8fb74290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf603979085bc684722649504fdd1d2b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c7cca14f8386137f7d35e89b91ba9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164e1ac8f28a4617e2a0202cdc74e99293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47eed684189bc59f6f0ecf843f46022294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc446a42116c3d933b413473166f08295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b82e7fabb4f4aae5b56b446debc9e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09383bd6f19df906e314d4c238ff4ee0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12d7f92a71aa18354b4dbfcbd0f0b9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8f4b4f2432946ea77182fa41e2231299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0185ac761dc88875f3f25ff669db18300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6e13962e2061472fdbf2796ea672d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f68c96b4be48b1d17bc3689210789302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be0ec1a861904c26e9a0e0e34ffdee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84a12cbee9ad9234c803d500fb6e1b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea7ceefe708ae617d1b5aa790e48f0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260dc1fd21c79249b8b5483b67e440b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b88f920e91f5cea9998aca8ebdb807307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6af0da3bf777e988102e3195cadd63308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e915aeb7305f30003d396c4112d77309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463dab04fe9b673593ac5f76bd902cf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c135afc12235c4a837d913e59f75704311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143bda53ffd6f6ca95e1d858049c0bc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428664e7287d0a715f5b94e1c390c74313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b5ad421f73fba5ede58af5ba7c266314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804e54a9bce81b8ea7322ac92bbbb7b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade47927a6e39261c3b1e7441c25c36316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5dc6406913fa342bac727acbd8ce0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919535f8b7bf86affb2c56ce32b8fa8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e4bcd0324724a142b51bfe1913f31319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579441f625f4c62aa7a8189fc82a85dc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb2e02430e90e501b7c13f531a48de321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abf77d6b3fc55c372d63a8fdda5763322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07518ff35b2f328ee2ae447e3f897956323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb6426362dffd37d55240642959578324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec288c011621418aef3ea28f02146c9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffef33bcd2a47e1bc5bb069e27a9e5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba704c6309dd891957a53db30d66277327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba3c328377d250315adee8faaf70c3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8332d5ff59d156b0000e1968f541272329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325a88b0bbb07a33e39af2f9c6889d0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab21f4cb8269a534f506c8bbe12a914331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162d7f84b21705556a2e9fc036f90f5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cedbcc0dde3e04b826c6d633694c357333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa58e7ac362898c12c465f4e045e79334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ece67b062221e60f3d3f19a314a0c4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e858db89fe36073027190dfe309c3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a01d5c323f0a1fed17ae7a32194c57337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8071c22213660b21f6f0418d1e033d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1d1dc9229ba575a4894d27f30c0e4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6218f4b6283277ebdd2a7f31a1bffaf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6766bf0cc7cafff4886f38539757016341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee702fbe17bc5be274468377e456c64342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca63372924bb43da01be2c689946c7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18238c93f138bfb3151452232fc91d5b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadf0ad42901611f4215e6d5f3d5da6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32549a6a8ff27722663f373ddaebffa0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7fc153a2008ad4d45a40b786210d9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de150c507fd0729d4a8bd94795f123348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b95b55934546457cbddac93d79b94349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5bc453b4bdd88f7afed68593a00f90350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b815d9e2f06242cad4e4a2ac4e880351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8e6d2509aa504740e46eaee29562e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c37e80e3958c4eb6c1254fa2977d7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c1eeedc9263093cda6959add568f8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df1e79198720ec726d789db920b65f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e90dfc64653f46f790767a6a9fc18356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a4ec48d108cb8e72bf609a1bb970f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22be6d2c425c90e7df5c14811f03b1e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c3331066de1734f00c8382b4df5c0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8eff25b5e5014353d3ceb9554dc432360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4983e7cd94e7cfdb4fa06a1a700151e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605f926ca101b0ec579eab2108d8c9a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e2cc1d675c4c92cb8d281f5f70c4e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34024b0c9a698f57a474deb68fffa10f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279b23a09bab4fdd0974ad18cd1ec4e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd87ce0585b9edc4ea9fd3c51400a39366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638702574a61b3061f639e10e130c21367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b7103cb1ae2a74f498944b22c913c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac82ecd432712b9faa5bcc2dc4c695369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7bf00391e78b5c81f2f333c78ef87370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a258ed8cd2ddedd0b5f1658d92673c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01970e62ff5974402af4b107ef81188372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b8a7a311f20faeac1485b6cc416e8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b72975b378c2f96e639bcf9264fd2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22a618b74bf2af3f11ca0aac7ac489375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5a6beb8e6d635b2378f8905e0a1c2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22766f522af6f7a581128c1c5eb600da377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898576b1462bb317cb7469b734feb18378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e094c22f8d52b3e4c26c15acb7469379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8bbc0ad29e3a303422badbec1dadd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b3dcd564eca4085a2e28f25a9f3a3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed0720c64ce6b093413d3734c7175e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2c7eb09b910e26190bfe73220fac8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb23da0d70e2e55651808fb7b82818384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11194979abb4e0bb0ef359f19b0826385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7da9b819e47265cd579530b24e7eb1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fbba014981d5e6cf8b132554d22a6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2724b54bf546698ed9fc5ddc431712388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aae6ead564de801b4925a47effcb78389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7190eab2d3a4f2ebe11f29e5947086390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5fcfe87e4251caea7517b7a35ee964391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392adfa00c36090b7b3474032e23b98392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4507ca0b9e338b2a10b9c5b6b887e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3fdfdf039c3711c54fb6db28596900394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf5a4bc7ffc2dd23cf963b1a64bbbb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1f04bf8ccf8b78043d2ae21440daa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5069b420b5a573979251ca894a265397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598629252adb1df8df073ac6e83682c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952e35859edace2707a4ab684864af0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2ec2b8e78354904d0818b0eaa6ef5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f286a98624ad546b755613ef3fdfb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb834c3abc84698891a2ef98c4541fe0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52838ece1d4396433814636adbaf9672403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e740785b9d2e9521daf0d6f51f61c2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cd59266f4bb72e8fa82958ba70a36405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95dce03de1c23c3ea78040e71d703e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff275c55326c36c6e0c0b1653ca7e998407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce059f33b73952b6f8221572bfa737b7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c0a31e70478b3749da6a8912b90f2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4996811644692c1249f688eb56292cd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ab920dd2fbf6ca3f647e872daeb1b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd26fd0a8088028108400a5a2095961412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f975865c19abf72686da67c91c3c0a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8cc3a83dfabba75e1a348d57fab76414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbcebbc0d0b7780bc5fee758a6db985415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ec3199f184048cb9b884fa25fbaab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd0e5fba0e12f0affbdf91d77722a8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4e996a3fe1b4fed35b1a4ae4b38fa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94109c7865a1f2a9001a9b4b24f04826419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226eb98c012d937bddb02a36bc6fb500420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b63aae12383f83d3c87d20c4ea4b04421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99fecdc14af372050cc1b22da2cfc4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fedf3ba79e602cdbbdfdbfc6318133423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f2b1d5a25272a5cf283cd9b4a18f1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b01ae792e3e3bb716bbdb3ab3cd9e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7317936ef640a85458473d1783d97426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e466e640812bbb895a8a8762ef96d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d08469fabdf7b14cecdca5e4952eb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308b541f866d96f361fc5d9c8f416c0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7913fe852114a6e1f4fab173653a5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641089d54476243908e49f235b65657431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9315af6d17d5fe6fe982b749dd3c8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b73c2adc69f1f726a6d3135a90ac63433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d77b6d4bbb1c9ed2254062d6281088434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3bcc245d378d8d0a1654df34ae715435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aca09bf6c60ed7662b8b9fa78aff00436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f15240701124195592014630d85b2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367c8dad8e9b72fb809320036b8bdb5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3be21f5996e5982ed92697fd3996d0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8634b1480c730bb80a2131336286a1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578dc6e2745d41ec0f5a1a723f5a2e7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bba03c799c7e443322bc4c26f8095c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf582aec6cc5819de71d4fd410b134a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26365a29fc2372345c3c736d628efd96444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e70e2f4ac96f2e273dd80ef10ddc6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37993ff09e6682d7e26e5c1a33387113446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066289534f5fd0db0a444162f724fd67447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f38d503779c98c049387c83c797d6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4913b58d6d97aa647a66be9ed9d05449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e1b2125e2a8881e5819c6fb61cde1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c21d45ee4c81594e2f6b8870e32be8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4d3229f2ec327acbf7108fe5f3295452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6555e8e15fe8d78f7877f5a54ce9df453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c067a6422655db50809da840bd3afa1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb1ce50feff8332d69e765bf532f72455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec10657e998f14c4b60e30e82f03bc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8144480087537e3a3367f80a2980c83457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69ecd8b6c4c235b43d296047043080458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be32bf26d7fd4d024759f925f4769b4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95216a12ca7718bb51d3bdc9590075460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ae17058d00214263e36e74597d3a2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05eb3de8a39bc03871108205d8a6cf3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047558c89b12dfb92fc30519b4056a6a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de8c12c662278408d5fdf640db5bde464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107c57d0c297adde386e30945e3733b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f2f0cb6f61b918c6a109a28593ab8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ef5115b459fd63fd93a658efce57d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4876846c13c93d68520357442be96468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ef243e0208c3e65a0f2a900f5aeb7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6ce345e637ef4d24ad628a1662985470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a3b87294e89880714bfc5514afe07471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58887b308580c83d6a8a69000fd16cb6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737a4252ea70cb22634a39cd998a02e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731ad904d17a8b66a0718e13d148387474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850870f561c5a933820ec5ec3b2defb4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf985774601400e270011036d6dd5c8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74590d14d1109668e9baccd86ab05b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08cd4d488ecaa478a17126e2f316b2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2579defbabea34ee16175d8d2de39479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3943347bc3ed4e47f5c27f6dc64b430480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8700a59ffe755bfe871946b896ba43481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d493e9054fe172095d20b2b25ac49c8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3156876a6899a6490530b46906f2021483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad01091b6ec45ee0bd0c951789c6ba1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d58eb8c8e81fc33b90d56149278575485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4af2888dbe5dbfc1cd75f5c456cd1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f6c372db9986adf3172c4f5b79663487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d8225e11e47dfbe06953aaa452ec2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff39efd8174acebffe7445de827fb1c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c013da6e40fe2d740ed2e243939f993490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc62e23c4018c0b534c1dacabd87e6e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943b1a32fc3ee7f2ceb7b89621a6072492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ded6388363463a7a781d2b289c25e1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040f25900ad1225d82118e62d871a93494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f5587b1fa74f2274ebb096296989e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02629a0697ce243446aeeb1f58d54f8f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03980a2f3a23c8770004e2dd1fddbcd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61069ecc7c5a5e964622bef6b8d5ed2d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23c2ee84b628d84cff8e87640b991b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065af130ca4e01994cfc09b13d5151bb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19b4bede14abb16951607a870915fb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b453931cbd67fc132fd989720b1ea4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c83f91bd26d0ea2ace97e8f93d618b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729cc58b474a187e4dd3a2d75b59c22504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6438853004b1b8f06a8a9be3bbdcd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d55339bf66e7f57dcde6c4dab4d92f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1b2f51e21f365bd44c83284b28125507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c21067fcf8a0ebe4dcd87c4e659062508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06135bcb4db9487ab6b7adbe11eb5d62509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500d20c2097bdcd56fb063ee1cb45f3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc2870ebd68af9e00539dc8212d1ad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f62b70cf0e890319c9e66e897d519512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc922875aa2319f19726c7b74907da12513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58291dead3e4aaeb885db231f639a6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e7d1bd16cb7914deedb9a343e0b3d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4c633a34bd3b81a536e968b3b8256516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d25ceb00bb17c76a6cf10e57f4e37d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23c3a3ae2c23b4fd04ce249a9666d5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907a02d3bd5938712632588bd39e9f0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70187a1f57d1b3ce93e4ee6a05e84fc1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a772d9ae1344c1ba048fa79c00b8bc9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71b7fe4c5b4be6dca1be3002f79518522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f26ffb91fc2b4b7a036ff6b368d31523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94845749de975701dd4435ec8d8e9ee2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10c9432b629f1747c4fbe9df310176525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ac0c94c877abf1d1b805cbc3e6461526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc4fbd3a57410e358c3b1e14382828527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee936fccbd597805efdf028d25c915f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c603c72038ad909c72f1f77a12e23529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388c26497b77be87c035d5e0a3f4b32530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625c07823382834ffaa6e57f86faa82531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d7a12494ac15ab700e5b3d351a2d2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c4420cdbd536fff35fb071bd3d3c5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dec5f595a5a85410502785e3f44487534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002df67f25f9d89c1c21394e892f379f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e154c1b6838187b57b07cdc6d7b36536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da21c9855c9845f36e56be037ad8de8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9201a38e6f521a6210a841f403bc6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a42d9a7358f63d69b4ae735d058a5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70f213eb5efe5aed0850d88f2e6bd1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069b9e22ea7f59f380153138a4009f5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627dd1bc6a790adb59a40ca9b1efa862542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd66dbc44b4ceb2578f7fc6af0ac5b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e275d2e199bdfc58722b8f7eebcfacb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7607d02b9227d61bb98ecd3df59f8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97ecccafa793b685caea007abaddc3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a865c6f5d2367f4e8aed7ed1db3d6f4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1add1ed4d2be24227643ccf9664d3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8005e3577370ca5419cfc2bda7d86549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d909b4006a1bf77a0c31bacfa9c39550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29441e00e5da2b6daee8c05ec64ff9c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17b0ac43f417d5f6c5d2e0dd128125552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55dbf8370125a6ba0dc67544ed284cd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410dcd7152e5103c6340a34c78d3a954554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602e68419ea41b7682eb157d58e8d88555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f8c9c755d367f82abba55364edfdf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9126255407d21a75d10e2ec32c1b5dd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c2bad01fcc11814b28d19a1831a8c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e9ba44ddf4572c468afadebefeb5f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c133b581635640f82820ea3aab5bfe0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c707a9515526150e2afd90351963794561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9cf94b8780ea47e07d27c4a94a029e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555af987b7396a1b14c174d71cd9f3db563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73c875a58b2320170f60a1112f2399564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9dc236e071d69eb1e52ea8d110776565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46409a2f4ee220e9b0fba6bb4c83018566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0f98a6648889f07610edf5a50ae08567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1ec35f0c0affb50340556a132d03f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579a764152baf46a64b481c652828a6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af248623f191a351773fe22d9f2b89570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c41edf3a483d9cb2d8ca06cd952837571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1de33a1b8128adc07b604904db8c9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8192c53799104faf96b78d2606ad47573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33d8d551c2a818acc7c6e45efb68d8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00bbe3a721a644c1b313767a3a99b1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666354c44e17cbf06215ce7571e9bcfc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acd3833bbc9828e9586929c17964d6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb43f7b00393f1ef16c2f93422375bd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98279d6d9d66d1117086ca5ca1e946ad579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb185991c24c8c3dd7bd592a169b8b0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbbfcb45f6fcc9857ba629cff90b84581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582935ba217a48d721e02fd99b54305582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bb1275010be7e5b354fe272a013a4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074807ef8fa84d2322a6a50f5e6f6da0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df398e92114914e1162118fd749038585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3331a951ada384b96fe43f51c924b1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6aba74d65864f1277535da1efdec23587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121662c8db12907b0ccef96aeedb8ece588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc714632d90360e4e101f1a7351ff0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bac4350c9b76e090b5f32883ba9690590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389fb23e0dfcf8e61a48832a62e8bbe4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758f700135adae65067482651a360d4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923990ffc60019502dcdb0d4acc9349593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d74f2d9c4aee6f324d4a4b133651b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90072c661c537e1bfdfa39fb34c90513595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48136e5f690a70c0000d08617d08e1ad596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4de0ae28ca27693f3e50af86c202b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16482beeab124d70371fcd3c08edef26598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658adb96e0d55ed13a3f23f5916d0b5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6578e4588f030f731050e4747320b58600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768969612b08ed41822ee9fc6d62334601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50deb5f72d3502262a4f13b84f5527602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1604016038d24f1329502c910ec3fa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482d800f797dceafadd68c3405073de604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51883f019bd10ce75690f3b393b8167a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b4a441d166f1d27ef322d07ed5ed1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033736ceaa04d1252120538e278b417a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4205603731a4c04b814c4cd28c8e28608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01bc3882a13b86476a9158a351ffe2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94563d7a303b7da988f70667d7ce375c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d55df8e620e53456ff880166fbb41f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611600d5c8b2a6fdea9b33c6fd5553c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958f2c01440ce527228e6e0b29bd27b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969143a30718729e73c4d284d97266c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed9076bacacd2eba16f1e1980ea0ad615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89287987f24dbb0b8d2e7743971754e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b67f1d910b8a9a4cbc4daff1a7f143617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cfdb11ecdc9612a78ba4b95ed95fa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf441aaee2ef58ce181933057a999e99619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e08f07280619e6cde572a08fead522620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098c586b27c60fe987dd9ae8795fd9f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f675887315ce264e159e359540e0d2e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410dcc44d3ab41fa9cb1acb49d331765623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca49dbc1c504edd0c5e8ad31735592624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfd71e54c190d9e6f9a75c466e24f6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b62e6469b984514e456e16ed981bef626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791a93818c5adf37eaa45bd0c3dd8d8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507b84a4f8e9f37c2bde7e543f79340628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e6bdddd241da9160baf38ca3d2526629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5ed25879c7572ad171ff3511a62f1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763105b669dfd067e9be24dab7049493631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520af0b121f7d29d642ee57978608b3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32662d7a8879cf228f7870bc6e7e5591633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90175c1efe0980dc3d970244ba15a012634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf42d1084a7e48f6481fec820e36d1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fdeaf71b299b12c8fd46b2ecb4aa8f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed981b49d80bac680b34876e45d7724f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cb6794daccad18e602714d2f5132b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b07f6580667e7d53d205af4efa21fe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edab86ac8f042077c8f0b78b923c51b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48fea8c157b63490e340ff961630ff641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cccada81a625e979a0be632fb3c843642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e920f2cb52d16dc2a2ade14e2e81c6c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8629b6be2a5a2031fc40333b52f7b46644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16295c1c9a43d2492f27fba03b893dae645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a0ee327c4c0755a2a9bd386bdb8df646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa12a6968b348ef171e716dcba79433647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44481faa09dcbd45fbbb57251bd94eca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bce6d3feab77c67f784c2628983619649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909b4224e571b06acc6d06405369604650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ad81a76a49a185d93a057e512d687651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9e2591396291581e8c87d9e16a9c9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad948cb9888650178ef2917eb51be1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce6a6faa4512bd73c2045e4765ddd1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c6261838f27c914291a993c4f7f40655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060ff2a1387cd20fceaa97d7a889ffc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5c9c7a7e0262f9b469afed599c24a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571620bfbcad7168ff14f4a1b41fba4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39692e370f43d4df25f85b881a784977659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44547004bfe8ba275716c19b073059660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c861b61a2baf619eaeb4a88d640e064661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b13839a308da05ce8252c6a3e868d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667460ed9dbfccb4d82febbc870658ef663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309391c3d9fe46f66437b16a21bd4a1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fea1597ec0e2d0f0c5b0f7bcc72d9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9e5ff72d1104c76a65ae6b001f3c5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3f572ae94247bf11425b30f1f087d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc12f14c03a1ac12b567c12144fb77d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bdc67fa3a4e793835f1a76ef8c632669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cefdb1781bec7d0de432a5f4001cd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16400839d7c85e1f0fc92e7af3fcb0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df1e6081d47250dbeed5b4178d0681672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23639da19e3a8737c44b9ce373add0c2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009bf813ac174222007bacb2a392cd03674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b44ee1157e21f64da462ccf1118b14675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144f1df54aaa80adec190fd03aa9c66676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761234cad8c7154c960643b2f0ca337e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581c057cdc4b329c96b3dbe55291142678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842276058d428bdc5ef6f75fad256a6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ac1fc6baabba10c068237521b74ef680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9ad1c8aa9bda1b53b027d343b44c5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307265b9087cae6e9f671517b8f032682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3babb2524164dde24434c59ac6c19683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643546404d64756be3d5d95ad92c2425684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6282b4a82738a82ac8198880bb7440d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692f4cf254264b9f8412737b5000533686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83f08cf3d1c83c623ce7f0a4445d90687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf1bedcc11520fad05db5d46ba8968688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15e1c1b0c75052591eb7d845047a23689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9f481729b2f584ed7b2816d0709e2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc48e28c89c8da7c93100fd359079a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3d4fd3acec737b0c1afcebde42847692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a841d7c086fcfc9fd097abe0948cec0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1be90a8a65a0b21e8e9d7a39a7d926694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6513b5c1b5e81300e9db7425571cf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8cfabd76f79b13e1e25c2dee623c5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914a376fa473c052fc936ad8f708bc5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecad79a6d801af9042a6e6719c6957698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eedeaefdea0ad706448c4c2edce92a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e724895cd6da47f241fff71e3b03e1a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bba24ae13009e7f8970306c9fef371701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419201da76111379255ede74937a520702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656f7b8ca7765e6c3466b066ff07f0e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d487569508507c6119eb1c7d6897ed704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb950026ac9b32c54e92e6a1cee89a3d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48c36e17dca40aa55de7f065955f95706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee711400c2bfc79f0399affaf0024f9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270ad6249b82d8ca3292509cdf4fcac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315c4f09a756fe082aeec564527639c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90b53c3ea1d46a2dba6e46c658a5bd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f0d67f5dc1d96fe6be4e2f266c7fb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d2c62d46dda60d0beae3ecc26ad5d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3d19df4c3bc2fa37d059f841e944a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10093584f9aad82429daf1a97ff81949714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc02291205b9f9f1321bb35167d33eb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f80a6091378138fa875a5205fe4128716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334effe5ad82112e19bf3e76d807a64d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06350f61af4915699d53e1a0a5e16f2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56cca82f89e4da1bbb90bf121859d7c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6d7d826821258e590ac87d67427c9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93498f7012dc2d1850e4420e31fbe23721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659615f2608433f74a2781e6410e6801722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68917b290b20c3fe208dd5217a839cfd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a590d4ab0a5afbed7ba7343282e806724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ac9025d98075b297c072df45aaf33725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff00492058ed6719f3bf0eb8169f40e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d44ae91639deb39a6ebfbab5d7a8ca727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70482dd6aab74bfc4796fa90cc2c07728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168dbbc0c2848ca0a8c180ab7f2d91f9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94d7e84cfe6f9e3ba3325564a2ab1d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55c459a81be8d363d313b9ff9b6a20731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16662828d7eb6ac910988378f00af0b5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece0d480d443492059777ebebcc9f1d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ad86f6db1aed03dac534ce03aea54734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5f90ab2a808c3cd00b64baed2d792735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326a3f73150ac0f35766aef4a53b2fa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1083f9143dc522512a96ebb43c33348737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb8e5c8e70c72cacc36329b03967bd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236630d041f511ef54c5fe4662fa06b5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5ef6d9fb564efd16b579a86ca2bc7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cf187086a51f8236ca1d2b6adaea9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af07a5b52ed57a5aea2c92328f2f7dc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edff117bb7984c632547a658db58ad743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e3abf593b2615a6045754f28e85c4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66eca71de19500f7760e482e90ff9ad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4167dda50151d503f133138348132746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1f5e877f8b57f9cbbe821409b9eb1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cfb3a7a853c003728b45b3e4eca52748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96963055ed55bee33050070fc01869749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890f5329052d84e972c6c5467344446750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c9bca22da7857119ceb3ba76fe227751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfe4c974602f2e74990e4cf35a905b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9f9ec87517456cf1cf3b8bc81383a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c3c9e03be73c23ad62707be7e56a2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3835c331b2c1685ed410cb46267057f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6759b27ee364a8eb5c30766276ec0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca5ad026ce724c96a78f302d431041757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813d6f6c199e23ce98a27822260fb8c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39d39b8f70601a9165ff71e03e2c00759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>