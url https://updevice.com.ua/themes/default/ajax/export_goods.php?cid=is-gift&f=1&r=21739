--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53f8fc1f771f4313e57a85fe4094801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aed89d1217aea1a70b55dedd5525b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8dec1e304753374e230c441a46e8903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5b0555d3c8d6b49e20bf43a2f9c394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb63ccf6d2f6bbe86122b8ec0fd8fc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95292c9594f4179538b21e95d1d6c1b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e5940ffc6347a6ab2f563794a7a2e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f799064bdfdfae2257e95267d565fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffefe720e0fcc406cd86512acf676de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d1ce84f17d203da47cb560a75015b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746778f3fe58ecc2c8a11743b663603611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce7ef989a810a5164ad142010fec0912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83576f387576ba32358c7200a68c1d0e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604300355faec88d4b46dad3d961a06a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38281811cfcdd9f91b227ee67b1d6ac515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd949d9fd3cb2dd079e66540c36e9316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a1d75f9c49826635e52334566567a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d73f5322e495bdc7ad759cfc2df3c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26ffb02c97f736f5748837403be7d619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce8d263d5199a564e651a58470f20120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485867d5ae95a4607518d78355adf9721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a0213cb24fe63ab1c8b2dc9c6ab7522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aebad2cdf7af27e4637b728963851b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee757fa11a49876b987dc9dd40b45624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c0f29d7e8de2a0d207a09b0f73cf525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e617b7473d851908eb90bf4a13557b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54115b3c3fda04dca9db41afe0c9a85a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547cc6b1496e1b6796e0bf39e87cff328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb23cd0e7c02f2d8df66db65f319b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b737fdb0f19e66052b3ab18f9354730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42d082fc4b2cf7c35f4759adc9fede31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b04279fe1007291e955ed12cb811532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ec03d0851a7bf172a76eaa89e485033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25079950767b0c7e9e4d1fbc93e986434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259c10922bc76f59da6acb23175a44635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d6a174108fd762d14b54b39c89b5e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3a7c777dec0401cd8da62b6a0ca2b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870430c1ee17187969e3e23b20d627b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db97343a574ed0150ac3f7ec289959d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ee3216378d8b5118abf8e368d82d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957de2a9792fdec537aff19fc414eaf641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9f013809d742b4a626972efba616d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0d16ad9e7bfd0ab06faa6f6e0642543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d76d32973fad2d501120eadb1592c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322d4bb63a74c9a736bec3b6480973245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4588aae99c6b60a647c74b658413ef946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379a2cf8989a88db2adb736ef9118ff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589955245d6527cf92a6b495d7311c2148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d14d470ae44518deba1b79e56846c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ae724a3864b9caa7e8321e74fc52850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bd2ae69a7bd793f96c27e1336245351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf3775e5225f18f7ffddc9c56a8ef752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5cbc4e0e7336ff16196b8eb38e3f3a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4846b433de7e8bc1a42df43de18e0b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ef4271b518189889a25cb26ce7aa955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1d20d9195f3ee3c4868b0156f029e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637dad799b1c34ea9888f16bb6292caa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90300f1214a9bf8cb560ce493bee5c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204fdd063d4b482d967c15acd4805dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682067b07d40df9d7ece48b3f703d04e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cac523470f35fe236afff2cb58767861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7697f898c6441b633bd9c1861b54362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2d1ea982a2b76e986288203933e0d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a7fbe2567a9caf9389faa4118d25264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e95d31685d854362395748a08bf6965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13705aaabc45b231c9ed4d9cbe35c56e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb857208dcccc2d44e6c8753719c2c2267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5931130d484f578fe1df4e3c1efdc8368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e9dc6122ff4424332a142577e4bbf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14b22c118c864b58d536c365f74a2770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0cdf5516378ef820ee61e8a1e4880371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06c79e4dee643675da6ecbcb8d3c8f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be9b03d93978a08d2813a315c5489973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f87505eac62df2cd098aa9648fd2f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344746b1f7d61b28c35332a3ca2e05cb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882056362a63259382921963340d0b576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72871237f1830b88f80eada0c049bb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d41e5532df261b1a0991d8f1eea8078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fafeeab3ef57f57b89b150571c368679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed28b34e62c7b6b90e91f2a5bcf06080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb3b7a28fce71e54a4691af07719f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c54c742f50ef13ad49a74148b7d4682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9427161e36b2c342e3388efe3bb8e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf448e2e7c166f22b481ca615ef029584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499cf09d2b6b376d985f05a71e416b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a98252c6708e8e139b7e4f9187b92086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909accefb997d4a80f19f01d24779ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbd4febfee4c22b0c9a26dd7e07fbf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61605f42be0fde65ee28f596976f3089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f625121cb98b60599581d0fdbff10b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91166d0c139d04f8306508ed40db2afc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db638e3ad9bc02b6f10bec8df884e6f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7623cb538ceddbd1619e512b3b10b6a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc9e0bca85122eaf78256492ba6d9c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533797aac8142c37770bb9fec15e2bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d526e06f906f3adc3397906a7adbf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2c07e01174e477397f9dbbd99c8e797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc86c35f863497b4e1d7181e2aecbfb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b17e21fad7c1aa4b0daa4ff703db099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051e66e4a6dbb9658b98ec49f31a7da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bb791f7fd75c10c0e7856480682cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f135a9634f91bf3f95b0d2bda9cbf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96315ae600f0072047a394797861b90b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58277d666b92a1f1e36d6d55267751fd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ca9035bd1848e09a326e55879d6ac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246fa5d81cf40b6690b4d55de34bf32106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e54d221fcf2e3057be2a02c3f43e52107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1c11d5ee340d2a6ea9161ff9f29ce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb53147cf3a5684041388ecf53ea00109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9eb8d482b1e622f0b0e48bf6cb9a7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af9b5a93b3af295f4625742445f332111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd18e5eedf7ae31813543d3d6a0044112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b53537043e7df81721209543596a6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a183cbf61f0ea3d9073dd7d9fcf2d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed834268c35a4fac0676971f0c05ddb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd4b093553ca3f776aef694dabc44e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f46e96a6ed7cb002531ffab49ae98117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f34f8ae4bd578e568703dcd2822bc0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010ec06620f14d34c6e944f5b9793af119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a53ddcc897cfd83e0332d379f272a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbc710d558f8f51b45d9fa271c0b6c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65461b3ca66d518b10dd773580f0567d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3467402b350c0910fe66c4b35ce0a5d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7d1f370b289d81df9ab4850fd8626124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce418ab1d6b767aff1d2d57cd0ce73125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec8e72ba621b8950b61041b824384a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276c5afa4a04fc71176cd3ec1f19998127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349bf2e9944ad762e4e196a2206510ed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7cae54895e18dcfd8559b0236cc90129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca21972f7923a22801fc46fe4c4504130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9f17de4199c8fdc23fc3428b186aa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b125cd1e49e0b420911802ffe9662132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847e1eac7c338ccc2a2f088a512c2c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a5a0e4162e758bd2a7166f502e12b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346cfb4bcda7db5b6fff2083ca911f4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a261ac1cc95a810866e7c6c9706ba69136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16edc005b667d05ec843a12e90fe030137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c5f3a82d6db2f1d358a920806aaa6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec87b98fcba59bef57962c889211024139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7de76fd75edc9f81cb949325b7a7a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0ab08625d83c933019a8477b0ee48141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc36bca09cc240fa300ea6caa207083142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae8fa20a690bf7129f0245151f62e0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82a0e3b71077fe085b65af04a5dd82144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f555356ea00fbc97433ade5bb7da824145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7659b4a3f1779523c5e0bc2c0432bbd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ba8afa066c7189894ecfb31969b22147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01854a302affb4a2b7915d4c8c58b3b1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8771b4ebaf7e59b3e3888ca9186a87149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b91cd31f543ee04565bf0d2fe27ed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8d5fefa7c6c0e9300e8a704b1b2b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcccc156f924333099baf54fba17893152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f698de926089cfcdc0969bbc8788c6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54099a09d627a4c86079f5aa4dd2bc30154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69526a79a3413d48a4b504501fbd748155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd6df8c75b4455a7d4f63b93c12003156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9b1733b9d8125be85388909e4c594157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d39c88abb08d202b6dd9b0488a9f2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eaea85d00b426c0a3a342c20e6f074159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309727b9e729e1806936b13611e1cc0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c07c9d18a09d095105d3a38a0dd032161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7dd5b7f1cbb1723ec516ef6e3b4b0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03945e9b223b600d0976309222781a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d99ebd30e1851c65e82b0dc34ba2f1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbe57bb6ce98e0166517865a7ba5ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f381836945047b0b2086b86215cd40166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f1128e30ec72444699e06b1bd96c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e084514a551d0141d6a41a53ae44b3e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9722980fbb911f893ebfceedc85f41a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e04d03d3c37f84b9115b06cabd4acf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de182fa2e6ec576b00ee2bff87b32b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242fb8630f00e1995346d2ef056fbe5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d091dbbd4ef23eca40aeb38295c501e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede39ad572a3f3bb4e75bb013c90caf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16011a7042be3b33456ffb039ffb4467175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bb1cd5e9f44a4936808d8b3ac9c1a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743c22f25e73a2c4bb4e0b99a95f993177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60358ab3f8293aaa176ff4b53ac3083178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd1629449a9c657a220143222d0480179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e0095bbfe33d7f3edcbec0e9eb85f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99971b72314c1fc3a6be494d5adaf686181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4b45ec2ca712e04e2e755d0593bd2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f1ed5ede8bef7675194350764a957183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a91a17297d03c213c568b212e89bd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090bfd04b86a4362d16070bc89727cf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5a776212f15cc2624de6893fab7e9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae6d9ae8d3cd595dcbe379091a33ac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec76fa3eb872e06aa0ea7c67edb7ae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668f94a19a5b9e55ea62280c2c10828189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d91740ac3638baba7ea241cecb732190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed72a72d2483b310469a8c0926f66de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483333f228223f1e5806ce4c320d8d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d5c1fac0f49a40e4283fd1936c66b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61763248234a498d5c1095078627c98194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af84cd12e55ae1f8605e8219893e83195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b3c95600a32bb3181de398bf596aa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43137afc79716ac3ce1b5e02f9a72bf1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66166f2a49db3713e0bb9cd58251dd3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6797535c4cba51b4e252dc8a4da17c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d299a7e23f93e0a7813c3febe79730200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39cb527623b7906f306414f4457019201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac989d4c0c708152e6bfba0a5f43323b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e5eaea0695275f0fb0fd203d85b0d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344f41ec387bde6b4ace3be268addf4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc682373f4e4bc9c8acde060e5c8c1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef43821474b6975cfda04dc64774827206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753602f808e026e4a8bb2968ab6ed0e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50759ac6bde37d0b7d400eaf47e64d77208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd00ed3619b127d999a704ab4c86a0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1130b9be4a1d0528fc94d62cd0b487a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c6426e20c85396cf4be4dff17bf98211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbcedfd3122f4035e7e8858980dbe48212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5d1c4d055e75d1e04f48590396960213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcb52f9295020a17bcb3720459d7bf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188532a59240d2787a046d4c9725588e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02740036b4d9e31d769e71b237915cc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5dc7a000ed308b072970c2d935184d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a1d0ce507a1e33a8eb2d72bcbde11218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd918908bea84c0c9e444479ac17b268219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfcb360fdd6af0f7de8ea71d0ca6908220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55616cfadf9d60bea98c7466b74fa2cc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4bae4783184a7564436e75b2063b0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330b0562e23f86a8b8fb1e645e30a1f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f084feec6a5bba4291c839ce17a9937224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e7c94b3d2ef2c7c0d64eac5861c37225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7652acd48b3113708cd8e1d0638575d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670d87e87e34e674a19125e3dcca298227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b187ae2a2f78a3a3c6543f6407d22f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853016d3828987666ef8b2e5a8d9b0d2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a72cb0ab07fc984fc34af5eb63e95230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b3cb3b62162344efce9f9c16f0b6c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5b900d99bdc26638dacef2980a932232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04fd62f300250e958008d8bbb1a45d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe524c65de3fd1ada35d6678f9d9ea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3f806f3ae96e01d99a38206c17154235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac362149bafae3279cfe9f4f2f8c08236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec74cc9182bfbfa5f154f4c0fb8e652237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f31f6f39eb7d46397ed52527a34a5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d47b4b78a2ec5fc3c55b0eb52305a2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f033814ef84cc7fd5865e1dd3847948240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21690dbc40f787f8ae12ce44bd4f078241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fef2468b8e4adbd113329f87993d39242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fe5f9c486213b510fb1f215bdc518243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7061daef5bc8bc1bad70f736721ae4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6e03d0e1d792a0c0196bba938cc33245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfde807dfc5df1d867e7b00b4642c9e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb699529daab2fcaf4a913bd11e4f2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a33c5aaeb33da96d875eb1d65d8713248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85b6fdef5489b4ad081277d1400122249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7684ebbbd7e63a28101ec2e6cadd474250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995115d0fab5079751add52641847c5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99fd19c4963e9f8786319df31cfe80252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f13560265e446592d1c6629504232e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ede2833b5cf29be1df5de80eb5459e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4b30f4b80b898edc2c7a2f0056584255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c940cab21aead697767e233006905256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9bbf9cebf9148fa73565dcace7d5b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42eb1603d8f5a2b714d6f5b0b6c0a13258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4d84fcece431e0032b2b23bf534b8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1dd9265df2793c9f009242b99e8799260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7977da569599ae58fe56b209b7e7f7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf81181a4bc1b47d9e44aa440e89dd2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a9ecc79899dd75140877204986aed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19175a09b4703f54be6acd0b230a0ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa2e4ee1e38c270e83b7394d6ac7fb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66890273429aaf0ffe5a8c3ceae020266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9b0936dedeacac6be3fdb03feed3b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99f27e5afc3625c13d58db93c322bf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04a2ea7edac73d0fd6d7c62b914575269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e486b816ddadd7718c53ff1f95451270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bccc5bb579dd4746c2d87f25263c3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21804580d3b2689900383a5d540c207272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f02aff220d6c59b02aa51bc455d4db273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d55617cca93ddcfe65e27850b54249274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da022b5625af168242ba8d1416f79242275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de282ef95950e787ccffe7e3b7377cf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06443f5c5f6897923b6f77be1b9647d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eba5bd821635d6fde91acf88b92c31278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c0bb30d6ea7c5ec545c1dba74fdfa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc80aab83813d2ded64aa8f6c974931280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fd61a07c408cd94e489184c4d0a55281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd3a3b3097f63298084f67c71eed03282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa69b33a32e329871a2d1f34a1520e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81d2ee523b50b0139dd48abfe76694284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92de036139f1e541a72025f4ba18b4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f9e7ca6fd28f65b13a122fd4b643e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b838e70adbecc4d887ca745756e8e7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3670e4d10ac035ca7546fab1cf266a9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ef995f059547abd10d929bf3683ac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b15e5cd2f7da650e74317a5e04035290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a433dfaf50d4faa8f8b42a4b1c149291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a904a5963bfaa9b50aa13eaf853e1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2566e94987e72f37c45190b4d2c211293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881540dd2ea057622ef0001783de1d01294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542618c796f3ce39beed432f62492e2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc7c8954014af12f3c4322fca99a33296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aaca7ee342f161f49528723561ea18297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a3b28ada435fa94e79595b4804c51298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24201a424e09049832f9122b3dc0f8ce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35cd0c78d69069b354a578611c90ab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa80857bda4e33cefceaef0c09e992301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bb21678b5f7e8985a2a36ae9c708b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925799a649c841e70283765d235fd36303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfb767548fdc1094557c5fa1220d02304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7e9dd54d064b156465ccea079204b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe88e7d94856165ee3596346993907306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a517dcb23b3f880147e434534cac702307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70eea8258b683da1f87368bd0dc164a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3620ae69549377c38df08883c3168309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec2e364d2d12452fc1d7b51cbe1d8d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871e93d724286eda83988adc142932d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db881c58701e4fcc3623bfae50da533312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917169b354aaf9d3291709eb62b86356313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5d3cb950e8cfc94e9ec2aa9fa0b02314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d61e336f23f6730ef1ed86951a170315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b31881c52209406414f84118fa7ef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a52fa3fcee12a425d102cdab50d0ed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39eaee9bdfb04e575140ed69121b73318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2f3e74651fc52e8b295600519ffb7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71710e94a7ba9728457ffbaff5d20fb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a9b3021326e42f6d6cf834ce68bbb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8bed4575509574fbe2415406d01fbe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419e66e4ba42c6f0ec866e04e6eea98323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fb1ca78ea982df2725f1267438d3e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea09d6d0a317601603a6f9149ce51f1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d057a2d15cf2e7183294bc2ba595c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae275841c5ed5a732b363414badc4e0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521685d76a6b266e1094a7f0f42a7d1d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b539b5dc67f07b3e2a80ca122e016b5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab2301b14def6f28968c054ea25b8e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d07603afd66f12b3214c39c01573aa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5fabc0d567d1284f1ebea7607c843332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071feee5d9be9952275d013900b8101333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9cd0cec9cafa47f6e8439212c8044334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7c0437c9fdbcd4b50195d5ab98aa1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf8869e9e1e3c04213d3f894f97c3f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b927d0439135816b01f80000f0e7e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045c473aded0c022b368ebce384feef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6152f875ab798dce7230e65d0385b3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feccd486ba23f65032dcdca60aa95da340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b831767ae3599256294e9d8701d450341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156141582bd9af233147606bbeabc12342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cba67f61c6a85ef71a9023b2887c5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499815d30d1db46aa5c39debb394ddc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d71c30d0809f65798cb8258763fb42345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68169ec38d296bc296154346c51c3907346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec95373829dace5b7f11e19aa6cd8e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858f79ad8dbf2df68984071420ca8eb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f60d10788bb0b63c265255dcb79a7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365217fa04038e417b91c0916e31e4c1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9436ed2031c6acb60fc685b1ba620351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a25583242f8187cece83e8b8d8e56c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a71ceca2870ce867b9e4a1e47b694353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f85ef26ad04a8f5ead5c08c48abb72354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29aa90b79ccbf619b348f9879897d33355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f76aec4d3352537e926f149ba5b6c6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf2ea9872d0eed24bd080c3fbbcf86357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c74aca7b88c38fa7042d3f0f351b49358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd83bcca371d4f0703dc8546e37f1a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c288204dadde2d46078b1bca911bc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa7feeb84683d3e89171c4cb826438361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a62f4b78337171182945a6e2972f9e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b65e414abdf25980abf4b049663254363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747aa28bb443687ba83d8611ee41dfb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325d3d538821076438bc061815824b9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4d297f834677e06a98db73664ed3a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9d999857aabc566ce8aefa7ed1762367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036aa2559abe1bcc895497ccbc9903e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6d60360479b9e5c3282ad2df07e56369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb78acdb63847b79dadf058d02f85d7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e93415e9230cc6011ba4813b03248371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94edc8eb054c06f9295a2e705e1f4a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe4314fcb5f6c63b9522dfe3c8607f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ede4fd893cceebcd2d6cbad63bbeb0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e360fd940f7bc32b89537ec29bd2cbf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf8311f9e7135244f1942e233cc205376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c8cf0045e98e29b9c86a0d60f642f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7735a626941d7d487a8fb0343d03c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc28f6949ddda72821c32d1bb707ab4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef7efccaf804fbee38dfa9e926e304380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3969e07d2f070f07a14660561db79381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5f186fbd5d741462646eef302fcb3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45afa7a6b118245e1cc3e9390d529c7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4abb1cf0579bd18932bb87dde3b4bf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a4ec636973f307a471b4c73bdb416385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e682e586b9fdc5d6aa5b3a7a0ed94386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfcc6bb0d61b410ab2b5c001e4f270387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4756a05f314eb225d71c494f6b3b8f0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7900c711d8c08cb33ca4cb6cbb12b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4390c36a53fcc3efeb1173e0556ff390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a394a3f9b5f8cc2878191fdf117a9c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c99b26da3f2f2fff12ef40ee54faa4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72838c7ded7d890381f9b86dc3468b46393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507b1eebe0fea7aba12604be684921c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70a45cf63f936f6affe88c4e599e1b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd2b0d8e6c5b288f729cd2c3266ea6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17556145dde60f72b5e94a78fec8371a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce6145cb0c8b0479282b8b799d9eb7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15c1ecbde2b34e9578a621a28d6696399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fdacdee9a1efbde29a40577e1a4de400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c5ef7ba8dd71cd8f194b7b0574639401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aecae690aa9a09a481d36a62d0a74d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0ed5d90820762733a9cded6c35e6f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e420dd00c3b5da949602d99e0f599404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0edd84ab3b845af03dcc8717f551c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5c67c3216b221d024f924389e3d13406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f0427cfc4c12f9c6a7b3acfd3347c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4b17f52e1c598acc78332b892ecf2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2b92c9f8a5a55a9b98666f93fea43409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e09d7b70d3cad25e95fb43e86063b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d631b38b988b66d6cdda9016f5308bb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab16b697ff7e96ad22166a4ace7b04b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb553e341be2d4b7cb418d6540e62392413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6d920144b5c335c509eda0c7c22b9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f87cd85b3c61a5b8284065bec6a8de415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf1ae95dddf5071fa95ce0e4d9956f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74ec5f1520fcab4eb2d451467cc38d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888a4b36c315847edb3ed9b4468c523418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b1e9e14f7324b9773cf693b43b602419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffda2e3968bb821930136461b213b17420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11867d9ff2b765a32b2a3001ddeb026421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebe4c3175d95fa5a2daa17cb291e17422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802e60dd812578ca758484edc716df7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8dfa6ffc2ed0c65ae31ad2011305fe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d99680db71f559f496a299d3a736e7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3335a75f86c8cbb574b6dce19db6715426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4376e2d60de4ea7b5c714c2000a12427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6d945b20a59f6c5315af135952e3b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495c9a2e01f49a3aec29923bdc9dd6f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7d7f0ef6dd4bdf989d0446ff7bcbc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50c83c7b14cff485fce652a30e8ae9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3863b5095a96f2b813732087d7b10c5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc2cc643abd025ce28017a27a8a4b9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58ab73092c275ef9bbfc8a48e0cacd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be6f9fb45ef98926dc856c41686215435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20c4d2fe1dc73fd41484d4a051c46c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021373c6b0c3e91e7493560141013e9f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e23d50aa760d0b7186f4941644518438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02350f8266fc0aa13a4c1137819872dc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7594f8c874ef13f10b1994eeda020440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0d740b80fb14a22dc91e619dad860441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481d40d205adc842d00d1e2bb473709442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be27c5dc5cf006a4c7ee37b13f833e4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c333c457dcb96c4a08f0e4e42cbc765444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc140545f287988da6bf8e17b89b697445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a93eb7a9c0ca596b2bd735a938915446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466695d4af23c607769095136f3fcf9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde74ecff2e75865b013e799e64c26e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf114a68634914b6486cac89cc6ce5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15325fbbfc271b8dedf6356501fbe116450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2058bbe9b751c63cc26daaef1f7520451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407280c4dcc38511435e4dd66d3357f3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed02bda13bb169e81221dcd81c194d7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea600660e4e3424c7871158dc3fe0e42454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5081697b6f20e0ce32e97dea33439455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f21208cf7cf4330a4c9cda9f4e21dc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f6a43c41a524b6881038808d5d32b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da318af65461ffd9e9fcfccfc84d32458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac5c9ee50f74fb21b5f84f5ab8db87459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de116c2a624aee4985b91e8613e43b01460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61226375c634db37bfb13040cd3724a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8b4c1cd18f5780ef3a335f9932b8c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04f249cc454ffd7c2e3804580cc09a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a1bafbda978c1ccce4f46272219b8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb6950e17fe57c1c0866ff30f301f0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613537c6b92bf47a615f3fbf80e66e6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882ced18b975b52e7ecf92bb912b7b9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143f3b6df0dc0abf570bbef20ec13af468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fded601dee33c86fff17a362f0cfd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0daf62078e5da41a06ad1c273ff70470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a45396ba2a243cd866058bf391ee7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca77b3ae7ded3c8f7e73c8362f7c5f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec3d74f835f0c11a34467adf5cad43473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab85a5db6729f77155555c930e45ea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdba117bc85502be3ceb721f7897cb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cbc6780abcd4cc6346a3ab73bcec8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403b1242940875eff2a90c53438a02a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b29a903812ebe034e5763b7496cab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc42e7f1006c70614a2a9cc8b97ed30479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea166ed252300076b67b78ac74700c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181387be8a54e15681a6c6c47a22cc6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fc8e2b4a58d02ba779733a7a4cacc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40745ba4a093254f0b0ece9458df1b2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c848744e683ba5cec262fdd3789557484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cff4b2defa10cdd6e75ac6d5a4453a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8e111d8420444d813e125fdcc5243486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75c2e76e734d38b3e4c7e71b63624d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212dcd1b13428078ba9883fc85050b9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb468ed99a6787afa25be73a29f82e81489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02f8914617f9471cf06033d15ef587490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d10bd0a123b8dd8325d3cbff06d322491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def350e7b27d2fe77ad322a613cbcac1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04870eabc6de8afcdcf03fe7630f0da493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa182adeaaca4072da8b7c253eed54c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b870cf2e7379647f0baf604b63480495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15465c21e443ea5aeb39ae0410bbb552496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4cce4992e7c702454f794e15a2124497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90781f3c0b300c6eed0eb70866d65773498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604199b34eeb9e6d5e7f7dc258804d6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06ed3dc670583bb677c907d74257bd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0f1f74739f578a15e5190691ea5c2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d73babd5eae37c57016bb0a4ca9823502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea927881fd09729a8e1e4bd14a96b97503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4349b974fb820c6087c72787cbc4884504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215d533d434796cadafd73cf50921b8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c832e06dfce2208f39b3fb81d2472ef506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b0187db8e15ae81caeaa8c4f7b86b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f1ec674d895ea2dc180890b4d2e6a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214410c2c50dc6a3b68f013fdf50cfc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74adb1ed05f4250b9f08fdbe950cc8c9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781030a127375129e69f250fee2412e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd86a9cd037cca616bbcaaed350ce3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f787b94f7717416d3b8eca691b3df00513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b9088ba8a3787a380ccb33d8586fb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbdb5c6d9f9f112b9e2e2e93563db4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263ada227e1b610c902a785fa3fa3ac516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e59b2603c953640fa5ed446e2d9f9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6097a259e00a33baefa04b25f0ac7d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4fff4ec00f7830a6518f5e78fc3cda519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5c847e1f79f826219708d08dba6cf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ecc339f23511b792aa9900d47718a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58303245c7ff62d0b182ce8b807ee689522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ff94d107c16cbf2c3fa6e8195bc41523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db31b4dd68014cbc48b62d84ce86127524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972432887606255d71c00884f5941b5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5a858716c3bb2c9e02c2e09df9792526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774e9adf9bead6598112065c1d2e1c2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0902a29a2b5cc4c43218a9928368041528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd721faf04366e55bae8ade26e78fc51529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074910a9a438667fcfed43a520dca65530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4a3ebb027084edbb054b28ae8347e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1cfcad78906b5aca2fa1234584aade532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06700f62ddc70844b2cfe13de1d2e3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495c82776d4bf3f6650b7eb9d692b9b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620ca7cffb52eb1add9143e37b87d37535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab95c6a1080926f0d65f1e01f1f72c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde723978d5f9c5942cba9fe8c514464537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cef8e85c1b5ef9a231b815c759e36538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b330d4403b3bddc4f883d28d99c28539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79c5dbb3994b8569b1dad241454351540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80940ffa91a418d00fd6492b66f57736541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0314f74704e09b200e6e60fd7ea17542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44830f84d17a2f7bc81650782ffd33543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988fbf457dc9861ead2584122f40bab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd97c7d0fa2583a0a3c6f5341351425545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0153439d7f9241690bc64eba361a0ab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceaefbbbda4d2ece55909fda738e209547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f6357e33ad915ea0e6911c655f778548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7ba11bf43fd96aaa33a4e1223206f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e45fac2d0875c1298fb53830cb2447550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6979b3d417318c39d155265ecdc3f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b6443110747484de31b7fa2f9a7e1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce664c556317b256dd48264e79bfae80553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452fa3d561b068a0b80435c21b09374554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e6cf56f5a32f2c3570ed9cc6001f2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54c77d3d3b7d591992abe01f3dc8f7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27c9517bd529605d29c0bc141cdcfe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07e9fd6c8cfcfab9bb1d6c7bfd77e2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d551ee84abada0fd8254bd34897730a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1589ed0e3f5fd4d95a7b05db6a28c96560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5a63739591791399b32c2f1f0959f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5cdb1d892badb8ee1b4338e0b9433562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86c17c2f7136a3fbab403dacf785ce563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45a64b01eb9664adbc3b35a022cb6e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4d2cdb49633b770567042518a049f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9459f1d805ba2191a58681bd00aa2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890f3889294d0822c342e578ca38f81567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0109d6943da6cfa2a36e15b971cc1f8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033a0ea8a3765db3c2bd856a1550a05569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4bb252ffba32419ac0849cd87c763570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb3bc1261398e5640ea8e0c880f217571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f06a63e39f1f59e58979110476e34572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6770a574fa9f4c9d1b5c279b8c4bdd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d8890fdacb5ecd24e982ad71ea931574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616ec68fd05ea8d167c814024455315575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40697fa3e12ec0ae006ae3e8972c26d7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff08a5e3d841695715e7ca11897cb30577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16b24681b37e607aa7e9bebc6f5ad6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95956d1967a763f3d0605eec69cfa4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea74bc9d47b355e44ddc03b0bbe160580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66624abe8784c1468694c327e57c6025581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba1581b15de69856215058a655e2e2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53252e91e4375269413ea5b7693bec63583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf48e1bffd6c343116411ab823622b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee182263973b83f172a988f957fbe4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcf803e8740d0793e48f13b82d23b8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28f36a3e00f7f2b47f65cf612a7712587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed081b6ab49d6ad821e0aad8df2f1dc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe78d0f9aa33681498e0edfe777bdc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a6979faf50636f8e76681b4d62874590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6349ebd85d03bfeb6b183af7b1372e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa9a8c81fbe023a61f0704806c02c6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e9b3d7d6fb088f59d1d09496bb51c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc24637d7df8fa2aadcd54dcb0255f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf5a176c99fcbd27f783b300d43a40595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01098cc1612a852d8402f3cb9008ee19596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1b9807ea7f4e4666ac1f68cd4e4f3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d1552edb33ddfb749e51fe3f0822f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a36793032e4a536ae4ad977c822142599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3c27eda3b32f529e48108d6e3b4a7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a401fcf2b2558601824f2521a7303f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c096e507e36c989eb9b71c7927e3b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fb48b31c313ecf0f71abf6ee0011b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86e2c182658ceb96b8296bf9eb2709604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a525e6cf6cfc58b625b3be80dd883b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da74f7d4dd2aeded10c593270c03e2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c53f49c7771eda46776cb151bd10e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3dbdbd17aa7a6c300800fa92bbfad8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0abdefe303fa6ba99e8cbb0adec5c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0906756f213e9f3343a4746725f765610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fa246808e51b14e16ba7468fc7301611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3329f79ae0b078b5f1aaa550a876864612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fe57c99bfe5470b15cd020b0df8ac613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c235eaeb5c505ea1834c7af8c99d512614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0cd949c27ef1afefa5bdc788646b13615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf28ef13ad9d751fb5385dedad356c6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ea643d89c4c1d64ae6b0dd9f7eade617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b1a7d27856b7c3cbdbec2252a6940618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471031d31b6b85411739586a274e1482619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2132fad89288d41f4561e075dd9228620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b2ac4d5535b53cd351cf73b9a8dd4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139964efe84e28ff61e5c3a0814c0df8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450c948bcbdd577f043e338dd64a9ab623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ec4e4e4b83571a72546dde1b38327624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df675a5502b491d8004661b0a2427094625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02bac225f24a7946000ce798842d20626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafb5886df0b7f708766177a889d6b0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ea9a943b6af7936041ea7c333f226628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b887fae3ebeb737351b277c4b4eef81629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503cad5b347eb8b4bcdb9339d036d12630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7a03eadcf1433fbc7f0f97d8a4a8d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f95a6cbaa4777afe5179aea3b9594632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd48452fe6a01fbd0bcd79a8cf7a9c0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676f7ff405defe76e301110f1f67cb8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf02157e4e6436eeae574d80f42aa6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62bd8ea7dc785870d4e1366d280979636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30cb0d6ca1af25e8bdef67975b36636637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2fb01bba44b6476b0444cd8e026ea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f3de737513db9e5a0ca57fe86b3bb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640f60f6add2ac1a2b6b032945bb480640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2218a1cf9d41f302d171075020b69641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52840314f80159d1c4899034db07045b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69d47f62687568a7ae51b3a50f5070643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128cad484d26a4496b792bf2cf05e6d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31d30b48ff4808e9ae29980a290c36645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0fef8e962d14151fef66ed65323c20646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b45e054b8fdf2c45bab149686744f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4702420ba51296e3cc26c08d00ef980648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7d7178aa88dc628b55c635ffadecf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d445c752041b95a6d10c5912b9d9d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a69e38c6441e3a4d857984541762cd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33257f47e7584ab0c11f4342e04e4c34652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69fff52999474a0f96115a3b8de631653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb3e185f7b5340a81b7ce6d7d4b3d3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36e9ecc7618c6a8c85e12c0757b4b9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145906f11d284c9193966185f7bb0dcf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ac3cfd93f2ce2ebac3a7ef871d4ec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8e07a8b4bd95588468a6cb20d4376658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966ae19df0b59feb82094916ff030fd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b693684a4c55012255ff84dc69314660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008deb4a44e2080e432e58aa09165c8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c17240cde86126b37d61cc9bb7c766662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aaefa0779d5c6d216df7804642b2f4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933eb1e3405ef975a410ee792c515b11664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42ea959b5501bb1e7fbdeab4672c8d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8ebf9f78d1e446ed5867697797114666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8d8d0c31d9e9881e9197045b7ddb5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c38c90848e5ee51334d8150d68a59e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab742ab1541c45d84f8ee68c47189e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3d15c233ace3251dafd07f28baba8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79618c1446ccc049fa7b61ecbb1a37e5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23b7526df038eb861766a5f776aea4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703846d8b9336b01285b27118f9bb9f5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9ca2c1801c303234f2155ee087a82674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776b8d90779dd9b6d171aab459b5ebc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebede6565afa95f5b1fc9b6e91a8aa37676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc45d330857ee60f1a715839c8e963e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21729ffc3f6c4c8c81dd6244425a23ab678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5669ccc447f933abd7acf4986b2dbb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceefd25062347e99967e7468cd5131e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c949923b161946f792c73976a7700681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceff3086c78cbff505cbfd49680f298682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b751265ad7c6e33518de165635b29683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783315be541dee8ee26963fd89e1837684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04524629919d747abb3a35999203c3ae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec7f1dfb68e909e8faf006c1e3d8c5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefbdc238be259107db286d353c4053687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848552da479cce7c3884db502fb50e52688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc75f87cbaa6584da65d54d184085a5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7266fdebbf9cf715bbf468b612531690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35af7d5a75ac10a8622422b359b3279691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfc746d8d4d8517096c3f09fd76521692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba6a2fb50a999ba4fd1e3ab9e66832693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8e79e653fc270c4e877e8020a9517694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0b36f1872bf0acb20663df6e9a1f6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b39bbda1848fbf0a8289d36e38e8f2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08844295c3a23eeca62bdbc2460936b6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34622fae9f0cadfb2552e83b423f0211698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabb5d2314ddf0a7522be8cab5d7418699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdf734d97723e664a0e31651bdee91700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf671134c8d88eba36a41080447f3e2e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a224b13cc66ed95d004c9e19508d3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b1b44a16e163e8af11102b7890881703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb65e8c9c7a9416352b061088458fe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d301ed2f709918228bb00dd65de667b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2105b388b1496e986a7017fc598498706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf5443d7002c698945a5016069b4c7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17896f1d8db78e7827c5e307a72dd290708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021fdfb4274e86f7c1198d0df3bf5da709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0103fb47626e29cf3bced672a975f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc4adebe68cdafd238a0839c5d28ce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c121f86d6c8cf6aaee1cd8d7e88a39712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3181fca9039f5a210a16d78847363e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2093bf35ae9ece92dd282c9951032714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5805c93856a6fab441a6937d246b684715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937c04d74bce9d3a637e6548421a774716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab54a0d530ea1fd89966198166f5283717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae57439754d6efd7d6b29bf0874d61718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaad4d4b0861f3a06eec3b865716ed8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b6ae5cdfafc2e5a8e36a57296eed6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10d4b6733584e94c8cf7dfedb92d1b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c56b32e3ede5cd239b1f250cd90b3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbeccdb7e84378a44c1a599a1d1b07f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf0972695604a48481e081fb3f5bda724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b380ccb46c29ebe62aa1f9cee5041b6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847edb482584889865e131f54d44aeb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81398612f6ee30b51b0e7cf946281920727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3105337ca6cb77b7ae31fd11d2ad5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17b35b6d7b4d87f105ef81f1ab74b6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb876a13f280252733df4c5c1e8e88a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2462573f02e416970e289e72ef0a2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4296f663fc551be7bc9f81474efd59e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127084e7caf993e9808d980213f6ede733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399392832e413006cb0a32bd8e62526734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb12affbd47d709ce0055c6c9ba1b0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952cc5aeec81ac30dab32142d2f814d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ecf13243d780b0f3b9f969d473fe51737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bed1ecad92018554c13b477dce9589738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c11575262cbf3432c23c3615c2080b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08797e6d1ac137e3cf5f639277e49cd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f577febb6260d441512f319810d2da741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59bc6a9f4e103d0f515e9d4c406629742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf199524e0bf9182b45af9304c207762743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a2f7497561d18eb8da3c97c03cb64744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113ac40929ff8e202d254abd9693140745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a353756d97e84ae412559ed345ed2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516bbe2ee447667b4ea1949bbca55bbf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ac792ab4a32dcbaf0a1772f8e3c4e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971b02f213aca53fcedff32386cb424749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c052e05343ff3f71126dfc114a426db750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77796fb1753ebc45215d1b6bfa7a756e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8bcd449e3a1e6bfdc8dd85c189d10d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895a225ef8f02fb43cbdff75c88b8cc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff478716055d37dd5b833126d26d5fce754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95dbdb75bb71af6dfcdb1259be12be7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486a09ef075be96f3bbd81d7ed9414c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3772ad1c61b4b8fbf5ae6c51247f49757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962be6dffdb4c04b944de5cc3fabd04758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef5f1e423941b91cd4cf30f37ba138759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038abe13c1a08d3273533334f0b6d0631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ea64ffc38d57f7853a6ac62588c762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e16c933153bfeef8a99cd133bf3843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7812823db7d4456dbae2f6c5c232e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819c33f2c4a2730b3cc06209f51e1765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b692381d5a67b988f78235216faebc56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84991bcafb5c8cfb74f348fa6da88a4b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f2514a48526749cf9d39ccac259418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54c3a8fe3e32cb8576933b8b53ed169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4eb7e067b7e6145ef1926e75ee43d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771df13411cb1ce652c0e6fdbb10bd1e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6bcd8778697ac4cdd6943649abf24212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fdc714b5a91837b9a14f090e007e2513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2debfc80d24be113a699826579e06e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53b5dcd5e2b10e07acd03132b1754a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a486b828c5d5872a3f19119cadaf316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa921a7063039bc6bbc36a5fda94663917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee184332a9236fc43f4bc909f31f9ab418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ac71639a097523fa104c9bdc5c77d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def9ec2066658541bd19f2ee8b3b4bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb4275d270a7b740448783f95fc46321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131284d3abec7e8c87604f8637175cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0c1fb10d6e6cf986185f402dd436323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335672755708f05361f6f348d9ea28eb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324c71faa6867dc1980c54c0f4d736225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d488815c287dd97cb4cd2ff5d69b9926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6257a81f335e6c24a604dc8129211127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60618d5cf6f83ee4eae7e7607c88aba928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46accab1bfc97374fb1c2499e609382f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c4000041e0a6a8b7b7a7b3ad3c52930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f891b142328cdf45771b58864eefc831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fa4a350bcc13eff93308fc8561ade32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28573265fb9921ecf6d0a19905b08833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e7703684ac028f787911a37f56ab034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cb5a3a73ff4f4f1690875b3ac1b0d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94759308f8e1b8e6a7584ad4a907c436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc16f297b9a21937bf461581891d3f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36009cacf909a595332b1a03ba4e572b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66783b333ec5b27ba853c34cc5ddd139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c31d006e0dbc99898f63974c6d9b9f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f427140b0490e3a25bd27476031d541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aaca702e52ba3c09a801b231f4f1df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246d8beaf033f54ac5ee058296b75fd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc734ed77a0edc053f283419c9091544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611b0aea6f97d06cc6d5028f6bf4fad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5030b05bb1c18657e6e62328abffa246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd106f133dfcdfbbdaa2b4d6dbcd2847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb0b4ab1a14ec383dd13786120e4ae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3178f67afbe526a7fe4b7183e6be1649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66341934ce4b5908de4388fccca243a950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e1df0f5c84d436877214c7cd64da551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6541ce3661ede8aefafad92ac5f40a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a553c9a94ee35435011ae47bc85dbf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0089a4bec972cb5e07283453dae2cd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49ca54b22b093344cba43d5839bd7255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d9d304157434360cca8158004a6c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8a74a3d8c7d7ebc67795d796caf3657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f6aaa4896e70299a4661fed68970258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b41011ba3cde717b05877ee62dedf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39754fa965f2c172a515ae339a2ad0f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852aa78809fe52378aed8ab975901bc361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42286f6acd6cf22428d6e225d0ea6b5a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33c1d8b635440663ee1a47352157d463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d1529e3cf464093721b3780d8155f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a59dfa2250115efef9a194aab38c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f906ea5e53071d900cf119fa0a7968a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053faaddf5e063e1b01d97ea8fab22b767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc5a7702a3ec9573a5a1ec919639f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82a286a5d7ad2f5cb79f13fa097a4869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a089010e4ef9e98445d923d5963c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318829bc87d6e25156e61c5536fbc5971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f073cdeb5bc8e36c18e6733a653235d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8d1979dd16ad688ca188a6689ee1f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5369f1a7b6a1621cd4ca35a39738d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb66e8c79d4880fe5d4ef1e40ee38075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9e3a25d9c0b71f161f9eda43c917d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66701b8a46de9ef0892314c564d9a1e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7cf76681fd6c09948ad786d9d7bbe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2dc044f8c3e451bfe607986e226a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d6e0003cba0e867fc68c39261dbf380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3fc2b08674cb440568212ce600ece81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be47963165c2e3c3794b768975eecc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51455346e68a7c60e58bd17f36aaaf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ffed3aea4a40a420ecb1642d6e04884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1008a91a6f2fc199323c638089b2ea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0bfa480ff72cd7528b8371129378f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81638e43c7c1192bd66275629eba33b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fe0b4f826309c30823c4fc8ed7b2d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92bd8574b2558159869799d85be39389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3107dce2f0c964b360e8ff67bd47d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d526206a0e76745e7d7f80eb49ad25991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb866891af0fd217a0e132a3409ecf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e82eea28985a1a08a5d12d49b48efe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3a17015f5c710cefec6daa4c7a3ca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae140e566987d7edc1515d26237603495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347195fb559a04d570ac14bc2a9e5d896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be64a444d7545ad2fecfcbef92b4b597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e1ee9a914a2bf6abac8ff39440cb498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e57b4a1abca4457b40121c73807e9c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9171df1df11cbb62ee2bfec96c26f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2e68c6e1348a620f07b6c771bac68101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf51c7a94244ed92c7e9cf805d6528102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531358635b94b2d6d830eb527bed7005103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d378c735991a60236b8386843f24b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88eb616d3224a522de1d8ee9d068ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d54d4758be45118a75ba9e8536424106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4aa3648a80fb122a69efc1be050bb7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f9042766a0db503bbbcbd349723b4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32669210373f9f1203eb069fe22bc5ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6dcbfdcf3ab67dcec7867e43f4055110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9c53e0ed1cc18cc27ffb2b0f8e129111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17791fa00dc9f0a2e2ad8c0e4219a3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c445258ff9c794b464b682c1de91c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470ae74b85442df7f59e439b16038f4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631a22d9cd154b24c41e68979c95402115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c45b548562a3d5c0d7f000ff66d764116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0b8cf10cd8ad204801188124c77a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efda49dbefdffa55339fa6f8f03193f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bbfc93cd1dddde8631c8167e5543e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b06bf673e6a30160cf587450fc6180120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463eab0d29ec060e86fd2e130947c7e6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4c1ffc5d9708f07f35a009d2f6809122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc53bf1625dcdaee465ee62bdb074f1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0adf751217878e8438f79ba3cffb33c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176fad6085cd970cccb28b8eaccecc8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a292dfd43d5da706f6e68ef3f64cd2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80d8a4da91746bcd1b842f87907354127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5730d5561c82729443a9bd6338fdc6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf1e8f1555fc2f8692389c6e9b77bc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6d8c657cf05edf9b2698fd0e08521130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58edee4389babb03bb8355a22052792131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9b62d4ce47fb6e936469310f896a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd4a919fcc83a7868863d695b52954133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a463a78d988cd6cbae64b2a2a647d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234a3ff54f15b4edcef82889642e156135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a85f7732bca442d2ce9d6446211af1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb555549ad4c67958d4bdc352f66fa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7ba8199141311911836b9e2ed922d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d794d7acec6b642438f93b69f351ab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b5d2202b6df9e74a597a5a6783202140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881736c2d403a1f3c66313b1529f4d2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd909c3cedac7c2217c11ec8ca8617142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8512aca16ca41d484088a072e03912b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0377289637ab6b8cc21a2f92247fb2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b78093004f31639a0766d59a27c98145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3602d24e9bd0838750e6b1d0772c85146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a01382b6cec637198a40b8e5024cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d38016e8e11a7910375ff8fc81ed3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64604f24ba1b37af52a1ef1303e1bf08149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c114673ad840e095895659bc6a14051150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35f402ee10595f16fb876d9301af78151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf16395d74f3f44c38a851bd8970d11152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b7d9d776502942823a01b8dba7dd4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561d88567e0bd2f122f2e2c7a1d14fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a8bb844b89c4872ee86a72ef1dbdc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835e09f5ff052235c855fed701e946f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856dbb9c88ca6e0c2bb458961c2449b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe00becbf56558f58f48efb3c1f259158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa18d4b4bca8bc1d50cd49f908e1a3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7576288211be9b205d837f3f9abd5c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98421960d5760246582414e1c4a11a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e04812fef9003d240304b8b07db31162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c225eddb57ee1b6bb0208a43670ac59163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179581969e3b99ac2fd5daf63db2392164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97faa6782beb5e6870589f5b41ec25ea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd38b9bd17414068f343d5c673630bc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf46f754ccc0ceeb1e5acc9575635a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899a2e5675e0a45d3a9d94db5246145168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4b25ad81786dd2863afaeb75cf038169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6c3441d89ffde0195676f7673b42c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9903500bd936aa6df09e9c22af2339171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6316b7097eba7df5f32addc383d48d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b881e00fd274ff91a4382d30e658815173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5346a30a4047ba7f1fccedf1ae266e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f17f5bf360959c8cf5ecedd4388944175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052952e996206198388b75b06fd4011176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77c461f3490693cda386f6328a17c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5938137cb96b79fbc435660fe9b3230178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867b990b9a1e274aee8d703506eb2cd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e666aca86c4585002f45219c75b1a5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960cef5f8a053b3773de88b1299fd00a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42f3021984e39522d4494c4dc4528c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff893ae46d1246704d56664415f05e5e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b268ed48c2b9cf2ae0fbb6c6c496b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7e081f5ad4731ba091a35d569118d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2792e258b1183ee4f8a53eb91aa41e3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c568c410c3f2a6563af6d012f043fb9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1b6710ef2b6af7abb1b0be3933174188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ee16ebc6c35ced9ad210750a88b9d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff57c879aeb461ff70d96c7d79a814b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfd6b578334d46b30b01bb8514d0f8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff03746725a45b2f2f064ad47f69a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a030cedfa59c09815eec5dd4585921193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1bf3fef23eef6b9b01d91ee0c1125194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1175200f5a445df1f251ea57710b0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ba365d3456dbac5eb28d2b0f41386196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82ce9362199096479448377a985ec8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf0386092e157f2ae5156c6186c466198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e934342fc36ed8c7838a7507e96adc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6897a0d03a20dda19fb07a829e8f8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9d62f28ab53223fe671b5f0b0d6da201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6f5c9e190d6eda72dd1e623741236202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8003d895f6a7704bea3932fcd225909203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9b30e55133a06f4520d444eefcc12204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74484ff92a78785fb9e9dccf8646d9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2984888fc9e0ff10b04d1f1f24b3931206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bb1ec287e3ccb01ba30b15c7f9774207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb42cc60f554232b0adb2616293924208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b93108a9f3a376cb16afcb8acd4a4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a8052fb962f213299958579b5b25d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580bd815f1f23e15fa99449e430ffd5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541ca225523ebf536aa397c709a63a0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea7c91642c293ae7e5e9009571b525213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699262ef83124efc4eded24a4b07310214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f981fb9912a2bdd2a700cd216f482215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2650d246aeb9b11842fe036591df6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9da15d5a87b1f7afa7e96d5d86019217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855cdd638dc377814e3c67152f0e84a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4eb1d446d6979dd07e2f7cdef196f8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6980b6c31c28838ee33f0891b7c42220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c155354d33531061ebbc8af1a3d87221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352353cdfe4f8c7738c34dbe00b8924222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39397065f3dcf50714e5ee6890599c4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e385bff26d3b251b40007f28c6f53224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcd7dc4a262ffe6aa69900a6c05b6d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d132f7cc97ab16460e4e1c1ca78208d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd328f675dcc38e16f5591aa44aea408227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225184e2e82cac98513d72aa3f57fb0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e5898ef15a334fb13fc568e2e67e5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a3383cc2b23230663fc384d5d6d86230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3614a1345169d48fff9352eac54832231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e0aedec08a6c1a8178ef0eda5b7b2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8bdab994e37b932bda961c347898bb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57252d3eec2050d34f19cb6d54332b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d9c8f52bcb3b31512e388f6b644c5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c38aa780da77a7e6ccef361e3bec0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11da5b3f3990323d1ba757a10232d5f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90743945ab22a7345ec3ede80835de84238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d227a40d1c7c081b8c2d43d673f161239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216713cbdaea433c750bef8c628610fb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af714d9e6a2282063574021ec8cc59f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c810486e81be90de506849c456e4d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467ea9dc537c2d2628882229e738f67243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809a1b614683795158189343a84ca0c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdd9046a4ec6a21515151ee3c4d88b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b014a7efc9288c3a87902a4a24266f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643ca0488d568b41af1db8711363cd2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e5cc174f53aee656a3a181cbfd9b3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c94fcc8f09c6eb8e379d0078f4ff5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d41cc20539bfe74056489bd8173051250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd4bacf3f8a14dca2f6479a83d7980251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78745fc09374f59e7b4f922f1856bff4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee06fd9de4b0f16eec5400f85998bf9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c404b4f3f02528152739803304be57e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705b408f7d690a13b56e26608f4ff6d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974b3a990736e60c41cb7464d26632d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093255309af0a0ca2cb31eddf1737e7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01262ab075cfac905ca02595e8ece9c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c571483bf495fdcd6a8e44094ea70259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7b91f6d614907f3409ced6e22eef3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44f6f0670e852a751e91584c18e27a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7cbbb07400edfa837257e7b73e7b8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb82d13fc311819c13d6c2fe673b83263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea0fab2909b764b089c226048d5a34264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bfff520af6e6044c8b1f96f8bf429265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f96acabf3a0233b61d948fbb032d1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c46296fe41b125564f0615e633194267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88c5c2f2de6ca9621a6b27ed3d299e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b9530921d4799da1c162e59e241cf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86c921eddb33fc07b4c5a57a5ced6e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629d7cbe8a5719b88ad9ba4ca5f3186271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0005dcdb1cc2246eb8d7cf3a65e770272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb12c4ec13477178f0efd584c71a0f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ceb493d24558a79163cbfa30e8ae2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011be909d2477b1e38dbfffadfa1a560275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d1f82d26e0852c7d961bd6077609c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a0db23055526a295027256830f87a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa2c486a6cb134e407ca66bf83f566278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da5e342c14cde2661b27a4c6448ca0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9fd2d769a7f5b223b4dd8dd79fc2e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cae52cee4ab1bd13a6e8a03fab839d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f557ff0029994ba20354af886bb0d2b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1136138544d00029286c6a2c84b3e27283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994b1aa2666672b3495f230e9095120284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec60429d8019ef17145b7248669dbc6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27790935b75e21d675f7f66cb46d11286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770aa0c73092661977df5b7589bce194287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fead387d697d532315271cc6013921e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c7e6e8c6f4847da8004d4019c1b34289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ffeed38ffce1159d998fece50265b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27cba90772879787e920524a73a2c4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66902c9f5abae8d0f3bdba13d1fecfd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa31a647e2f03a5e1a07145cf73de7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7883463686d8d63dee35c7b11973685294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7232d1be0d10240a69334743fbdcce0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd325659f482b617c9e0364f4d359ab6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7179111061c9b0724e0ff6fb407f53297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70961e2e18dba814f9d2bf11b8922c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d152b648b2f25ede500c4ebd9323b55299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6d7a699fec1c4189da50f923ee190300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb50cd15cc2fce63d681401fd32e4a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef4af7e88cec81fe9b97e604c641a6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7589e05817e73b490c4a24eaec44d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51794671bf7aa158539ce482067ce1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b812da1616ed446956a88728ccc396305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6da7b3fafe1b3e1e515645b532140306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f7ac0514f4e6ec61e94752f4a999d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f760cf2115a3d68e2c806d284e7a30308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6d676746680616edc9024882554dd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c882dafc8b1e0de5ee41563dc42eb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6619dc673fd3c3afdf5f4efc3bdd9e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b583714902423691b259b919d30673312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9b6671764654ce184fb975d1a6203313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66807f4fd236219de4f9dc752de09151314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14406d7357fa5b08f70082908d9ed172315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9d4ed5f740818668aec7f8f79a9c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822a883ec4e0c04e3212bb0486c83ed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f13ae638905a335fe1c503c8a928a4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43f0cf66565304a686213d11850f5e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e94afcbde043cdbf087ed6d174843e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458842165e5e4996b1942860da6773f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6b12858ea1a6e9a6105d4cdb42657322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875433aaa4a739c905674d9967796dc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41082383be4b716ce368d9e18c05bbd9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e5b4ecf0430cebed750c8aceb4335325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d797d1afd997988bfdefc91762d213c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5b973539a20e2eb40e21235aeff62327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba63bb32bde8daf6288b98ab0ff3c6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a64181a34796e40fbee6a5131059d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0406f037acb2f9d1da1fa3be3cb0be330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24b60bd9c6ff684eb374f77037d5a8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135801690ccf5cff7fcfc76873b7343332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df489aa3cff49c8163b2dede0dc8f9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc3699e676641741902fa877cefc37334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67872ab948fbbce29b1f0fb98d527c52335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4d2ec1598e8271cf152d043cc6d19336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd6dfa42add1e90f79bb2af58a4f6b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a02508eb6d29a5792c0226896250d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2673e1630b73d05a9a06d84727c03e3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb46cdbb34679b79695cba1ea11e84340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5b37635d44e8d65865f6b47432b9c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f5f381f0bdab41dac6c957bd35a60342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7a9e32a8fb20c0949635dcffec59a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a009be1a9e480538330af9df26eb9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0572be371bb5a3bffe1b92daf40ca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b0877d5d4ce1ecf53e0445f55affa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f21bc7211d7b070f1988dbd613e42347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b294f2bc89e39223756b0556a6508348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13bfc2280012b124353c50dc329f56349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57f726024fad5d247c06e1bccf8e01350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23061a5793f123d191aebb2ddd51f40a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3012bcbe1fbc48b86258e170a66b4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf73920b947756e3d35dbfa4c079c2f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6f90977fe421ac6a81c706b77b587354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384b5ade3836cf5720749b553c6d817355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75d6f3873f027d78b52aab332678c9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d8b117bc5fe824a0458228a3836c7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14966d914c5d07d9631d427fc416a92a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ec585b07b0d3437a7ceb97066e290359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377788c0d3e2f1ea302b438f88a9ecef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530463a48c09ada6fc0d5767a43406e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601e4644279aae6a52f454e1a32b3bd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac548d3944719dcc2cc9a5a38c868e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf180e298e6c67c093d7d31e5b2f677364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc1eb556d2e89fd7c964fa8d1a39da365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb160942e593b89e69dc5592c66414366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2b260a5d09df1f7e0bada91fe8253367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbbec27e513e28ab682212a1f50f1fe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194538c469a241fc28c702b001d6acd2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a68a881cb26f16050bdab6c185d970370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d698957de896b5d6c33fa3755c0e32371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025157d417b47dd20b5aa54aa65f657372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb518e3c07c94310ebb84725f4e861373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc791099fa76227214a8e4467a17f64374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db49c55c38ae5574de6247e351093ef375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4aa86ed8e1135160a4a65558beff1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a62b80df6068412dba54254e66e70377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42b3a4abfb32fc3ea14dcc9e6253ec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b25891a8127976191f24eb53d6c8f8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee3796d8e16918f1a8389e8fff870b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af6d3aefb66a353f6b7bce1bd60c7b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f605621946a0e06c7caa44e7087c0d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f90f74e321f2a8fd901ecdf26b48ab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920457cda9af2bcd6b87d499d2e08a7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d7cbc18c4d300cb757ed9ce93daba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5234b952ed2c2fb8ac0e3be2bcd50d2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100efc4e4b64aa0734f6a54b2b71d2fe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c83238652bc39015ab79811cd05414388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab00104706091f6c67b4fc5753af19e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896cb351943a618e521a8941b2b3939390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50225ef82c48c389f4c520d514f66c13391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19422a0c782dc2cdb520331c64f762a6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fd1fff0cbb6ef1633b715b3dc1489393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7e457f196c6a1b65b22759d3f0a55394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3db1695e1cb6c5cd5fa2d613b1eef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569c7fce844111d0c07d24fcf6473b5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36838013f124be799b46b2db17889517397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171e9f28b26ab86b4bfb641eeb9366e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7688e2d6602032824b18b55390e99399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f49041a30d60e88727e2ccf80a4be400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c83c0263e6ecbe01b123f5310e918401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99bd5065df404e91763ea7fb787c86402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d2a33ccd9ea14d3bb39f0114009fe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca863df806f3eceb4ae6bdba1fce7f6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862886ca938d278f8aa8cf5e4c095762405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef30798d76eecddb10d7656a68e32a4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2887c76852f8b7b0fa8cef06f644519407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269528f3cd16f8099a87f89dbd90ff1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab819f7c4f31edc47aa2b92f35ff85409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2b5d60e298956df9171edb9e5ed12410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32fb8e6142a4fead33903f04f1de30411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713eef28eef5944311baac9fe829bdef412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185535b70f2fdcb7f223d7a3a4527ae0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572adba6c339ae1e0aa1301a1c7958a0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab061fca4f967aced35214081bac1d16415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5210d038149ff72b8f0056aa22ba42c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9eabffd271e690cb29adb0829f7f7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee88d23fc5b3e5aaa517707b5f9d6d1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22738d2309d9a047c0730e3ba04900ec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231dc37127d2cbc2cad5ab470e9b2d5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae89906d72e9d99ee12cc0d4b178aae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee204c4d5e2a6e9608824d1c4b60bb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c67e8247ed62d651a40c7e5ecf07a0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72c92530cc25ed97a5c8890d10808e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116967ce81d1bffe9a6429828ae45bf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac6b66dc8e04318b3fa123e8c708c6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1887f5db44d0a8c8c04506543df7cfc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e90ca84585f897fb055dbc638ea3d7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195415f7a0fd8a57b7e245d77a8a054429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5313f671b67e73ee3ccb0a0c4c0484430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d68ae2ab92507284dc47dd089f7ee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ba018cb631a5e97e09c36b977405d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33885b147abf0601296cec6b5b8d1a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3505f41dc408d45c854bbe8d34e423e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af624db10874e6286cb648d1dd3d06435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74494e57d776ef053903f535ed8dd25e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7d6e6dfb30e234a36ec4160358bec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b16859595d26ed097a8519048000f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0cc99c0083f2dfa87b997c78e68a9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e18bdfb28a5b614199bd2e61056b53440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93178fd336e09f508933f0da5c073e0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e32c9b8a904f269473a1a3a627683c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a537ee7423815168de77d44705d800443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367aec5014a288c1682761775f4473cf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92552f66a2a1c69241ee185b5c048c46445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87ee46b47f321f041039a9e1568969446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ec513c1bd53f96244a893325542ca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496785518020873a7b162e19813b6fb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38dab0a034c25012165ecfafc356b2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a46b4a372ff7bc39886e7d168b0d9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a9538906b3b4e5bc362a1e64cbdac451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5d9ac9ffd7eb13183a15ecd2c237b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc56fac8d30ed7211288eec3cb521a7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a4e3a1a80712aae4388a2f99792b1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956acd4957822b863e9f734236fa7bb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03669d5685592244f830fa6f37a3e49456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37536f7d352be47087d005214e0c72ef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eae99066b157e44ec6b43dc84a5c3f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbd0636d38e9b322ebfb02aec57e34459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338434ba93cd4b0eaa441de1507074a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c2d25b906af01adee977080ee50cf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f63fb65a27791368538d9fae9a77d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d690be31e50588c56acca82323ee106463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b08a42cf04d3edaee8ddc18dcb775464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3759f7799d439f5bb03a4cfe4e3d2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be9c95b68c880c4afde1f619cf0c7c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ebddd5d06405f18d92acdaac9151a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b42316dc566f2a04a16986eed71a7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6c5286695fd134c4b092c6e2f1d8f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea870208a6cae0175effc3eba6ca86d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec0eba18ff84b0189f4acd63959997471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7671c4eb8392b69f800b8c828aaa6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b4ce442d68c6e069d6508795c9ded473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5124f101e0785e22a59f6c166f126474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0dc27bc0aa9a928821b21b6c3447b6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44942b4e79526fe22952cb1d7bd3abe5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762824bb488a5987a9ad456a6e914b53477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac55abd31d442605020799e1fd36fb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fb1039c925e393ccd4015415bf494479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eef1b2c860b3f7b1260055c9652c38480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e67f474dbdda54c4877046261f081e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230286de4b979bb1911dba2a089e3fbc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f53133f9c1971746c3c66832e30c6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183df09ba8d8f45f451a85431161f95484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc00b901830e4733c76071bbc940f5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818e1bfae79b5d36649064c308c6e58486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d811846ba02f9751ebd1772f5fc0ac7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743c57c22f9416e51334b6ce6f37283488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a00fe8f4841b1f753ad7e0b07165d2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db5854755570fd67eee9bb60301594490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47a4758125b530b5efa46b39991806491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868d50a6a2e7e4b17f01a19a10e114c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69793bcea53b12a9ae7ac1a5e19dbf6b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332aa3a90cdd7e3a5f0f661c33340d76494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665eac66936363e3399397b92c1b1313495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137f1ae799ffb442208dc9df7a5bc7c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c4a6d258efcca00fe1485c7eef914497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a67bc13d9a283997f5b3c017645f8e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70243208064f3aa8017024e48ace23499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c0ada95d3ab084692da72c095da4f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4902b52b5934a13ae87d82c12f39878501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c11ff2a3613275e396e51e1cf14ab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a19ab70f57c16dcff0410b51cb03a4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd60fe151af3c0c1c99adff82b83eb8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023463e7258cbded0e8ddf809b8e5df505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb701d73b5a96f1fdc7e4e1900b2bad506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8331de4c9ce634653db67a1588a8e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649eebffd3357aee45de58d4f4e51e85508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fd2e396114a8cf226c962f8652eec509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e019974914431d6a885a51ec3d07c4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d182478a64e6e4a7a984a7c92aac9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e755fdad41c9a79a49687fd6bb627d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fea060085bfca692656a1a9b66fff8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446e504f3ed5df1a1ef3fa2f194f840514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3efc9863923f9cc6b5a9e78c2ea60515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964423745a6651f0b4089e04aa35d1d6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa17c4e0f67e9726c1823e51f08b2b2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13166b79224e551001b9397ce9833478518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa77bfd0b0c090b1b461e8e1e7ff4a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102ece332ffb1ee2ee4a9100832869b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2534ec68810f989d7d6b91d9fe808521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882db50fdf121c198fd46a6a99e91407522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c337941b254d0b2acbc6ef95e6e8eb6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee6d674318d75b8d088c824cf60e0f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15eebd8381343ea9726b4b92d30c83525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a2088f06468a96727dbbf082f3be9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32291669a4c052430eebefe4ffce90527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33c1507e9adac8c571fa065f5881df528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a338012fe8cdd7d9cfb44bd59725a3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3cfedea327c532d3d49956fc532472530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2369e6af7a420e7b89926663f33fb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e97335e631d605d0ebf42605718d75532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37248def08dc5bfd2be7c60eba7caf8d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c24ddb18dad57f87beb92fe484eaf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc887ee6da145d367cc4507d345a9965535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082893b79afb7648d89e14468ca3fb1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276b58a8b897239293322ece469774e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65ca0782350f23f24b53c6d12e19aa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0fdb821506cf47d3a03f3abdf1649539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd5daf4ad9a2fe96030176501d31ef540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365ff7cf8af9eef889bcf782a0a3cea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0327b3ef8fea8a6919e3d317a97d6b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417db77e954d90651385d040024c8ffe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f474baf89292209199410475403fc95544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778389091ad6d8fbe5521fe48a3541dc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a98d795cabc3054158575556c16597546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927258625f41feae1e50412862321e34547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba73ed9b5ee9080161d4a74c6fc2254548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fa8c3d02f109371d7a192f0642686549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416c9e80d599a97c7c1de215a80a595550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b4e9a91bc97305b76c6b38cb5d897551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3c2107d0c47f736ebb7845870bca8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d674a2a5109ad77f7720c14278383553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355a1abf330e928779207edc10507f1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de3c32cc2065f454b203ab56735a82555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671cdba6939fd09e14c8fed08f0bae5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e65e578722c23923fc6ed3ec4a516d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c719c342c8f7f453a5ca8953605d92a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47bc5c3b69ede200eee77dbd88e3212559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce712a52abe1608a010cfeab27d0709560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28401bb23ff97d1c4b9c0e110ef1de7c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e48f59a419c1eeae46d2b8789a8e4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41589356d40d558a9e2c661669a32cfe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73f3331a0dc0f285718fd3bdfe8d4d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65418828d9fe937284eda073606e79d2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa13dc002920db8dfa642151a50856566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab672b6e71c067567aede2e928993a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240df19ffeef2686fdf8acdbb473f51568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38705de290f153a7515742e50f00ee20569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ff6cf15b5a8acf22a079467517659570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d8c04d7531f117442181692c3a795571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2fddbf76d5329815bed81c72ce7eb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1435be63a8f988c021c169a3df7602f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5000a85e9d5b17755e0dfabfa7444574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5a7b650faf2e31b2a4b37df7bc4a0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a2e1237f225c945cd3c5a4fb776a6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427d0e95228f48ef6d72468857ce515577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f181211840d6b9aeab46ebeef4fee578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88787bab6a8a501bcb331c600ee631579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500de364c1767b9226347965e9a03251580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064dc3aeb25c9b1d240842bb5ff806ce581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc9754d546d7f723233acfbbe6b031582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354403b270dcf0e0de2c8abf2f8d787583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f478874168015077b7f5325a635d4f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121810ac4e5eed86d99aaddacaf0c98585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d535ba2000e7352f2ce6347227b7b22586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d031b135ceaac8386897de76d0f0f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a5b31cc86615ab1b32f03494f1cd0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdbe0f96007dff1d56588229ad20b0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2db3f39db9c98a402a93a567ca2c4e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5162f57658830fe65ed818085a3b32e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac196ce329c25a5ce66888be050cc2d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38cc06316188ccec709a88c11e5f40593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbda0c359d16b101fbc902a478acaa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fe31f1696a3e032d85d1b2f0ba2af595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b60d34866e0b6408a4e6dbe4bb724596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b366b8b8b0934afa39c56cab29cccf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ec97b27216b068288564770c0962a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabfdb72bc9806dc1136cfaadd568810599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58f3c6ea6ec25c4524adc76dd4ea71600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c816f9cdf75d1d56871e1931e930a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0906b343ecf0405e8b4bb44bd9ac6c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ece9ee4e484e4868242b2df1a11d30603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16b08317f764cab560d0256180382e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a649aafbdacc871ca856f98fa0d7a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5439ad2156f22012a7601fa7a1a247c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7dabf07b16693a807e5ab6128abe8e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b07560ae716732365a2f777433727608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a40102cbec213f42d19a16d7ed4b6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad327ac1f2eaae9218bf6d03aa92b12610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93741a4f0895c84550a0d30f520ec3c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bf44b2221a92aec4b0f77614a660e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafc8dc3418c6bf652e3165bf6baa7c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020607e9fcb93b380a18e07e3117624614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566488d1f0ecfcc47d26652d9141cf4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1eacb730200eda5ee73883fcce084616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243db26dab9f60803232f85a7fb7634617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be78d8c3d6bf3dbe24e3c9f64f73e3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04131bd0be661cede5f8540548ef4c72619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396011452b42a004d126242930dbd21620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42bbf43c8123450d51eeb669d55286621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d79368efeea3c3f8151dfe4b50e80622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe61847849881234e75ce97faf7e6f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d1df6fa4d5cdb3920c4faec62337c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860158e3de2de5be46e25457476e40ce625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1e70c1ba709c870ecf067532c200e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46864554525881492437a82453db173f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a53c881968fb76d85cc8a1c6c4548628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1fc4463cf157134600bacd6c81be3f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935bb7dd1433cad36ba804616b1e6ef630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6614be26d7f0adb2ccf2a1d62deb81631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22390c0b729dcfa7d2c3029f047ace1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f19ea33c2a830db56d2ec29ce5b46633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfe9311f8aea7ee4dc9c385485220f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007079db2a472e10a144582e523e1d8f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba421fb2d8d73eafe5d7bd7a26650120636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b54c6fef613f5f59af92ec73a32164637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c3e4d8918fa34574d0714c8dfa507638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573750cbe25cbb64b113cffcd3718f6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba2344cd5bf83a0ca9db24d61c98e5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e243dde986fb618685933157af275b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b816b078af761f42627019bc5f69b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e287b4ac619d0fc149cf1e22b700a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868f14c7efe28dc6140ee3b41abb88b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371fb186dec08d21a9a2a85fe03b8f9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d11f447976e358267e1851626f52df646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa64ab22d5aadd30e6d796f789f6040647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd664e8deed71b4d36aff6520cf35b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5b7bf7d2711eff6de66f730f21dd5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b18fce3ba93d5e5e0aa2b1962f7159650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55af751b8b3efefc3496779d77cd27651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde4192a08f13337376bdd0e0a96d8f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044dfd5ee1f696d6bb3a50b4fbfb06e5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866fa335bd18410fe4d1d93138598bf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7f57fa2b7204283453263b3095b9a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f057aab8f79621134393440a1eb680656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7d80c10db0142088f38de67353312657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305fed0482b359af5955549424c23ee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcadde93a093f121ecea4354c3acc8e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44eac652def981c57b5034f9baef7cb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fd5d73afbe85911e2c4cc3793dd8f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773d8261b090bbf2b18b70ad2c080a8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a792704ed1f7be95ab7f3fc494eb8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4a5693d049764e42680df5d4814ba664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6eeede6e488a5a509952b8731a7b15665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349be326809002617d28923839cd506666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ba24008f931dd39b5b70845efb592667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf888ffd3d8c2536c2d9952b76e158668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8bc1dc840da55450cdcc2a1bc6338669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47866cb7f5f21c42cb791feecff5ff2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228515684060d4674ebcb2dd140ed9f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274ced2f911357d216c9c779053de03672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033cbbab351784d47f0225e989d3f25673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ade98c79a52913bab95ac9841efcc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc021bf9492c6a9baff5878d3bbbf0c9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aca09e4a69158167f5e9abdd724185676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445448b6c7aa4391a9859e1ecbbfe49b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c0e58df5d208f7a344b8c9d95af7c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748c9011598a3d4d1512a56bddca5bc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d8b735d9ec99adccd4cb6d9f0fedb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152a5f307b3100d66d281edc53eff68681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7edd92889124e2f372698806a1447a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cabe2925b72161c5cc41630fd2f22683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11b9e120c6b14c3033caca1ca8f7e3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206df867b4da3da3dc54aa2e0d54dbf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd17e3e126d15f39d61a7e31e0a24f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc57cc41a4fb4391801ca70e2d4b7d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0d3450cba7cdfad0336137463a3d9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b110535f49adc91502206e6ce1d33689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609551614345ae79a87fe0c31461450e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb025005377808d5a130008362be2d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac84a0232beb177e63ae36b9eaecfc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3484b732c5e9c29d92606aa2dbc4ee8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c068d480b0f8ca53ff2f5847b215ff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f28a10d045d02241b5358201262cf4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbe5e433be5975c92a167439abbfd7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383baa617137726bd6bb034320d7fd5a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2f6b52acb9417f9f1e4575b9bf244698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58dbc1d5c652810d529209b1ffcd63a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42f598dfea7afb5c296c623e988826700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8066c2ea8cd31cf45d41df410e1e23701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57f99a976c91c2254c728b378ba59f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321728eb491b6704178520a5f22906a9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4084a1ed2649c47551677e279b6fd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193b489e88ff74848e6885674327d70705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b6648d9641f741000cbeffafc92ce706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb8ecf3a0300b64d8f11dfde16ef3a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73247f93a84b8f1b4c8363bf70e8ca708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b7409f6fe93769f65ad0f46d2e0ca709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c8ae9c004e9d065e5513bcba5dad0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f6206202363be0b0f82522c77e738711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74b162e168ede57f7f23f6c294c7a5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79467cdaa9c9723f5f8753ba3f28f413713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8e203090d26113de5a5c77d31bcc9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353126f5a2992817ab7fab612da5a837715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697aa2e8cc14395f84bc3d97a1111648716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a7a823a336481f6c19bdccd435ab3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733a3cc910ef1c9018a8edb1fcba803718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40e44ed0dc92226da9b1a3d77e4ee8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48546419553aa6614b8334c9befc9147720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60db4b702b43d19182329571a61f6d3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb209cb32893c73a9d77419e5b52b0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c778e105301dcbac09b2458d57f13f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1d954083583e761da0ca2639edd0e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc59e628c247a5dc795be94ba0ddf9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d28e0985c9fd05b9987988218b644726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0bb35c17acdc69007f6ceb37e4ffa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e3228e4e794fdf3bf23154fc54105728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d5554e91b9576a9755411c792e3c0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ba9c473396f1e3c9bf7d0e09e633d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd73e6e18d2189413be51d60237431731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315e749a2abe25251fa2c99d6772b50732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da69fb9f5aeeeee08f03bb95546f5a5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d0947b6e2c6a46a9782d847d06195734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de450c50555e8518d73a69df7cf3eb0f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d05c94d3b9a21a8f58104a6f34cea736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f00980c37c6689f4d1817aa1b5b9ab737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ebf2a03e0f65bfa0906a97a05beaa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e273c4d69cd10bd64022d051f240a5a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9c1a90db62e55f5028ac02d48d96b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7aacfa56cf563bcdb00a350acc9459741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc837d29cf5159ca8ea95b41da5a2e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663be1d6976af1fdba69a7ae01f34ea743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f6770f2d31e6b8a35289abb18f503744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb434b0e02437f64554de05e144f76745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9e32ed10b786d6ba43b42cc402bb1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdf4a7e5c5365779f92c40b6c5b83e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63a3d773d92deda55f74fd1f387db8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7786de0b5c27ac48cc605e9ab075a45749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fcde6337a28835822d1d481ddd025750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888cb6526d021aef69ea4cf782473bd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07518969413bb1c071410896b6a8e93b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d965e2c42fa67eb827fc5598ba68b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0f57d08f60b41216e859a74a408d9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3e7f26f4b5b9b0cf132830114319f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27600d130b117935f9b021ab520d3b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af687e4b6ec141eccf544987f98ce415757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6da6017f8996e53961768a8e84b65758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1745902b914d19cc6878a49006afc92759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>