--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077702acc3da18a1eeeb4e9312168ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661b8c102f8825ac6cb9390cb3628b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67802375ff2df26c6f65968df35cee6c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976bda895a81fc2ba7c99d0855685e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a15e588066556be1f7ee30344b0ce55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40026d408a1d5ffa56c09f48898927c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b70a8ede4285021b30f958ce641f57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485ee9093b6776c6abb9aa56384e8918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06dd69d1abcbc9ab9ba843c26761cb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14394a4464f05b63092042e85047f2c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20805cfe071777736dbf222c7eebd711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c97804c488a782bf3dbc87517b76df12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537fd8c5c01fcd8ead6938f38c185cc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9c61267b6c784d17325dd066c448714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ecd49894be7534b8d4c5b67fb0ea115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3f120028f70f3dbd5167efc9bce2516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da07e317b2de368e56bda622d27f4a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a88e3295de34912737fad7037e98dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f329b0efa7d50a9adf3e141c61c734619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea406f6a343af528b62c5077076b2320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b11888035b9a5113fce23da250827a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71527f5cfd9fcf7f8e89b2b47850fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9bd12f86a0eb91034dc4799479728723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3cb8a26464c479d144919e632639624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1857d4244e8199fd727f466d844fb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73a5d7db80ebde38baea630ec44aca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6d771eabfdf19ea4f41c32d8aeb6827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0003f6863247eef97647fdd65c704328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae95372ee02bc5b0a841f3faa4ffac029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f381f5f1c7e7fce9a1de9a727fb6a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0331b718d89b793e20cb308ae7f5731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0ab88e6e0a39ceb87fa224a1b082d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9e438dc6107e89bd1d1c27cba91af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91a61c7e4230601e7036df40758e1634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cc9d5d1cad9a8ff724716797b0a9835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90990dd27a6a4941f641b602a226ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50125f041f3226431f1ad92ab76f29037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcc583196e3fda1969c46191e5bad038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6eae60d6c6b2b0d75cb5df17b2b5d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fcf8c8f57a4118835ec54ffb83f53040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87334a58318dd95127483d43cd941cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29b9f69ff509935a1c56e3d1279e8142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cbd43c64bb83ce8e513441c025f1d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e3f2afb655c309b03ead9d4cdf66044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ae08e4add4dfe74e45400304cc2c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5a980cb403c65ac982f92d3253a8146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec04c512989212e3dcd2e59180c447347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e8c2d2919fa683fe3997f9c3b11c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844171b9c8fbc658c73c7c03b502334c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c637b074ae9dcb1a2da9b4369725950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8344464d2c95df05696cfb2f8f0142f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab2c9b925bd81608f7d04795a2507352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3df0550582951896bbdae6cd8d0f4153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd72392bdc4bb404802ad845f2c2e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf2537550fca28e1bfcddc2e03ccc455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01ed65af5d81728a09dcf99af035f756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708a34f8c5745164508ede4ef5de36157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8c6524a6309d1e8ed3b57d31a174958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594579f2d91bf170b2b142d08f6d363559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427d710ee942f65e5d8025a3de9a6cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbdc4619bdaf625a5ccaa77d28ec3661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58720b2efd4c01b14453f9732c3f2e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a68e9b0c432b926a68054525a61e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09507f6035c73a955340fcff19ad1564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c42348d03899154fe9a6d7cc92c88765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0def8f185decd3e69da4e00d57429766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac507074ca70a1e20d5d7865fbfe9a667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48788ac49cc3edb0adc24845ce783d5668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739af99a1ca2b934777cae255edc6a269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332b0cf6c2f5515d7f0775987e3c5c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90a07174006acf7de96b585ca8b5de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32952c59a4dd9680dc245f957f2093872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9304b8fa32dc107f4228c193f91ea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3131d363c806cf22b6e049a05caa3274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165213b66c24f5810a34abc0c1e8eafe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9512e17d6dafabf92b40d252ead2e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bd37d848b0df6b06bf733d868a37277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb1fdb29e6c9aab0113eec552e340b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8de4b541a0ef6ee3c8fabefb7834fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159f3bd80633ed4a6933549322e640380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a21620ce221b3dd01b415919e8e82081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b88a9cb75ea76a4bcc3da3fd1eef782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a477e0e56d7704bfb80194ba3c3d8da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3c7bfe805aaa6977e0afd7cdaa3f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f22706e826002bfd18d0b143d4e5b785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036d5c039c3dc55b8b0d98949622ea886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce51e851ad4a2facd956b50b4b61f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ceb17a6059148debcbe348fd81bc588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1299aaa4d1012296c379378c7ff8a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42938e10557d500a5a7f8ac051813790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b6284b72bcc8dea38fd04cd5bc6c591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b60bd525680bb97336022901feb4f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db02702ac5253aad76492c6be3e810293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453be17cfd2050bed86ce2418d8cf4ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592428a07f8b63edea5cc02657c936c595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff528fd0bf1a79b96eb437384c081296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa369355736503f7a71d3e630d8d7cf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ab5fbd8d51ef40966b3e06129646398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fa9ff86a6c77de4e8778add31389b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729547a4fd22ad503112c854a253fcb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2fa6f79a3274fb99f036127d8bb32101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54649320ab4c0ae0551faff6d1642b4c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6405c8e551d632d23af041e56db81103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8c48006e7f90592dabe33cc31a20a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672333b7010e0d3f91c3156720001de105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd155da6395fb6869dd309eb50b8e445106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d24dc25a208dc25aa7ef7cdf1bfe69107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5ed32d5918f19b77f66847b09e26a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513403410e4bf6a0fd7b10cd42ffe8fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a4e427eb21aaa317b04b51de33781110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986e1303baedab9216fad92d5725da2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323a5c0001d3da26ae39fa28dfb2919112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d0d1799684a1e5397988ce082d839113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42185d1f48ba80534330c4f5f1725f12114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418400b69dd4b5d4fada709409b2212115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c099ef4dd03bfca0bd9df64b18956e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c53dfe20c9979224c55bf53edbf4e5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957555cd330bdefa182ef65c75c46a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1dd1f3bb0bd086eacaa19c7513fd6d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf80a330fe2d3fbca8575274651ffa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d0d85e677d4efb8b7b8e0a52b8a58121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3bfcbf385aabd860d0a327aaba557122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dec2c26526e6359992760d1a7ad165123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685460178e616d386717bdac44fa64ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d48e2c18c93150f073755fcd364dc9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ec65ef110f7245ff61010d6298019126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477296cc0791c00851e211b9e4c7d46127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d5d41b3c1b4c6bf1132edf3aa3b6f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52a78da2e73f8a83c1e6f1d89726f5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37779fae30062eadbf0c4ffea6804ac3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f7e526ca1e63948fe92948e3a2ef4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d670463e9cb186120e8202038d498a2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578adb0c9cfd21deac525b235c651458133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925e97cb3e29c9fa640b7ed0670f3aa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921be9b700ee6aa24a6200f489977fa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf90012a65d78a12a56c412c7a9f94f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6313a3351b647585396af8e22ef780137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa256ef3a3028de79db00a64faf1494f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e9b7c8e05064edb7c7cc1ef9b92e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf1cfc56c31e52590dc48f93810abd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef551cda29586048a5f44663c26ee38141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e475cb4f267a134c6b771d925ce713e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109544f04dd2c20df4bd00a09cd7db2e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19130b5fdc5dc01b5cb254f56e35ca33144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92fb66af3dc56a91ba85621257aee4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610576054e0f7c09c2a503fc12189183146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abbf6274d2c0ccb36b348172e9b997147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373e9700f02bc9d68b23579d9f428da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1a9f4efcc1a09d3ec53fe035211e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dddecaadeea877c0a1f0dacbf698cf2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef05a5cf283f74ba36f6aa6a8abc02151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ce083521b0338995e5c33e519f5ee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e1400f7d95f290bd57a5e1fdfcec3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698f02b193a3bd5961815b4d01c7215154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51970f9dfa36457d306d68fa10b0a3b5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed964dd3a985bb2b88c069698b465b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c09a0cec0b6d444c981db38402f90157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b91427dcfc2386304618547dd5907158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eef5b904b470afdcc73016a76ff03c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fd06c3e3d35c6fb09879abd96e1cc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fcf25d11e852992d2733509cb40fe2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd6429419385a422270b1f3fe8397d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0752c493488bf63d64eedb980a64082163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed4245d608b9bc32570319e9519932164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6e339c9be7151ace241823f94dea3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2222eaa36e2fe89d571549ea2b5816166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181be7d50d8154adc60cfe2c2b5205f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e187aded77f9bfe3199170b1f9a76168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe8db7dc9d709c818f7eaa3400bd13169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365856b8b87d66e27cd75e7f1111545170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3856228222dc9d86c425e487ba3004171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853af9dc7828da8e1960c02a73cf3266172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12dedb5f69b575fe52acec8a4f11fe7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78d8b3ceaa615073b66739bd6c25d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d12bd39f88ea4bcd52200354019b1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f835cac29a7a09cc321193886b9ca5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ee2115bc4863917dd57b344ccefda177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e71e6fdeabced4c81d343a253873fb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29629969eebe602dca8ff75a7468136d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665861a3757715ee233e92efec4594bf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8926e2fccfcf39cca1d8f1f70eed2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31f393b4e9deaa084b440a7425b6c0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009576e04448afd21c7287a5321bb14183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48749bda6557d84b9fe947a2eea4f47184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ac8e6046a6acbafdb70a329df65f7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691312c1fa1264f3559b376b1858bce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe31a48337ce6f6cb6f97b187b00de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008956d813341ba1af1d6f5f2ada6deb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459172253c86d6f57dd59aef7976a9d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b426164a02a202d4c71e8dc05f31c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac57145a9e2140f2403852b993a09c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95cccdc2ecaf13c92ea8d1847adeb6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c4169c1825195357c0d847c20ddc5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1adc89ee9cffef367f94d9c75817d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9ef0b16d52f51636392b6dbc877a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f4dc90ad6c38989faa4678147ca76196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ac4de2de221651d7c7aa82129c698197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1dc507c631da910e52e15e7e01998b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e878f8087178f673472aaf0f040a9f2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde512a6ed741de2300499df32e93ed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d8a27ad3d815551b7772651005378201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71275a6a5af9e8a7558994c574f129202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48bfc4ada6762eb2c6d801071ca93b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fc53f5f6432ff4596f2c9b81a5b5f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19dd236ec468fda586f79374ab86564205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e0ba317e8bf442b7e02821f3e017e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7b6d960ca30fbacbc7b2a3c8b1082207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a9d7dc9d0db6ec96582c29ad7932c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff110afed459abf9e980e78354985bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ab401b79ee5a2f12bfcb49f6b09b6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ce67b3f2f40baea06d344f1b568b6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1961b1e1b2acbf7b9fcf47db77f2717212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77380e1cf4a1499f9602cb3609fa15d7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008eb56606691d394f29422ce19f3e02214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea333a56185ea536b809c71e5799f7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e402cd90034799c54d1b31273883e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb467d1f55dc981d5cfa86de7fe8ee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0eb7ad659a849e3509681662890647218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc987969727d7ec42fe4274b78d8ac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2decff9a51d3422b3d89e1b1035aa567220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b2c20912b6c96487a7ea8748594a4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803320503e0c28b2f0aaa6b51d777b26222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c6ea9c0e24b6ba8384cea1bae3206223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4e8f1ab48c75fc8977b3fb802439e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3c481b865228b6d1f182703a6a8ee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9695af0a76e56c018cbb0b1b80c143226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8869e74aeed6419a309fcd9743a980b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53656247d7669bde69ed6a2fa192a60228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9e1d73aa0cae858a20f7c9a727859229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89acdebb5570f8eb4d0f0ce59b751f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86496790c607bd55763b67f7d5cea8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2b994bc20df2191613f55ec8562c1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f49ffbfe7e1c7e5500d740bf581fe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30142d6a86ef813033a601c3e3ad33b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf2995881a3d45b5dc296aa704719d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48601123470a633ab158993764c4f1a4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec962d69efe8fc0e9809a3f4784d6b8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71936d12d35172f0fcd7f422917912238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc598a82c04cd011c780db317f3d9953239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465845db273855068efefed269faf1a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047160354f842301c8872bc7eef0b088241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77cd3fd511c6c27f7d49923a0bde51242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bcd3c62f85837b2031198e69a1b17243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0f15e7b9aa0b84f795d7571dd7367244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3a8a8723f7b59edc2edc65155f1ac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03c07c32af7fa97d34237d855f5c0e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbef52ec5680ffa5328071450a888a8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0236d406ee747c79a0c3c4923c8dcc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19133f89033c9dd37bf0cdfbf9e495249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0a8da0334abc0dfa47e75d61b294e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1ce21c4a3a114670ddb5975851f78251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19749e3423258db60d70a698f3898c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6309e3c1c1c1ceef5b0b2b1c4b91be8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee18abfee8af2ac95a73b52cd13a0ec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6925abc3c77fe143ff46750588371d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7d3111c55bd90d70a26635d186829256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b479426f5a6861e620dd297b69974e9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a19ed228bb4b8a39abddf030743c2a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee321c2fd3b85da01c3327c12d184ec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb7c6f72f1c4a2c5e0f83d888cf163260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f225d3cfdb110a1e216cb810de00107261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3ec497f24b8aebe73652787036d75262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74465dad6366a99439f56bdd5311e703263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5b2d2200db60e562c17134f0a12c9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1476b5e5c7358039386413106fb664265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f117fd5fd9e1e2fb94eec5574b61c9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999823af55154cee7ba8edc535572f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f14b71cbfe764539fb26bad297052268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0143d5917fffe8e2dfbac2d6324e58269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556ae024449a0d42157a89dccc1e2df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc858ea2c40549a557dd2766ea487be0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a42d561f194a0c6929433119bb884272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba824c7d1dd3d4bcb1d99978b057fd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4f5fcb40715b1923133f2dba34079274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f2b41016f6829fd538f33e481e292275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0a50f785c2aa85c585651eb032de1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598653473195ebc1b9ae1760116f55d1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d115f89ebe8773c8459db35a1e89970278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257321ddeeb43a4a39273fce13a2ff47279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57313c71f4ef1c9f21388d35645a2dd9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca42d4326844c858d96957f6ce68e6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbd284bf680644f08250f40f041da2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c39df93896d7dd39f297c8c90f17cf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5f79a7b6f97f725b8df8b99973fc9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f4863579a2c28ef77aad48b982797285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244136a6c6e6d22000564148691ce4f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41caf37a55ed4c9da7cc5fb598feef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7e106fcc13f3b893348c383b7427e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e85c82d33aacddb9e8221cd8433712289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0e61ebcb9b40c3bd48718bec38174290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7121137ae1789f46210f90a12fc147c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfd75c70e7070b8f99fcb9baff5eb4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64d91c104b8d72592db29cff781e3a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec5f126ee52b03a55a1a7c401cb39d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044a29418c8e28997ed8539c24b786e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa789889a9764e93278183021bf6178296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b238b2f506f320553bd917c605daec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff70b202f418663a0ad878dc0462bc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88aa0428dc43fc8216428e36e0febc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6cfe5f61b474433b04454c58ca0a7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c77e1676d1a6ab83ee8774e10bc84301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8acfe7158205ae8ebad69ccfb5747d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a77085afe8889ea8c0115b38a7ec6a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf1dc2f9df9de81b7984752c11648e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc08b512e461e583f2b4cb28b75de4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2311c5a1604763bafccac6e2a88a388306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18292001ee7380206fd750b058327db7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667b0809b4ce6a2640579e3378db221308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485bacd884fbaf6746e18cefd87251a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3857de084d8413ca05b8a7c4f986a5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c67a0a73d8ede43f6f1d250b8c684d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbf66f449d941c83635f9799210ad8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb3bde97195d1f49fb551147bba0bc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ac4668506020bc5ffa61292ead07c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db113d2432d71f522da389df24c6ea81315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83128a05908559ab30680ca99bf0502d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d5e1db202103c5aa380af78d0d27e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945ecd6d74ddfd31ded849be84ecf3e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6cfaa8dc5c977e1a5ef715958f218319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed446baafc8aac2c1755c0bde5fee1f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bdf25e293c836d1fa745f206a469a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e0b49783ed3437ee7944957129056322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46889a0dd6b662e8cd2a479e0e039156323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49943db197302db3f6056ec7f667def6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a1a8d1a39f86bc5eaf5073b9c4f86325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f59bdefbe8f729097dc8d93c0b064326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109a364d618b0b04a6a5b4bc688acc3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3745f2f59bdc1b1f2547444486727328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9370d716df1d27854dcb9a32dee356329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e6149c3359c75b89df0b89c3c8b10330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda522245d100e2cc15941da691c252331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba962be45095519967071f2516f8fbb4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dab08065b195c63fa2d9219c69d6bb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6704e053cff83636bed7e95782785334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9d06e89816763f29b508846ab7132335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66616ecba44466b76f02b7784578f125336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a62cc00fc34035529f6d1012c59d5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef17dc4bb431d56fa17451429287fe2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743088fe331d29f7abd563c8dafcd44339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff045f47596e0f9bd475a7bd6fed2cac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697993fc2785c1991a70d9926d301727341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f07f665b83f2e1175a243d827e12fd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ece68a046a35638e922a932a0ce314343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968b5f270c066897cf7cb47e8060d14344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261f05ee86e5e55cc27870a2bae4fc2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590bf95bb46d66f24670b223c218c92346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff001d953d3e00543df3b30a46825016347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07acf13826cb8e7154aa860fe7e4af8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8049feb86dcce29b181077a8365e0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5384bece7285cbb4b89dbafab4d35a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39948f7a9863b15e8883633d3c920a6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47833b2145a8bb1edbbf75c98dcf92dc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d1f2506e3da4bb24cd2709b529e2a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57748d93baeb8ec5d4f707115e04150354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92296fec9a4bc7406623fbdfdcb4de91355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927cd7538c08a68f4e1285d3fed1beb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987166a45f1cd6c4dc633a7ec99c2ed3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b542816c55c99390a74f86366a96ac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f85058ec3d88b7d91292f67a3d264359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3dbf17ae854f3d4195c4cb6051d67360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784e74e03c8d558115ed1d15aadf9cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f61b61ab03a1b5dbf922a0a1083d4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ec8c6e7af7e18205bfcfc9794a5d9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c3c6734a13ee2c224be9fa12d2ffa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5f8e17cbf6f9c16f934b6e2d7e9d9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297192d4ca1e7b0b99f48601133d1d34366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f97c42ba68cbb58cd9f0356639a68367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840146c97e6d7ef545b6434e27b3f28368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21820c0ca11ae3fec2c4d450130eca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97101c4a0147c68d31ed3017c25e70e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a802013bcffd7c0a6806603cbfeb9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feffa9501a3cecbf6ff627aeb66a257372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473eae3f34e48a0b5f3bbdba5a126c2d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d45bd46864c0f7b50fdeee009ca2c1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1740150196e0b60fa763b8717f9d9a2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3e4b609afb2d4d386279da6ccfb3f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a958f74731c2ea752f9a895c7be327377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9b554ca0e99a7d7fcb5478146aff1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ddf0b1924adb5cfe716516574f889379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de12d68771dd881710edbe6924cb4d8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb588f9a519f779eeef26410234bcf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606bb283556e6be45b96b47df986c47382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030cd88bd0955f797c2eb2350dcd0d4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd871b65639b864eac92d8cbeb75f3b6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1e9e5961f5f67567a11146246d7b5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec62e8eacbaba7c49bd8105abd82119386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65e665ef35bd1aa3cdb89b7e5eb4d5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71953e4ae4e1b36c17c0135b354a6af6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1738f3173fab38230373243499c34a0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbccc7183552bb3e1c580b021c2c70390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38caa695febbff9b863a22076ec209b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf39ca7c9d2e836b1a8fec43d91e38d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482837c77999512b04b43412b027dc9a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f4dc68c6b7084bfc63580a268a055394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11593420065e53d21e05c40a7eb0cd1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e339ea7c01ff8193dd753c25d48cb7b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db034ba672a55cc3f7277edfe2e14356397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24557b8ebc137f4912e9e9601bb6850e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dddbf8e0f01fccee86ca85c79fdc8f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090b9b33f3720f00e6ad44fa815bf6d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a73af31d6f7ebf0888817eed4b9398401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65437c05905a2f0e5eb2c71d6e1eb741402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be227ac33fee829d22ef0e48323e5d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b7d9ae4ae69fcf3ce7ae60499d711404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdab66e944bb7674779ae53318398d1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3e7756b6140ad42eca91318afce6b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dbbf6cefd649ad00d8c3d54f581fe9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515ad7d8cac3fcbdb5687d71c95332f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0bb957e027eac30e35d2a0ad11ac7e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c373eb0069f476b1819bb09333f5d01410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b948e556c3408f906d7b34db6f0bd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47817c96fbbbf07799769cf547918bfd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3e14a068c4200ac35c537d9dccc6f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6c9c289b77a4f3b6b864ae989fc8d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457e06bc75eff06d1dea2b12296aee8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1aeb722c8b33f9604183cb9a00f58416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e60c07b87f5ba101b819b9df867944417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793b94a0f4e638311179ecdf119d7b2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436de8a45aea89d50e370c73461b999a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1f11c870db41a39ea69a7afaac220420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc04df9305844d057fb72d1c47d0f60421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9aad7426a907f9d9436156a425160422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf00d07437da6426466720476bb4ab0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b545965e394f7851edb77a0d7cfd3d3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b24b491a1682d0a489646ffa9c52c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b128de8a12c2ddb72f2aff3d7a09e97426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329b5f7341232b369ef414ca3d3ffc4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b8caddef1c1d8715a23e150e0c123428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053a7fe787303ee1fdc69ce1cfc962c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75141a6141ba00252884881197554a4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23fffce2164a4551d79b30ecbeac74431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608b70ce3a8355b9c3f1537042e9650432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50d8d8f9c711c2380977c57d229365433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f85fff4ffe2d79399043444aae4cf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d505de1daf6e18a8325e3669a7ac09f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a379ce0ab8b8d9a6a1a60d00437a8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0abe3a17f4434419183babba0801aa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c793435f175b877636836c4a735cd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2acf074941dc4dba1fcc22de9a29cac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e486011206426ef51237970393ce105440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf8e76d35fe761e42012d414a58a86441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17ff8a40d3e31b1de75c3c5c35ca65442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88530ff752be63a53c484c63558c8d10443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca6fa4e8617ccac7e7de37f9169add444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6e0a628001bc2ea5267cc8bd4c7b8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893afeaa82f013584ef978abdfa72b3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a2d07fdc34d3dc6766dc1c6973687447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b551b27d8842c8416e0b0abda537f59448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029566e52d60b1388383aab192b9e3d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d847eb792faf93cca7adc78e6e462450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7004b952e9ce34b965c486d7658ae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a370f5870058f4afb60fd1ab0e0695f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b40021572ada4b451ffbf64f1e1740453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e189b1ea40663951d586d98f4cce9e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d064479f8345378395e2d9479ae147455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2094cbb7aa481baa6401e9475c7a1e8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af734a4d3e0e35e963a6e99dfa8fcd2a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf090119d5e4c867fa7332f637a26990458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5e6b02679b02daa69e1cdc70a6718459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481eb8b7c60575ad48890a6e90f6867c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c4be92022fad9f7892e544c30f15f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75653dc11eb2298091a48b358205e07462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa45042f9af905089ce014deb4cc03d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203427747b37764c33bf235471bf0acd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9333ebf0a5bfab20be94db0f66ac01465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf68f7deab0fd26b41d14fba320b14466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73844ec59bc4e2b7300342d3241eea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8146afff0b0cb028d4224f61ba6271f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f04d16120b3070b83b82082d003100469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112b6aadca17b74c37aa3c3265a974c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424764bb2cbf2082e7003dc85342628471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138c6c6f8295acbd9c9f1914cd9fa6c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8d205a9004dfeb748a660b8f1b1ab473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f159d4de222d61b174ea199a459dd8d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3bc0f3b929b309ecb6144db78c96e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7927c7e687f58c5d21c2936a8a63ffc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e8ea102c8ced5966002469b501a01477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1a04702c4bb6854102e08afa1dfcc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d3bcde392d7bafe448dcc7490ea42479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ede87093d9d3ca1b14c307f2b915e1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cccbc5e093bf8e594e7a0bd7e36ef481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af448336c2580e4d1f37cfd25550ef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5d3cb88c624c40a7ad581ce324fb3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74446d0f977ffd39b8e7291b5bf4573484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda0b59facdf56dbd105364ba442d77485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa35e1e6f6e7cd159d9920f490406a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33e2dd30636d58d5c58ec4f5db4fc3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd87524b3b2115373b89ce3ca4e95d9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c5db8ac432eada24f27a8cd393951489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e42bd39b2eff8b459beac3a8efb50490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d93f40b38749d1240140d58776bd6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243d11aadb4fb9b10f76846da483fde492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f25c13fe8ef5bd218bf1c27abb0223493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbe92cd752ce1c45e263468bfbb6bd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0bd8e1b285cb26b162db582982897495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021efd7efafaaaf4745d7a86cd8e0285496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eed94866e82b510b4debdc1c6967db497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f6de8a3555fddfd1d66265b764ada498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1c74bd5b7a7d77c287b7eacc0821c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84214961454750ce99c3c39e5ead83eb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50ff030188ef959fb6394f55ef059a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815cd4d3a5c4679e2cfea454b271bba502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74031a249e9a72967b2a749db0441e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522690b9b65a55c2ff5aa8e88ac39cff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78c78bca14832e26be5b8668e024fa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68315df6df08c8b8bd754b2a162b95ab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1801f34eea0d279813170e28d8d34507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b293bcf27bf185c4c24f9c50c211b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46e689f198e23424e78a079aeb89cd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14574163875406bd68996cdf1b8ed9e8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5d92dd744ab2243a12051a578cbf5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0c8a884e9db467f060a53dc01a50b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1bd28910a88db3cde80f89736849a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838194d386b1b4585332e55a9a309b6a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccd3ba9965c11b172013dc9d3774a7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad20b6f5d27c0631013a36f3e3c1a0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974cdd26bdd9c266299f1461f0e4278517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c772094d8e49638678dd2c297fb0ca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b7682eb224a91dc283685f9778fb0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403781b421eecd33b6716cb977b8da7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c543967cb909f8612a4f6172def17f1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8677308a2d9ec1efc96ac911f4b8d8c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066dcd21e523acc1cdac95f99f277f7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9557a51e38211670a51f56a3878939524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f62bc527736039be6cc20244ef536525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9defdd7ab56f49abf612e30c2f6d9980526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fd7944472cf45f80e987ddc2f0c59527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b9ee836dd5ae93f53ba63c95158f0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6af641e1d8d4ca9423c456101ec8e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c193c84d4026fb436c6c067330efd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410604efde2323fb60f819202349b314531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc4c01936d5b24d045cb656e3c3286532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d963607454b000b32bad3e02e55e63d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc631448117f653fb2b329aba6cf6e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d6f58b1f1c97e5af45fa65068fd79535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d503d5027be70dfd544ee434f81d76536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235747d01a8bd922bc47f551f5fd9ed5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc166864f89bf6f41a003f529dbd8985538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995c99077228933471e27940163c93f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29f39d705e27ac14b716526a96449f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf81c645a32cdcb551465e0fc93a58541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416b3c54f16c40d65156a7cc499f1b2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c904afc0da6a64d1f23d800fc51b90543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d29266f11881c5990b6093c5d5f75544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da1f5e9b18a03405e83b355bc8e907545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c1fc81316c8c0978b402dee6dcc25546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea926ecc7760f201cf5398f37961d71e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc48ba885e97e1c51d039c82a88d89a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28d420d9c6bef9b3b0746047ade69a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44ce72320d55a5224303905eefcce0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f2e5f85529dcd406f46ab23c83167551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5fc8ef083faec74694680840ac63b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10260dc8bfa6ea4f1e624d1106b8bd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd357e19eec85467628eb2d7d84fff61554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279d24d039f5a8b42cdba00db0f4ab1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff024339d87987c6f3d75f3f54c59c80556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad826e3a88e2b4280ad7912a0fe9449557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684477c76ea0d5b958e0cc15a91a56bc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b32f1ab6a7a639a45edf91a82db2f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb62504f6885fabc3e2b0d3d9f57b8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3645e7ed1264bffe0b7a40c1fb2fb2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544292257ee0835406413fb3ee3f092562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024776afe06d4870e1004d42c912a61563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be226c5d96a7ac90f043e15cf6bfb21564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d735e5fc948138574fa8c82c6dc120565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2934a49429be869456d72a93b4d319566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff27bd5888816fced712feaed1baac1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604ebbd429bc92b0c3b2d8672c2213a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d00b96d4bc6500198d3f9b356b6c91569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ca0031ea0724fd356cac40c7dcfaa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b16d68649586269adf8cd1e6dbde6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36863c1a2584c73507ff291106d1afa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0d11b0d4fc93b803c97a41586a2bf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f56aaf7ce97d1663f320f9f02dc221574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef9d49092c086712d4b0d2de9d9dd9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911144783e7e2c2b477e08563fd1026f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cedf53f349e9a7d08d0a2d02fcd73b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27083a67567c4b93cb1cfa4b76ec46f6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbdf4df478210ce2e416a6219761a2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2225e8b7cad3f3b7367f7d4ccf159d0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3dcf0d1f1e164b75a1d711a7a5998e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ea7158d43197659c30d9f3923432d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75f8ea4da790f8a80f0817b8e9061f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44cdd59b64ac1c618353630bcf2e6a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3f59ef5eeb82cb1f677213e2eb35d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353fb98010b317624306fae1837533d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e7310b630bd878ece9dbb87d56afd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4d582de468c11d4b4e3e046de1070588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07405609c8b783f281885116554882fb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c415d331c2c102b077f842747e668590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2ae3cb9097234be6804202d5b4f64591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6087785312b083b0b40833846b93647592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624324bb658b4d352379e71c0c180ab6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c7fa006dbac7babcbb04da884645c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdd0b76977ac5a3fcad3aed94484d1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec595c67fe839f3c23c1246c73233dc7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786f29bd08834876a64858bbfab6251597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38de6c0b371e2947255085551c246d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f4040d072c8107c2474ffee0c69e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c852afa9720b8f419278d05d9d87a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9cfdfc1fdc23a115131ca2ade32e8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442b6579f174c05be6c80b7e0fac99f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e566116260f71ebc5c6bf2a7962386f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae513ade993d5c42ac56185ef2f2e95d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2762d10a78046e231ff60b1eb6ab4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76cd2ff5dc4db92ac03103ff2e92be606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c826e02e1ed805b66634bf4b34b74607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57077abd2c05eba28b90a2bf1337cd77608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3215dc182cc2d51dec41316f400dd5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12360aa2500781126a8100814be70b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3799cf5b76543f044aaaa40d7091c9a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702456b3346db486fc62d97b6642c69612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4837f072a50770ec4b0f553e510fe76613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd238a78d25c9ea8a982797598800286614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c65148b99d36e5a82fd7ad831e6a94615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcb2dadf303b7d845de56b226cc9d3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610982ec74be02999ab89e2ae927a83d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a219400a12a2ec851d037fbfea8de5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1227aa7463d0e692c301ebaddf51e15619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4306d49d83ac669affb42ca130e14620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee299a08d8dc2fd206d68f42a39da050621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4889d3c5c541805167e478e2bade8c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd28823d8aaf4c00045c83d00b52821623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178db675dcd00e56b1b5698c24719005624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e69a1bdf8cd8afc91222302b3c513c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe06b34bb1e8ca0e1f5c56fced1f79626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f8f44c0f8744ea1e6964225119edc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd3823f7f2ca1c4c6189f40b55b474628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e0d267b9234343a3c88957acd78f4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7378fb53f36b68a421b84a963a3fd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60723ba7d1625ec7c1a0cdd7d7e9c1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4b52fe92646eb106bb25fca4a2aad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86180464e94292f01f4b85af6ce3b8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca32c05bb0ca84a9149d2238a9cb91634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b9e01da9340406740092caf503523635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d63ccf38032b5d3b62bb959fc3b7d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06622568405f8474c97362af925f3974637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e385f8f33657ac1b1f2128996fbbe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669b6414c4096aa25ff775a39cb9029639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2251b7767cd0158da008ac01e780b38640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90744eec381668a0b55fe7c64eaab4f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05a9e0b96b13f21679bfeb0c90e4cb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87769ef0b64d5ec25dec2faafb1ac7f4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61b9f518280c65c3ea0323143f2aed644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d564db173cb65a5434fc70c616117c3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d105ec211e1672bdfcb07146ac7b9a4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfb129b8645862092e6c0eb9e31512647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b904e6035bd64f6aa2f0f6103402b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab03cc82f36726bc399a494ee9dc92b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffcfec15817c2aea100dd5871366f2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96faf8f419c4b55e59acc6261bb9c376651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286ad6f238473ee89455debf3c76e41652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b82803e8d41b7f8cce6764eea4fc99653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d99d3ceeaf9055e0bd2c9ddf61ccde654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb277dab412a45956432751f087197655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce95d9f0b19c13d5d95b405f1a15dc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec873eb2c4f71c280817473984d79d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d7419e1a066bec9a597d8b142f1e6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f535081ac9f996c788f0b6876c5a0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58589037b2f2b36282d296e2234c5e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86d68904b4e413ecf83da7b87e5a80661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba844a7343d3fe93e9d51fa3e8313e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af3014499f23a4829752d2fa84b4bf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c5ea225fa657ccb2c4da5440dc8a2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaae8437f8184b221625488738e1faf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021a1b8e8739a42be2cada7da76aa2e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5a68d063723368eecd2e29bb437a1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80543bd4b2c463f6d3e8521a52faeb21668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06929cc1bd288436d44a69e89f206b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b848048e3a11d4cea12ab70cdbadf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153758801e2290c67f559e1ea827ccb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f169c1f8ecaadb57c86adefe14e5cd1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d2d5f16cab3d582815cfccb0a2e71673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee7de71146324432a43168bd76338f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb91a0d2b3bc38dc284357ebee6a68e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbb40075b94171028d9179440307c9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a45d93798f4c42727ca72472aa399677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9f6977dc6f32a890b56745877478e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2452a4271b2154012b9484e8e548c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015e602d3ab3d1b362c6c2291c646d5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8acd27e9581aec8904363bc591c362681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48882eed2c617af16a6c2693b2c0640a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009fd1b662817ccbb2fef1820dfb195683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1397a9a01e952c188fa8525a1bff6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16457ef50b40b3f74f74f40bd529650f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb629aa6a13c5d678d7161706b05486f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b6d7bbc9f16771d01ed2fe37c7f7b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c74a6c8b50b2862bb7cd3bb1584477688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fecb693bbbd4424d0ecdb2d295fa4d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c475ad89fa0ae022ef9ed0a4f460aec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035dbc5beffee3c35f323661a36ddd2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c92b50f171a6e2cfdd7e0749443a31692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c924a90f9c0f8626dde1aa4ea97ef6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fffb2926c4fb8a2dd76cbd0ba14d6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38443a26bb11c8ccdd396331a68f6ab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc880199a892ed89b82ecb6d02c653d2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27039c370ad998c2f909393a567a8ac9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0b56b15bd8cd6029e27edb4e8de00698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7df9e8f12b8bc410552480a39dacfd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333be5edb2b07ef175449ace6981fe6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bd29db3e4cb95bcf7ea693828bc63701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342485f3800b5c1b64b2e4c8d0a07e5f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e8900fec4da1c259615949c57c0e6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3787115bfcea164f07c9ffb21e0e6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9329a1b8dce20c24ed99ba807395a5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689235d01a3249b30b10ac6e4b7da7c5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a3d80f448efed715553555002ec96707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023112bf80ea71a918f2d6eb883629c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443ad1ab69e3a466a3be8f25fe13b3d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2021348e4dc8109b3e6a59bb6ad78c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117aec524bff3eb6db2b9da24759509a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb22de235ea1e7ddfd5666ca4f3171712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39980aaf80e165390e6ed72673a2683b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac64b44cd73b6570cbc2dcd7543d2c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facf137053200c533fd32aa60d1427a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403e15b05a844d6ea89cc44d7442bc2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a34ac6610722dcb094badc814681d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849cfba44a86810c572f5135b49dade0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3a4bed54ba853a56f5ca9ebd75b93719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87289bf9f91b225afd41eb211281a631720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de1b1f496c492a227ab5b4d37b1033721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbcfbcecb919503318d5e0a08bb7fa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206d0c04e903a5e57f0f469073461f3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c71238b2f2f12f28bcd683dd14549724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78d6b81735d04da64bcd6befa8cd71725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ab8e223191ebd50a441a8e9c0854f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ebc8bcecccc9788746221e40b24be727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd9c22c54a0d365a73a7b1ae0ca7ea728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bff3333f7dee93b49896986c77f9fd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf9c2ce4a952b60d74caad4814ea03730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc2f2a245a56414a5515210a2f08f9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27a78ef81883879a46ab6dc72368b9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7a757c09aa70a29d601b4a6f80ec7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d033e5916b48fc5495d5dc0f45e1b48734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9d57a12871ddb856d54c7026a6271735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f7f696625695a5b9d565dcc3d81a4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd64601964c5922f530ed71fdc5b40737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b919f622c24d6b4c85ba937c8621d2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476386e3b732d6e3da5ccb385cd9c589739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc9ca519e9de12ce94df5dbbc3cc7f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde016541c6b11f3ffb15b65c8deae0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cfb382b83105eab240cc7ae51b5f8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0edede72a9da4e1f7bf7b228385170743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b02c37cbc3b417c26af33f34a8e35744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1f2824677a7e344cb2d25625676ad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8cf2b263ec50311f24d1c464a45cb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4341c23664024525010670e526e2b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c92820a065587923f86da6d39b8612748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b69748b83c89ea73be794250ab813749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3fb04cf6ee7ef27c5d9599ee594340750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9382d08a759072c578a00e19b991b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445ca955d8c865f04d5a1c398d17a58752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f55adf938949e849da77588469b72753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13db81d039986710a89868b83ae073754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8abfaef57d52cf269f0764e750769755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d15b1903ae3622fe68767adb7614a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf6982056dd2dc407457db06495649757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815b4bbde8b20e7e2b32c6f58c7ade8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c416a93a1181c20f77e48adf98120d5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20822d86b8c63451f6103087336925a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc190af01151fb67279b37a29fead32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d456c2768de0ff76bc3d0ad78475c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dcdf0333f0d619f06f04fe5cff0b124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca83e436bf1e653846242875b3991545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029e6768aac77bd7323d41a1a19d5e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75933aa7821a2410016764f6d441847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ceb7fdf877a6826fc5bd5780ec0fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f32e4d5ebde83dda74beaee8588dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc25338271914bb022600591fe390a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18110cf26ef05d3d3e411ffb3ab9ccb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1029a4f173ed33fde2162b905743e4c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ed99bd3c9d1409c09397fd4874dde13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319acca17090eb55109b1ba48b325a5a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2e561ebc220fa0d52324a9f09e5a115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe63b1dc68538d51f27b81f78c52ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b5b5b137d56db383167890f7942fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588446ed00829baa4f06838b81e55ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821be924be0e49063194e7c0ed336bf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9791332962ce67474c6ce6ee17a78320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4287b1d287ab90502d402ff9a6b93b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67e0c780d3b72051c4b4480cb3762222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba39a4359e984cc06cb59bef28d35223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4e5e442b0180ab404e3f449e14c2224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c489eddc4218c643907d14ea4ec7525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fa9d17039a69ce3a70fefcb59a66226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf77d78224ad8d28dd970897f85966727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82ea6fe4df6b63a5ed64df29aa757428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c21774f118ab0f3800a3cf5e06d5029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe114c0aaf42da30f6c9b904fbc0365b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ddd29c2e71b3d336fa6dc3fd7db8e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cfc5705f5580f763cf6a2f2f1b7d632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f26b348ca8b752ef3788c908d0be033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46868088b3c1677949532e63cdcba6034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a35c7bb10e7f5446a0e3184bc4639835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171fb423adb34e8836f4c5f9d2c723136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e968da8e7358928a4a23ada13d186c437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aebea99324c00c4dd8f18e2b85180a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ece48b19d18ee6a0ab1dff8103847b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3578bdffe39f46e5fa95533fc2deaba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbdb513ae5973e6ab9417b0533da2041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9ec47b61cf5185eae11bb34f9993c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7b6b1110c261b93e0a2b704d5a82443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a4341ced7dfb8ce66ec6e9da0914744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a0f058cdf82d81709e1e9173e453f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e67f5b04c20b4ff0853968d628669c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b26fb85866015ed162004ae0ec7de47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc6492d236cdb98e65b4e75926c28a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7476aa3e5eee9221b0be72174a5541349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692087fdc11f09de8c37a6a8112ff72050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976aad5691f4a9ddd09acc347e1a78c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cdc48f8ab9b13b4210b5e4c36b32e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbcf050e3133d78eeb3109ff581ee953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b8d0ade4f2dbd099cd83ff76647ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca2c3e413c7f1a7b47d70953f4115d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613862eae313bd8e56ae1275b19108d356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51395061657fbfd60ca0cb105635e50557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b8354470634ce979b9a569004e0d558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5370683f29236ba742b33fc03cc87359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c77497e6856e516b445f74ab99f4460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20387f396d451d2c28ebcda66604e6b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0632f9eddcc25099789234794e63d7c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33add90ebd21f868f29a6f93e2e7def063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3140c3498b1b1836e2e012cb63f75c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d5abece337868c11f6aff0c53fcb765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e91a9e63b7989a02438b6d767e2c7b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e41cfe1b70abb5a12d38762632c5367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3ff2eb895f2537cad0813d40fbb2968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183979cd68e6fde1b01c44f8d3b85e7a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9836c65c0dc5238c3cead27bd6526f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ec44dd261ce6dde41b27f7dcfa08971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2177a8d351923bbf54a5136cb356fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2160b8305e234b928e5d7416edb2173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871912cfb9b1d8a4ffeb68ef59192e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933978016e279dde694fe3c80ebecf275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53708f0ee8a022860ca65a1f2e064a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183bb44181d6564404b44df548a42bf177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c52fe1387a09c13552ef26c1ec2f3978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ab54968a2820334a97d19b1e1d2d079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ddf7705ccc2cc7929a8ede3ff7db380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41398de37e8a8cc045ed2a6bb895d1a581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a489bc0b68046872216a05b9a6576e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6dca4805ceba869f3a78a8557e7f2983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf39e8640810bf674ec57145206c97984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330789a933db41d3e3ea1736e7e4cd9085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6720b1c06bb5c935c2f85691d217986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755614f4d1e5d2d60c5b93888362bed087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb467475d7cf26983dbab8c67b8421688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9cbfe0e1369e2dc62a20fb9f0552389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e22cab186826d21c8a455e396059790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b99f83f444c415c32c89dcf0205b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc288214021900d191a586553c4d49cb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2197db2b6cc57e9becda0bf435aa5193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6c43e41d03dd917cd73fc29cb986894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19da2bc5971250ef43d50bae4a8d1d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdb399a44ecf428033abea204d536b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a37208f8e339ced6d7ff7d19a71eb097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d9f7396bffa9b6f7f042ab4dc145298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5817e0d078a61605dec839b87a43a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a9a0bea7917406f9d88631323dd12100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddab2c5ecd138c3db46e6bcd626040101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442e749302e839de1bc51f2dd09ce44102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d0d6aa3ff370db8901887749900d2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d0c5dce5902d04c2366e620b4d30b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2e7db6e750528ccdf8d839e0d6b01105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b31712a7136cbc5bb19687200b44f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7175cdd80d2b9f67757abb6cc90d4ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4229405d54d98c533e9d4fd323f86e0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633531a9b69cbd5c37a04d7f7d727e7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069a111008469a10c4d3641fc5e8ae4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e07bf57f492927b7f5d6765449df9f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91337cfad7507c4bb28bbfff9cd0c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d7840ced6fd4695a156c6c32e07c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd9eaacbda7410ce295cdd9d7e142f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6230db9fdf31fb3f8c12bf1e0f25b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba056ad4a7aac8346120e26433da15116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c788152bc74ed5e4f4f3059ab7be2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831f856c22d39bc6650d2fe2aca240c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd54dcb4bf5a121610c7f0951ab5186119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51d620320fcd6abd5456f276f35580120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15f677ea5e4e3e08f56b52a1248fd3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fe20b0dae89704231f6614a80c486122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e9be82b8f9b3c87f2fa2ab7845c8a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aaad8e52df1cc55d424a89f2ab92b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc78a7f5fcc804e130b37a3e0238a3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37408d129b64cdd34a477fae57686ad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798169d39bf617496584f29eb259da48127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda10cabd34be2347e5a1a308a5ee81128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1902e5601689490c88871bd060b96e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a7a82cc9dd92cf6c341551de448a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972079fde3ef8b7409351d694daa8c9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a0cccff25a0299903c668b1dc0b87132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7445972781cf32c0a89faa179c622133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252713837f0e0cc859c2c9ef554284b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ee17d0a6f65163212702495323041135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350233dfc7b0a63ff7aca47539e7c96136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b194d6225ae51556c4ddb969d9bf40137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd4d39d4686d1d7066ec4e411e1181138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd4713ef50815d6e3f06fd9d0635ef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759f4ebfb5cec4ae65d502ce3197005140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3de8ed610a6f8d3821ed8ab2f3f86141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9cfeb30343a57173c8e8265b30dc56142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75d1a93ab031f43263cfeb4a0c8d87143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fff2437d71ae2de00b6c50564959f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aad52f5b5b1924428686e9ed7d3d22145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4b0514366bec23ae1cf218839f022146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bb66da8d2afa0245e5f61f7ac2568147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2044f78b33cd0db7cd4d4e719edfb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a677d74c74e146cdd4663c33c88788149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6851f63f2776aff0bc34d08b1734cf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408045aeb1f021f4c58f3fcd81b2b7c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f9a4f34350dca74cfb1d470faa3dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ec1e383e33d1a8faed2c401f11552153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be4bb3168629192ad64fd5d1514f92154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcbdb5a138989ca70810606636834f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d3a8b5699d7f3594382b8ffe84699156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbea96fb01b1ba79d241198492015a6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76dd763df2635f76af073f1714714a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbbd71d5ec52fb43c81e82eff84563159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9a82bf686addbc9619ef50ae276fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c78877dbb2146742975b49d30531d9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054494b4618bd5826eaf51e174962ae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044d2feebdd0cf48bc8fb818466e3c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5371c4af8c778b1cf29957f3ae220164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25999d96c8d4c1fbf6140a6982b4a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d55ea3ee2e962d3756b681ef27bf4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f5bdd98910df1dc5155f514d0f0aa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794998e27cd1a2d25090466fb06dc97168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebeebd3932ca26de5e5e08d1eea8a55169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10141e884638cc2e8078de632d19b1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17ea098a7cacb26bd280ff5d917199171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da4cff2a723a6a56ca22c91b63daaf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063f13f7330d1d57159b7384807a628173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9f6c1559e87f983c9f2665ff7c8a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f420912732e2568647bacaaa7e6ad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae01b62f9f1ea05278f4793c7f09b7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db020a80ceeb54fce826a1300f97a34177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0b81ee099c964a11b06214cbdeef5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f23dcf304ed4d1d0644ac81c2ec73c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee3e8ecd464b40e6b1c2b9e6fd91b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd8aa18bf46dc44b834ff25cc2a90e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9bec5c09a1e6000c1897689a01d157182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093598a3e48580f3ecad6d668b47eab0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff9b1a25b0446c2694a1ef996f76b2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b3fbe7e14a3385483d198f182cf6b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4fafe0164dbbd4be80282e27aee84186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024d4413333a7adc20905e25c359c0b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5351fe20ee3d674a8f90510501c6a59188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e0a420d0cc0e937642b68e087b712189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186b70c3278070fd66172a28297aece190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f807d20872006dcd4485578c859258191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45e6304a5efa41d9de91d7fa70aaf2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c04ae666f310cb93b15ee9e3080fa1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649d94619b747aacdd7000732706777194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e059d7aac8f15041416fe63a7f86d0e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cffca169cee07eb0479e928070f765196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18a3d0b35438f9f027297ee766201d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7db11b7411462dd3e8d3f09d7b3aa5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e60d01e77297f52a45a1e8c450ada199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02094919440a27372c70a90a79cf33200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af182f200c247b3aaf2fe27804abc53e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489628307611fd51f7368eb02440f443202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478b003cea1bf3e1f47e96d74d312e1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9cd066bd98ec1136a3bf43d058bb5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec210440fe8c7e42576a32c6f135ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877920ba2680f43f04f672df059c9fc7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851e6ac4a00275571cbb0fe2ca4ddc4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcad476c9f133fb787a1cd4d811c780208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68659b827c7c6e271ad7b3c893a15b2c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90bc0be652c81984d139a2a89bceb7d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bc9237ce1f520ff8e1ebb38cb2445211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91ab841d5dd7db9036d2a8bb041105212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9a54912c412c56956f103b04d2988213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831132ab36e70a56b74fe088843346e3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbcfaa376180b513b3ef4beaafab94215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849dd934af1227d09f2ba8e9a3c0c003216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c014be1c39cd954204cadae2df741f5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6e9b221c7f10394cdc49271c17d4c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0323acdb422ee587b8048686b70ac6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882f291680911f95386c59468df6d4d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b49c8cc5d39a2daecaecb1350679f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add8c2039ea797dfd1b2dcbdca0df4a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc94afbed10aa8cc0e8accc64b51f6b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466e9cc9b7b119dc709d23cac4f7844224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e65c253a1c60a28e7b6e8f7e63d8e8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49424cf44878dc6e43102382a07f7939226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac575aa8e6a4ccdce3fe573103693d4b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1bd49f39cc7b8f77ead3c05090227228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de6065e536138f65ad1931dc919a8f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378600f59fa81e16e00343e3a23e8ae9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54677144190cb43d6c5cf83c37ce7a9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84d1cbbd3371a5619ab56f68b43244232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5f5a5048c81cb1e5e4b4cd35507bc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b46dfb3f62b1d2fb953cef47fc563a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a715e22453284130b23c48c1b3832235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59627cf03a3c10f0855ef7eb71157821236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc75ce387d4c9ad1b56f4d914abdf4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1261ba407f734dd38df59389444aa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8f23ae715780cd1d3f35d7e4e3fc5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7707108f65ab170409e0a6281e6a26240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99c832524b341516b3a4624e039508241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73994cabaf72b075d445746275211723242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fea64805f05bc11ac5208536675c6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0a226d2439e2466304a23cd34f48b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644e42fdd31b974be02fae50bfed0d9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285aa51cc3ed58db63b95c540ac8baf6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e110091db8acb35f28ddaa7e775870247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98175a895f782d737fd18bb09b455f0d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fa4b31a0280d8cfdf02fc33ebfcca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997afa76c5536c964ec4bf9565b1d09250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f96a3b8f4e994fdef56ddf41802dc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427a179a3899c467c30c23e73192254252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445261e895735da0d3e579692360fa5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5766f7fa423450630ddd7d3ae372d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c1eb051b3481c3416e41e6a56739a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778bf2acc5046eed45b3abd8de35d29256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576730154c960ea50f8974aa90f9557c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1788b57b12dd4be1b7ee5f47cd19474258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997650eea66b8c15b178a642aa0a2c0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5800daa234f7e6b6c0d192a8cb54f6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94f957382e825b8d52d8347d548118261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c76a73cdccdd766fbdee73c2a5ae15262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966a680575dbece26b3cc9fda1a7629263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb32de0a1bcc0e5ab456b6956f42786264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f9f02acbd7731a606263072076f43265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a93684ae1b447c57769ae91ada3f8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe51bab64069994d5a59dae6a0d1e62267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0208aa2d674149b64884000c81b03e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f6d166849bb52bfd00703c00fd88e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36994375a03a7df75bae7904b3b3d27f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53747084e778d674628642a00fc477271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117eb1896cc7e66df2b005109ce0367f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf1de344d871f05450f5121ac2665f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbc9fcbda6cae57d9c37345118ae9c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314efae2e9f4660bed4363826694dbb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92ee33b5341e21568e0dae44945bf3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f32d6475d4840703ecf3166ff56d0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce77ecb28da0f06d6560b1cb41aebdc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865bbd042a7e2005088dba3e1313195279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffd833005dfba50c7af80abb81c484280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394a670cfe9b0cef5eca1ea79699c98281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df67631bfdb6317ce099c562a080962282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50180d2156fb45eb83ecd89a0dd60ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbaad2deedf2e99876497f9cb89ab7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fa54206f801d1dcef33ed7ac1469e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e10dce8c60cbd947cf2480e90d969286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355951d95efd0b885b4f2aa51ecb510287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88242fe82dd1d9010018f7f391f4d9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad1d9ae4c3e6dfd03a4cc6cdad9296289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93af006ab0c692744540ec398419bed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e635f1052d17d7827fa4d9cdaa74040291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decdeb57939d476df9748585bc5c814f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa74df9c38e4e3c246e89a4058c16e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd98afb02a5f08c6b8b5deb5f063c56294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc781cc9a78171582519db21cd7f2e41295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5bef3400c93793449ff93bfb121145296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0464f853704024947afda69851401297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bd5d204b5278ef07f8c2c28d4190f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0092f0ad88fd9258c8a5286e5421ca7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be799a41d2ad051c4b5515f6f38668300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12a34bf838cf5b53b3182947d09c5f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412551fab1ea2ea6b5cdee306b7f18f4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01c2f7512b36f23a4693365787a451303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fb7515cb377c1e8ab4063cb2d2b04304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae715a79e9e63f5f6ebbb03a456271305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9227831be3ce1f503fcdcdacb003f8f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99a44cb7f7909aeac988bee29cf875307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e93b82022ebfba5aea9903ea70735e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5389e61cdd91017ea19e48547ecb8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947f7f31e1b53f2e7472c486b00d61b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf486e886b597ebae0361087e350918311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0754d1cffabaf60f33118bd598a75312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6e36278bfafc7126f0f635ee4d3ce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3239a44cc5b6edcc7b9a68492595c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f12efad281c0d350d8d678684d0008315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615980fadc43bda4d8e9b2cf5371fbd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb5e03afddbca031957ab99c942acc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb222274f7f6925d41ceba23a9c2aa8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83184131e742f02dc18f1d52a769209a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b590022a939cf82e97218c97ab7f6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456218a02aed9c42af49d061d6e059cf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b825a03b9bc21375a409a21a42c2c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1822f32e18c5c2d37fbefcf08d2d105323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e68a5889f2981d7b587f30d994fd8a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f33b93dabdfd1265aa7d3d918f050325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae6373efab32c9d349bdb68a9cd6d5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195d151025b5b68b804d59f9c4acb4c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f9148be29c3a446faa86e03f293c0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00583bd9d739cd4073f08c7afa018cad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06836f3e58a6d8a8694611604b563a66330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49df948aea9cba68cd487e51b6d898c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cd5332b6851a5bf30d282434bc1ab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e439c057854186da72bc81738a1b0a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798cdbc4571751bdcbe2996a8f2ce91334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a9430b4727c2137d250265bbc9705335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa07abf30681db6f435af224895d2f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60dedcd3cce3f750ce8aed509a688b1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3222fd120a926675e737014297ba08e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f206af324f4b37214eec3ca48338bf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d89bda248d47b445c157ffb6264a99340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30be2df7daecbe3b9c520797068978f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6a6274f1f141cd4817677c320fa13342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67697c974729453ff26c4dd326b961d5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98c6928998fa8e1631af9feeef406b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd513a2c7d7ad1c4cf5eaf0d9420bf8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448d98b2e97af22251d823e7db058e9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740214e8ce6e1316402c9ccf02ab5428347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb82efe70904df1600554ec69caa037348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fff234eebd82d89f92db1542c5dbd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820af827ec4c20988e655e475655a889350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9ece0d12b800c526b2210857ac06d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d6558d6b160daf28d47f008d8c83a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05056ce6858b88d58e72002c13304b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6045e487db4b41bd6368816566d98c3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1f3a0dda26e27aedc461c2bb30ba1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0ea858d965d9c4354c7da43a0d92b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38848bd6aaf11c945f926d7f9b75539e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca6b1e6da2a80870dc32897e81b61f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62694c37455ec23a322b7957aa390b10359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18328a0b70182b929d332cae52a382360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac63b34e03c87ebf32c8356d73290be361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c98c2f2688d361bde9fc9661d8b14362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b840859afe9156b025712f6cb5689363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792cdf3320bac49a03a5fda2c0a85753364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f29ce293364f6554c4a48a02e69ef7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e44561ce14b18a6dea3de1f3f9ba99366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd564e10a4b5cfc9e8685ba4ed657be5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bd7fc71e4933bb563f0efceea3394368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a0dea037b4970faafd39a18d763a0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113bc33e240c656ec3b31c84576ebca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7405b8b5826a603f39a147a73b2190371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1290cf16c33ca24b1aacc0b103447c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396509d961d78f50f4ae7d4de42e2d7e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f3b8fa8fc1065dee9c9144ba17693374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b81c26661b50f5368c8f4762be008375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f595b0ca979596628c38db718596db376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdedc82191fa8479e090ad1bb08ff2a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430c3cc144a519c7772c9ead3aab92d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168b5c8f3d775f392df87fb9dd440a0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6d69828957c649302cf05b6c56f1e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7eed5fe2afc41014aa81747a67e290381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53013753d75cfa34fd0c8a064904304382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41a397e847bdf9d81c98072f5516a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4659a81054c2b7a4b19cb34e7356e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ff0ac2568b90c7a45efc18ebb564f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02705ad5a2da8f44ddeae724d62e46386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c50acf07e8a912234b8d7b91bbd353387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc5e07106de08c3110c2cb08085d91388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cee73ff0da8cace76cec49b464ab3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede80ae64894c1a6f4bc67d06bec58d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f38f4140dc11aeb96502015d5ee70f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025da3f62fa616fbe15037de6c6e9661392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54655a7644b7dacc90c6f7217e698dde393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9679d339a85242127221d2df606ac8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7054bed3a984a32ae6a68fcc46f2a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e5141190aa390caba970cb057b23d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45659e0dc3ecac7f2a9bbae8c137f351397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ee38d62e668a94ef7017a2c21538d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6763a75ebd458509743745b08ae379399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45d196358e9883566dcb64eccdbb9c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2e9168bd2c90bbb9b80195be7c7e7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f96caadb8b1b69e819a65d5437f8a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf55cbf10d6b73abaf61bc55dd01a2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866be00a72bc3c09d1cf4b2c1ffdd6d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7825eaeb627b6bd1f9560f44d8f61405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5c11c1fa15af48cddfe91bbf5d621406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286b7b98caec0020b7fd6a30ded4b85407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2b86419267c448f7d6bbb3772e86b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71685d0793dfde66ca4d3745b3df13a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233833454ec0e15a02dc58ea2546f67410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f31485f4ad0a46a66080b8d39a59e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98018a7cdd82f9dbbd0a478f8131bba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c430271ed9cbb142032aee68d3700413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4b9aeeca0ddd75acaeafbdb754b3e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60df08a7c9bbcf7e8a10983f213b1e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d69b0eca42009d0004ce2716f01e5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00ae1470565405041f5c78d4935a5d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8d1f0586cb477389625e3743db28a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c35e69f7c611fc6cb01fdcb60362f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930e21ea623c697c0dd9d2842fd5946420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352086c742d8bdf56c2585a4019bd73421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe2f9dc6baa1aa7989db81dc5e6b3d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913b567f54e4cbc748eb594c9bcf356423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db357269bf155a8f9e80c0f1cca797b2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2772aa0777d9f23422233aec3a810c0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd9c6b502e1c3952766651336d5c25426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204588de016785325ee6b54c5dc37bb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739e222d4a83ad78af688ed5aa3e3c7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0acd31c64a99310cf9f2a50a3054c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18652257825c9da586c1178ad29fbfc1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550db3bbe0df5fe31b23e0b38fb6cd52431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d643838ea6a641d03412cd868240e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ce90fcb35e3f080b1698d2a196eb9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992012850fa92c679ad895227e158cf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c18665aaf0bf959735a8b6b879683435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37de2bd5bfc1ff672bb065447f5fbca436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994553b69d398e3ef793e8841d78aa57437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f53eb52199df7c39cb5bf26e2a4123438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91aa00caca2c9fad7e091bc958965b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903504f81772b87de4fd19f07f615c3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af84cedc2be3ec53c2f7785e33aa9a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b2ac02340e694f66312df44ec4135442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b562c31ec73e0a9ade425f1b13f485443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2d5d6adcbce07a023134bb287e8aa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827f04516c8f7b7bbe176e8f6e44fe4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d5ba18ee9196846df4caece53e3cd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa793a0b6d1d44e8b0ec7adf7354ec9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cb490946e8cb1537928cd0822ff32448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daaddd9d3d018d325c572c0c45dd6a5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b54400c4a3d01b1c6416d4ac68c06b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b950ff121ebc8587dc1785fabde60451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e900c45b10c8a197942dca4d3daf9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa503cc0514fccc1b79b52ab56f885453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fba2a0cb9931b085b7ae4a1fd30bbd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b478ed62ec4d437174f0bba90efb09a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce274c34ccc462f32359382b5b63a50b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcad63a0a254cc24137208ee8df422b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25916f92aa266d9752b16a4d48ab7f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1272881b9580b6dd12d9a19a96842b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f6f4895439bbaf6efa7f1e4cde284460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5cae17e1b66aa50eda3aa26198370461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7d0d435c71d8044e448efe5a66bd0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec9c71b12ccf6883c61e529be3ff7f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023aec1ca9f63854640c19f7bb1efdb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c8aeca28293c68aadb81452ce5152465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07c31af673bfbfe3bdb582da9ba7a8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbcfebdcf802e1f0524df7554857dd0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f86abd6ad964aef7626887640cd95468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30db61ab625681fe560b99c285a065469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e06ea0c5839c1351d259faa4d9029470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e19c78c347f004d05843c5366ae907471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceee18b5176f7b38e20acb2df8ab65d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69be30aec56d3a0ee53d3f6c2779c1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf882093d5635986201427cd67a08763474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae09a2b73a02b27b95a0fc479d3b3dc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238f284ff30174830cfc96e0fd084e9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cb1839f88fc5497014532d9cf91ce477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee17370cccf2d64c23aed6269180e19478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f90fe642b83a378a53d0be821a24dd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf89751674f04d14cb596db62649a7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c032bab41916e030c833df48c35e1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956484c1b6108fc0adf4ea4f64cf31d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2cb993a444b94618adea6442d2920483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2580f561c388b1064f8eb810789c8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a45d8fbdf748b10f7dbe36cc90ae51485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f456359aaac23b7c19a12b68b435406486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997b61f4faf4f78718e8852752133c9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb027e1ce3bc41edbc5890e2029cf21c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac40a63fb7a347c51f1c4924480539489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c789f63fe0da97cfa89b6260ebc229490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874edc2f20dc18f611b08710bd2f3d5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ba8c73779152162efb189bfded70a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d20f49099069d0f69a4b6eed6f781493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271831081ddf8303f80fbdabbd384bce494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbac187630deeff8fa2f78541f32f1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8b137eb76f0e9c44fbde65ee8101c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249b4eb33cc3d0fd3446035f3b0f3e1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70344dea64dd51762fc94a65752dc17498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21942f2ebc2146cbda3c691345d8e4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494ca07f34d1f887a3c0863cf9c2583500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995d913142e4936555655b71cf50698501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742ad55e327f64a5317cf5c85a327e0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176217d0390f080c4e1ab8256786de11503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0250d9fbfe6d36db587c747fe1505504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65eca7672c18dfacae5e2cd10f32d3d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a137cc77c7161a3fd5ac8f806aecc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d368a7f11aa45fb8d679e39fc44f7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7214d083e6a3cf6255651ee66b47b45508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd135acb5832aac3639862ccfb1c25b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3902e3fabc4eb26d18f8950805043c5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42967219ecf45760c7559564dd62a517511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d2027f0e1afc16d9984821a489d0f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83964f90294ab526aad54539f3b38ec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7cf1121b9a37a4e167a373ddeebeb2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b2b8b393e17fd854ed5a6849dfd82515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0487ccac414b68e2d7d1c71a0151e21516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03049a972d7b4dcfc049f46c5d28b058517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed4c3eaab166dce4c9df79779d4bd1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7507ee6a75eb1c446f72db8d62eaa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d109524eb7f741dfee75b26290bce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5758acc3f6bd832fecdb726487639521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c2cd973680731a399f8ea077df213522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e9e2a1279e59958312f8f1ff8e1c6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0cde1db668c3b478fd095bc6034ee524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfe325decf3a40cb482cd28ac63143525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0b45c118cb091ae4f72b7a4f77c9b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bd8ac87df5848b456d5a4649fdf01527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038fdd6d46b043bbe2afd1ad6e1cb47528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2059bf67358d5e5e7fe0de1b2d551529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19104288f6f05cf6fa4307e6c884da1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa76d4ca501c8d8e682f01d9316e99531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701468a1dba307b25b60c1089ea4de99532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb99acb8fc36a170932e98658c10905533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48206823ba870165d4332577bcb7e01a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5af21f70599259a2db950b39be896535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a5616e96294876cb962ef3cce287b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a224999d75bd1e61e928e769a8f7a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c9ad580f36a0c65957739c5d91966538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec70ac2f664ac9b997bccb5743d899539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952aa4b15fc1abf74ff2175811c19c3e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c6bf03e68566c248f03eb6a5a3a4e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42b7e82ace32bb662e011cef32e5e6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eed99a796e0338b2ae8208e073f88e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235f0d5b75686314c3736b7a6902fe9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa939279d216f978b600122d857177a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c0f975f43193a210789f08ffa6715546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4dae6196c3c6edd7faffb85cb2fb5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd34d5626b3ba17bf598b60ebe754da548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a4cd20ab253912954612e869b828e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0901955f272085b5388a2749e3b86550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ec78bbb5118fc7a858a1ad28f4e62551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811fc76f7b8a5565a472d3754d59d52552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b248504ee6427b8c7bc595fae35297553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8758dc85e23d5e0984f4e9daf050d40554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2e2a3277a6b8df9f4904d01ecf741555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee5fb564e3ffca33e4264aac1b0bca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a8ddab649b0c849cb8ef98116375d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6b7e1f7bd72e0f5bbc09854b17999558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f687731b4be9ad022e22b3c28edf97559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad79c1f3e48d01aa981bed843728b4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d390e52c6a52fc9e3761a82691f17f1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575edccc99305c791d1aa87841b922a1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e74b0844bb5d8071a14146f1ab7ad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7b8d38cb7cf297a8817d3a1add4b4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90964ede6e945da96382e421a1d9b43565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd22f7a1d227c2d758fffbae693f7d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b5c4c2ec9743187d6c599d9a6af27567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c96b74cbf9d547e5c67a84f7086e97568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb7522314f8b4cb48ddc26810b9e5f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3481cd02aa56219a7f92c24830bc8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22e8183809a3e18103ab4ea079493c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d322581f3082bfa49deb5139832e9a2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e80f07ce02a4f9901b707324a8522573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f43178c317ef1486091e8f3221ab8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925f9dccce77b94479dfac8df437d6e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc3c09c0a4def76be3c050521bb8b7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e8e30f937a930fcc6be302a5029f3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97c276a1ec9b5400af6a9be645d4c3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e884f0dbd4be1d34321d974161a18579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af927c508a606fd6b4962c2e1a8fcd3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813e8cb026639b3ab6b7302436ae3e2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a514f9ab02b8392f3b4cf9a06674d7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05446ccc98ac369e00d5e3c0a2c1b3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5002b9ceb86f843fb56d82ac73ab2eb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473de63c6404df18fb469e6b0c730c1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2d5e76a84c7236fdadbf1a3185da2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce22c008e7cebf2a345dda68efaa326587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964ef27dcc1c4b26ad79a4015f8a2e8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be656cdb01a1eb3fefccc933d5a0c6d2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8d2d189ff40734da38b7eadf61329590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09b0c8ad78165c7c5b06f975a87c01591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a821d217652c1450bf67173213d52592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8c6030bdcb3346af8d85a57fa3f3a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32809bc0bc6c0f897c37761e14f57954594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133940aa916d4550d34d41bf644d0ff7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c69689f8debe0a6d056a65aeb9951596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ddb39bf6efdb6c73b00bc82760aa7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5d53fcdca0b2e950895e1044a878a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1441d6446e6605dd6a8cb28d3dc90599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121c8cf88bec4b98c0a164fffb449bf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f17f81cc76a6895af335453c8d4193601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6bd17134fa36c547cd27f57ee4830602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04620d3a0ee0268f0c478b422490cbc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f95eb1ea0512536077dd79dccc12d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b6a592571944482fc24d6305c0bdb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d007ae526d1e859d6bc5c1c5373857d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4a2636c3b283ed695e34ea0698750607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d13782e71edc4b3b070b60af59a49608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cae6cf09c87b177b274d2268216823609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860acdd8ba9cbd06ba3f772734e9ac06610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6fe8baa8ea67844e7c52b78a883ce1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439123384782bfcf38f3572da6e2b73612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17b7edc21340f2f2fec7318e405370613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa7a99b9d10b417e6ef8172ddc97c8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b3977e3d33c9cc6501ab605c03f9f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4197d80a5250214c3a516adc0c139d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f901b9482eddc6a7a8797ec99c5f141617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f762eb3a0fef7aa2c7da8e33d352a15618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918bbd6624100a68cf3a2a4d5b8e0e4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcc446b29fcf60ecacec497652e3c0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc285e93fbaf013718551a6dcb273f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179336b6c8bf533f80e1e4d01829eb57622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35648ac7d0e6f00b753ad2b8a837db50623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421bd481f7b9c03fa576312dbf70c0a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bef396256dda874c46d99d076e7a39625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7202a787b0b3099899faf2083b2f94626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c82b452e3cae7dadfef0d3805455c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1ba128da5e0a0513217246dffac3b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2709ec06fff2aa98744588c78a06b01629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d175e137f6a44d8d2ffc04f50c5f5b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f0a4b237519f3bc66a1d7c7962219631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8377957023e966341a22d34f74e034632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0967287e36223140b5657f45defa0f0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573a1f6d7301dbff5b4ca4f3ae7c761634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb36f459882d80852a0b9cf14c3a6d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc563d82e3b62c9d836d9d3a7b7d378636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c91e027e741e59669703cca3ee6cb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b58d22899ecd4fdf48496a6f3905d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a99cf74f5b96b732343909fd0e598a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9e5d6e2844f1aeb615995f4677923640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab090247bcfa89bf76b9260ae635b31641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0206bf262d2f5287cdfb8140feb79d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2701f4197158435e5ad197d68cc774d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7818a6f21988d5a005611d5b3ad916644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6603e407ca8c05f56c03064b33a4f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5fc8905177b9abab8d357002c8e45646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b17eabbb63bba29f54bf77c04be73a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ec9bf864abb3aba3b659da45e0719648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433fb45107f855db3290da61732e8df649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2a477d64da26daaa0f864b2b11283650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b5a64099c82ecc53a3499ea889f40651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d45374bcbb21c64684be3d050035e4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdb5452e6cfcc2b7fbcc9b965da46d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0b20150c6b15c6bdfc0c564e632f3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b39cf4c992b93f37e9dc26d82fe55655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682df0245935828e800752ff8d20d12656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106f880732e9814a4df470e2fa1e116657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d959138354ed1292726eae5c5642f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff89c3647a12c897a0cde99c36ecbe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644064c2e388278038e085f8f14325c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17a767cac39d7a89b2df3a67465826661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db03c543aa1d02b0a01faab8c51556a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c00843e32baa1f38c340f349d5486a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9000277b676e27c0d3c557315055c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b7172a5137cacaca1b9bb18e4a07d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ec195c45305a3d67261acf57af1f8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870c8e0483c081a481e08d59dd0e958667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7487815d3bd2c7256e81660759e6f2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e602bfb71bef6bf5cfd190095f50f5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf5abad37ea3ace8da5ef8a269c5d4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff6ce5fb5910929670ccb7e313e035671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a413ee325a7ec04ba9f7fdfb2839e8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea2a4dc25abf32350ead2591572235673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c356300bdb7c3c2525a998ac45f5365674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3bf7436b3b0e3c77137a3611fa5833675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed764318de8641df08d51952500139676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99511178ae556600c33ec22c7d1210d6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c5baf192d80ecdfb67cc096f909a5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f55b460fdbbf1969e7e21ab5bbb031679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d8896e93237b4cea8cc013eb5b8e4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84173037e9f2c73edc26e92c469819681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578d9efb55aef983a3bc0709b7aa658682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae990b4890957e3ef0b46ce8bca000e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31a6817f6efeeb89fc707eeac9afa3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72526776dc47fc56d6b0bcf84164dde3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b4037a5a2c1478edb0592d06fc14e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0619121b358df5494d36d1354e8d13b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b0d44007bb648e79fa20f9c46fbbc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223dbc7f0dc09ca9f5d7d89a6f94005689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e3ce4bfed4d1f0308e78d051cc1ee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f239e5655c0dc9c2bfef45adce18d8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982727bb635f5436b2ec5494920d516f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412690f93f3eabcf8f2891b910ea5a1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5794f14157d9db2fc91bd1fc5acce694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059dd46e31bc12cc9545d29504cf203695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c49c3fc2d5df372c9ca93137d0a2cc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be235e1e02e62845afdb99819f247289697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd42d06f40007058fea11bfe870f97d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c0f9c47f85464db488949ee733952699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244eddfdff0e459e34e8545d8195409d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fd6d8d199f73def7e3955a5e8522c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13606a5cbba12c81aef1cd0bdc9d47702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c0298cc1ba8e015acaca42e14dbd3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877782faac105cb1df08924e5cdb8d0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbd1902386d736bf7ee50ed791e6ca705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa07baa793e2d6c3f22d09f499f0301706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97896a8263965f9c0e270b082f4481707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942e89528d6fc764c83618106caec9d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1e9228ac86e6e2e51201cbce779c7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d8e7ac781c2d2f774fa60592ffff2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578fa8e5aa2dab8363e2ca3baaad449711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbb433d4921e06db9a5e448f5acb06712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1529899cda8232600b2694d3c79cfc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fd4653031e706bbfbad4620af9605714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12832d2db99c49a8afe64052f532f93b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe7ea7be3f32774fec95d9ed579d19716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099d23ba3e7425f598855b5f27494d6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e5344f5242ed51dcc11358b5f4f7f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8a9103551b8747cfc63392ff2a6f0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712b7a54a62abd770c491cf3a0561e3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0f901838dada6e6009b2e869cc342721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827cb22dd246d9695061b728b6bdc2c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f673226d274d7b9694caaa4f7a64c77723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aedf89e261375a48fcb6b945a78aab724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f825876dca09aab76c3c0a4330cab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9a8cb04c311451c9f8413b648e67b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a8aeb6b35170b3653840e76e31086727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009814551416cd3131df095416a93cc7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c67023727052c0ab79a6749f36fc03729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bf5286add5e55c31f1904d1149dde730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e4094cfd4bbb66ca83080facb3e9c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968070a3217f82ff73d35c473cd9d61d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb73a9859c9aff18f6effb5530be0d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e673b0761f94b1f888057b8a6be5408734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb1b761d07da598edcb6f9e50999fd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e817c0f1d81a061cee083b9194ca26736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de7d599ea90fb251ed09cdef8e78eb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc44bfc5bb87a79799fc71a4e17930738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da49a7d955a41d76e16347b062bf56739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a673b63ef83cfeca3de64261b387a5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855633ca96bf08288e854a0fa59d2ce741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729b1068e9aedeec3f3d48a4f513847742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723c34a1d28660d6dcf58d034414f93743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a274f828cc4b316cce4590a46539b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90659f125f6cc8eeea17bc6486eb9d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c623642543ca7a5a9018ad33cb241746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976d6ec2c798578f65b88d87451fa99747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa898ad66bbb20f50ad13cd32eb3915748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73539670dfda4044693ce43e66508fe5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe7eb24c1a1e5f8d36c275c50cf19c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487816080c0e5fd8cc64d81bb14c180751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c4bf0cbdc1389a2731d24c3cb6af3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad967fb817c312e76661246c528320ce753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>