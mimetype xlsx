--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b02e2d7d29195bc48a098d3ce4e45b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4cb07b268b966b22ca8d2a38aa89e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf90289a4f10a144b3790ee534c66523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454f5e718b2fcc60630548fa1fb1e604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1ea68cd67bad021b0d0790a7678935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675e429ae9d4f77313631c28012bb1d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f298b6e36457abb15cc42d1a53e3b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77885f266b6fedac19989280dab92d2d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee20328871b7749e1f011088c2feb799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee743b2461d757a7abcf18fe461aab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6619d949c14115e5f953ba536f9479511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9616014f348033140d8383568dd47c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169fc6b1a5a0dbfeb3e3e5a28e9629913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ac4a668590f41ee27ba73aa1a19b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d1aa75eccafb28b5190853f464f2e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8faae0403f72b038b656120841404516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46d5c058e02370fbbe839f1f488a9117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33206cf6f4f89d8e0b75d3b31ee0f3f918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca19c365e6d626f9857d85dd60043f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8046377e21da4df2722bc3ddd5f1ba020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff9d938d18cc5a99619edb91a2c2f121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa4d061164138d377aa94e66211fdd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709173817f435d482cbe587a1bc511a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d40f21bb7fcc4e5e5aa9d1b818a1624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7a1e893dcc972dfdb0b373599f95725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d95f2e0b651fc461757f14d8af851b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3e7d9b67c0d34e2d6fd95a1575a8527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec98af32d31ff4cd37a209380d12cb328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0027e49a01b548dc5009ce895288329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cc9f2c095b57c5b0b44c0f7204b8130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb8d871762ed123fea449860d288df31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ec945d67bdc088af2621e4172acf432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4939442cca05f779e710c137047e3ef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274bde233f51dae3f05cb3957b72a8634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658bbcce8e76afc1c1ca9e0db06d013535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abba8dfb83fd9d59ce6e3b3b6c4b98f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f97e2e10905c8ac72b0a7a9e1c56d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e86ac7f292aef7dc0cc33ef5778db938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be0b28fbcf8148185a85960a50233e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc6d49528116b73326e9444a4ecb0b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840f595aec6ecd03927c508b35c5d4941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108690a8aef5705d38e7e917e3e70d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09dc94d4eee07347e910524bbb3ab343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904c8fa75e3700a04377689e1776a1c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130bd31370bb8ea64e8178718d8eab445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e11046bedf6757177c8f93e02f6c9c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461ef0ad813afb3ba69d607c123fbcd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24b2e2e46e6291137473e46936c86948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab991c1faaef4de2b102540c15681b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bd3228a71f9d7fd26d3180649f83750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e9fadf9a4daddb3fa92dd9d9de9b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd906952c9fd3391fff5f7e1efeaacc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540ed4f0e296f4e886973497435cccd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f01d2ef5770d9d2bc0d21c88bf8f454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d1bbf3cb7737f5a4d782bc035d37a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad06a738dc36b2728bad828a7aa2cc456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd24244a2bb6c0a6332cd6e519278d957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426caf89eeb8cff6adc5307c8c21d6658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390de1554655ef40fe8a7b84e1832d359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09fa568d00985190808eef31ad7e3960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2658fcbaf93812aded6c2af64fd7ed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944c0d9f52862ad3de24cc099a6741b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b315d45f17adf269a3a14bdf3e1d5363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51797ad06f426ca80fa76e3bd313cbb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8034160ae1c7a3f4be284f7251ba7c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183ed9eae010f982e8bbec9ecc6633966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d129eac440dd7f529b6f4c486377467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd284197749569b2a28dd6812e7e7068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439300ebad22feca1fe19072154eb3bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29475bd2476783e8a8eb3688a6d2948a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce9d5860cf6441abcf4c723c5d3c3071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b51f2e15be918725a926eb4960eac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb336fbbe080d834b9f48efd625e6173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4feb0a94a910c3af1f6629e46ca1b3874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f22a094007cb3661805c0502ea30a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a749f730013fbd77045e402e6dac2bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af58c3eac2f3b17d02d6767496105b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdf6a5ef684ce8a290448d6b2641a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1b0a6d096d2fb689b9870060e84d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a07b4be1d340c3d4522eca573e13380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286cb73979db8cd52ea221984c002f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616236a2d204f094ea891ce64e9df97d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026c9e7a469eebc125031471b86f25b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af44aeaaf4a6d3cc70e6741e60587f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d786c779b0672769d546f0ab0f3dc085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ad701c268c24e04f55f6bad86865686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416ab3cf751be1c883bedebaf8077e987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4676f086968d17920d3de3683d39a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f67c0b673d0c528da33c4bea9d34b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316ddd4cbaf8b2ad053116a2438219290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c483e705657d5fddd91d2b944feb38491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063f385ce51cb0fb6456e7b823fb03392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a15b97fd8296d22521de2eeeb568be93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d423a60a98c897f0099691417057e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109768c0cd657a9e9b13fd9f76c304495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254bea257d27064576959e50243e97b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e42cf330b41730e5f274d29fd15fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462a41f951cb1161efb1984b223cb9998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8eca0dcaca90f043b60d13e19fb6e699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22f012a318b48728613245e942ab6b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa86ae706cf72bd62b657a3302362c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d4bb91687fafe508281e6d3df3cbc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40e6bded61ccac871b40be492c9574103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0e707c9fd3fb65616efc76d6dd463104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b96d7a0003e5391cda4f70691a812105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3174105f8dfba2abae42bfe6dfcf8d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36ce92a714a6c8745f306f513bbd0d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3051dcc6a7a18bc9e29cf156372ebbc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343a24fd0a87f40f828d0074ad31117109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18ae990d0c36d9b6e88fa723a87b90110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6f718cba891bf72c016576ac394c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fc08babe0bf4313084d6f575e1407112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4791d8017d39f153e1450b3a252f8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ebfcd43dd922160623e6ab9b9a730114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd794a5df010ccaf810b2d818e6455ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548c5c7df2c653d38eb43173cff5356116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d3a2c8bac37b6527ce9621a743e9c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf84d9fa36fb01be66b6935d1c9c5d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40dfcd43c296986a54debea0064dd60119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6cd6fa0a45bf58b9e6d6615e66632120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6400098b180b99a677e3a8bf1c93e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e307bb3aab20e3ba574c5e869bb45122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbbec623d5e40c60b407e1e263790a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3f1c27b56510ac31ccce822535555124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84915f25a131fbe4d36244c9cf326102125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8698356150c14fa1e5305b8cb214a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afceb7904dcb6e666b22a5d0acba06a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56035eda21bd1c6490dc45a4a66163f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b843838848b53369342cc59e9475920129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ad67cfc25e7a130f91268dbf5a5f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714c4fd1da247b4f4f2a2db8e915103131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f67a2283dd478ed707bd8f02be1df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555b9c7aaf9d99b2b8f0c048d41b8ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760bb182926c7eeb3c4b533a7679575134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67ce80339a161bbb7f5c5a0777add4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd057683b823d4a9dfdc7efde83c5ee4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b682876e93025e3e8de41655d3d1b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015554f25e91201abd8ffadddcab2f9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4f44738a77f3361c5d859c9f4c5ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4560403569e7508664b14e5983ea37e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c962dd0d3aba6b1965c0b35572ffec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412891fae41b01ca5e8cd9e33facc1f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4570511ffdba959e1ed6c7f39ee1c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6037be68f25820b57ee2e079c0d90144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978755997ff78a7489d433925b2f45bf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505dcbd4f138055ec39b08e9482c4fbb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780d8bf2aef698628e2a3d746f883f0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6c88f4b6c7094993cf410c7c14f8e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdf4dd27c558a5cfbbc4508b0415c0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf790955e8e0e762dc46a1cafccb530150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e011455f04595e1de1b373ddf9db99151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e7a2f827270db64ea59718a1e6122152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47fd2de56730cdbfbbe9b0d7531305153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e2df4680e7e3a394684ac538de4db154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e286c320e89132ce50107e128813a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f13b955e57de197049f23baaadaad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14d529be73c3d35eecdd15e1238266157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc698d917885cf062c605e61f36cb69158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a984c67f41ad01c054faaa2545458159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa824dcabee5f8f8faa08e4184fbed160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943d7e959a269328ad38889adab332e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100513e4b714ce0d3c8d100f3eb6ef6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e44b4cbd9d7c67491575ef0f5c246163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38c8bf171f9516bd42d9841062d55d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbfdfe42f9d6b166e241f0ae5799ef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb4ea70b562827a8d59169e5d47256166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2e626505aaf4f86cf746da2801c89167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767dc174939153b21d083b5a384eba9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08537521ee0c815cabedb4da565345d9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324b29bbd983fae3346d74b8a92c421170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b881bdb97d60d513b91d6509a81ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d92835d1dd6dac0abc567284af036172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8069cc7c05fbd8e2eafdbbbe98263173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ff8f5dd9be3c1631eda10d8db307c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3403caba09ed3ab28a6b38fc639d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52d4c5d255251a5f0c66a3263e4299176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130c3c8c947ca717faae83c9dbdaa4d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1726cf93fdbecd8c26a1e5a299942d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae8b10cec0f1d13aa649686d81f325179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf371fe42e41822d98218d5e286487a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ce2be32a3657ef1f2f0c5388c51ed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a849b9bc1024d2ef27abea7f18e164182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c3b54dd4317be5302f13e43762eed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68ddf625bb76964f32e4b8600fc399184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f0d1a090d29f1e3e0d6339d00fec7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b05ee25fc5433badf1ae7d2799962186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b301560885bcb6172d93b9c848073d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d85b8ed290203a1378395f6bb45fa4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc7240777f52eecb6a4b8a5553e211189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7456fe0b9ea5b08a21877b596b3929190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d032486e07b6282e290138066563467191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac031afd35568eecebc61ecc336dd72192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82280bd5611d12eaf0e8bcf68f45a29f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97765cca2ec606d8df3b6cb4d7656ff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139b33b5eb83cd746a3cefad4db9f82195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09863a56c35524a03b2d246a15165dd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b763704c7e493791602a0509b92ed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4a2b9c0c0ec5d517d624b2a8011f2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58905bbc2d30323e62e48795fd85797199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75857dfe657192f7aed01df2aaae47200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e0c213f1ad91b3855b84b8b341394201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87652ad38b6dbcb785327fb5118bc21b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42ac4d76e3a5268328afd0db22b56e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5937e7213518323ad667f158c287a8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e036c8a752128b01b7cea4562fc973205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea308aecc97dfc311b462e60d6425a6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378c9c1ea86003851e5bebd3cf25d93207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc342a9221db2cf6ee077c283ecd4f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8ce7e13bcb1a0cd45d4ab386cc5fe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ccc9476c13fbd15656874dd917652210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec69e78399bdb6dd801f98301a0bb5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc30a5068f42adb70b0325c6059a782212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20698bc8cadc210a51cf203ef7d9fb7b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655540b063d7807084bceea54049f61a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bc26ae62c013335b55ff016dbe47a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eae723525d992798c083647ab6c226216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1d71a8df2ef2d6fb4756c108e1499217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549398846f720e2f8d5dcc9e20fbc0ab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d1378165a6b662de49615f4d443c7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0c269b4593b2db15f23823c5c79a5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911d1a1f56a994faa5935ce77fbbdf4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b77bfa3ef610b462707876e76cbc5b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba394d41523eb7cd354bcca496331f9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d762e3045893cc84f3cba25d5060a1f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7759e87f1b7ecb508681112151217225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06923c756f7f05c7aef42e60869014a3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34569965d8895216233ff74355a797a0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee4f4c1cdf93135c91afe1a7fee34c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a708b083ab71dfb23d110ddfcc77af6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00868bd4a0988e06c7224e95e9f8747230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc6c91021221fbe2333b3e943778fb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4feff03e815e499c5d8b37c97530049232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c454f5e42e403f3de8e1bae89c965233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e522dd1888772603691a747d3e035234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26263e391efa8e4c1400ff7db0b56b1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f078f17cb8c496d2b3c6a8804d7c416236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2dade48f473ae17b7668419c35215d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dcb62801bc757eea75ef3219c34307238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87175cc98a744c415c66eb509357b3d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101f24f01a22ce0b85996c68d4d8084240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7631a26c7c0949f5193c5733ac2fab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226a527e7de34e908d12e08830ae6ba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c61f858abeb1002cd529b199b7d233243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9399cb2c051e4938d4fa7471efaf0f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc211ca8b8c3cfcd2fac193d00150f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba77016bda26a2c64235cc0eb0d3427246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf508a6d9d010515e4be3b8bff36a90247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c7592174ad4e6e671c082af4f474e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01ef07c4aa1b6b2d13690600414f75249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d82528bb478bfb5bdf75ab9cf4970250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e27b1a4af75594695b5869c76e65c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a321a650cba067a8e2a10c924bbc6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bed19fc55f1efac8abbf8ae3f2efb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc8f06750360991b8caf95bd83074c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664cb9d2b47cde0444efb1d9cbea1c19255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f78f4f3ac613fc62aaa4061167c864256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269673dd073669dfb5e29371d27de73257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5301ffc7367382afafa6ae868c3bf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a541f18216f5c689d52a13c912f17259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f676d8e00657ec49d6055ae24135c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d3d9af1164b42e55479e612b24c68261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a758ffa225238eb51ce2f671d2f15a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9110ce301546bbc52140b7190534f1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecc4195e8468f391bc52c1ba23f44e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f922e5259c8339e15f8b73ee4d691265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb82af00794006462af305a058a022a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f14ecf4d429ba115f9e2fa5b5ad70267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78803a645078e161537afa942f2063268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3394d8ff32b6e0c800f9362feba71269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd967de2ccfc75a07f9d7366e07d247270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9eec05d36f5c28db38293274d277d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8526fb0fb316518981b6040ffdb4882272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f31b4f665cc4c28eeb544691fa817a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b25e29ccb2ec34b41d1bca7bb3f333274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756d3cddddcdcde23ebda369eb0183d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc3a06ffe634a8cbc27fc2008c0776276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9b51dbec3a7de8fdb915f4bedb3b3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7474ea8eeaca24a566a1980e1fe3000278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db6ba758ca0207d08907082b0602cb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b31f1441af907b43445acc4bcbdd0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa739c76d725cd3cff9c5f6a8916686c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87522cebeed3ab0b40c7b7622acda5f7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b9e775cfb3565e889616b8c60265b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620984281f0bb34a6ed52952a32464f9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62486fb99941c6bb3041b34c36aa6f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a647da2bcbeca2674a3d5f91435e6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6ec812961db4df414004a0033ece8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794de258e4a529735632216cf4aded9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74544ee719c2cf27c85b79b9fce5a320289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902c1cf0f5bfac50156a89d21ff993b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ef6a8217f44ffe0fc441f5fc0bdf2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5cf1f6a4bd41327aa9f7f64d1b848292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ef330672ac21253cebcd632aef3c6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d83aecae2fae50d5b560b3ba8cf799294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98f75e4a51b5319cdfd985e2bdc39c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d54a8680700095d16b1e0c74cab58c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f2309733570c82fa2efe4c637751e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930123400b991ba1e16ec36729de1572298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01eaab63a7a721cc20d4cbe7a35268299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1cd2170b6db10b1659ea5ce01dd378300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5eec370faded30e188ad016def9f27301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc5116fd4fcaebc9d242acefebf623302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee75d65cc859053739102634ff5343303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbab5549768a68b197b24d5e8a3e6a2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca93012a892868be559293a40123437305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e2416bfb3744ec30fcaf5defac0a8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b4cd3779e9ccd655a286de1086771307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6655ae51e68ecee4a9ffdfe2516d870308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a866fe1c1a09b5abbb54233fbfc22309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9737d005d1e80a825cfea3ea972ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539f509419fb323d1d22443ff413c53311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00a58b16d8a6232f2c66edabb43b9c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d62bbfa5fde564da10813deee06a8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d42de9e1ecb5c0db4f94b24370b7d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223173af4406ba52452e969b866d4e55315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d0d511061b173a3502baec3d9ee2e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a45d5a99fb3729802dd89cc38d8a3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f6dd013dffa12e0762d23d2c3866f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86271dec3c8d254f313c00c235046b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda9169b3429d2995fd5892a35c9e64320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbca342f2f49049339c06cd4818db6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc35b6edda999f708c495e7a2d86ab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e4ce86433ca1d23e0179a253f6453323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48583892d9d5e41bca4aba42116f622b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8cd9333ccbd4237d0b33c520cc449325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0676acbf12ce9e526fdc610b0f41c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e83b7478c79690667eaf415c1927aa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0214e46b5cd0fd4f99116397470443d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6cd96362ef1f75da03ce746663260329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a4c02bfc6e68a93ddf1c9f46f1c44330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0f082ea614d78ba1688c3cff508e4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad6cfd6cb10a712c7f6a3e88e44b09332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59060dec50d6d649703397fcfdeae7b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cf48985cdba279a52182663db22fd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bb22e94b59fd56ac31f3c1f5fdee3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac00c23174c21d98573508411fa322336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2cb535b559c3bbcc8d4bccc9931e6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c11e61ce77cbfd74ab9134dd385fd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d0939202752a75fe0c808c40ead4a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431d05a4ee8615ab6e4e485b4779ca0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ac4c9fd96f58c022547809c972bbb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84752005e3656f1e4b407692ffca92342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb772f52e4264a4fd64ca323eac7da1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655bfa9f26a97b8864791af455ccb87344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64835933936a9141d4f409019ef9db345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191e26115a9f2716f4bd0943859777a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc12dc9f8f2a40c4aa3f1ea3c703d50347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870795103b18b5eaa315122bde8dad0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80928b37f65facde056e87fae32a64a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b339487901483352486f1b771de192350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf62ff8dbfe8e0fba62e17dcdda118e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af7570c8cabfdc6f5744f7af6da4d8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bdab160057e18faf398e555259d062353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f819f10d10e6cd0906e595dabad39ac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35515cc8446372eaf89ff4f730304045355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11551f349d96845aaf44072632c49e50356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf87d116c3778bec52b013acfd6ee8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536f749bda4d7db831b006e9a940a86358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eca8aab13b44e571851bc451b40ce2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b81426b87c25239e43b109b6f95730360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2dddfe5afd682c638e27b5729c78f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5dc93254f8ed7a669d46d0cd656f0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b489b3dd65a4c7dbf7fdab1cb90f350363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38268cb3cc203b71e633e0adcb97dc1a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258be7a8402b13b714450bc47999b12d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2c671105cf849dacbc47bcbb20fc7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ad01523356cda53e58251915f37fd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5dbfd04e4691aabe5160272a421c5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bea7946bd7f20c3983dae221feb0e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63a687191ba9a0fc955fb68e1baa6f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf350929a66d29f980ba6a10a08398371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44fdc0857974ec50ca4c9f67ede841372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edecad1e181150e9f66bad7b534b5956373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219165c035c05eb9fd6e23e0dc1359b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87bac067012b32b972e421511d0c9d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0277e6a225d7a4012ce4e20b971cd60376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c231fffbcb004ef4239a5b460109055377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3ea204210aa3fb69f562cac77feae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3630d20f316e545b989e6d2f0168d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9346796cf3cfc08522904c05bded5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26d22f39e2098d57cb342bf50aa428381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26fa87dbadb41d2751f0be3ec023cd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc02463934489b5069fe92c0901eec383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96414d774b390186c19ef4337d4d6d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52634d4d6469a05af0e347edae8e4a17385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e216615d63caffbb695c6be25355ac2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65ddd0cfa95d7575000da687b61952387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5d40bfd573cba2b830ec0c0645292388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996f3c206726ce6a209240d91ed8857389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5dbe68da6c9df64f911bd50ddb4a4c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34e203a758b6c7b70e2406a68aaf27391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062969dc7023e3554bbb4137d59971ad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4d823a630d7a36fe9765fdc6a23d2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2f49ed2fe46a582608b1da1fa8885394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a0932abf490ee86c35d81613f1c03395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36067a9c4e4ad414c4307877e55f962396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d61ca80ef5e59203cbacebd25d5c5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fad2a924e9be57a6fb34681484cf4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186c474abfb06ebbbde72eae610c367399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb2c07ca8df3e9585139065785c28f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc938ccd301d95be8bb54a8bcb43255401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a316aeb5ff111ad101c9fd928df24c3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7984ae0c34e68068d779ca3cfe0862403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0d4539add31261b63ef30fd345916404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f167e0466e19325fc58596a28924e40405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187c6e2b30f58ca944e864f7703444f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8047f2ad15343c49d52c55e700ad2b6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe851e8257f19861efcb96169b265ad408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7faa008802ee941c1bf29f6e8351fc1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9d4c2de43bc406e25676d910921f4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd9c8b64a6420f51763daaea8d82cc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720efe51a49a08f8f54190f088cda048412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99911a54ecaaa4a076446ca826abfa8d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e6bb0db486633018bdba5772329fa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64de322201a5dff982593f4121fabd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b095e953813f796e56f6b7881fae76d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36e206014bac9f9c1d4fc470e6f52b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88fe7ac470715e9b439e51b1e2796f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc031350ea8fcd683a455b2c05660998419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40b48925ee017bc9c91772ea07091f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e530cf0bdded2c95c333d7a98912d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee5a280e91b37c9851ff550986f3f9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d647b974f7bd536569ef76723edf1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61232bd7eba427f4ffe1aa64398d52424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066be21b61ca31cb0eba7b982c0d845a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aba9c42b77b5357287e9e55b45e7a5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23bb27a5cb93e84cd7e637aa7f5031427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f82b7aa67b755ea09eb06e26f9aca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b74a2d904512146b51f24076d73a6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946075a00e911eec3f391daa7544582430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cfdc8930b72d397ca1d876fc37e04431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef885ee415ad6c18533f7fc267b9d0e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aded2ecb0c1d0b9208582de87e9a49433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca865670e983f398cf3e9fd42665578d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86ea065a58a2adc861a84df72d051c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a85310b8668dae43697c1c894cd4f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a2db2e1dbbac7a2f43089cbbe9294437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97189816303efd90fcbdc660e57a8d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba061951f93a305a85217e05dffe6f15439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853501d9f7e7b785f35a8eb32e070a58440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec18aeb28028a4a686880d0830a0af441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b3d523bd02c6fe9344056d8a67e1a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cca43cfda0a4d0f00c63014c0a3e0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c1a4f8d6102e61d7808531b682234444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288e84b44453c27928209fe356f9c55445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0d4b6112deee4043dbf171901cd66446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383be1fc8581e7f79629efb34359321447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70964aad496cf61280c15619700e21b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9891cc1c44a1be976551a047d9a704449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920031d47df334cfe5336f53ae1c5b8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065695a28ad4e395f94a6e2632e99f4c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa07a80131323d83cc4f8f7d09c8f6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5a8cd25017b7f5b4a8bf24e6c9f87453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ceededc5702dddb9bff5cbca2d2b5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbdc492c30ffb8899394ae94af2f8b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58afc0f6da22e755fde9d23f093061b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f1f6a13f59ec1a09ed71e6c408751457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144dedf30bd15566b31b0f798780d4d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c3aa2cc7efe0c792007d7879f2b00459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4cdc7ac528222a87e8e675634d85f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20881a4b56de30dfc9f10d0651ea82c7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739ae549bc0e627d9bdf82182d62878462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026d6bb5b9190990ed161fee8f469eb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1fa481ac960cd3f47f5898774e2f3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59508c85a5a2d3c6ea1487c879333333465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace677a9475a4a49513dbc522d8160f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56502be53145816aa8856a13c4ca46467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75313c161355d5f9f8075766727a0164468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ddb949c0acfac6b2b61d0620f0bb1d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b77aec1a9c5a7bcbbfaf6ef2fb2c7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952937f7ed3a356bc164164393aa615c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a32551ea965611db3902783b7617bf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58699120c50169674313e4ba561c60fa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3649494ea3e167b89b216f2d920f6e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfabba14b04204cbcb619316466996475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c996a9f1f10eb4ea05b433d09cbaba9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbf71ee138e4fb024b87ba2b435797477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23118f7ed99bb20df4fbf54169a9d9e5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a3606eb663ead565d5627b93db34a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02234927990bafbdb7a0e7da4bbcba67480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe24e27a0f9a2bdfc870e74d01da98481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b9378fc2f1f87c9717b041568313f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cd3a16e238465c9efa586f049c3c3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac32eaf632dfda2ba79b6a3acfa94a6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077a2e946e6046245f28f1d658bbef5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c264dc956e348f392465c7057d586486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3200735dce06adf2e3757add43864487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe4e9cbc8888c834562a963f72c57e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457cb4ffc887d57687088fea8416e8c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886853cbc0c7f7c8eeddab10dd6623e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ed60b05a9fd2910314b05c1664dbe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfc7db28e120efda7f999746f8d732492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d33ff23b2b94620111c55b9d222086493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2fdd0df9d1abe4264dedce385d799b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053da443e5a17cf723ca27cc7bb714a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dfecc24b887ffb4be8e06c1ef17685496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f06448c6e9a47267846a027cfd5ba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd587aa123f62bea099eaf37d8ee3715498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070449152ed0a3f18c68e335833a900499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfb4bd72ff8225b44f44552a859664500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0674020b561218dfe0ed35c87f732501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b6945f7650b4586482e6035824f4a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aaaa29a14beba5787acafa85c00b8c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe80314542a1daaba29d3b3731ea4b9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e433c6bdec3627cfcaee7efab62d55f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636c323ec4445865efd76fa3b4012fa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51e4db7eb3837eb639b066405cf420507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686ef56a7ee3a4f889dc3800e057ef5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9e5e3b88630f118b4cd1dec532a30509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b21466d4579882c175c9d49bf362da510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc6886b1848f01625bfdef3bc0a497511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9d24e3e552b91b91725d12b5bf135512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98deddf0c351ae310d0c385376b56433513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422a065befe75a1bd436f3bc01e15d3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44198702d15c63e49711e7a06a17f7ef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbd2c3e862318c160cb068a26c5e10516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30615e38046d1805e75f03c953380b3b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9a8bdb81ae609cfeff6b6aebcc17b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66de837cdbc7263585cac5c291f563519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0d81f1ac13ffffa84e828611ed991520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f3a6d701f86b7b5427c685bdb9862521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a3465a2bbc0be9f16d2846423788a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbeca8642c37997e1d62107ed745ed6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb36ea0bcec8c18b1247f2aa84a1e2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501696a94a42e8db83d2b454689d519525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b081fbf5eb9230e646928c82007025526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbb91a065a8e489d41772023662630527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93da972cfd7a0f0d37981fa42c6c36528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8336bbf973f00f0c04691fa12a01c97529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71c82cbd81d51388667d6758d17fb9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212f2924774f19b4b140b5ab399bf6a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4064f997833b6b90f08b24e39373d40532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191c5363ddc88bf52026a97d6ecd101533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf4e2d547c0e7aaba30ea845dc6d7e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65e4ea97655f8f21c5bb0fdb264039535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b8340345aed5a9b5707f3fd771562536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3cce384389a13fb495a012a35d15f0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a6dc5d877a4fbed36b2f61ce83744538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22733c61e8581e5895323cbee00524539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec22a622e8fed0665a48e670921cec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775118a2e60bd5f5d4984cb5b6a0437541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7edd0fdff4fb3f2826c0d2c9a5a995c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f830a81a8b7b80d0e77c878940a11d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9209472176a7a3d6e587e808bf8896544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3333445d372e39e0f7af4da46fa06545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302457dd6038bc997126b07ceed8729546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d9ba90264c17f64fed21ad8207299547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6382eb1ebb3623b7f4d26a7e2c3b7e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733ca41c37473db87432a6790862c5d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b754849efbf795cfe72afb3b05c890550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceecd771218a34736749dbb2ea5351a2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9356176c5549ba82adb57a4f71c839552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c451a1b164549f36e9b6d86ff9e3e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228be4b3cecd90f52499d9aee4a78bf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f54b937413a5ed35663278cf95fd9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40d1fcc887091f346ba2636176ad3c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339759740db35a26b818172907b9e2c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a95493e7fd162b25a2c599ad198ec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d747a3b775d912bc88951359c2ac35e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60af7d271922da9c5e0a037db9c707e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bc2cf57beeba7feffe4820a896e4e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a0582ed0f7324fbfb9cbcbf695325562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c39869d1d5358a4aa12180d73bec35563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5aa518f8f0a23cc2b582d91cb7b77b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76d89ab590937be8bbb758c31860be565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598f26ded8537ef72d9476f18853a33566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb2af5254c2d27f75ef1675b6d25f7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04790ba0aa846dd1e913102723ced2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5094ea2fbcb6d544462006cf3b70d0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12208e998725a27cc78af9de62615b03570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760e373e14d75ab3f46cf1a9f2fcf81571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bec4340ce0978f8989bd1a7fb8211572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a20d148440abe5f66880e489a11a8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2897e552245a3cc250335b489d961574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d0993b47832ae5d9f72f0fa2e9362575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97e354f89b6e7b55ee48d5322c23f3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec137709735ce1bddda750b682f95cc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683827c602949ec7548fc2da3ca4623578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c9939de16d4ce53f24fbb2767bd83579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc692dfee20d3a1194d4f1f2bd98582580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925450200e7ddaf77e3e0fd41970d295581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a29630f0707f20b9bad06e69260e2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c6ed0fa0cccc1cc2cd32078b051d2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e5428aea2e19a8eaad057e0686b00584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7feaf2e3d4a43a9f06dfe20e2e44eeb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0204b694a17a1498e4324552082228586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db1aee7c249c715d6138a611fa0d1f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b28913cd5cc13483c42f03f1cbb32588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb17d3e3b1b9c5218ef4835301eed6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0944e2ce944537ce86dfaa7498e2022590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a17321341f194eb781c5b565b7af2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb36f0130728d0841495b3d41fe94c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f1a79d9746422a093492b3ea64823593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe05dbe8bcdcd0243d83e345b12a568594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed1230e8b383c818c0ed44bdd50308595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44580a6a417a4f227e0f218276788fb8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273218878256eee21dc97b34e34b9f6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307866d83ebc4e992dc3a8852bbd46a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb6dd62485af13e3f845319eb4ca00599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac57a0a33eea1843f23fbdbbd88fbf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e23b615c73a81a060becc8ebb689fe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08069c49cc09d13621cca5c696f8a5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7996cb7cc9e9dd036672a1e84e9af603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c6673c154d602bc69155f9c9e6d7a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3b0c07ff4dd375a41501615076ba6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ccefc7b951ca38ff537c2c8b4c4f3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864e189676aa8e1f9bbab070e6699e9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8541729b9ee4f93621f14725a925c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc660c438f8b36a4a7f8c12a7cadc2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f65f837c1f516213b35b32964ca50610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159c35e61a96861f9198bd5d96690f6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ccb062b4da580a064b13868857eee1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51cbb29c57643271d02f9b3ce89cd4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1513b706bbde5d898536d13eda3ef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375a51353ad922085fcc099b60b6148615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0c163abd83f38ffd0e94bc732d96d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9872734a74350e051ddd71b70ec3cb1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cddd3118ee9f705caa86822268e7f9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e13a5e6bbb68de8df9b0201913ad8d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a1e8001c3df3ea3c72e03c80d373d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129d79d495ba40f9a9061f28925ba9a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6ae40f5fe61d5d82441d21bc109aa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a55a50b11f7bacf3ad150a36904e7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04cf35d173342675428a54486c9b49624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2208ab1e7c601c7a7f7d007cffc68b2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9134c75dae90845e6fab2e711992fd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b12c48b97b0f7e163d0f3387e040d3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40621ebadf1fe618800619d6fdfeedf1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a8507e048f6970a1c380c942da730629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8d9e52469390b873c87d16fc4205f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba735d0a89009e2591385aa72b94a2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb776a9d2c6d0c6e2d469631ef2a1e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5833c8f3464401c6881ea77f4c411b0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874017aca0c72bbfa1c9359c2df9342634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529b4c8c48f53f7bdcd7ac1fd483494635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7c471c65ee29596efe376afac4269636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90014d0a58890317acf321e70a8a1eaa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae8be6d7d70fd8f29a8a4cc9c2c17f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31de28c4611d8079ce6fd35c765fd23639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a99c53be138c4c56a4472a36ef7b5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792ce4059fed692e566f32be398f1bb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4483b655128e13f4e54e83a5fc6e62642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617ed2101ef174d14fd0d3257c67c79643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e6bfd6314be0af6c0314127f09c93644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d3f198927c63a4093c57e9b5d85e2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602f1c4c1324fdd4cf9eaafa411c20d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd803419fea2eace6afd55aa387ae129647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b15e799aba48b618c533d5de3ef29648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20747549fedad308065f61e1787ba5a0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1963e9f1425f4c2feed66c985e87e4e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7fd48ba7db5d7aba899072d4ea97e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6e4678381b38d74aa1bdfcaa83098652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f200eacad9903ffb471c906fd67111653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221c5cde0a283b6fbbe0422162d8198654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2e515f2bebf15a71031c6aa3d52f8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de47568d7640a00f33dbb52d27d959656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543140b86e2738b667ced1ffb7ea88c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c06c97e117dae64f2cba68e9d27b1f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a1d154b3270cdfb48c00f662eb569659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc99fdef03c574cbc7d5570e47a0610660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1753a2a1a383589c2742551aa8d7c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9bb138f526eb8d83c95db5fbc666f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9725a19a38d20d479f55e447adaab8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648613c45029eb75d7b23e4dc199a72b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69f060c48d099cf2ad0685a22a5cae665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db6d7a9aad5f7bdd8363562731e0a9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6951228052be7a9dfd2d26274d07146667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce0678e75dc887ad9412f9a4ed708a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111b2dca16d2cb95c77eee3c892042e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f27a407cd6d01f35d75bb9644606e8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71aca154b65827a61828f4ef98d596671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af351c2aa7da1905bd067906c44a07672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf95a2fd97d9a83028aa48c1629ed3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1cb4d6aebe9494ebf36f65dfb3fa7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36927033eb15e37f90e846224baaf1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c498fae95373a3a885aad0f7c3e915676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c816a1e086868ea930fe535eb7df7a9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6947e4bdd38c4c809f7c9590c1461678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c380761dc5b7ae8c6c96d91370f8b12679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720513671e6028251c40b3dff972850680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3ba66e7e9e629cfba4b9ad3cac365681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fcef8cae507034482b5153db06cfd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e698212886d0a47b7bf3996fec7b86683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771caa3bb28895898bac4c5bfc32c26684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbd677955186c533c0248fc86dd1a2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb6a4d39c0378f4b0e88ac9720becb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76865fdf55138877444b917c2bcc59687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927718578c4d53a24fb44240f2eee72688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2ca1d078f82b29a7d12fc0853ace9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476b3f4a67735c54d31f5b5567a1f7a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77275dd57ebdc7c3606879e163f4bdba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4cdbe14f4d7d0a1cc4078e87fc5e57692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae07ee5e50e1c49f531098084ddfeb5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94624a94d1cb954f010a91554c5efc2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794e4ffc087fb7c92cdbc4de78f1f97695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a6835229a08d19345e0424f1736f3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70666db1641295e29cf6bb4fd396dfb0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e889a64eaca9aac67353e74b3fd9d02698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b484a4e2dcf28667f880a99a86d5418699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc0f265823cefee9768941583c989c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e27a9178f8b8c9908e243b5b09304701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a743b1450aeda401b2921aec652ed1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7b56697c5e8bfbebae880b0427d7f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e63a393a2775756326ec08f27bb92b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34061d9a23044ff25e34afcfff64ab3e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0a7e63c1dc6b5404e7ba3f791edb0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecb0b2b43966c21dff33c244570696707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714703f6d0489e605de15603b466826708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473475a458390dd146771d1f532805e5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda09eb9668123cf503a91ad6b6e88b7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127ebb49db3a85249ad703420a52b9b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e9ff971eba22b87c35fec76b67f92712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007955fbaea8f081f535703f15ab824713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae946e8fcd9f7f99197388b2c91e6e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff538062951f96bb097830e1d1bbcc3d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfb2714dcbf30b11d6308fa3f95062716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1c2d8109262350404aa3e532ed218717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ca04c3cac5ee482a16f5cb3c27468718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d3a1cb9204c3f4f5047df293f1b11719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c7d4a2434170546ad9b2e19efaaaa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9a90e23e3e643256d1758a922e8cf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ea4148a1656e247aa3b44e2318605722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b0edcfedf0b183de5474f004be976723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3206f2f327ba56d83a733c4ff26a0b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c334456a275b0447996989cbf75ad725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1657983f3dd4187c657c6107b859d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63865b8698ad198af0ee9173b4a7b732727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113cde4c0aea49f28b6885dc8712795728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab625393142154b7fc3e58c7b88fd5b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5db86939217b914d50c42e3c92119730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e77b36cfb1efed6ce95aa16f53702731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681291e1836a408a1d16344f3d4f6a7d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fef315561db23d65030ac33772547733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61d63c080b6070f9a66492ec139deb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339b8485974392b9f7baf0f090d81b5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79339a5c9178a3e38326915a4c52d0d0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d5e9ac1065f14ba81e19883602097737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a64018511edc38d40137710de0a98738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77123878fe6d529796de5ecb863af96739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6231f0be3ad5471e3bfc2b384ee71e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc4a928ee1ab8d71fbae076a576028741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d353548e36a1dada4704c908c8434742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2128f2f094c8ac172aaba3e94a2b29e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8edb4e605c97d5d44ec5febc03cc8b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a26e9528b03a653561a320de27ef2f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b5c364eca2dd7556d83629e79db8d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec2a86baef8a8b8cc61eede2eba023747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf2b79045372e7c62b7b4667195f62748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983255967f7e77fabb3e659619f32538749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ddbbb55c7ed36b0de5ec4cfb9e716750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e4168718c04f79d77e5d2c073fa96751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9da853dc9ae2f1b11de15cf203c525752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbb8ed422b43b5285b95e803edef4f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42dcdb2d2b5b56cb50dfaeed8262dd3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d2ce234aefa945ca02adb662b1bf4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae478e5ab0ce16f1d1a2d424af4f117e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5156e1d37006a20d3286a3d01b49a9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90434f6f9d8a65e5c728cb8ef77880758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa918e909e99d764c6ec7c655f15848759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223f46ab5331849053123258405fcb91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4a7a90d7cf9f1e24ce5026d2fc7382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6581418f06ae8f6d4a0556b548cef63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eee5f5a406045dc0faa19076f2b1dd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f6ca7dfe7c61af76bc156f5c68f2b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f47a7de48214bcda19cd7d738bd5516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23644e738373c7802b00d0d97092617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7cacb194081b384cb93926be442f08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c38756ff8ee49f3119130fa55709869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58daeba8f3ee152aab3bd5f1747a8d6510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7a9cca4c42a0acdcbf70b5d0f68d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802ddda9dee4604103ff03610e8c48812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1521d1a3f4ef3b18c550881dc2a949113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f555dd227534a5d9660d7f7ce151114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06e90f1b2e7702ea78401b736eb98a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b24f20ee658dd1d0fc44236dbf47516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8cdfc10d8de8b4db2ad919c8db59b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6541ce52db9f835c2df4ac079a854418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68721aecf6861422eb0ea94c59768e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d86d5bb1edb590ce8756d58120ddf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344dc6d0b1cd608ea3a0ee435e3c3d1c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e9dd4028633d235d7aa13d0ec85a422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0564e4b85544cd105f45fc875cf9bc123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe5b9a756ed2d46becd4fae716d68224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7d2f9bae0dd4544905b04104a514f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a3c164e9d4a26d87abb53d440a8eb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ccc2b9a9193f2f35f1088e0692c7a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f5f6576ddf7f19db67b7d270880d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf2851fd16d7078cf483e70fa8458a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19f4826a7c88c2d34b6776ece0328030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6c50f27f2b98f44c45fd443b7379031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1dcac7b56236de1c3de3b715f174e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54515954c2231150843f65ea77edab833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd807932b0f60c37b0e568a0a5e099c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a34ff2d631df45a8d0b2c50ca106fc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5b301f02e4e40ba48299c9220866736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff85a1068e80a607fcdefc28d6e7d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae418fde4ea163cd21786f89f95073b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2bab7a6036304fcfd8dada4e0b46c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cc0bb8a27f8bd3fea96f20daa167440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c6ffb40d1844fc4a2c049248d968441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d430cfbf2bdd483c4ec10f7c51742542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38142e159ef35f3101e0704ec6ea05243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf6f862ed9eece783773e3ff6d9e3f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601cf6e133292c06df2ff06e28bb7b1845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721a7e2976227be92bca165a61ae6a246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a900d8f2a1d9337de2acaaa8bf7bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f47d10bfe7d601ed418ba0ff1a50948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9c9015efb88b72a67902bca8207a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b32e4d9e1b18890df849c81f950eb950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c240f41e9bf5aae7406eb933abd35851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c9285c1a6cd8acd6b11b296b6f50d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac230273b24ca945ac89428ba366da0053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59261f10eedbd371420050940929f03054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa6151d22d2018b4549397a24ac1ed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad692fc94dc064fec8630a1226756e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c655ec60fddeb9a83559149ec9f41da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d0a14e9d5d6e9efbd22e234a2fddf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbf1ef234669255d9f50b82e931cfc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2fdb6d9bd9ae273917a633868253b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc53c1528f633ddd875ffd05c95217d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d4dcbd36f95b1889264f22e03f91662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe38fc47ef08b8860d6afd64d5d03a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8141fc279307f5157ad913351f1454e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d105eead3d0b805cf584d4bb0eb5fc365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b4fcb5c5155bd89db16ccd09ca2c766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9786dc8ff95b1f7b09860f26c9f4467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846fece958037d7dc7c6b35bef594b3068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6348d18a25102cc89d7729e70f4f3c969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2de634d6b426dd1032e67be9eefaf370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e70ecdac06d02394cd3468c37aa12c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c77f2bfdab194b2160f8ce8aa9aad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c06d9879ac1432a4d57007ec3371773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f03650dde596d580bc6dd990ec90e974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce13f1340fc1b46ea0f1956bdbdf1175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad093d10e7a07a634c87816f6cb6261276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae5fcbc71a002e04c74cc97283ff9077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbdd90f660009fee14d5cb3eb19fb5178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7dbd4f7d0c0af0236c737825c3cc9f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcff3d2c7b1ca0e62e2d32f595f4e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5f1c17660ce8328cff2cad460c57181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b924aa879c87d892e1600b4af2911882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a09286a9ce17b7c14f561403a165f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c3c7eaafb235cd8ccd49849062d2384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cd3bcc2b6a07d6e5d7415e6a747f685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca561b09a9ff491a76a3a1f21ee9e0986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8e10a9f54d4701e90a48caa71b78887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6087b68c604a8597d65b4854ec2317a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc261c4d13c116326d71a59f93a77f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8915abd2608177158989ae06e18ceb690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d78cfe5fcf21f79016fccf40c1361f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e516d7f53d29f54f1a5dd4c47113a6292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d81ef5419d1df7aa28364387b9ba2593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdead9c3676088dded406d80dadd95f894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815adc333cee5bce17dec363c689218d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196831d6a707193fc973491914b7e9996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59ca2e65402f26624cedea14a92d5197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc72ca7b0b6567a2cb008c2fdc9c6e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9310d0b009ef664f04178044f37b0e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b19a7ababc38ebe15af380a6e4e6de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1db0a8f6f2133c5c5ff6449617a98101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca490c3cf6d1432bfffb802bdd4676102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a60471ef940a9d0c0688933c901de9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab023c25d8a37b3b45876b042c167e5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7136cc9de3e1449c3d0d1309ff204105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50889489bec4a842271a7707291a410a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc34662e3aa077356cb9c418e91fa8d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6ff42616869730ee95ab76dd6edaa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f33f77eb8c46b3de91e094ca675c9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6d79a148662352ec91cdb4aacc695110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bf05331965110b85d384e3da5e58c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf02d87cd677d8dbde1ff65367b18b9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8ec40f07d69887ac04fc5c491d1ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bec6638e6e170f08db1abf51311393114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4f1b0b80088478df0337b131b5fd8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f93bb62e94d83e4eab1838e00b975116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fdb7a9cb723d56c2d2833136151a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6b2d4cb05e956580b173b1f12d947118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13aa83ec3fcf1201c2b9864efe54e02119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb996bb8f647128addb98e05acb61f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8901e68e1229f97fd42cf9b301c67121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39338188ebaef53164fd8e5bc475c9a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a64809081f0eed5821f8d9262b83c8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f35f5a26b901c9d07cb6181284940c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576c7eb7af13dd05c19d7a0c2ea28d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13522c09dfb77da0b8bfb3ffed3d0336126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b551b29f64a4ad929c0b4780c7641ef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53894ef44b848388a24802a4f94b3d9b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fdc9b01401a1aa6965b522977d5955129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9aa90ac748556c98c75610910a2fa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9be869ee4b3c4dd5242786ef4c3eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ccca029f0e8e3ac17cff29b5e20e16132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6dc5434a8e99f5e3bfc40f8968a4b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa15c4b2714f7b657dc8e705405adeb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26778cdc60da755f2598b50501b4b00e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7fd238e661ff053cb50553599cd6e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0fd71bee2ac469116c393ab265f78137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23e9d0c77bdd37d9e13105ebbf20f7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c4ecba71fbdffbb7727ac8543e28c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20eae6c32b811a27afc0947d309f447140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888f9a108b212f240f95a46f047dda1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d9fd8f4599123f7033022f6b9139f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd90038b74e47cf7cef02457367f623143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f85c72801fbc8a6cca65e753a7ab11144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9676aba12c1baa7ce7e1788980be8a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb495ca99a9645e88f8c521f7e627c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb253d6192595371f1549dbaf11c5d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9588390bcb4b811576888beed5ee26148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08ba5c5e6869015b48d62ec0504dc7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c24538af4fe955404ab5a760927d90150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2271f9eae4d1f60fcd425196cd41b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35294a64c7b784c04e1177b27d9558bb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3761b8ee37fa3a8474f13df816ffb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf072e39e2d04fc4af4039b4123f9fb1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042c8bc779c82ada381c18c2731eac8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4614c5ef9d62288d771b0c76ded4c5e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946116abaaab9f0da4a3313e9aee39c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1273bb5f4bae56717c767b90124e31d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb7fcde65a38a8b977d70a3e424fd9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdeb6bbd4d21ff5c238ab6a66657ec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08b93f5a15ddd5b810408ecc1078f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b94aeaba53aa8f68755817ba1cab6c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88567625b867471daadf9bad4a6636163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1360f08986d8262a085c375d7c1c7af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a2081ba2a59b4e95e10b06fa38c55165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103aa280a5a306104d82607e7128670166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2059f51563cf4a1985e006620e13438167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62e1e32cec73a3f0c6523874c090fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23177acb08873f4f1cd62bfcecf184169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb751657b5238a405c77f6e7f5fe2f6a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88def11be9977accaeaa9ee2a23498cf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0d733c1a4fd983eeba304491e2bd2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38eb7885b0053b9767052fba3533b4e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0fe8f093217784cec98dabb5442e8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe62f096937e888270d8b3f89b17539175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213cf607e2b8e3261a66e9d196381c0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610f19ed982bc2fa65509693112d691177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0b6f5ec2c62d9f77f99822cd8562e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24921ac64582f5145f6a7c0860c0cfdd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7da1c5081bf4dda22e88b512d7fe20180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b4addb14352afa0a533b8bd68e975181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cd30c3e519a4e2f4b342c716b4190182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d975bf221d342fbb858ce0e5e7f52183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a458f9e50093719c11391f4b6feed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d773ca91f1559c0f8df510c6506bde185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01977118024fb8235ae232773b913f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211c4d4e952e3a585b9de1c53d23f1f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a4a5a57de47d6b615b94f4d4b19a6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab59e728899e06b86b047577f59f13e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdcce38dd8122ba1ba38c4d0e5a26f4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e540c4f8bb460aa8698187313e85b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628760f698aa0d878a2eaaf3870107d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9d60b9110597410d25108714427c0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4a5d027067d6cd677909fa742b298194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59739e744dd971391fc538ee3cfb93a8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7800e4778a26ac252739084ca831c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aaddf51722da8477b3e558508895d9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b1e769175d690d55467395b76b21e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a58356fb5e30917d21f7a35d5a60c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94919f96bfae9efaf1cc3bb6fc8174de200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f23e73bbf57a209b1ea1a551b28e8b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79ea76b9f55c753b7d585c560f9b79202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5b8a7e2a8e9c136001d3f2119f258203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5db70db1e22370aa8bc33e5c29c0d9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c395a57e6dfc4a5b73878fac2f98b7f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845f982061634e4dadbf88719dd2af8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbeb739879d51f8f99d0763e5e2c29207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fb7394cab715b939edeefd3f73fd3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff716293b2e50632313b435a909dccf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfa54d4ec0486222e9f62ce4485c90210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc0d775fe85462f61dcc73daf4731f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5e8922b1a283eec397bfad94f0fa8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e359c242ec63568a451341c24519fd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66938af8f7aeb131ea7248b10864332f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b04112343a6918362185484a4dba7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd1e8c0147c8c8ef3eb6de4d0df1ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb283ed628a18b03d467a748adeeb89d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3202376f46be576e806d716f5a17c7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9fb01dce6c4eae029b9427cb1c67d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6006c6b603086284807c73911e2458a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde4137cc378ac947f573e01e4f6d36221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1ad3a9561c2ffb4b79efd5d3da5a0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e279d4753ec315c7711b417ff9f36223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24f4a8a4a3e5c3e5a0416412eff7cd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe02d9782d4db22e823aa998559e3d1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58619c91fcb88bae2e276541d23957b7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b8066fb48bf277603978efed2e7cb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f74ec2864d2817e94177c3d478e5fb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9acf1c872661575ce8e52c097edb2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a33d43e5c00fb41f2fc94c1e3b5f3c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a37527152162301895055d6052552a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c2c95b94496da0c0d2f20d7175678232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed54b41e5c67b8c3e3739669fbbc61233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07869113245e23ba40d1a2496283016e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4f25929d20f3cc94f7892c106361d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885b57821c02f7425ee4b21becf626c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222e0843ddf2cf5e626c03537c90ab3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca57901486a6b202259a9e4edd3b303238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350b0a40b2a12937695ef799c253a1b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a862a65b2f29def4f2ef5205cd4c973240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393838806fde90de3dc0d1a8cde7592241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52094426c1bb9bc1bcf6a0e73e640071242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac69126c380ab83a70b93a18c47819e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36210859e9b13bbe621a61e363b380e7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973079599e294334dd3ad38fa92156b1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfeec7280f3bcee2c69b9236254b0a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc605b853d7b9b4718c8d8ceb20a866f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f2bd280e9eaa320c93c8b99a1d9df248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9821307eae0c3c198af3b87bc44c261249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5078f3b183f16e4da55396b7cf45f5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f94c4b90530c38e5bf580b77e1d717251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04571f0cf01498ca7191483d2305ef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cef75ba4c68ae0efb53487c2b8f4f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03594f402ff5fae1bd8d8ac5ef033556254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e037dd4cdd11d3405372eb5c9ced7c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519709fe75c0739da8c0da9a7106b48f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f77ea843a053d4d409f164286bf9b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1002f039ead84bee7f514745dd9f7c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715747509c98679c5058297a404d4ae2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43c5105d82c436a9ce6ff466c7bd07260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57b6dad72745ca605ad5f8ff720fe1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f19ddb0aa7f6f2a972b114e3d3ce32262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38d84651978206f91b1a862b1e54e8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f301cf1170bc2e36b93c51e9f3595f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6751b707fd372a136faf1acc133f961265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5e386d269d92eef944c9524dd4bb0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c1b2d736fd768e2581c24d10a7f37267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257534ee0e040fdda827c09c49e8f17e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefdbfcbf108ea166fc3b33db94ad76269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105139a6b6260d5387863e54d1e46ec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c092f38c55c09fc51e739242ad1ecd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475528d57b369928a72ed7c89943310272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccf038c172d7c947189cf23049d535273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1b3cda352687db127bc01a7e99152274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb93430d1c2ae9732fb39f6b05a1a4a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d6d2592d70dcd62f661e0680f7dd0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbc47912624aa9c1ae6d7b586a4039277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1900200a0d4af982aedeaf05958dd0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c553e078894dae49981c6fd6f74e2a5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952e1f22ca73bf14c66090ff5beaec5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568b2dcb783ebcc5480e23586be5639281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4aa7a923ef239ca9226abcbed2e0d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec51163dea6ac8e05d686781b8e6c3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704603b3fdd56037287ac703c8428a47284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fc08641f138e8054dde9057396057285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9816a0f94624473898e7ea7b57c3ddf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ef03e5fb4ef5c9cd2e1517fc96553287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937b0fb5b82549ace4ab675b812d0bb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778520c5c58865b4a159356e8ba6076289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f14cb164c471ff487430855f74db1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e23c5c9fd18c180d187970fb09298291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d76a44e39e4c9403f10291a4d9888292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2dc313625bdcb1d56bd607f336238a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec606a45ada27b452d83cda47da21f61294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9d693a3f9bf814b76b125aa3d7db7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ecb77ce387efe82976a5cef7382aa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f35c921d4abb71391ef55dcccd6f8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d7ea938689f52ccb955448f80b001298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc290cdd382687a44b96639dbb2cc7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb068431a423dc05ccb5bcde05c2a6ca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9d0d85744f0a2ad153b4257ba2018301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04334ab71af9b90db0426863723b532302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75255087d3afd103028e0bb652b21a4c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ca3ce24716f3ef4ba814e921793d2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153f11467fe12f348f2a2a7afb04c75305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8418b426e879f4db0d8e0f06edde562306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1787031076c8508f7da38bc7069f8ab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bae2d6369d96d75c4b02deb40e947308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e304f4474dc31e0307d57a78590ae8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bd50330d8aca73ee848fd849f0c5f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c68922bd6b483fdf30eea442eba56311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0598287cbd6cb556ba7902e385b3b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ed0628e6e234cb927e429b2064f7b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba963a370d670896d73c0042394aa0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351e28160774045d396e8cf6a30392a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfcc9d24f8ebc7fc1f4a715cec03a3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b0810ae3b882096c819c962b91ec7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b973405c7773703fbc2f09b20047c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d13e90db774b2cd53eabd264782d7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22acd4ffbdd4c78374e29c03aed91dcb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10d42aa0da3c6a1bea9ff48f8e7736321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336c31d15b40ee38539c13cccd8124e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b14a2a368fb22ce680bdb80b0c7cd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e78cbdcea584922adbd11107762cc8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40efa7860d10c5961b4c9c35b35b3e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448f401d0366e96c432a38d5cfc3d8b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3554ec0721b5bfc5756aa9c5255a25327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f60b272a324c2bd8672319a0fdbf8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10eb579e94b8aa32aa74699f30544fc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642358b7e2f014c1658ccb634f26c8ac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45652222a3267391e9aab4f55e945c8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92195acf3fef14889b6f55e38c71ccb9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccad1bcee35d8e06319feaa47610ef8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab89231600fd674032939c0b11bd3a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833680b01b527f737261854569bc6a7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db5879a3ad63743615efaecd715722336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151aa1dc561c142a7bae8476c596bef337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9618a63fc92f741b3b1b80535c0edc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f2885bdc05a771581fbd1f9932ea6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7a2a2fe3e94c64041d7d03e9b05c5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd7012f974d65b84f39d367c44ffda341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1cf6c07dd2d0ae9eded683ffe2db06342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afbfbe9209b124144dc9c8dad8f18f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f97a916ababd84cf8b36e1e83812e3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54aa1b27093b2b554ece9322f3fbf4a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922a9683a5955be9d43cf946ed75e16346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73a56e3381e1c736df8bcad69bda6c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcd282ee3a933cfc7cb3bd64ab81c5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483aa691d029dd8b1c9406028e7e256349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80bf7d9196b071730190fba84b81d4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21bcf58de2f215a8d80aba0ea72f0b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1f31fe4193b04dc3690895083b3f8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc240b016e214553ce8dfce7fcdc48353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5b3b88220b1fd0b1094e0c7946e0c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb6036b50391320c28994fbab976b8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce604e84cda826cc40d534aea036a16a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4bb9d139a74f9625ff8d449e7395e1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21448eb1c2932a7ddd396397a8dfe7c6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f06066e4fee8dc648dd68173fb154359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce043ba8c29fbfc2b81c99080ba6209360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29cdf3978addf9a92b5347b22baef8e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f1627cf0933e4383f02bbf90e18c6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24baef6a7c393b69184d69507ad003e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc44f7ca6698f37c527a3bdfb77b800364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d2c7ab367248fdb0e9eda0d747304365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048a64fac5128bc980bd792e2bc1b92366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646993a8b598f1f6f552051dad8d4154367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755cd3fda0b9ce940ae4fc4707520de368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c3b57326507dc96a1548d10a0654f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba453b6236a7081eb6308fd6490974370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46439964346fa4b179c65f7293e17e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623bdfb9ea70923aafbe0096b85ec20372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eeca7b762534b943bdc5a250b8ee26373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b668f25f61f395484074a5f146352374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4759d9952b7f4f777a3d676693a881375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70378bf32904b08ef3a9ec75b3e8979f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db730ad7d0de345edc94cff8383e6df377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468abac348345677f3010bcbbff56ed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18d415fe073a5f2b137d63060dad28379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb8b97021d45815a3e69144ff32bda380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcfab809f4498ce3766a059b8fc19f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1d32708c4bcffc53754a4d4d56a3a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943d17da61d76800390fcff5ae5e79b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8a4e6b1ce0321c80f069d65347929384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3740f9531c940ac6e7fd16d5e2bf9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92862a58b3ad2ab41f3e1e677867977d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098ad3259871abd608eb3925781317b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847cc8077fbbbef0d931361ecc1bf2c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cee05f35014379eda3bf01148d9762389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bd3d1bafdec3a624c492919c7c54b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1a834f80feb77000709b269a5d742391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a487945d9eef7c0c1084e21fd4088392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9c1441c0e7482527fecc0143230bc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf83a0325e3709c44dd89a501d6eea6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d1fe399ed38b4a4c69a1c479fe4f5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e45e21d15f0959e1776f1ffb979c2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30074257e40e65780042700d42a837f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad75f381823e71218be8a8541265e1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178570288e16838a8fbc621a5817064399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe1d02f880c699e1993a8901a2441b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d35f1dd0c1df7d485ce69531667cbd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04b16426ff0f02217ddfbff7ce94d6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b218f609da6fb395e54d7500d28aeb4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82a97701625cc6a241de8113077880404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38833b834351471fdc0aadfefc7034f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57b6aa50dbfda8c8d4c9008bdb8e4d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550918153bb16caa75f213cfd155424407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04c8a182cf2cff7081af8d77eed2f5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334fae0d3dcc1d963cf59ed499c93df409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bb6d78821d613c19e135830007c05410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fedb3b26fc6d7eb010b8af09da14c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87d72d474141eebdcec592855b7956412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd294d24cbe9ba508340bc37b27edf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76905915014ce0b41850b4668cfe4bbc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f372f9282a27d4374a9b782549247415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf6c5483fbe212c14fc1d7688fa16d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c822d47b7f4a0dd244cef2cadf198417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486469050b89bb7fe83592e73a5508b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb64e7af08b58853b7bc8ea27d1ce43419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92164cf7148df0150ba5305f539d7d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefd299f28b4ce719e4bd976b6dc58c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb46af9d4877ca889e9e62cbfdb3d1d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcaedcb8ee81168d482f4f522de964423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57388e690a1890fd1e3b50621d88db2a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234b92f963fdb7a5a55384bb0a98169425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30977b814d0d3026db71e03bae94f28c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b8aac85986d0962284552083658d9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e5c6c78a10cd6859e6b3db89e7bfc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdd0a26d7ca8c4dc4e7ffcaa31b66c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb7f1f66af41cf15939d7952b6dae0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f07026fb78a0fd43cb6a160c92fb8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168ff81df60e3f23f02cda57a650446432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111b4ace2c3d7df9874d7694272e8b3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f515ae5a8ab415146d683a5c40c9e5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9354c7ccb71448b35e4deca31c413b2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e7054c26e3216f12cd00745f13552436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da627e38f2c79bfe9b08b56b07eb5207437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4d233d3736edae84306e42ec2a45d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6022672c205cb94b536475fbc66a6e8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5e8b0c62b4f74d7ab831dd7c9d688440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed0f89db40f28a48263ae324df81a7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad21421ed7981a4da7054f4cbac718442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424257a8882d87ebb13791ee248ce0a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7b3183b50e2c9194bae615ec476d6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b186b86b7b5f56a0d6a6623656ab8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2722ec27475ce61d08336b60994819446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf14cdc018a5ae8fb718013276f207447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c2ce4038ef85d43306b19a4edd053448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50701db94373859c4b6e32de96a753449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca995196120522620b84ecff543124450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496d0d481368e6286c55cf63b440e74451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c19d0c76cff2f9873e0fa42ca37ee2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deaebaf3896562816699ad8217048f7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7472cc4952227c5a36b6340510132d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11c267fcf18c151617c8590e6495c4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae6df80f92993c1089e6eb958aa339456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2591ab36fbc8af17540d040e9788ded457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f06e100ae74a874365f6f8a4f34c6a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e7f31d143a1a463d5c2f03586a2e6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec2358bf586f1aa25259ca59e3d579460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40fad85f6dd49681c6b027bfe77efa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22fb5655cd91fcd77abcb799fee986462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2ef6ca43bbe76f15518c96b1467df463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3050150e3a49088546b522ed41c0cc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c0cc0b1db77604bf652478afc88c8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7836364a89d9bbbd5350e3ba2ca9e6c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061bfb0e0f294e948b7c62a90511e856467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e56cc604871936eb6457c320d4684468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a69ccd29cdd2dca56713a8b3b1e010469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301e623b5b7065d770b080a821e2212470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84047a41ea0c31abd9ef1685b0e1fa87471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b511aec0da9475713cd91f485223cc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def3fc4618755903320f59d4101012e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97a8782c68dc752bf3be7d0af2de59474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bbc7c18de4dfb28b0ce67fa20c9c7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdf76ea7ff4457f8a82cd3103a6f7f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078f1f471ac108bbcadb4efedab604d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e02120c7130bd650c79bb88f1a8c3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ade746cde8c7ac881a74ed3db19ef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c01f75ac992d005d56c3035ca64ee480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac87a278482f19af037404a4b4041f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59aaeea848cb15ad34625d9d0094414482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbe070dc47db6295587fd5ff838283483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d018ef9e4c72fbe76675f6eca62cdc3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371999e3ab6077b9d11c828c50e95e0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540f67db1cf0fc5cff059cd24eff5c6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855089d9f6e7d472e30c6d07c437da77487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e7f7d2aab9f71fa3600fbfd1a3f23488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48977191502eeee901c6ca64c1307f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ede7127e272bba2e66e67f11fa126490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e558fd2c34c48d0b2d0b30f298c607e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902a0b881d3cc71c0aecdb568359f68492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0fad5cb4408df186ea1b7343908cc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f31bac73ba646f8d40929a4bdeb20d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ff694c0d82c19132c1f3975da45a5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb75c2911038ce6af604ba9b55d348496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409a509b82f2c019cc9fe39788317b4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e79ffb4fa12e8ac6815dc4c1ff65b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd8c07136af6026c130c62f856f289499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182b9aa4a7976ae561f4146dccb9141500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1014a574b57be5956a588f293d75c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bd52d99009cd5ccad7f9df744aa65502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94780b0ce37e8f5cbb1d6a0e5051fa96503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084de549003ffd3562bbce67c18ddb3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85627f2c5c1b5e98428001395ff0d20b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda2cdc138b2a9c3786aef7b25e2b9e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4cc45859ace1839c438d379d89f10507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4da7c0df78972b38261f11003818ae508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000ba1e89e9e8d0243ea4d00c101bbd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c259533d892d7c530b7966ec58e54510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c495122d637c072edcd627122ed94b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaca405b0830124ed67e14bfc81655a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc908f2c4f7d74feed5eb9b47599b10b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba39a0e35e7483332f0a8be393fab27514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb7d9c1d035f62fc27a2002c28a500515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3582a40b16aadc95c5a2b7a6a8ea99516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db8816372f930d468e2ad4d9861437517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969fc53579ad0fd0d5ec94a91c29d3e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63462de349ba84d4341503120ef67a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bccb2f015f42170cd15577023af15b6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c909a5bf5c4b71aa1c7ed3e849ab040521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525a62d724fe4d75184fe441de4215d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e71f99e371ee49c7bac9180776dc93523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c2287f1db5f264061dfbcbf36d63f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02231a51e73abb742e81c639a100841525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b19e5b9a7baf1742abf7d6c2d815f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02995fa71d4648f0b2a5f6a82e3244c2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75f5adf501ed8ed5daae85625c0619528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189563117afc1daf0c5571e939dc61bd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b21b5db84fdc70481d796c3909082a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a019471a3dab41fba4328184936b1a2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f957e040a6e5927ecb28d981610da532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be965ed6e7b31f555a4d86b48f014af533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3744907f689633540771d4257773a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90744ab787f8b1c7cf1d0d2619a62d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b57ab66b9446cc82d5c65acc9edd49536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668be4bf7845f93244cd4e2595f67a99537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4ef8e22af3af0b03f5dd1237bda5b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b548554769a95d17a0a92015979402539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426919b7eeefd57d6473644e455a3270540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2979027a654ef5c6f8f91317eb56a4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239436549847bd8230cd00c2249911b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c38a3f873db361192bbdbf3d5e7828543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7cd4538a5b91e4c054d066c49812c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f98a82e44386966b9ef9f439a41e9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7244503c5e6eaefdb6fe8dc27e1a7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f657f0f1944926a5f2883c8045c6b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c33d936c047580a7dba117c20fb0b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f04d0f0c055873bc1c9aa205c184c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b588d1cb3c1a53adaa7abaa76493801550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9357358175fb7d2f0ad3427ccb2d229551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e474c4dc86201382f62aecc0d277ae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3f4833235980d5ef5790393200d85553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da4ae0dfae90adca621a3abc0d60a7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d989611574b65431a3eba95d251f7c7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada59af3acf46584419da3b63697f8e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7465777d20eab4a67ed66deb721b0b9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127a3d97f600a59305432ef7646bb1d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea6da756822d1f98b1230ddae5b30f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e5643e93aa4bb8e8c1f9acf6b15a1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bfbd32a53962aed758b9988036c6a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8159897dd196dd9d1bfb2150b429b2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d795395726f1ed931c72918315a8b3c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e79d9917d1fc8f13a660039675770564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255e93341b8435428895c9f14dbb49d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230f3781a58cac72869a5cd05fe5d84566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19146d08f2f65f826c3d18839b0aef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ad86ef724640e034724ea87051fac568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9569438db0455af1ca38004f4dbb8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80764b09398aed964f525d2129c2011c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778a602012e62cdca51a2b77d096343571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907417121623fb4c686ae71b290d3525572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d26d8caf7fb41dd2fda39832f224f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce22ceccc41ca39324831bf20633409574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237ca6f3f33959f5458b954753a37f2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b01c58c19977e78456bf79eeb067eb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017cb82ca12af8c84493739c33b26f4e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f0fd38d1aed48e1eaf705e7535c4c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac42b74678b8e3a4475d2ddc470ad6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be2bbb2eb2305dc491baac66bbd730580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2169effb83b4ff2e926376c0d360c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8ecec6bd41ab446216046f7b21ba6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a63493eadd17da70540fc386255aa2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d85fcfa81dd572fbe3e43e4225ff1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d749032e5ba85c0fc40afbb9fd8551585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c6337084172db4e098ecc52594b3b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2ca982ed7fb58cd84d8ea6531977d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1125c4ff36fbf5d390d26b6b938a907588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e84fcd31b98687ad5bfd4dcae82c3e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff63ae365b071f8166fa60e38ab5d4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2cc80c2386efe1d0b8d56f7f62856d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573531ff2098b4761e7f4eb6b56e31ea592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcca77e912a96fae91b9ff217607ef593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b8e495ede9c7a831a70d027d3c176594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb758592a886d69e2e7de8643f83738595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63ac15314b02946b3ae0e3af4d1ab5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a781236b1d2cccb2114484beb82302597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47606bc6b6f816c06c1e8be8d2691094598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb8718fa5750644a00764647e25b6c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd446176b760dfd98183a7735a76c9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76bd425f4c8ecfc646e7e9625a6f9e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd48221c9374e31c01ae806e9c3dc8a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f86cb12eeb3efc669a34789d4eb07603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73369fa2bfe432bce81fca1a3e33a7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f57b9fe426fd3cf960de1f70851dfd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b7278d124842dd5d98a314c34b924606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf049a3b35aa3d40eaafd6a04489ecf4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e05b1d71ed00563e282219239e1b5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafb72600cae1b45a890cca4e3239af609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d165e04727773f07ba15ab5b5d011610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e367771276a51cdb7b65f748b476e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756ccc43d2f72fd6ab387e2ed0b3ecf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333407eedd6407b0c942b856e44f839613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ae10cd3db997e7d483c700ce64301614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e58dff3c75fd9a029dd7627e6510c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3eb06f79c6f781c2bfbe448b009c7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90089374eeac00c17ac82d7da960e251617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3759a225f7bf9c9dcda785c544ccdb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ac394d8c8e04d8f172546ec1f50cf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf58b4745797cb6c46b7380ad3ed3b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ff75789b8afd5335ec28ef72d0285621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214df728ef6260f9479e9720a8e024b6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a328c8d8ea97c5479e4751b4001d54623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986705c171c783bb8d2fdc71df3f3e5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f48d3750982c4e29e9faa2728d707625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf155381c3d14d26d058f17ffbc7188626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bdaf7e9d99015ebccf5c0cc9e39a2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e135fbdb4d2211cecd34c1ad1eaa42c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46129f2da47f6e030221e509a8d72d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e7508259938917d37605d8d7e3eca630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97467be1d6c0d561fca9172f33775e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919294a3b31f62d3575ffe3aa397c6ac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd56941531c89b155dd31873065259633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c8808205876c6b43a34228c9057ec634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664104d0acc49ed559cd6a45c02b2e35635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b7b5a0a4faf0cf1b660a17c83e08b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d8a025c20cb50adf0d89f226da945637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8cc8aec52bc9d4cda2554829c353e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2da9dcd7d9193cabb6816acf5952c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf43c927c8273137e4776e80d7f8037640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8bb101f234cc6770b974f7b706958641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b2a1c9a337419fe5fa627294ffc74642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514eaf9873f19ea8e5073aaf74940c2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8d1c0dbfc5cc64861368286bfe677644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d37d273bf2beacfceb593d218f19c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0455c472d6e5df0554bd091f283a6f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa689d8d057ee473ef6cbacf2e79840647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fa529bba7fb98146744560da3f3c0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5590e20712f9d4867f99b9ac8b67bb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c867b5430abecf4f11b663b5925b2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097f0bd81327f817ad592e31e38bde3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7373379af7e3be1aff9b583845789d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e6522e318e00db4c85aafc0e089d5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc49a487c483bf4c84d2d41b715748d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189bab1ccf7c48e6163ced8651f66a4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d1f35c929a79f8632117faca21f74656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1169522cfab103e5d2cdb1ba51008657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e25b0097413c991befd0c634b7b166658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df04076694a00f8b43f6732e8204833659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660b1ca56277d09c7c6bbe875804a7b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb134da04875d421524aac2f3859252e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd7ce8058a5a598816c81ae9381327662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481ba028b08acf3907cb3941dc28be6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1de8506e1bb8add2296f56eed544cb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283840bd00b5c52ae035d8a58288dea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4270d43a534e8b21d80187cd5c438666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76818e153cdd9417ecd877d1ee17a3f8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6498914470bbd3dbc2ef22a1b67b5b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb3b50c85a55852ca99cbb7ddbd0a4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8632dab7e2f25053efd025362fbcd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87753760ad9b5c015e93d9654e602c5d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5708c2bd03708304a6f192345fd117672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0648c93ec1185a6a1823f67a2f6dee1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060f5db475e7916253c15f9bc1b5761674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000b26c46f9aa25a79c270b533767df675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077639f980c53c33aa48c9d58f2cfa5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832794e69083c1e877d134c6b96d8f15677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d96a40bc314b43470f80094c7f7a4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502fb5f5cce9be9c93f4ec7dadc6b55679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4c1072b05dfd3028a8e1cbf57fd30680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c517146a20c7cdfac3816f493ae37681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622079c929e497dabf885d48da75a2b7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c787af4186e8ad924bf2d2eeace554683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1905aeb30601c94380da1d2058743684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b319fed7f751d48f0737b09254bf86685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3fd840fafc9df7fa7c4b92f5a8d51686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02665d2cd5fec870b1d81e66f0a7690687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c515e3e9ce570e54ab9fe3e236b5f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4023da77d2a798d8dc9e1e4568037689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2347588f7ed29e2950f2d0401df0f9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd45e8c96134fc9f8c8bafa4a31d388691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d108fd616225c5001f61afa3d927db692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb13fec96cf8cfc54eaba5c20bde25693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89016afa7fb7d742807151aea38f758b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8365dec8e52a258f5fdaa479c7d8348695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff98d30b1d1ddb18fa234c40190a11696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523a421de93d0b432a8484f10d7ee9e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef80ecee88032aa587e4a253414741698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b0df81759d6f36acf25ebbc8913a3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14ccf41354c03b82bb2f1ca88dff67700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8372c4c77e8409e25b7c06969ded8c6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04efdde675a233ad2bd922ebbe2ab50a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76849a91ca5814b3d7c51ef90cdb67c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb205003bb6d924097d272814706e8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f4dafb8667e64f927543c71cf523c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387bae414c9ace781657f77c37932ff706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa4f878bca59ded013453ae4deeab7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb55c15abad94e1861b7756d1118cd2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1ece67a5215a8341f2e7fda382570709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d3f330b2b0aeec97d0ec22c1370f7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45f3e554514aeafb336e5be26f7a07711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be687ebcf772909d5d9370f3dcf62a58712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b838d82f04d918092e6cbfa82c957c0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5273cf477101cc5fc4d979ac620298714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da63ae8c3461eae60877c145646bd4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f35de5e4aeac83516fb54670c80151716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f674c3d79551100d8b8bdfc8ce84af9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794538f4209b1b8cab99b209a35efcf3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645938ea8b96031f68569530b4e2743719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9adf384b0e4476b56add967301c78720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7978f5c7bbfff5124b2f7a40cedbd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2630ac1c40409abf13fe62bd21f25722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146f1a8a672a63cc83d997aaa7d9429723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db6e999a4931d94902308a40225110724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60366d45bdfa01a18dc1df20a1795fc4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91012fb7966c000b63d09b34ac762ba726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c711ea3b7611a8208a6941c58e2c35727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e5686a2a8a80d7578aa72b4b9f59c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00cb6e46d20ab4a46ab832cd610bfb1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c231a4b8484e90e09752581b32d53c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005dedb72cb93857674324388dc3f914731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf631b274b3d9dd075f03c52c28ab44732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780eae1d1c8a8502f530365daa6fcebe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344601375a952b77c7200157e190673734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701a8d8f2ea2109e18c2aafbc60fcc4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23f7ecb20f6a85f533069ca6fe077b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3320d0908528cb7295abed4c5707204737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eacb77802166b02baff7f839d2e8e4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593239988e198577f9b1f1534ed3dc44739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66203f0a61db18933db59a69ddb72a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783d32b6b6628ac2ec0642a6832079d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466fdffaaa44594456e69b4e84d58031742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61536ac87b3a0da41092aecd3aec62743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82c34929a7f225826c93604d097160744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c23fb7212908e3cf4e434581f3197745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2701057f3cb6c418d1f0383ccd102a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c735d4a123d64da00a45316642f79747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582e868cc5d8b865722633e40147711748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c99767a0900571f4f748a76efd573749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932395ba16805e582485800dba63ca30750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670325cf76b50b922a3ad93e3ac221ed751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52218690699ebc64c6a489e85fc212a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4224ed5505e9a21696b3fe25f465d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7b1d4e6206a3c215bc6062684ba2b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45f4b409d8fb083902efed9332a35b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426e61e1ca1c1392ad452a7284eadd5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64e1c9a0a4320931e709d6a87937d0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbf3cec47ee23d2eba468e859a76ff758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632151203ff14295be8272921265afc759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>