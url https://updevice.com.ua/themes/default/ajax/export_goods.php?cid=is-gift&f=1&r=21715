--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd35af04d6208176dbc45711baa9f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c89e591827e699660c37b76fed3b3d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf601e9266357bf9e1ffb43ed93f6ca03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751552586fa42fcc9a344b9cb701e4ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd096d546b759e8438b46750d80c9a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e49b1121566aeb6aca6101a076c5896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e3f8cab6d0d5e78c0f39b397173d07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbb757ced881d593d4d7c8019ec18b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce082d9cf5abafa43265cce0f5a3149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2410c5e93e56f0893c203b3d0914c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663cb7f739895195d3e0d251b4ee28ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca46947eb236ec8f7e0ad46ecfef5b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cad5c31644a58009562f073f9c6af313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f9e173ebb731936859245ae0d5ced14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bef5a4d0aab531f8b172021865dcb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a34cf1126386eb885a18688b1b2c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b08c1807a6716da4ef34c88a7be57717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850dd40daec16de326a0034e2e85f7eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c19c41cd733226be3bb48c2cdb50219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12f3dbf84647d800c3d29975c628cd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75aaec19e42142782f08a5eebb33c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ab9dd5b87bb246ecbfa4d929c9a7d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60212999c87ed4b8535f3c9d12a4f33623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bad16096354a8682d7dac1a2a00d124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f031d26eb34d75ec2bc021db1fadf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9042e716cc43b3cc04441f31cde7f8926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b11eac9b5bed102b612fc88e3d7c9327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9051284eae46f7a404cd76cb3f291f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc576083127638e1d126c76045239b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a063e996eb7118cc82831ca1fc629830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1684f2f6acf2fc882202572e3096c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612f3c97c78bd51bd30252250e1720c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee475e55bbce1e246b1a793061e960a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1cd869945dfb6242dffbe4a0d2b9334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e352b8b2c50c5a5c6677855e590dca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfdb1cf284c980627794da334ff93d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae04cacff24e6dc6092ebcb5bf0b1a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9628d0604e7dde3e9486d65937dbd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e171754bcd4ee1b1437d6090308e58239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea58e738f04028e39a6b34a7e62cd0940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763ad70490108542441821cc7dda02541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38037145d49a6fbcfd257a088b6cd26e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5926bdce1a4c5911419bde5c6ad2f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165b5ec155f1956cfd57f10750a98f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a041de3c10c39605b6789b0b5e951045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54dc031ea08fa297c77c3f1494d97946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a8f309190e9f7d045313c23bb4d0c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb89edb56a9636a206451d7830b7cc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbbafa4dad7f6cd1b2e3ed7e06147449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67b893a93b367c5c3eb72e8f60469350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885875108174f40d6fb76e4bbd96c83d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668f6a5acc25a9c737f190a3052d5ea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7c63f93a90323ee2d50a8948e58d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cfc616a5c47f8cc87536735b2039854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5ea4009db6f81d7671de48b2c9a9055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5680317c4c3f46940a17e118cc76f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43b9c47ca16edb237c9f12f9546c9757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382818469caace3ab3bc13de132c7cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3648ad7600f1040c7a7a023d840c3a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7f58a642dbe827442224e4ac01c9d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367f6176972215cf22e10edadfada7461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097233495964eccb7332a56724a2272762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8cfe168293b810dbb7e1ef789cb15a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e099c112cbe57ba86817584de319d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd0f24c65ca6ecb168db13c016ed4c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc7289fac297e7a5a1a2fb726caf1966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84090c3a82b94c3dae56f558d51880c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825865eed62891e65795f57471fba8e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3280c4e30bba7899e5e3b0dec3b08fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947c7e9fefdc45c23691388ffca193b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a9bb6f8c43338dac5dd086ccd6e3d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e396384bf88b48c6a01fc6007f76872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ad0fb12b096a721308122139ef0e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad733ed18585c9185ab3b47295caa674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc6109ba9137956d4a2143675b6b0675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb903dacce153c542ebd838177eb662776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae5f6028a46d5833eb87d187357b2577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75872afa71c7e2b394d0dca5fb9c33ec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141fe993dbf5a333896f3e778ad7fde79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e9d51b7f9d45cdcd6fc1b4188904b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a94eff5397dbf9b6939135f306895581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc47c2dfda0ada5711c88ee6506d54882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fb3adefe960d337a98748a2ee439783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba665899b899874358076b2d56ed655c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fccfef9b5969155c7f36727688155c485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5002c4e3959f69840b813ecc61d19f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a52273452977050977acb84520ec787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c28c4fbe95fbbc3f04c3e79814e85588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c50641f4070add5782a285146142b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff17b1ca37eeb90e10183ca32cf91390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0c2b8d732e887f46d5370d45d9f7891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae5fbbb9e885bd16b8d836d228404c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f67a3c7abb5e3406dbec98be65214e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faff2e8e0124917c291d5efcea4e42f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50d4a7211b8aa5dc548d381b9a63bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400ce50460e3fb9ba22ed9e3a25b01e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a09cf927d1ba1d037e5ac6dd10144097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359bd8132a1fcb0a2048d51f25cea4698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29099fe3391bf5c17e1082ac05c68699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d69db7f86428f332853b2aa1cab17100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6dd36ab607811541fd57c1eadbbe8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c58751c4192fe000d6a736b746c180102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fa64df10bbee9a276e412456ea9f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a55218bf5d0b451b3667fd41ad562104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326f5e314627dda89a28cb3cb3bd2b0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99761115e0f8e1d6fac6867ff5d7dc9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d2647be8eb8caa2faa302ca709cf4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cd9569f2e52b17e7e2f78b684362e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d4b2407ec9758ee7a04e0a91d54e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece2086ed9a82619b38c2e67054fa91110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0325a4181c0c5fe67dc56771d95370111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5a97120db2c68bd5426724e867019112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be918083dc3d5e6ff3f1ce2444f0f58113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfe757b7a9efd5cc0c0eeb5aa1287e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625f578e8c1faac32dca863beb10e01115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811873807dd06af058fc3539282d16a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc216b565960ab4371bf035a5f837b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb6af22b914e64f005488b0908ac75118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30251e75a1b2d05a18a97752d8ba58119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac4e56482d41ea6cc99d26dd43ae0b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72083f7ab5389eefd5fbca6af90cfa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2412ec73c38daf1dcebafc1bdcc5b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a409ae8db680aefcc8f88ce5f68d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8fa9d76c9918d53ae7d4a8f5005ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec0186fc2a0728a70aa929f987bcd4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db7d1f98b03304db427e7910c1a18b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9d87e5e1e8f3ae4a973685eef5059127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916be24955bc3af1d80f533cb709dfaf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bfcb5bd267c50398bba04478d84b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d269722e3e85ee9d7d1885d3aef7475130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed79365bee4e5829d659334b54902ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb335a86a179968c67fec2b38f70bd2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f2be607656125da0192ee2ae851fe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155560976c250036a8d54f1fa55b40f3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adbc536cf45e82f80d6ba15a9e1cc6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d0fb310bf3d56dab156f922b530d4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfed140764b20ce1cbe9e6d94e7391137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fccc0c6010238d14b5b0089103de980138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2953bd952a98479ddc2c020bb54ce27139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f6bcf8e50be51807275872ded7cbc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec9a6341405d4cc5690ba23c5ff6af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3eb0f75b45421c1094a0a92f2f527f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6639dcd3f0791aa37a081eb5e841f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08195e95e6b4b8b71fb032af60bd7e5b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106817a1be14d17aa390da7aa384f23b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381831155a1d60c9ef944f1178c9fa2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108abd20d8a4b60bc5a690df5fbd1684147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59b052d9c9650d42b751cd95b0ffbd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f999ec2f2d9bf3228a001810301d7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813eb9bb7e0dccf90adf90306c23210d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65ba452c3e8fad8c04717ce19c2196151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad632356c93102ea6c16a3157341086c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df769a3881763658bd946a451be16bc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d9069eced37ddc0d12c5939594f42154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21691de5fd3cee472d2f4aa431645150155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74641f66a087289aa0ea1ddbe13f31156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0428afbd8c5d1f78da85ca6b46cc3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e3b96d02e6e729d7ea3d4ee968be3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29097114405ad34f1dae80b31fdef302159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c15ca865f8da57c6273885f9ecc04b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54280e33af7f423beb0c209db03f45161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565a9577dd36932ed24229a9a927d67162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720310bf8343e853c859012fe5036ae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc318665634d6c729186594d26d23d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab996b42e5f0012f6a4834371ba956a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf53c538b763c01a3f8845067b5db8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e436a52a578935d2c1afd1501f60c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762f95b57097afb33d4de0cd9401c24168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70547efc98a6a37d35d45d042a7bab47169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240a8554325c1a5a1c0a5a34d5e3717170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee770a3aa0e6b0dbe628d97b47db1a22171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb69a8a3d84930c5aaf1909977fae4e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e84106757e54c6401ada619891e62173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc709ba616a29fa96e8775502cb232cf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8f67a1c37d888d9402f31a341b493175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0c92f6406f15992162388df02bcb3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575931bf8b5aa3850e0822e0d7c2dbbd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda742fb4392c0f52e93d5fdd7a977c0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42787d0180b28c6505e8bd65b358b91e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0476d0e96eed3404aa192d80da0ba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c19aea8e07ac9814d4f9a4fd4813e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864aabeccfdc62c1100c3b9a941111c9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500d19ad4ef4eb231b3b87389ed2c4a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dda480e2653b704015e93edd5f8acc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d6e64b7353322b5b9572501270aa7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053cea3a0c174bf93a035c369078fe3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6f0c2400683399de92dd5202ff158187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4775855a8cc56ca5284e96eab1a848c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39545496daf5d3231616f03c7462bcd4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec94bf773d88ce85c19948cec7c3f53190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df24572e5b100873611e3aed7b1c5c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1d533bd064eb48047b6fb4619422e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276c22a292866e37660f2ce68ab8562193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e1dc561ba25a2d1e470fe0c94b0ce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd1c0428e8ae962b0ef59eeb9f3eca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf2e74a6990ca7d0dd8689b1f9977c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6642c5417b1d14499a9ed8f24b509197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c129d2460af5b64c34d35e2fff0a633198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244ba919485cccba13408ce1cb26119199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7e86321af66a0a4d838b0b65e3e46200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd0ab08f57127addb37d16ae3dae84201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42642a96b6480ec672f1147eb44f6e2a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2050fbde6ffd64c03922cc7e2397c5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631f4836f16280ba7164acbc51db168204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab476d1cd13422439eaa0f9e918b9221205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f3e7a2c8ddbac57470a3f85d5bc5f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aff14d9df7197fcfc4f8fb9d731a62207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbdf50a8eb37994b33ec45697b85313208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214ddb033eab8e9d82144216ce8358c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13f3b6baa93b9c30302fb80b5654f8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcbb43dc52721970e7efb3d03b792e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4a9edace3f3d8ef19a6a9b1e9816b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365025ff6a09e59febe6ee41946ae29213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88c69fdcbcbeefc12275f42b25b9d1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912250e4949a6fc985d15d2eb955640215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f9a388b4a6bb1565d985248f6ec8e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782684967dd43541caced831579134b1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b23651a61d9ef2e4d91507859b83c0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d3e54287bcb9f23d2eab4327ac09c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b2acdb821cdb8ace5a75cf72a4438220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76150dbbfe12c9788e2abe56f0a57c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25168775a274d958c86d5cd4f298029222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9e431d0e3c20dad935f7ad10d71bc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd1640bc107bec5d5767e57a5e66e9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e29fb4519d75a4bdc60a2700c0bbd9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a51ccec625b41625b5b5c0d45b58c3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6773206f27869513d5febd339ffc2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a199c1a902a6664630ed8c224f0d6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f07d46c02fd9a44399e6410e37e0e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fcac668ecabd727c7b31c21dcad70a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a73e2eacf8d893d769bc8eebdb555231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8106c47fc959d722a2741011690e8e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999c15cede45be84c263ad02bf63b7f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c059ce3747a3ba93db7b3f4c931cda234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f830923acc3018951baad5357367c9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330390c6b13763c7e8d90e50b08c535236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a3a83d22ca2f611f7b8169295fa6e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e46b96f9f308ff290ce753ad8b723238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd885bc8f3d0dd301e4809f1f3573b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2052ffc90ed42fe151112736a9bdf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4daea2e4b8b3c2481362b8737d7ecc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df08a1b787214744415fc6e398d45f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0401d567d3c992ea300326674a2c3c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac8563d696b453588b1fc585a4f0cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f2fa039e7041944286199e5b221ff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b75debb573449a8c7c16d423266ddc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae9425508cdd2cb8da506134bf635c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6191f84fab023c7738e196de3f133248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b88de16da9376a24c1e9851734638c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebe9750767985fc34a4ada1d40966e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7daa351786cc212fb998b038e973b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5f1cb9f740adbebca1c892cf81a1b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43568b47b33fa4bd11810fb5de7d1922253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832d2a42fca13e0756089660f5ec65e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366e8a7bdb14f1064e90d4f902cbf35255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8b2305a9fe60a2f18209631228484256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642be27deb59c77723ce7989cb73a70257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711ed1271141860b02eecbe3418961d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c7ab2d5772beb8bd3f68e269059cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8047706635831dab1753cbe6b4fd78260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95555fc2b93317a8b4c54b136d72d0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b94725af04ca6e301fe0f04afe1b4c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7349f887295954754c3f65efb7b56e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23fe26a409bb26ba4701b3dab07bc5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935a2de2ce92e28d23805fa8288d73c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb701b60b80b583fc4a5f5fc15d066f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb30ad6ff6858a3dcb7a4def04ae10267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323f2956be711a3e862b5042ef54a9f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446475fe06d06b630de5308d37570e6e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b833212e08fb75aa97cd25b19047c1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eec650969ecbd5ad72a50f30e6643d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70b025744aed32fafa86eb796d52d1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a36ddd75d82342ae42e7743c9b861a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f2b8d4835eec70fb2fca5e65f8001274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb055596482b15b204564e01f147e60275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae4e330a570194067a10d8049da53a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3491e7732f59a4683cac856c6069a2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9cd8a6b553df6a6c60c28dcb98c070278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea1d036f6c79725765906767954f1f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d490ac9e8d2f152737879cb1bb752280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa4b9090828ecff78cc507b5aed3e1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e70fb057d28132533328b8ec388bc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8babece7f8c712c04676d4e66a8f9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820b0578fd6cbf4ea12dd6433c95e87284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22236c005490d28719bd556a46a9d575285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50479f6127220c98ac936d9809c8a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856ad087a24b66f363a8686847e403c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2060d142e5099caf82cf666d70ff3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef6c318a5c298254dc8b920b7b1417289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40f86d5420ff51207d51f8d64e3043290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001359b3ea4a5430ed7fe50557c82f2f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a20193592623760be6d89dd4509d7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e115ff252fcd3de90995ce7b0a0c5bf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568ee723a80ab9b954fc1efc06c046b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db57e4f0cb194ca9227cb4b139b79e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550de82343106fc1b7d98d2c28164e02296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffade701cbffa23f71fc07817a7274297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980f5d2b03599c6f125daf911c8adfd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1712212605ecca5f183c297888294299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cd4c8a95d14c6bde57b0046464968300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed1dee84c998e63cf7885bff8a13f0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d85835ae904e9928ff28e0ffbc22cb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5de5bc7541ec54504c7c111f6d215303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd96622388a37fb118be8e38ff561c4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad565101b7245733bb4535c233a08ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6752f43c6b9e3bda6fb14b5d6491a12306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011486c777f06d563b0c6b18d7a3b3e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3e6090b936fa4c69d0486efcbc2b5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19c6455334aa8dc99516e66132a9ff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf151d17550ff30989448bb68f2ec0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c140a3b477bd8e578f99572e76e03cc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08e0e3df508d78a8d01930079b7871312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05c7e6c5b0324007bdbe5393698481313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd151d6409f6fd385bdeb7967da11c33314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552fcdc74e07831e74efed1a030e122315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f295e34faecc89b18512f9b83bb6a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178cf01844bf18fc0ee081863992005317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050d312b4a15f55deaf3a1583f346ec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4437c522dd7fbd9f5a04a62095a185319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529458f775ff617a52d9d9343f46d27320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb3ce592e3e6b6cbfe879a9bb7087c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579eedadf4193e24976b727f7954ff4e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588114dc1f3fa9394e401b461ed4d10f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f0cdbe0c32718b4e8ebddf2c7f455324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcd5a85897286388dcf88a58593df2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b83018af90190e7b2b959ac3e3e807326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe75b675413340d8069188b69eb2aa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796f9310f78fa4525fdc2e3effb866a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56dd3d04a7e82d5789854c1b0e0920329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ee2cb161efcc3c0838d437d8e40c6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb5d4a8317774d029ce7a66e3576eb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba05fd2eaa607073d404dc1664dae8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652fd8b262257eff4b1fea52136db41333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff5f51565d4f98c75f50a029e35e3d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7f97d522dd7e3ff3d587903a07a20335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd0b5f0d3aa38932c52ed19f8bd4be336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd59abb9d903a030ea755230a4d660f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a5e55141d4886805c75b7fe42d1bf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37628f2236edc08b0f930e1ef1358ac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011b775af6a160004d54d65e02d42db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15834fc798d4edd62dc6b6624ee13c0c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6705e3e84016e0b0bebe44bac48c2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424cb6b9babaf97d25d28cae0b0dbb0f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5eeccb543136a9ca2ba61b9d584c7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f222b5944bb5576d886babfd1c7cc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a47d94c594703c78e7a2e01821583e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754416ecc639e71b6c4ffe5bf7c937b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434b259791da686d440953ba42ff04f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d382a36d9418e951371e9388c2a44c1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3c6ede8a58e10341bfda608c45670350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3821ba7c9e7241ba63257c7acd4e5c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0188f2a0db5d79ef94027ec07dfda352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe312a8786cd7d7af13e918e010a758a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50543e67e3bc4739dd73540db8b587354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba266c11b7401cabeba9942259463386355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32b41b9a05366bd19cea2e1556551a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a32176a563b9f55a3b6141e82670f0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f988065f284bc6d5dc294dfbd203303358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0783eb8143735bcaaafca38b68309359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce3c11bb02c004b1cb1627fb718b6c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af65ddf19f8bb6307057b9ffd3e551361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23366f149b51ab7408f5766e1497a132362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc34a528fbbb5f40bda48eed40487da363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62afbdeb89fedc5470a3f725195b9e8f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e233fa2945c04a30f7bb4f86c1dd4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eaa0b4269f633287a8549b73de0c3e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70052670a729fb3efa7057e12a652319367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0e1b81ce3b6259a3b5e8ac83edee0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7acd62480bc03e348533c067c88a8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4af0be1b6a0d83db4eefd3bed043d6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca8d457668fd1e6bcfe8c9a4358c60371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db23a257b0918b9bf1f9cd0167e42e7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20b72eb40aec80dd196761dad0d720373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0802bcc29e98c4a52f683492db06d8a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ff15b66c6e048dc5ad3609edc0266375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acafad9f63206db7ae908a2117df47a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00811d36f481406533fc034064bfe061377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214c450e7ec5408b35c60b1c447b860378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1cc90c4197389db07f8f5451c0139379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140c3800f9e852bd337a9e30bf810ef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957a5b024785a0dc883f6f64d1557dc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2a63c252c510b0998afddb1adca1b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474b9a2e167f053ea5a528afe93b278383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec09ada577e4acd3eca61e88e99c0b0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf5a63acec7d582912bc263607638e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735cdd9cd28bbcf8c36b0e0b7ce846c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ac06ee0a6ce1d3d30e1643394cb46387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defeca6866cebd193102eab628f11dd7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500ba888aee346ce3b6b9ddf3fb357a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048bd27b0bcc93f742c3c05186c9a49a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7cec8fa871d9fd7eae4002131beb2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc6f6717e1d04b00ee08e3dd015f16392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d766e6210b9dfc59970c3a65d734f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a25bf15548a36a507ecae3fbd4a267394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794cdff1c15b21912abc21f627d54c8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d25317c326d031c7c19061722e5308396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee799910f703e9b1f6251fd50a2ebc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcf2d196d9d11f190ad8faa864b8d3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7cc9aa145069903704eb05a31caa0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17238bfb59dd3e3c3d1acb9b9e98a6cf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5590859bf041a9ef1dc61f24800d99401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c094a4f8640857c279ac478f8ae65a6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d65e6a778e89431056de2c6cc4df9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975db7ed6bb18249827c7066deb88002404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459ea14610e306ffa1e447fce68aa1e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8f7e6dce7d0d7c71ee0a81089f4e7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5004a3d5254315482f401a5c01c00407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39eca56cbf44e404bd98ca36a88678a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61650f7f5839a8a49e196bc494d2e4ac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab5793140995387fbed9a5bfba50f8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d63b66d0e93d4b2cf6403549f8c59411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bb01c06809ee3e6871f8fcaf97528412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60f43c9b3462375214cee1dfe02868413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba881557ac73fe7863bc555689b89051414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740db5d51b90e3d94fbb135d3b44dea0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b79783e91e1398514f9ea1e277997416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca6f0895bfa6ed935a2ee5a4fd33c0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd3ad9719278371c7cd01a617e6a2d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c08182bee72bc7909811fe3080e043419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e51ba40f01828156142a93dac4bd1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf600163d10e90dbbd18d192d4bcbab2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7263fb18923c8e74c159c1d7e669415422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d6fdfa28382af2cfe68c177e19c0a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f93cbb47b2b18149b0d44b641062e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd85becf87b0918376b8f7dcdf9c0e8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d98acaa8b4516232eec427cde13ff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7756922e7a1882157a8d27450bc132f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6365f1975321a4eaab8dc02c2de6098428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3b1cde075fbfc3f852b830036f28c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a319d091eb708a9f3ed00071e94ab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f8566b5370447ce4bbcbc0b827f6b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6ee826d40026e5e5be8f0df40c2b7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd9a7c5f824f08fcf29c6d5c413655433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593c55e9449fc5bf34d82b1a61f479f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bf532eeb5c7d4e5b083fec98f0fc4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cfd823a809229bf100d39bd291f71436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03468c123895105851a086c6b98ba342437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe1ea0cd3b9e2beb695640f080000c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419bd7ef9f8a90b08eb26abd8ab468a6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154497b18b2043a6ce72ee32107d0c0c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2084a5ac74eed4810290922d7a6744441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d8f35bbb8256380880ebc1d924c4c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da214e991e574d4608342033e366b1f3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e545ffbb7d5f6140543d69726e1be13444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e60c9775b4cb44312fce2100e4f1f8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957ead5b85c0ea9631e5a57212f9211446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1eea407b3159991da70494f68b48b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1b60055cf6baf7e7b441b9932263b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84c06dfdff74df63c3308a59d44f58449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa415323ffbfb985a3554add78e45a9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b3a9d3d4a707dc0fe6c921811d219451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb9301a5f96340a03ffd14a8bb3770452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9062364e2e6f2bf295a51d585c2424453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054072bc687aa2f34f7690815240535454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9edc5b5e6f8ae88355851a1d370f33455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0bae1a35b2fecd9fa253877594f44456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c83203b4e718ee697dca2d8243c5e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5571c5ab25aa476f17122c3152178458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f80e729f9ed65137c16e5fc30ffc7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce814583042103716375ef93a261e786460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72544a796a0abc5dec82008e7649d9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05843c537acf9b6f7299d06b107da5cf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34645ff71731660818a438112f4bb1c5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9438be74beaec91ead5cdc5c15900fb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff828a64ddde3f08b90ec13d32f12255465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23198dd4c1adac7102ca0ecafbc4c8eb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bac8933ecc2397fbc94a75cd14ed1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba47162a26dc44e21f627aedff7289b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a754b35584ab87c77c5f11c4d577f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedba3ade57d7f9008ca199c94245d15470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d24f1a8f44afbf3707f0a31179264471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8c8fc535665904ca2221ec7c48f95472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e037ca5ca9149fd43dedbf9f9d7166d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59619aebe595cbe84c5ffe0fbd4ce8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7fd54bf4c60c2137760d22058432c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5115c93f03e4b74cbaced32a125a426476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371397f53dbd9e7f545d5039080cb1ca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcef56df1bf5b769065d6653a3ce50478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9d6d49e7d84d27865e6843a432926479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd9c970975316b73630426966a434e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346053803332231cc1e8d425e51acc04481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37fe5047750acfe2b06f5cbc016aef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66819cb3092e5bf3a63edea178b49dee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104bdf1af7209c11684600830e818dff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406176f062f1ec8e00d3a5c32c65801485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e1cd4c71c136d52f67ea3f211ac74486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f4bdc855ed5e6de4ceb2902167211487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccf321cd04118d70c9c4896db8deb0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46bc6041e26565f7474253e5c4cb41489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744cc4942b18c4d5adef6ef86f14167490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abd873165e584ebb7a61ba29e37cc0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a161603f27098e35926432a9020fa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002ac44a714d2b09c86671676f5837d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32308462e0291180aa77b1ef4aafdfa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e32678c51e253a74ecac6f5c4cd5f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c102a0d9abbb19f2f2ec73899bea99496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153895b457f9762962162b8607aff2af497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db0f1e8e79a6fc2c0552f403ad5591498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ada2100f4d21d007e175ee448d4090499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8356eeb582c4b5ced89cacc3cd46c66500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e44621e4fa5c6424fa4c82b15410a2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a70268e7d9f2c013219b9f602dbe7d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf7b1109b1e9a62a7d6a12ce22713a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e6435c23059b8ec813723fb066d00504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19889bc4860538d627fa901f2590e003505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33023cec142a916f00d28087d11fae67506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee524238b82e27cee4534f4f6bea19507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2409779e13c8b2ff55dd271d9f5ad12508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbb78efc2b313c7a2b06e1cbd653c1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040422e1f22944eb61b4ef4eb731f3f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6110e5d7c78ec06654f4495951d586511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b82c2fe7ff3df09da08ff7178a7a8d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09478d15f5caf57eb039a6342310f78f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85983bd634cf3447defefef3c015f509514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704e2ad863e7e4994d3e3fcb34cd337515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c10eb1b6fcbf6a1a4700f807b723e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42217b3695328e7eb623ed34707427517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525edf399e65a45b9d7faeeeba91b93518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde44356ce2c457779baad39b32607f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4dba7a135377311c0ef5b380e444b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7239bc1dfbb39d04c66d1e307ee75521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc4af926504a6dac8fb95c9a4cf9c0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287743935c1d879f0c5376aeae55fece523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdfd254ec3482b82fe59edde8c3a52524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325d97219a6aef8fe87a251bf701d1b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048241dc43ebdbd257aa3c370e1adf6e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3eb268a3dfc8cde03449eda02194f2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36d00c283f6e0fe5bc36947762f9ae528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a64f716481c921cdaf7b8f666f6f41529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa78af126516c16c5741618a20fd98d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9ff14b4291b1c0a0460ac7d65f424531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037a83a05cc566bcc9e0ad4874fa07b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a400458a4aee103c6db30c8f53f6ac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65232e5143dfc39d58412559a96d1164534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282d16770f4b2e84b600b4a3d65ff1b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34f8e1142fd2faf03573f521dbc794536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c87ad5ae46c239f9e21f221377533b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44beec5c8be3a956d2ca65dda568a32f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087144bfd5d6534136d67cbef4e5eec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f27b685a3d34952ca9a510c5dc4505540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abad25ffb140290aa1f474268972f02541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06800b6d24edcb2a7177ebdab15dbd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7f0bd6bf5b37a209a066f2de097cb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e6326f684614b51d63c158af6015b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace43b41900871713b5cacc5c3e8a54545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80634f25677bf86f85891dcfd789dffa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a508d4719b7dc355e5c5c38f2efa25547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525ebefa40777f02a83ff4628d8cb64548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20268c310e7402e4255b4adc17e91e0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274b8c1568de4c34a429b0f8a5d0f31550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e53baed7afe061c5b166f873350ea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d38118a298121a4010929f7b81d99552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56143bbb7b0a9f4717289c84ea414f9a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07a38eda22a50a983004cb7cb69717554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae54f4380059a5509310d146de9181555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d903a9a8a62864575fa81c2fa250f5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db470abd2e0556af9bea49a3fa19e0e6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cca6dcfb353979fc0bbe3fb6770a6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb53c8bb3dc21fa9f949687e398a2f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d91e7bab147340b8b31901a3453a1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276794a39664207452446f1387ef92d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83f7b41256e83fcefa29bf873dfd49562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf1b6931d2bbc93a28ca7fae996646563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771295f3b07804c87f97c944442abcd7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6bff61c67ffeac35a638fa42f6244a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e67209babb3927636ea730f10a60f1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7d58d488d5843d86db975f390bcad567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c188030726f735e3c42e4fad5446b0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb39873cecf13bdd552ae90adfd8fe2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f324e8489eb3771a6b8a8121042a8f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc337133e6310138c9e7e7fa1b5a3e9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b875b468ed4584d09040fd9c4a448572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6998cb817bcd4bd87fa6a7a08f22c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588287a6ba54af266917ec2358430214574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd9eb740414d1ef1a8ac6a07975b17575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e798b057c5496c2a395918ddd9baca1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a038b99ec5efd974e6f0f4def69b5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c5c6af29eb09d3340330e23ebcf6d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22ca2ab8274fe7c8eb6d1439595e4d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a42039be579fb8f4ec881c9c61750580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943fb60f0b1a54464a83db7090718ec9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da36e6908d9e26722ea42e513d545d3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae5afb802d12d929796b1a52fdb9a5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1663257493439e52e726a008ee10e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadee5bf31aa66b9950fdd92423db400585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18b8a4a9caeb4b9c76e3cdfc723fec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7704690568499fea98f26b62657a41587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97541bda5571d4e0867521fb9811a6ed588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f55f3f431c9b35c48afca607b7cb8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742333181703d9a84f4f1a49872d1ca0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf89792afb5d52f9a9b21561088a18b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3e705750636d3964978ccb65d2d70592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f091ce46a44da4fa07f22ec8e17b4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c1f525d3a6294dbd45ef563a56281594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc04ba334cdc096e6861d11b3623ba1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be090f8d3b901741709d2b636b90149a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd4ffd35d7d5ea79e05985504a162b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525974e6c2ba1d0f9b69194a6daaf585598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0a8fb5f2b629db0c0a72a00b20533599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66680ee0aca6d16ee128765f85297e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb99720113df35b3c0f0c24e8c5f28c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec0cf3466e4a9527754ac86758798e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6540fe176c25c801900fadfaabd9689603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa6ce8ef8db9c6535a35fba20e02ab604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c4ffe0789b3cdcc0e44beed45fbe2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ceb51c667ce71847852a65b55f1ac606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ad630feeb08510fc69257d827c78e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cb4923e3190357b902721b6a0158e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac22e3ddd1d5a6cef9e1cda98e1aa5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c20e4b05dfd413935a10c600cbaf0a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b8be04a991dfd1e36d967402d899d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc0777ba76d7ef0c0de712fcb95bdc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67f7cda41403d10e1e898ad7143b8f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543be1b1e698d48d56b1db064e7f78e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb932aa79e98ea0b3de06a66df712b2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c8b42ea76fe5640e1c39ac741bca1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b7434ea7bf9ae70a315902c0c3082617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf1b2be513a2360cb0d3a5e710fa4f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bffee16fe50c893657d4e9e7299c4a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396b85f8a92698745fa85c6a6edff4f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1eac7cb9210d3f8f2a07c101dea477621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f9d343f13b6c903377a36570865c1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e5b7b63ddf3f96a78edb7c29a72b2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cef558ac36ae2668e477b50c76288624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96aaf68ddc140d7cb50de306997137625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c936ed749b061b0b6ef8490a3849d92626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65565bc0d441bec288b6662f605853a6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f59340aa3d6610739109438c52c280628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac010aa97b8d957a3aab8c654ed4400629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35071922dba0c3117ef4c52921a4fc8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f6ffdc0abe67fddbbf84136a51604631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413848b62ee4aca749a504a962682957632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5391b87853cd1c037fb50171c0f60ec633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef461935b6656f8e661a48eeed8d0c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ec9ce4f5fca5f64fa0bfa2f591ac7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b955310a5eb734db0f021a9bf99d8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060905eb6691ff79b4aef02c0cad02f7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187da2ede2a0b78890939b4eec5af237638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634a7be6e0ea6679e271d30fc2aeeb5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d83fc621dcda8a4003c2c01991740640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0ed2e2d0af0357bf6d9c87234adfc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448e666fa51b36466860dccbc7dc4ff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2065fd46148c3b0841c3063325967ee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84993d7d686ff02cf51c0363e3169e0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6e86e557d19b4366d956e0a13c36f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a7980a69eb96d3d0fe0ef18b91054646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17962b4651647234db066e50cc2c9a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfaec11f60b876b5d79ff1e236086fc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f577b6a8d226475dccbd80922d977cc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e0ae09df24bf87485b119fb52b33d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8587742001c6ea4ba226ad021771b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b522fe5d70d038fed51b120cdb6183652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257aa64679ac584f3d7fc2d4581cdd47653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8441d7246d0a9deee95ca4c69b99a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9821d36787180a4c1b912cb7f726577655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae030952a86179e8ef075480886061656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfb8b44c2564b77cf0cbd91e897907657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd160f59fa5bedd129ed472685b554658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52dc7ccf4d1a333d975491e490f8155659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2351be021c91af2240a3748e45c67660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f96c9d06a6ea734d349bef5ae265c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521231d853214ef87942bac5893e1f97662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d07918ebce701e6e2d1a266fd8c82d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e363f185aebd5915f2a129bf9b9a0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84726f0778900934c0e7ece2634877d4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bae86cac02165e3e3e882d5954b69666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f365e1f1690d640cecbc06ef6c1bda1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cfbe13a56d6ed96655bb9c1b714bc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b9a54eacd9d93cbe854d9c3c2ad04669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85ecad411566e935c279cd687a278e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604edb210ea629a4ca06f8525241a57671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34b5f84dd8cc31ba89b8d715d99f86672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c5cc1cff69921019c3d2be06b4db5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05db4376c87ddabd9926aada1615585674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a8e13a88c8f1bb05d407481e58d14675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f3267f4f4c96211e09c3a3ef1b8a3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19cd27b36905077c1e810136750338677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83633330a0ae9e3aba8102949a25928678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d3a369fec94f9d540ae0045df1f84679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b11c56484fe08a12bbdd7ff0e5f5ad680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f03c64cf7df4ddb99f7511062abb28681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fbec66f8af2f94c39a3f0c2a5588d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e538c1be42a2e79abc6111e91dd33683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2d512d44f0b73c56118db294e92a7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088516dc7e35cb2a13a837012e95711c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daac9539743134ed6dcf39d3315f1a8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb203ed4a60a42401a7fee63bad960687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233185b8bef1bfd8a101efd04f47300688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbec9cb6ba5959025fdaf0778975154689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7823e279739479ee3452752a03013c7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc6820127f18044d79ed52c396f22a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c80c54f201a2b86a60ba79c8adfa1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f98776c8886af8319a34c718c8bc96693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a6c14448f08d5e9e041d71c41e7e8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ce7c4e510d11168e940e2261b44c8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b2a2a1cfedb2a6d2c23889f5c3696696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4cff662016706cba41b488c9cc1f6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5bd15cbb2b59305612c114c902f8b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d6c8aeacef7d234f649651bbd301a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5e278704dd650c9763d65ceef98de700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66dee59fd2928b931826b7fcb524a6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053ac96ff40e922d0e701085736c0ba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f23ac8df5e08a06af0ec19b641b22703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018751f161f52481cf9b377f09537fad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d23c15d72f4ce756b88b9f049ec70705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37735c02f620158ef4afe811a6f10154706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352413cb40e51152d1e8f8e4a814ed5d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecc911ae179343a9281618e7affc02708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2d93131b89c6969edb2ef10282453709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0010c826016ddbca138037351e06799710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6cb7c72aa122c3473dd26569205f3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df65d9349b98733742f3bdd1a24a5c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538714e118881e403032eb3b7aab5ea713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce673ebfddbf2762df1e9439131987714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd528e8e273ffc95bb6ba3e7f148305b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749458bcd2214fa95c790a5e2b2680ae716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf79a2a163f6905ef0db877404012e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941093ffa0b77b50132d5b1e02fefd5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04708ac47fd4f528814806d7f67e343b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d5f3a38c932e97efcf6bb74811f2d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed5ad3d91a192255f4dc9683294546721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8c4ee69a10894c4dce1de27ef1209722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2dac6746dcb3d8022848c430754f6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12a54276553e3623ccc528ea35d95c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d27d6e0dd6e84ed3d3ee4a0a868c2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4e81ba86f190cdb417574b8235818726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96169fb7b79ec1528e9476c75a3b68dd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd3feb0600b66dc83ab2fb6a932449728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edc95a7d85df7293324351a31addba729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4087f3d1fb18cae5554b5270936d6f1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6d602817ab3ffc82ec2d74ffb27de731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf646c461bd12e4f7ddadae56bcec04f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811fa69b182a53cb9c9152d0e57e27c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0abe7d25fc4a44b17d49041a938600734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ebfd7be5d607d6965e6e7ae62e067735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b43172abb0177439d8e749c46d29e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265405f84d2fd6162ae9b2abbb89e7aa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944fedaadce6401a04a053bf0850075738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148d6120771fb2d7f93ec558f884509739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd972559debe151219fed55379d62c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13277852d49828c57441c4ae4758774741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443023a47919381b8a13ff020330f4f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994ea2f78263514ad9f762020c17c22743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867716020d78947da559bcffa006f506744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c4b71af0b428a6f7d8c2303c0fc43745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875cfae5782954add992a46c6f8d843746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747600ee76e7c9beb2bbaa868ade6080747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747e7a9229fc3ec6eb62de346f68734748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6791fa4697143b7437b8d272e039445749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d79c6a747bf35a6c4a8d84b7f26b2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9237559175a6c541ce41c6211e84e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cac19b05f423775139077fac4af166752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09340a9712f7139b1723e7dca41d9b7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f01d9244b3e81368bf76ed79369a4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be71918c95a62318d3318b6e2a2e779755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327324586103a436dcdae0fb0e7e83d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6687e3d2085a6b1f067ac8bf911241757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ffad716744f3c2d9299464b2a4ed7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551077ed7f2951a4fd0c9ede9b6ceaf759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f53099ac1f306db7d0ee246bc897301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5e211a754c19b729fd93443a06e2e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba4145c68367b0eb4411c6d994076f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240ad8d463e0dc4bfb11e1aa5c7eef94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df9041e8b13b8b5738bee511ab4b245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56389c12b29c17d74c22fb564f60a87a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c8aec166a696feb2eeb2f2d06b1c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760385292c998f22b0a46ba2a60883f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21152e9cf7592d5a5c283c076c5eed4a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876285d9a7302ff1439eb31e2210279610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84a5a198cf0306dfaf9d843b9a9a3011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b37dddbcf06264c438b4750d6f329f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490d2428ea3801b306d3b8314d7375913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb86dda550491ae2882869c6471e5614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e5ef2061602921a0c4dede7db3d0815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0575668ddb6bf179985ac9114db2116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb87152015b28bdb74b0cc780fae74617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e426a055b0e9078157459d8580e69bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbc6d26242382ac6d8d764529dca8319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4278413d9c136007cac5a21ef7deea620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4abc24b1c98290a95cdcad6c36f1f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57bbc63e380ba74e8cf9be916682f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b33707efd5834e563e31904a38f1c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9cb1d05b4495a46bf0090e8265b3b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecaa73d0700802b6a81889c063608525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0f13da55b2f6dbd87563949e233ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121921aff4ce60f0c53c6d9417033baa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93fb73c2f111699ea896251d3d357628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e3d57b7eb91b09f6221131dfb0f4229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7b565ece6bf9107cf6a8076b69e4530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588ea132aeae668c4e093c6feff920831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcccbe4ece706f4690c3d0f82f7f0eed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdeaa959b63f98f0a57a9680a1a0c1833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3a9fdf1046d3d8f32ac5f9b3999b534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00e73468ff1c0b99cf798a60819ddb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3952118e4c4361ee578c1d4e22729a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da084024bf3aa87a6b6e1638cd046e5937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f06a38761621420ff2d3ffac92cee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a434872b4e1da6713610b0d600ce739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7af971668037b4281b2f4f767391340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780fa1a1e699ea59d75f629b336d75d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558851d60da8fd8315ec64fc23f7e1d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1c1b5cbbf3763a076ef5afbea2f8a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b7d6996867cd06b2fb25016b58a8e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584db19eec3dc6092cae08dfcd6b5c8d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc79b54a14198359feab6c4b8b78de746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f289a20a737d7ccf1c06f4ff2c5e547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a244884ad639ff325c671f8ef202ab148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157275d2b37761f11a2133dda7bccf049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb017258d5c9c6b0bc2b60c5b880355f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc7b73b4b0e1bd1bcace1832d9e77451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6468d037a8b03c5540b7612b20a65b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7866779360182a9255c1cd9c052e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda0efe7676c7167d8604c47cbb138154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a995640e5f967a3afa9d811a36a7055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838d2928f8dc298ce3f2baff165955356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9da88f3931828e9ad3bbc0a8ed14bb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2418921b086bd614b4415c87b799e6c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9468514085a7b6d4ebb53447e95c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909cd30330f2e6e9a51915819d783a360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3ccbdc6233c58266e3138c334cd2761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cdff4415412e80f900c4d35b4c40d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee10d256a6cc3e83bf5ea41431e715763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96334dfdf8051a0ba7f88861c707027364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc71c26468660f32ff47cf794161d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19407c136a2802af5621e5f0cb65edb466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db029fb3ecdd74cc67e8dcef52bb821b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fbc198a634f66b6258e24f6f1249068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861daae8d16571b6fcaaec966449704769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fa13019312cee0e6f9b4396b47ff870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a93efc836866268af2c850652418671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c2b92a17754d95a96a5fd1a81c29472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b5d50ac2098169937ef4784f6b81473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825450f42ddd8cd97cd9a88d62cbbe174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d61bdedc535b2657e1f0c3cf80b2be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1276977a427c8561f6bd28dbb0438f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f587a976555ad3fa52224ea7ba14177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c59055c985a9a1d793deea79a368ab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfedac9ad763f41b3a3ddc3655cc52879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6122c2403a16361509185922ee95c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89dd19a6e4a9735f1978ee73b8047e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e381161324ef976f7fb3c56391cdc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75057c9e4d33b904d163fe31e577842d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2be8b4700156eda8cdbf98afa79e9b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91c8f8e23b63eac4a22801f3dce11685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b865091a5f2241cc0915b62e2d52586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52d63d1a4657d148e2920d886401e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1284bb4d722123610a442007078a73388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e2448f2e70f6a207df0a9e503046989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e67a1820247f0dfb234bea8676677590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2b576046e3d9ce216354cf817f59291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e8f9aab9fbeacccd639dda13606df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8663d0e5fad1d05f8916d7eec247c3093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3fe7f475365889171deae94d4c0b894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb26a4c517f54f6f65aec7c0223e4195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4eed75e20a1c16ba52dd09e60d09596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d08ad3ce71e1a7a5cf289c519a7f3597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47592e4011ad37e01a4b006ee9ce5098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de451d32cb954a42f59060a35cc62099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c62ec4110b11ed6277dcdbbf6a49f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a381da0b03003ae5427435d4bfeb9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0d0439a41b9da254d74e458b8fa43102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7054533fc8ac2f2f2fb33f292ec95103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951fc006b26199ac84128ae554c1d976104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e612be05e519c6059f42704045883d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44b48ba6b0c4dd8b88120a418565b4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd768cdec1ee3839801430682165610107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d46e62a4b702093b2bfee13c92038d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236fac6dcca62cc4898640d6fceaf8c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c8e8fda9364e5712d51dcc6e96299110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d155bea035ba07a910a2280c010277111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95742a6d384a1ef794e680ccf4da96a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30858939d117459fe51dcfa146c8e86113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ae531ba6ecc021769938af684780b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73d4108186137e38387b173eb0247c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381c96ab763e03c6f6fb198bf70651d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae6f8d7e76e246c284c29063fb973c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8f84b413a0fad9266dc6988aee627118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c632602c70191d89b29a1631e6406119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052877066d24e5a6e6bf7acd1cb9906120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd30b1f524996e81e406ed9510e309121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75d3aaf5c6a5a42bc096efb865ae83122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f3735f24281acef48a2aafa8f0a47123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4d52ea656f8b4e510d646b9ff3870124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23831bda20902541f3a3507813c04852125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7ed3ed6999499ec734989dfbece88126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb87387e354b22b9d41d380c5ee716c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fabadf7868e52c960cd986b8ee7a2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e31c575f67f3d761e491ec3af5fdb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545cca047f74ed3c66116dd76d1f9eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8fbbc8e8228d547ff289b3b168846131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a50135d6b538c1ca8a5403c2ac2ab1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85041484bb03349422b8161b1bf874c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6700e1d1309ce02e850bc01d0235b1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ac3cc4553431e5d12b7f0a0ffd51e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f14bc3d0b697ce73d303d9268e6cc5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11396f1057f277ae4b0f688ab9d5ce68137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0f4d743055dd842d62ed448c29fe6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac78a19fcbb02a70f8a9d7dcb8ad739139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1efb76093b3221d31da1e38fe9e7b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa33afd92f9bd6abbdaa997ffb2584141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a22eb4a0467bb08d08a2840b64d2a0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70f8f0bc01d806567ecb79656c0293143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0536181740bf3d49ca8b04b1d2e5c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669082a17680fadd3f3f9100082244f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abf2c27aafcc1dc423a684198d6d99146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b045384b89a2e704d4df6ff269dac9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63956d29ac1ad915602b13538afaf87e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a3e54866f5a977f76a7e133c7971b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3004afccd998595f7e8bea2d2ecda4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52899fe122a0cefaf508aa815460a0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3175624089ac25068184002b64a9d9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed41e503b53c07a5d5cee067a29a632153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca686753b80e2b76ff46679db1314482154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21068c2ffb1c652309a09de833e03c4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f0596159f83d9d1bb67b7703aee9b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191287ff599f119e00e232cdc7d9d021157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83c85320554c1cccd1304691354d57158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8fe71057e20b6d825fd386f9ee77f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88fe5e652ca6ecb9eb4b790b0d7d44160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d3b8b4dcf7f608e89806febd93393161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e78fbeafdbac9c92a619dd66a41d30162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808425f42e7149d081899ef02e8abc7e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545705e398f3a6eb845fbecf96e4d165164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209de8f0901b04bf9fa60292026c977a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e4c9d5c827b241b559917c6bbd652166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8676b58a42085de12ab0f07147639c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213175f3f4f915a2d2236e94daa45263168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85063961dabdc0b77fc0e71ea8061b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a80fc179e779e1b2f2a712fa70ea0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82e2d6540a8506f9a9b045c5793075171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860522d392d4a2615752ea485fdcdf6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc819a6ac785333a57f2f914e80af305173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f27284eef5d7b80626001777dc469174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c80fa9158c485baae71ff389d9fcf1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692501445da09496f9eff62efce2ff54176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3a4bf77a2ee29c01028f70545e86b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f174a560035af5aea6b7707548b00ff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b8de07799060239816f70970dba1b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43d2bdeb9686040c2d0d1f4ffd28c7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa90853e433a72ccdfe6f78dab3067181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb66f9a71a1fb5b59af7635af30d27f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4742ea9db7bf613424d0c2b931daf5c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6859741d61d82f9718f276776f8448184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f536d210c31eda7bc61837b22440a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cac699ed39627d92ad4a31b1f344ff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721059e94984f9edf71e85426f47117187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327158908a6fee47051920df6d7c6dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192d59252547faa5d3c9836894a898f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c299ec2d4b1729e8da7905b4e1f149190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c657f6783be0b26304cf7f1350c1e3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001da441c8f0293a39d716c8584e0310192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390bd96ff5154f268bc9ea811ba8d49193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5eb1082017e38bab6bb251e7fc009f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7920e8f93e6500f30170745164e1d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deccb7ad3ec75cc1ef44c889b21cd7e9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068faab0f66b5827880277f38c0614ac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690634d92439f79befde6d2ed6eae69198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ee1696e72fa644fe0d7294f663c3b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b0e5dc881764c93611d9b4eaa4d42200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c618ea03e2632a9663ee0f1b6b2a3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b2f726026eb78259afb151b11bfb5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245976103e2ea69077f3bf51133c4e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73beec8596bef11233bb50cba720c8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ea660f62c95fa8c957781bece9756205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c48b2945ae0440aed47d2667819a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51faf212a22abf4aa5ece43b7644a39e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995c4e200d41c6a9c1bdee7015b2c06208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f3a2077a474584fe50c87f5e2ac03209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121562b0896061078e1568aadc08bd9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f6b48795e8c3bc13143ebfac76738211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997f87766552104c5f06262b50d2af2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8421b42e38dbafdc56baeffb4ea4fe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bab7e40f4230786804aa232c8e7069214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21b7bda3659d7624d382bde1e400e6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea447a1d3a1b8bf64ce512eecb2ab7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c014a7b165f73b0020aaf03a8fe1131217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df0fc67819380020f5dbf4d776c1e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557aec3ac8bdd7928781b304f467269219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a854204c5b92e858f3e7dce147c965220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51174d998424b1ce59143537c80728221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c26de5587c93c86e967bfc8f33e9d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07cc0c02c487b2079f66c9aefdc0ae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffdce7f5ef2732c1bbe5d58a7b57278224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8347ef6e13547b1c52418364c412a43225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c4724ff16fabed9963c9fff08ee57226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09578334b7f935184f6933b24e20a5e8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359701120f6f071f24f5d0f323ea223228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d2459cd2dbf5b7b750d46b42f9d2a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73f1e331449027802af3e744062dc5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e865074f9effb5ee3fedc3665635e48231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431ee273a6524eba9f71d40a37e1bff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a0c7ad4cea090aa085cab4c5fa369233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448098946893048328f5098b99b8058234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24223d69c2bb3e55d55998349e11db5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0d112d9bcccb4ef86549203353e9a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4e84ffbc3660d2862aaae85138d47237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ad8332e8cd244dd5a583ff3ee72b9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d0df11bbf667df8cf1bf6e0643dc8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7be3750ce950c142fd39fd5b442e5a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f3fb65f42c65eca64f6f00bc69583241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c27b5ca3806dd662ea931a73f140d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde08bf24dce64f7370efba4dfda8f6c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b88f84da6a7c322c863dc205eaa9f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bf85c81d8663095071a42762d7574245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5546986a4329962bc3731c92322b4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6aeba909c239e5e71fd0cb45d2219247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69078bf4ab084a64b5bc4acf475ee6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8a9d8f7efdca85a20e9bd4b95ced3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e5f491806340c53b82a7bb8cd4c2f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5546e7f3f30c44cba38a7640d6ee29251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922b98c5c23b3b76c736e18751fafe3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0877b74477593e765321b15dec6df253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4690300cb38e093ef4454b8bb8fd972254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99166ceb53375053e73bd27be3375de255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819f5ba897ce96a55adc8ee79b8a025256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edccf5ec5657250e3b62bfc76ef79c1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f97d244f7c7dc693f484d81990b25f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cdb9af6c5a02f77e20b7db80d9a8e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253f092e07e47cb525033b4fddde26b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150e777c047c85ea8b9e32c09d702c9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b191a411df824bcd67587104a5bbad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98155554f635f028711952b7795150263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc346b4aaee8d92f93d6d8a6f18564264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1119d71a8d0929c2812149f223456dd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b52a14b33b410a964b98b31a2d468266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b2e54653e6ab5cac75257f6258289267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cdd02e17f785ab118a5285ccb04e8a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a59e82ca3d18dfc3464502fc16f3b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6254f50a144645a8e71873749775c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74908848d4a7bf6f744d164ff24c2761271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb12e5b13c8574afdd71d39748a03b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b265136826dc7a5a04f715efc55e16273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e0d2f6f6ead6532a62f9f3b532e41274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f34bdfca4f3f437c228f893ab9068275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce01540d00530380a7d51d767151ca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e749a99063e9edaa0636ac78a697e66277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cd7d517a3e03408953884601e8a55278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb78e0c21de80b4b8ff014dcffe375279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d3a9d0177d1adf4c571db3726114c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e99cbd8b908c5e2f3f14c7ad2b3eb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1853ab6bac9acc491e4450049f3a487282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3947c1e223c7764ab22cf125a35940283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fea36607c675c2fc7ddf363316ecc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdc9d0d5af830666b7ff36a7de6152285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c7183dc65e29b832e3946b038fa98286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27111e9136a29d0dfa6e8255e009bd41287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16c503b919326293f36ae7e9f5493f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87fb13d7b4f410794725d8120d867a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4e5e285374a2058991b67cf6e7e3d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99acf9f9ca7349da9cc1f09806292ed2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d3dce6355d77a9bc3fc446c93e938292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57aa958f9b0dd529851460b68f9df5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabd00f9495030dcfc0385d1f489216294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27964ac2ccca4ebd97afbdd3c599595295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f01ff4c95ba8a52e57c563cbfcd7f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ca44b32842901dd43ee5ff09c95e2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db78514a7afefd680fd4cbdd1db9fd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157126d50d57fcc67993aa56fc8f96b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0703eadb2703ed4133aa0bb859f16300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844673c3e2106332b735629c9eaf8c4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873c24d297b27a2095c23b3562afec9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76affae436db77af38e52e0e5d63f3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d565ae17b5993c35d67d7b3f4e4a2f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188850ddb4a8c630f2ade5d521879ec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d47eaa8efc5d4dec29a4567730ea53306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8881d8d76e4a93d9fc72d0e13d8d4ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646abdd8162722378c84b53bd4cf997308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca70ccebb2263190c747ef29d51812309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508d83314dad16aac2dec822a11bb84310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b35721c3d7387d8b8fc48e6bd7f2ab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349506b11a22c363aa471bdbe56b4b8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf959e1bf1680d65afad11d7de5e0e82313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a9e05636507c2deb5769036e6a2e3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e340e46fd90b4917b6371133af5c21315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e265b3a53fa2d8f0fd416443d67b84c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6ee32e60f5d47c78794d654a9c6fc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb4f082c5b7a30e9c1944ef744c95e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13a9051b29cdb9f042a0464cd65e80319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490810b2d22500d6865d9d81c806b978320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8012ce023f6f5c746a6902ea550d8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47d21aaecb4cba94528ef0dde23cf7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb69065ff173ceed31f05d816c33ba7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb10a4140840b336827daeb9c92e009324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b621c3acec1d37d5a1a25cda66dd0d2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99e5223b526acd31ab96899b1aeb32326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9607a1134721338388967317f7a9dd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912dcf47c293891ad7a39d2270ef65e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1c3b5fd7e741ee41b8c3bc3a494ef329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e12b496591d60912b420ecc9a47c37330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff022868bb8e4a0d98ef35c2cf0c37bb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45d78264c135eed9a0f94f6337a6c6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ef60f326e6541a6ef181d7cb8382c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579007e2f370d99ed760f416a36290c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a364bc7597e784c4d73141ed279f536335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82736306463e5ce7d21c01cad7513652336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39821e8c106a0192e0ff4a77fd7bfddf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d0cc90d1f4a7ae6de47413cf5834b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ef52e6019afbf6fc27fa553708382339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755ffb7f80067d9291f7cb7c38a1f03340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba74b4a74f95c1fef8f132dc156cff8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74429f33033afe202c15c97e33949480342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820bb811905cfb5878fa60ccd83331fc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9fcef38111ee7e7df735baa3cc128344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd49045b9cb8975d784c1c244a4a787345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1befbeac951b9ecd4e98854b0202d1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb0b5c5c81f6de990ac180ea80ed8d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aed752277d6bdbc7e13c3fde94b5da348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e01fdcc4a8dfc6a3d34b2b7b0f631349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ecdbed9ede1e311981209210b94ba350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbe4bb6e45e6b38e0b98bd9a43417b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c98aebf6f996d5186d15064bc4e0fc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7517a3f59dfa375f2c3a3bb723fd94353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8225e716af233dcd800501d7197db80354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d64643748a87d533da0c19044b51d1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbe2a5975bc9abb046e052e39535f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774af558ff32bfe7597addfa63db6b2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375023e3d0699f45c39d8b84385aa51358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9bce57ec7000fd79e9d7b348493db359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c920199df746a13f1a5e8731665efd1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138568f905e06b2e9e4ef33811163f4c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74eeea53c0b45d25f4b86b68d3147b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72237d5ef7c79a6f44dc83f0d1ca6b3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edce127c0125325024ec6fc1bf326e6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2e59a942c2cc67f1363263e9bb910365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ffe81e7cea4bd4d2e43e16d84198b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23f2ca66691f5a2c136ae0ac46ef29367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce513d2330d3bb0aca615e3da6c77c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389adfff124bba5a0b033366c792f13369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b467b9b9fb25cae8fed479a3b47d45370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb580af8de4d6b5255a368f9ae5e35371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d95607b2a6a6cd1b11b8bcf0aaa04372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69360b82d73abeb2fd388a046b06ac0d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae502360bc5bfb864c9833911b3fb89374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be66bcbf2b40e5ea1e83c037532139375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f5173c99b14f94d26603c6015c7ba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2edcaa5a0d23c7fa83dcf06b8d466377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb2ed3638c5f710c32bce5e00963aa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74572429852180fead2760334a2759379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62719cbda97daacb7df5f959706c2a88380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b3ac8c549192c544b5ff9088bb8df381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbe8c006e7a491c2965ea3a7152d76382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8dc1bd27145cb7fc84f9f9c3a1d00e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a100a7ec3125459b3010abf4497061384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240499b709c878e4d4a1f194d2e6c8d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57345a3669f2392c4fbc0f0c6b144d1f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cc61abfeb6208759f43e79f8597d6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c50b2c503bdf4edd54b38e23cd72c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb6143632583fd4aac1bb4ddc9857d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bd2e6eb6b6cda7d03417f61010297390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bef5070f2bba1b70486c9460098596391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6cbedf4676335a5fb93cca512ae72a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08763a1cac6b5eb44307a47d0013711d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd10937f2b56d3d7180ecd659d897a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c80aa48ea43415e9df9ef34990c727395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f593eb017505ede49baf60be03bfb43396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e22d46ba696201c8f5176534c766cc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c55d2b2822f2d10c5e958386be961398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767737c5592cca9080a6832a5102235399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d2bf3b31cfebb3b500a20a0c479e7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc8542fb80e25e047cfbd3146a86be401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c6add93c603a8fc731bc40ea38534402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccc8d393d8cdc30d554f7185b28538403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b07b086f94f3f0334d00b8dee13919404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5ea5525bad1abe91ca6778df2287a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e144863c883f6dca0a740cdfa391caf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad904a240936bb9d348dd56a122d0b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cf634cb130a28af931be339484f48408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efaf2609ff5639b830d0ceb43983e4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8eb2529d28612340e28bb8c9c0354410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600828ea76f3abce804e8a9e696dec43411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29af5803839ae76151fb1edd1ee58fe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f64708dbfad03997b46b74ed9daeac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a678d97edf07f42140878aa253744414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4cf19fee3ca3daba3e69ba3caa861415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25228b4a29c2be6ed1b22916b16028416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a7f798b28249d7b190eb52ebd8e5e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c96cfd5f6febe10693349340e2540418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f39296ecd0ab5bb3a8a9ba5720fd0d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94add0e6358f0013fcc22c4fbaa1332420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ca93fbb21978381790d4f4a340cd0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116366d4832562fbf488b53c5d2176f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea58dd8adfcdddbf6b5f7a74b0a716423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a100d7c714e18949c25a17072551086424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77409e4c46307a0ed009e320cb6b4bd8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa90eb34262a909bc87d5543bbe4cf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982319945445b6252afe0d720500de25427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905b0ebfe000e3498afcb4de1aa1b7f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5d7806ea60ff1be093135dac6bdeb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd86c2c58df120716d190a0efdf06fb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea3c2e4050efeb8b412ffd376e194e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b0d33cd098589f8035ba930c71ad0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a85eae7eff1f2f8f8ebf880aaf0fa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd361850e40c7a91325be4f89e5685434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ae3f4018538b666de75a8537fcd5a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfc62f32411a4a58b98c8d8a130974436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee827f547a93e909f578d5b98c709b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d91cce87d69cc4e817a53849c1ac6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409aaf051b60e55a438a743f88279b7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a515b4f3fb91c3d66a60b22bd81641440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87a9f8a22104dd7e734a0a0dea5df8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea116130520d06a5f45ab1656f109cf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1561758c81a8fd2aff780ee983df75443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a6dc6c7b34d51a4f39eea1d3d26b9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4f6f338a14ffb86aa91bfc094db3e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39907da29eeada3b2b5865068c7fae78446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98139e655012685948b4ed6ca256d233447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303b0b1e48c1a392d0b14a684ec4a07448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e6b497505134f2e6c79c56aaff06e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e819b983a18fd1140918e10eb3fe19450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181fd3b86c810802a6acb4a3f7eb701451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388d8b5a60d914ee60b68953d24328b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bc9f57fa339a2a90b6f6c9516d055453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152a9c11a6c65419b59c089c176cf40454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6ef9b4eaeb6484440ef6c0c25a4f8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5ed350805ddfca447e58c9f402de8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d22df02b50d4b24d7505817dbedac457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db17da537ab911f55ac1de72313f91458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599557ebf39707d167e0bdc7f912a7b6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0bb08001e6143fbebe1f3a6122535460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4a143ed6e1642da11363b3e52e627461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4961556458e30c7132bd314971ac1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38e1b29659fa93bc160cdf3eb8cae7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1ef7c09b7b6df61e44d9039a76425464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54251f0590ffa7b2fe1f9da692b4ec16465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c67324e987148eae56c4f94137a07a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8fdc036eb363c2794691e9fbb9bbd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b196dd8213c54cc0f20209bc16104468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37752fb8abeeb1a0a1bdd3dc40f70138469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9812abb7a43a59f56b44439f801c57470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afa2b04adb4acbb386085416c71179471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19704975a1d3085d89b11af5dab7054472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9a240fcdb673d1ac90cc4052daaf4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d0fb7cc31e672810e8044c94a3066474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b3fa5fed46bdb195a3d88ff9d4de8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf611978fa55bd89da4049a0cd39a16476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b3fc7a2ecf9e75eb9b04f7c5aa409477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf944c02e97f4ee849768a54c906354478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66711bf74278a7f4f3f080e23e2fc34479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f2f5edd43703ded874f9dd271c467480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46365bf36f477a577b85403252e9056b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f6e392c247ad18634ad0f78c37cb0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0549690045d87dd845b920ce5f9f66483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61747b5d563fd58d6f620f616873d6b3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8824527c4eb2920a0d2ccce5fd2aeeb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acffe4a1a00fab5d35304b93e6ec20486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551ade895e74be1a717df5bc03c93f3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c26713cb53b35bfb2b12b1a390419b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02feca66efb44f22934daca10c0861489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80eebe4506bb689ed2207389832e364490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2bee137d2c3dc5d8d8c950c03da76491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76869c73d9dc6a990f862ccfb6551a0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb890f502c39772c77e933fecdeab4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7a755594fb8e107a028667da338ce494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7cada86b6879b09b644f0f79353b4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee22633eec8fe6612e67f803810b01496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d0eb909d35211f5d515943e94f146497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44da694073efc6e3a8eba2aa987da96498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9f0c0da72cf3104e8abc0dd1e9d1f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fb672b2d640e9ed6b4dc547328c82500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d54cffd56215d25719b102814216fd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a52deba2319562107f821503f0b0d1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f43072985adc333dcf14b67c446175503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bd7b508c447f0733c75dee1bcc8e7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64433e00b4295305ba2cad698609c6d6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb0e4f9a1c570113a093e34c5fbb81506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecfa7b6d4c39a079a50ad7c9e23841507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197dfb1580b7b4cea77b101c389b90dc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e7b3bdf777353759e61fc1230c1d7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b6c50ece635575b0b4a59e6e03f22510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5b8db6d73a1752720e42172fe43e8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf3776a47ffb4dbfe90c355eee1981512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a431809c0162ee31ed1489ec5e64b9f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef09e9ffc11e0d799b4dd7458ac9b96514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc6bd3f2070900a420bc31c0d8bf8f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e472cbf19aa45977a9012fea2c232f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748de7f1e202c6e6f88af245fd7186ab517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1284088ab1d999ae64caee26a232d9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc6ef96d147d30ac6961945a9aefe9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4303b27d21d1d2677b233786df37d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fb66fe5c44626ed82d063b62f539b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43a1ad18599729e562178e06c9b727522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0357724194351888174e44a03bb06523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6757d11218725b723feb1090b967a3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b109f8140e25c1be3453286021d60a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f9f34cd5066943d9ca6b722705cf2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845e00034f1484fe4e0461a23869d38527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db09f31b8c5aca7ac52aae2b8fbe9f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c6b0d591315bb73f57248a13d931b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f62868d3499fac945a4aaa5225ce19530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07da261b5f5a2ed43c6126c4151d272531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81acc533acbb999fed3076bed913c3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488209ea0c56b5f89c83f85cb01310d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7633d70440c889238fb20d8e6f9dd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acb71ce1ed004691e9d6ddbe5ec5ce535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f062f9f70519e901825200f5decad4f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70765008ec734bd164cda8dc31be405f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c3f1b33f312e7ac59c8a18627ec68538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237c664fd65f405ed210099fdc06312539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156af0269eccee8ef3fa918e0e7963a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64843f4451da799acb3e76c876dff4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11851aa136fb8d506cc34a7f81f705542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a0a9cda5fcb8802e103f6c219e0b9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9a10769c496fdffc8a4e51b103f68544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e128a4b05be32ea107a472073d2db545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca31fcd55c779d9c6600467b1a90c9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146a56558de4fb540b8c308c6bd6743547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913c6fc9c38dd9e00dbf68a93fd6f60548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114a6a326b6e565bc1c085ce98d18e8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cb26cb613cc44621a3f04746eb53e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7e2fe62fa82304341c4e53e803507551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa61f2956e5d27e16b05bec1fbffd1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2d898fb08d6c36e4b3c20a64776ce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a30122e4e4f48b55e15150cf9abda554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2100df4138425a938880c956377819555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3fa715ba7c90932fd4fe4632c5a5e8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585526fe3253fdb502a56e8cde45b3ac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd961cb3c2f2dad694e983a3df2534558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ee1673de876302b92d72f334dd4c6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a4e0f87243d791d0126f66c031e7d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980df5e96371939015acd5a6d7f5d52f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e116d258a6e9e62ba220448c9f3b2b9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aebb2f87a6e9f10a0e903cc3dd3026f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8ef1ede0893cff7ec0b46fd5c1f54564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6542521e5c2b09930c5711790faab2f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c24c9d5a60867a8e3f3637c9d0478d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76b96f316efff4eaebeca7387323d2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168265164e2bedc3e988d85df4a6b1b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fd643a64cc1b21e909c26fbf614ed569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb29ec3cbf9a0c0b04b6e529aeb2f90570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2fd9adcbe449dfa4b8e66e091fabe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58312008e7aefbd2cda362830a2edd7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f5b2ff0a04a513889a8d3fcae9788573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48c80e547becbd19b499e2b0aee93d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba5711355263583fc0a4cc009141c3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4c7eff831e45d58fb879e7cc8269d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5094c9cf81320be624859294e8bed8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494485f613b9c100a3c9c1bc4dd54f09578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ac38177116af4b6f49e7120df592f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03899c8b4d710be452dac483f9c0bff0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d7cb464cd1d6c823f35e67e23def9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f43e52a3b070ba6eca01931e1159b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbe559aab277b43c47840b14149f7a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170344f03e8f902b8c2d2aee8b9305a5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74ccb35fe408b127ee05eead8d29a9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78af4f526710cf5a6491153648cfb4f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121a92e6aee74ba5bbe6446d2138339587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d3ec79a3f250051037d622bc8bb07588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73b0299764c235f6e8d0ac825ab5d9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e274e8138e2abae0fd0304ed816bdce590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe9819eb1ed09c2dfc409e81a1d220591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6032f098b33a8e542801347bca38872592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4f8bc8385fa028d75bde8b888f3d5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5008750158fd7a0e8e9ddb6cd84eb0d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08723b8938587b28b59311ac51c9036595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5f8b75a610db7a837cd665270e7fd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c633bd82a330ae08a934fceba1b81597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13a0cfd173f63bb095bd989da79ff9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60adca1189aa73a395e6dbb66702bbb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa2e7725de724773697dadf5a91d83600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658456897c382d3172612ec5ed7e54e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40307df9738caa87b9b6c9e9f3b9e814602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4eb5435099f2b6bfaed338f3ee4510603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49decc84ae8cab89b5e87c298d6875d8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94ab540e37668591c0ba6c98d5da1d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c33d8cef013ab2a6438d9b0dbf591606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee69d0f9f6fe1dcc88bc180c26b5d4a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc362d3dc9d87250715aa25dd7ff479d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8be7a6ebb008919e281f75bfcdf810609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15728392f7326a0416a6fd35a9438f78610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32057edd1c8c901136d08f0dd779e29611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9d155a1b768c19139a399ccf6913d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84345fd146861cd2628a1cb4b5e1bba9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53158b9eedf2f06a57296d65df05a84614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8fb3cf7f01c0575edaaf66e36b6c5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d6005d23f354e8130955860cb1122616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5805bf97d83d70ad61c64f8c7edb5f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb84b0786911e9f6e54ec96fc20ab2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d212846ffee0be83bf94ec8d0efe500619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdcad5365c05c82f50ab2557c70604620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fc300656d57e2fdff47c8df2b1468621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd09d3fb605dc8592df2daad891d38622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0fe85fa444fc5d3efa6b98f69db83623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde23a356ef8d0f17c8841bcc608458a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21800aab1797be525253716a2be94f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b2cd185398b89a3d8d1ea34219fd6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342c3706750638319a0721be4259b75627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ffb0dd8d5adf4cd5da6feec4cf40f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd82dba6376525eec5afb6fc9042aeb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11eddbd0a09d3cbefb345e92e8f667630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ca53eb1f20e2c54d3793b85630025631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360a9ef36ef2f6f9ec21657eb0f3f26632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1401e29700c70c129dd90c86b41db1d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad6fb5c6f43600c75806619698abda634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5c8b44c496b3207a1dd93de699184635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb7e58e053532d19fad584f3e7ad3c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad527d4c3399d97feb87542b4980bd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392863c3f88428cc5753796685e308a1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da238bad252908ede4e5db820a8f30639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2ae3566cf677eb188f4588846612a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead1e01fe3ff65e1055594af7e40f26641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d22fcff261ddf837d0086253e8271642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a181b3ac88d7a0abf8fce9af2a5d0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b537a76dcb2923855f83378db88fa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bf64b1eac52b28bcb8dc83cf9cfe6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265554ed3112ac4b313d670cbfadb737646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00db58a529544339f15ce367f3bdea647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072553fa25216da60febc0a511d4b45b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8c518b1351e0f2b0a36fa622f26dd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14592f7d7fb983757079a77ba655c9b5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc19c56aeaa90ab3334abe7dd01439f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a4957c8fbd07040652cba7b7f961a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28c08a6ee54b51b2909ccf395f62db653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788dd1ded521aa22a920df3db577fb66654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc51f4e736965b03d8b9ff84612b41655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac60191c554487085ea198b729a7c9c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c421de94b2ddfa0fabd2d7074160363657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd3a45ba0d004e9d3b109178203493658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b318ffe93b8e77fa35fca41fd066e9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5f75d287c070e93dc66959bcd3cba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1733d56fb356b8f80d8bca0679068661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a22cc84cb8b45221036ae5905a4360662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245da801244cbdda8898431f7b352e0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ccbbbde2566c7cdfadda4060c6c20664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06191ac5496601966338ddade59d5a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e41f1cbc1199ad97e783dc5b4b648c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e84f3809e79ce543acb61a2877406667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994bf518d53c114f7cb37779f3577a2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3fad854a667b196b85078d9a06e33e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569892006c2cf35342198d386477728670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96d6a63cbc6578460d932088beb44e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ca34db61d9c68ee4eb54fd1d09e25672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03914d62a8769c71d9c715b8d2f99f24673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be784539011a755c9a6d081959cb3020674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9e2c378d9dd404d1c480d713b6210675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045a5aa9bf361e38ebd9d71c10bc3f1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389f41c2da52cb8a996e0bfbdd498a6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9b89a637d80ac0fd7f532bf6d5f90678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f970b283b222af572183a233ebd95e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c65c9aef93c3b3ac9b2f4d364459ac680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ee8c582a7f1fd981ed8addba07d2c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c8954a5ae038d132fca78d7383a45682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf65bfbe74a6ceb74ce48731d5aa6d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ea84e68e5e4b52ef67555087e763c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631354a6d77c2157a7c7e0c5b26d0069685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d41e85013746e8c2fea1b34fefb59b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788a5ff6675d91d1b7fc0381afb0a61687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf91249278bd5c5ad97ae1d9dd84b72688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fb8ac9b7c241784e2081bff8c2574689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35b52163f10c964ec797eeb23b6806690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00807e18cdff7e03573a54deb015a68691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5084286c60c3bf05326ecafec988146692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e09de77f960418fda98ffba8cffb22693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c7c4372c59d1e68c49283eda45096694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279102c518a15617d77baf35fb66b0a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfe418e7bb053fff902e124e5874bb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d131a4c5c87cf25fa7934cb62916204697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b9cf74f4770d1dc128827d133cde7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf979057d3ec958ae6063d5cd5e7c0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc7e04336cdc16fbf4bfc97bcea935700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1f1ee3c4371763b985ea3ff363fff701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874a27b1280c5024874530a1d82644e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19f599e0a4b7bc3a8ad475e91b4dc6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055e2a5f9e424fc80eac325cf78e1a6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1e0cd8bd32ff565bb4898143be6b2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133c3b4dcd99b3b0062877733a38d4a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab700394a3f76e81ab26ed8b20a20a3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a9918042b914d459e900a69a86228708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb49176839a33ad11ca4b722352c911709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c80ea0bf2e3d99c1b5c1536a0395fc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691c5a0507f683fc910b8bb6090c13c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3ff3ca12940cdf88425d49015cd49712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357606890737a60c65dc63da6be872b5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd579991edd5789ad80b906c8fbad4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e389d2366122d59929c318182be17c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4f4d5012ef6d49fcda4cf76c3d1bd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4edafd952cbc3b7b25c86f7cd83b666717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3f0a57035c4b997d1966433fff4b8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eaa7d34274996c630a2a519825cad9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb493484113ff282767bea917b0740e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc0d639f2395b29b5585ac282f0a4f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f8b2b3c98599794f0b80bf46ebc8f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e45f81281d321eb59b7e6732d606b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433a8b81913123ec224489ca00d4c3f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b0af799ee6240e4f7a17da2d5c7df725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db25501814056e858e6d92a4eced0d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf8a68b28785d1f6bb1aa686880497727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad76439d8339fee43882300cedc382f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0306f3f2bdcc9a7d01b021385721fa1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9850201d18fa4c255d3b0404fcaf93730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94150686ce33470ec07126899d718800731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be93504531bbf7330f9c61bd946418732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6347bceed66f047353fd4b608ec36733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57720b72fd7e57e279baac69f6c8f9f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3caa782e8c81862fc05a99161ec21735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40188d5e28e2ae1c4e8a92af4ac0fe57736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdcfc34d8a8e574a3f41da809332a2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8c3e8ffbe64baff5a59f7d849d124738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d99a7995a4f0fd6376c36f8e08280739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfccad8d1b65eb12799a8eed557b448f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9b65ea353607059f1c23df056f8ef741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c834d201703440fbc57520346fc5e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab43491e66af58be223ce1b63ef91a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0165d13dbf925842d785c9cddbad9f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafcb5fdb2dc285e45e8c41ba6af2e2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9304b1468d29c2d48bf45952b3a1fd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3c86348c779192136526fe6380363747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd521dd8175ab28c890bf60e3c1673bf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd36b35c48e6495b112b71a21dd904749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d738d90700c79791325a6011931b3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06ad6cc1d4593fd7ee4a9978055ffc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6027107a437c8306e12f18ab94049752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0499087c2ec2f002b20d3c2c15362753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce21d51fbf9fe61323199317a22ae2c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c399467bd20cf2875a0c4def74a9b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e275d2c1979269a9f0b56a6bd0af9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233eb7841e0d26fecd93a94dac0ac92757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0522ac99788df21d634e08a4403c1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81093b0b02d448210f177b8e2ebd4982759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>