--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba118baac653da4ee5d8d0b2d5747de81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71efd48ddedeb55171c538ba9a1b9d62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaefdeab05d96a568c42df58ef40ab83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84419fea98901f46f1e0074499e3f784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d9211e43b6961ab2d02de8dae96355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b72685e5af372abfe8e6fef17b90f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78fbfbcdcdea84aa77386f8b17c1e9f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dde9e82e93226a02d927bbc43ec9db8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631447a6a4c23053f2565519778e869e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3606f606807624d786a97d4a05f3c410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e97df381c71e45c802d062830456b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7416228509d879fed4f52d3901d14fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12521dc74ae45e2a3a1e05e360640e5e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d61a48d0941148486fff232f2ccf314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397256603d8730f796e5156da6e3323715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82cfdcbdfe6dc104115ab60b020eab816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31d02040892908c0b9cbc979aeca7b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba20ea3c6cc6957568b8a4f1ac2f87e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1e11d4770008397eb70c98faff57819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53023fe2a33532fd5a3a9cb0fc3b82f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56766aaf27e8536c0718b7a939e1032f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357d27b3d607e138c221b1e2c6a17b322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be729fc30dcf44c0d48cf0355143f4823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949b118785a03fac601f9462017936124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39103783dea5a448d3db66e4191b2e725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a38dfeda1040b2b6a592d0e0f0dbe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2e8d2fc9d762569c882cf1381445227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fcddbd2f2537924ca0c547854ee38728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434301ed1aa6434c5c051d52061c481729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369018af24addd2d96e9af5c58bb55d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00541bd62a6118de0666d6dc9874af1b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66f4bb5a22b89a6017df52712a7f3232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71fdc58379140e4cc88c673682480733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b2273d0b6f522f8148244aed9dd2b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa0185d8a687330d103c82534584ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383ce74955430cc51cf9a888e7876e736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257c5cc16d0d78c3ee15140b0f2031137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6c8e0e76b81e7a6cf921838f348c738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708721398b58e1d73b20be14f3dc4eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3412a2183ab8c63b1a8255c258cc9940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f9a1d4c1f5671f1426e09534402aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ef870e20e3a3a8a4436be538f93f442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711d05a23cb9ea5db9a2d156be9d5ed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d256d289e156fa23ed95f0efa0a43bd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d5cd00dabf6bd2843d86e24de02e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b384dfc1a3745905a7506e3db49e88d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b012c3f2a33eb9066e74c94a69c44ea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298a67b23a1eafc2cfa76eae82a789948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05267e141d56fc4d80afc145e890079c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bd4a39de7d0014a3c025a0d0013da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c17c099cedb86967e7a9c5136d76f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97929620ebb0b9bfb4c02bc127d1afb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29728d9dcb96318fda49ef300b7d3d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be621b41e6e297abe036516a980e55654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e196b60b9bc2a754ee67deec35f17c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d064a9b966478e9bba3bc746ae38c256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2205f107a51f595c5a1aff5fc97f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c607c0e81746857c3d6ae4250657ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d7c35366ffda57ac1e043ac50c84959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d627bd27b1d31f49629ca39e9f5ac860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0449181d8f28a28e930e79a01ad2361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b31367899cfd7275ab4fb03a6bb4bc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbf3cbbbdbb0141f692bee67e771ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e437eef2a82208fe7cf4a2181eb4d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f753bed7de939a9524b326d0ade1c6d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b592bb25f233f629eb92bb9b2b1d62b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d777673e45d6d7ffd491960487c64f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec6ef1cd8ede6f614e68a68c31be1068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494f2868808499461ab829b5ee51d8969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a288ce0a661ee709900624c09238bb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfba8fcdd0bc242fb81f69dbdfe68e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d5742c0bb2c329da44f0a13d1ae1872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc5ddfa0e4e1e276f6a3a8f7ee84ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7c023073a574d5c61f79209c79c0e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f80a69fa62f887caef97c1daf535f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab2f4bec70ff78beaeec29352e6e5176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf981b309a6cae83ff946ce19d862b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3710a45b41dbbec71aea97d3ce990db78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45dcb9e6bdb90df93781209eafd37c079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f193f6a662047f38a1c9eef07e69f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127ee4305ba689f471694d48dec264181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321dd96ab809388a643717558488a69f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda96b02a7382b20f0a21d11c0fb84f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7add506494944c28781a0063aaa4f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efec7d3cf28dd96d0e2bcfb6d51f3c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40aa9dd31a136590c3e5e376c1d78886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652299469e4e8e57f5807f27c5ef4e1987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb0105672a6555b325cf626dd5970d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab3eff9702b2f6a36c06f61f921ed589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf045d084d7122e6ed7886118ac28390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764ceea6b5af7be103cbb1db7b8c97391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316720fb39f141c7ce29a17cf5ea94692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668e5eed7a566f7280719642dc2384f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b572b1dae2892a3d45720956a84bd694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a051ae52b71b8fb15780262e6b576795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884431049f3e91a3be6de62e6d9df6596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377d8dfce9fab19c4081cbf176db57197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39efb243f1b012c00daf7d03622f8098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02516a4b6a874e7152ad034b177a81e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae41352ea47d7a82fba02d5b7e0edc8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732792cf1ba4f0bd141185b46c7d3a2a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39b849bf447d1a5f765082410c7000102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441aabb22cf2f1d94bde7ded15eb1d2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5089adf70bcd5588771269f6c4e0582104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088e2bc5f049b791087210a64389619105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c901a4c7be1b2b2e0a6423c5d2e3304106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471a70ae29d027ea96b246462f26b48107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd66cbd24e91c5b151d953589f053a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05946f6caeff6f9371cfcb3fcccfd99109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d11b133e12aec6f65f934437aada5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b21ddd5f3931c0e8a6d2edd8bf7b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd8d8ca1f34aa7b006df007b3b9c13112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a22e5aa75dd77639c8bce886b0301113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af8c69331d97b0a10046ca6e8fe851114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd11a72aea5bc09ce5c8c3b2298776a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd85cca1218c530f5a6edecc1297bb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f0d8a8a2bde14e31c36846b938c63117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdcebe04dedbb67e4e3c38fa35b89f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97cb3bcba26e8f844a83cd10faa906119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535de23d01fd2dbdd65872b5c205c1d8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952b7037c0646f898df2edd52ef99a7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596282e2d234038ec47af76d23a1d4c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb2d0e08963b857797e5e4d214b52f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed716356d72afc5502e8c7d8f62ee0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f781254124234722ab9efdeac40cd9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef54152b7857946e3304e45e487410126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153992a97b57b946fe5a08cc099260a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3970edc85ab02776a7d5e628e640c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b2875bc0cf88e07c96c01b5764099129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e0440f76559a9d51d4781d5fffaaf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93caeefb47334102975c57db621b0b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5142930b3141892797e72f87cda535a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a52467ef486e533c7b91f20e206d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f99319ffe08f5a56e46c1bd8c06c8b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f68d032ed53dd1cb5c670c117a43ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f3a2244dbcd7a76e013d7bd9c30c2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e831c5b8f2d409afc60edd5316feec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da640302aa98fc184ccb096a0da5c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f025770ce04c0e31b304ad11e820e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5c46acb4a73d922c6426063471d48140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836f959c8ae54508e88ce8b8e57ce71141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ed801d42f2596cc510885841ee9a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d0cd34a55445c3d0d0c7ca503a6ac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e461fce8c9c6945c093278a6fdfb1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32419f7eac15b72a67255746cc6d79b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb035de1fdfeebf0ce15c17948d8ec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d195d63ecf35c7583151b3d9e3de288147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72715edbfa3c8dafbd9f3103bc821da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33189d296bb3942163ef3d7c31df2fa6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424782695a8bf478877b6778bca6cc83150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83f966d16724c89ef55a67ce7204a3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bde50f35a68a75f9d870430800a7b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911b93e998cff8a45613f57843880ff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877aebbf9a643051104369bca5c54c01154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41187175e51e5d4bbbba02683058bf6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5bea79acc3197397b7909d0e12ea0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8544209556bf55f45f8d5d56f96bfa6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da2f91983efe8a24e5ebf727aa89d0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf325e453768bacefd1e04606016aa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17f46e34fd78108899959eb2263ab4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5c572c3e3722d981aa85a940f3d93161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677713f8d00c45750a8e50a8b152f85162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c9f59a7a1aae7308d2fe4cee92df9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31089bd118729e4bf84943c6be11f70e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cab2c1850b88807672cb735cba47ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790971c1606081d9aa8cfe8d438a565166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5510d8308d7fcdc7df7c47a12fef74167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8dc43b6dc777b8a67c3ac5a3d4d6c1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b2869058aad8a919364a8ee4ce1bb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2388e8565e0ae5265db71898a030a1f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4649ea868cfeda17974347b2b065f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ae7b341d64edd8afc0bea7e617645172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c54f5c869bb16b5db0883f92dd7e0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d07b712c2ceb0462f3cb599b519f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731e27e8739331ed583018f9962c257175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a30e68981bd09a7567c18fcb949b7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf9eaad4a060966af20188c5dc6a61177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4dba71977e57bb5e1966269629a4e5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3a46e7ab1ecd7cbf3500b7bb45d02179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9787f6898c2c4b5b7320002f5e367180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586e397bbb95bb20e0c4a257c4bb81e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c009eb6ace0f6286242c2812daed184182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14386d61e7eed2b7230189cbb3b183a0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b9d6b30f4685ae863161026d66c4c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8315b55ef17792b05165ffa674bc93f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2bdd9409b8e67ffaa8bb842fda0980186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0bd299827287c4194b61971a70b4e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80e57ec72cb3af94ef7d0008739806188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b1d289c2962055bfec27c3a84b2ea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857db8682b20d42fdcdad532d81b3c5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a6359f9f542a8eeaab814750d4669191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d98a6abdc88c6e9d615690eeef071d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027193ef49c0d24a94e6fba7fea9aa37193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586aec54eafce3e81e14ac0262e5789f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71857e9a24c4d831c24f42f42b036f40195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa114d82028ea35a37f6c6640ddcbb60196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76376b04e74765963445ca70d6ef929197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b7dbe11da8db9b1ca4bde52b4226b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47bfd22b2b3668e08f4b6316633b20199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d9b234d192756ef97848a0e5f694e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d64f8e01be67b855f2ba661ca5ca32201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc7d03c72f1d7ea5bdedf172da0f8f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157a574b875271a2eb1b6ec6a86932f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e520fda358cb7b388f6f88ddc43f252204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c000d00d8b1fc60a1079b46ca62e46a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784cbe2a1655b4ecd78c8ab4a3af6fe0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f8d320b45391db55f55a3c78f8f1b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf6c9f45c1b9a9f9211f24a3e7613d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8998c4863d378053c97e7c40c7b099209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be43231e7115d7b783f3292aecc45c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321228845eb9ec25e251b3a00731b92f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc3cb64fc2689bb525e2ed20db217f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750155104732171cac38a384fef33dc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64029fc119cd4e19c146798e87091a8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d687fe730ea445addce82db0581014c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39cb5f44ff49fc894475d2bd0d41a2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48223f803a338d3ea6401cf2242b32fc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c46bf6e43795456213aa395deb80e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437ea900d84d8fc9bee2d6cde6b8504219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17f4952ca3da6c6eef704f5c6a8615220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d9f9d199356ca1922778ebcf7aef1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a35da6a3c48826ba78403783f8131e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe6a54d5a8e67fb57323c0b79db6f3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90588bcade9aa4aebf57a8823cc639e8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1f56a68848c9473d60c71ddd983d0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a75c08d816a494b45cfdd359ddd01226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238529e7d7d4241482afa507d6bf9ae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753064eb605314edd7465d88d79b3212228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125d5ac519c6f41954378a4b8cbf987229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106a92e3fd56b903ee19d0cb56e6d6f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1372794e066f37640e525f9956027c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa518c6af9f3280037775967742157a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c695d55385a199b9141554f90c4ab88233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47f1312826a2ec1f90d108ab44d8b2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc08628dd9d8e8c369325ad888bf54235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8afdffd7b5c4c1c042094dd7e0be34236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f27633750175359ef8371a8ec71f0f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b343a8fefe6d2e357bdcabf4ed5faf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fcefa968ce24d3a469ade8a49eaa5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ef60a27bb62f7677a09c6f6ef36cc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff33c5f1bcbff16c22996ef72f8ab6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d218b77949a502c6f1943cd28ec4fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c671af6689d708808f28d97b13971243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a93f2a43f54ef3af0a572c2e40a95244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8eed927ccb058edab48d771e3de419245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecab94df4b34779c52fc299757efac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b311d11566b67732df7943761394d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc9e9f6cc5600d7ed2cce7fa2b0f29248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d6a81b2734f365fc9ee19a19c84ca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51f8e56f11b2dd8f6eefd1351d9750250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2effa96a70654bf4f364126d078ca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f65320c88b23e1cc32ef03b8f7338252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c3628c7928a2d681a37eaf1374ece253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5015fb10d610397df63c276236f8d3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562caa8c5672134b13d196e1917da53a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07946276eaa65a5237ac6d7d8a403c1d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2f36a8f6692a1c457c564fdaf24b2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c541c4e4435de921f2a3218869739258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45808ce0dc6fdb724deec46ae55931259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97daa8ee2c52caef9a6fa7e0de871b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752cdb0eab69b21fefa09518b174ac0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6adf6993e277104fea5dddcfe3f22262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cca20b6be77b01d65eae52959bf4a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ec38cefc441fae2b2c19bc4a2589a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83b972c55359f3b430564eebc5452d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52426cf2427eda195d72d28d03dc5da9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9543db3deb637cebe86615024b410267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdcc8f1a41a059b75d6649a4cc0c9dc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a1a40538b934ed7b1eb70ecec2d56269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c938869bf022b32cc9ce4f03d7ef1a8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ddf0e7f5345c4d6078b4dc330b683a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0910b90431196219a342b23838325b9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8db1d62e73daf290320c0f60fcfc8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980813676376c31a894979cedc4f2abe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c15bacef2b85393d5e532f491f2965275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceba32e9bd3b834df34c76cf3656053276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cece8c779ddfdd78168e57e3fa530fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023a0ba7393d6142bb743aeeafd5f24278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844b156b2279abf4ab751e54535940f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33976ce0acc4b58c5da7b92b50beaac1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c732ea2b13e66806400cfa6c688069281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd869dc8d5270a978acb6c8176271b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930703ee8104186fe21a4e074ec4eaa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ca2fbb91809d21ca10bba23df21a2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b36b1a081fd338399b58cfec6efe80285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6a353ac7695185b4153f740c6ed3e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7a56be4b8335fa2e0bd81dde87c8c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104b4d741ced4597193a6bbf3ddd6b0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117b503af953aabee7ad3bb1b590c8a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c3238d48381addc2a258e0c685828290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb885ff4aa32a8d5e5063959291e34291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036a969bee0c355c520400be8c95ff8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03975b6288f998340dd361d5c3a48a0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846632c1dbf702c0a693ad44cc958bb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebaca4113ba19a9540cf5f37b189e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e704aac9dfdc4e6e7114517798ee198296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135fc1272e1715884380a246426de96297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0759f8641379d696804e55cc581ccd9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d56db2d6837313cc5b6239f257b3d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade0f40c9a7bfed80415fd7e66aee5c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26836517bfdff22ae3acdab503c870c9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c6320c384cb33c243b06b6e45926b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c4fb6f50b0871c4635ba26fa65320303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb7d3c0a99cc2b57fd4f952d1a9d62304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75d6c78549acbe4a1bc6d530ca10c6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5216e124fb57741b6dceb78afbc763f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af65ff5e153f52f6f6d79949242e0e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3dff606b557865edd0e2671966350308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ade5521afec9a3bafcc7b8001e3da309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992a03f364d635d675b0c641ec8e816310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f282aad6fa199894c92b970c225815311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155006e59277555a07c60ac58ba1cfd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a38f76fc777648f118db9fb5dc61b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf0b7d4210960434f2ac98daca6e73314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b6bb98592207d4c5c6b4ad0391c4c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381af6f612085c90082b614e66d69c9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1dea2b1dbefabf6f5ca04b87e1658317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac684b757ff583687b9544f6e66429e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e371e1264c6bac576991796417fb09a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641251094f59c9eeb5ba8f7db1f09fc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3c6fd7696904de8e0df96b15ed79d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb39346ab2900ab64ffe7e8c6cd820322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d1153a3d49d04732deb1da877256f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138678275ef785c307c9e2e8ec9b03a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d87a19f1d32d6d656b36fb2151603e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559dc522212820cb05317671425e3866326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6cbd96ec670fa818dc781518465838327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84cbf0c4c4c345d3375087b51468fe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85e951486bb23a58550254a8abe222329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5088a97d02be305c1df8b9dd487e786330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63044e310dc499b5adaf5e97cb1a5d1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979020deb001dd5893cdf1ac1c9a0609332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce88fd46b3835e5717f43b67e5fa397333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad9398a441703338f4c4c02842e475334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c04e04434aebaaf4a4ab318e6f514335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e051555d2830db8b6aba8fdcb49f40a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43bbf25abbfdfd678b1ee7ab21377e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44eb9e8e6725a5c555340e2adda6704338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15ad8946fdd520c03577b2a3f3418b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e42fde37c8c41a94a3936dcf712fe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c459bc03dee86f2685d7bd50e0e59a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14def30008cdab9c56a554b91a0b12a2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866ac17b8207d6e71174a254440d914343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a415848830d9cacce8863dd86ea157344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8c0b86b6033506c2b208c4b27fac1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d991e94b92ed10edcd5fd796a45f41c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911a3a0d7acf7a08bb79ccccacec292347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fb0127f2e131f4372f3a976d18583348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12eed2e42a632b45a1564215489c879349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d00560a1638d3f83bb8c6441a933e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a6e60fd912e86d670a7bd23ebe576351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f4dc8e9f11e9b6ee928731744601e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb65d42036013541bafd8085d3c825353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b019d0b3a99dfbeade11d92fd7de23d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fa27346e3fd077adc5677d8c029b4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3120c5e9198c5eac5fae9718cdbbf9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2011d4e1f961ff18704414a9c9147357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f73f7baa687a8f2edf036c73d361a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8b15a0c16c53b47071b8929223b56359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5960f1ab064bd75305979fcf267b086360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8905027d29af70c3dec9b5fad1610361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40af4be1cfab42beb61e6a5530e3ff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b88b1d418bc8827017f5c0c08050b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89accacb45540c49aa5396ac7975deae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d978c0903f228520713e642cada827f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622761619ddea8df21dc740797507eb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a5fdc81a8adebe160c88e5e186b49367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d318c4c9d62057c565bbb806165b0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccd898f22ddfe57a7b545199405051369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3d8ee991fe2fb7890bbab8eb48996370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5bc2b70a6a46205ec62a25fbabde5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21286ac72923726c5fbca008711a47372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff7fe716c3290764e7a68341853dc2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1851e5364e6baf900d846013ca2a64e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d547bc72cde1069eda8342cd9e2f7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17ca959b9fef6bea8496e3e32217a6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549e17f47bb8cbb6b740a67cb17a260377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e6d4a0109316217b19bb23964290d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e617ebdd377b1186800cf2a4ea761379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8d19336466334a5cda29eab6ef58a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b35dbe061fb425bb1fc22f44a5c412381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e16a0f779149bbce87e3a1da103de2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648f4160ac4b46426bafea5601398ec383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c92630dd89b2ec5c675add3c478330384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f505f3e71f7d2bcb6dbce5b2bf628c2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70767dd0d3359be9636f7d85eeeadc5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180e0821dba1d09e093ac21f8724163387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed742ab9e7e513bfa5c6404dccaa6a1a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5a7ddb7994a32fe5ccfb524947599389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3110e577edc66b3b98db81f8db7d8c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb335219b928ce31e4637dcf83d9dee391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff9b5c83f2d9b75df6e21ddc206efb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b8fa00b3979c3f2cdd5ab21931f42393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a8a647c682bd5c90468db8fc8d6a0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a7ededbea0e4e61f38f6c36ec2ed0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44db75aad1c7d296ab4e3370a915a06396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e4884d9458e283edac5ca4cec7d68397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81b8ff72202d1a0bd4d5bf63554d47398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ce984303fce5a7b8b9948c8cf0df7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b236cf0b919207a908ef5fdf61dfa32400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cea5eb59540d451e8f00a140e44058401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d05af8a906e84233937bc6ecc5ae6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e429992a63146cb6d7ca55fd0606dd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7036115fe3e2d8bfd61faa1bf7ffb49404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a16c00d712d9b0f7d5aaece592768405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aae10a20ab500c5e5bee5d2be0bfa7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f6a8e337c9116a93982cc62b560c0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9a9f52db814ab8be2800408e4aaa3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9747057ccef864192c19fec79e39e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2f22e5405e89c93c8bfc8677188ee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e50d3c602ca648f07d47e809147de411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca280acd3441e2c9826f1605863244e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2d4fc5e18bb79ecb22712bde79a1f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cadadc8d4a62bee8b4f2e604995034414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef301aee9931d0b73e9a8ee66358bb2f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe13caed1372a6febcafc9aaedfdef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96d630ca000d85b7e888d0b4555e97417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0d13adbab87c34c03e26ff9db751c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943cbcca5db8672fb39dd313ecd071d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bf7bbcc8629a2dfede28a6d4f6760420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7e8571a055f1200b8dc37a4ab5f9e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720bec8dc822b741e54197c736ce234422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe05c262af4de9cd22482ccfc53d86d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e83cbeb0e70922fb9bbe44535fff0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20bb9e3da7af7d77ff0bde1b81c9be425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721c001a1b61b666259b5c931a63aaa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaca4f15962fe9e7a477ce8692a1bef427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424a72b204cd8a7b2ddef000636bf97428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d76630564b4e1e8054f3c676eaa3bb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864704be9ec5d87fbfc8a5debedd39f6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0468fca2d48426ad322244c255cf0e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9b1207548319fa13fd2395485135a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e8af68ffe13a1335d832bb6d5cc72433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45063ad63375ef0ab4d59595015406c3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62073a410169d288cffc70542c0a3088435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f908b0ca585f5c18ae74bc12bb62290436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61708131dc875e9dad8c6d2f0bcfee5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735ac31ae3308a52f4563f202e3beac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b29bccc043cda617727b97c85553a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097ac94aab86be7fde961b11f43ce1b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf306a9800ab38e42a991f10b6ea8e4f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1b1470f8c21d480cc6543087da7b8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4980beee55257d0ef094fd9249387443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64295f51db0fcf4b102e7b992e1d4a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a44fff69fc597b9344830beb41898445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bc0810b0572580161bed6d5116986446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42808f17ee3b18358b1ff4707aeff74b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8db48737e0884ca6dff3fff16a4227448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba7ee7d861b56c1d14e7852e859fc8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af8ee05e7984fe8c429441258a269a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2992157409c40f31b9401e7f8928b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a370bc5aac9324eeb612218f6cc82452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496fbc5c36fff4e423a9629e86355c9b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d06e2654ff88bdcaf4a3029e31405454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9956bcb4a89f46396cca3e02740a1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3fdbe10a60e4cd70dd75a32b07023456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1aa10e3765f72515b9b168dbe18021457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a9c7d4b3e75ee373e50ffd6df379a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730932c0c515e4e301970958cecf7044459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116a9120884bdbd0287ff89d3d61686460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659fd4de0b499b3b6f4ddd1264113da461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b660086e3580324835e065e149a64462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd05b3bf4ed80a330d7eb7a4071ad9e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf99fb8d2853fa877dfdf720cf4c5f0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cfb74840a8a932e9a55644c8ae6d4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541748c13ebc45d627e0363dcfffb86466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f11b03abd7d4f964f2c219a7ef9249467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998761d459ada049e8564d4b1a3c3de468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351191245d5beb81e65ed3fe2cc3d376469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51dcdb2104ed727bdb85fa742234db470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408901457b81db86950d848cd57be98471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a64d7cda4cb1f3c501254bb24771d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714ea13c5d64c6e8673e71232b517ff473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ad3315f0ddaff94f5226f76a2430e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab6c78b915f85bcf709b5d93f8d7dc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac2b6e36f2f3c227fa418dc7dec5dd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1132423bd9f8ad3052f7d1900f726477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac424da49b627569f688d9aee7eab82478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3bc5230163a1ee27648bb460e0ec08479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a2ed3819244200c38c9f50ac112a8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4935b1e3ea266e9b8f3381e961c7e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126d4e6dc947403239677c26173964e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a56028137c3db3b396c66d0fc39bd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd8934b917cff79dea6a90acec1561484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff789a6607164c8babe87b0a26bc14485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104d697281216335ebd04d45850abc2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3ebfc2e0c1c64cee9f9698ab0d07e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0adae2201da4cf53bd502c2a605542488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3de4ce3b35492634e87c542220bda6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd07f92673cac18e5afac3581b0662490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46444d5c66df4c9983639b2485e1e884491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df1694b8c680c36d1517267aa04899492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2da9c3910bbea73434b1b680a6f81493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a37b3bafad122eab27d139f39b07e3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03da279ed0de9c68d399943ad949b0b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faec7c14d07ce99423d828eb4671085496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c8e02ac156fb56ff69ad01a33579c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeabc41fad9e1ecc9f6cce9924cf0a1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127f3b814ed2693b093ee5d314aebc7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09f4457151d22f3d1262a4277c764e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80534bb37e828756d8a2c3b961015e5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7d7e146c8976b44b2b7641e7b644a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f5830f6be498a77909761bb5134a4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0adf9b0f132f2aaef26b8187398ba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ea02aee0f458a271289348d548717505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b492f4e84fe77b44d30b3cc1e7295e2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da55359ba056d2efcafe669b4a1b402507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abedb25e77e74233b1caf8104cca58e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8e83cf6b609ed3aff7a91368e77a4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289fcfa60872ce452d1539c561cd678510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988e58c0711f2d3b15234089615ce2a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0df308742a1eed54d5e8ebe45bd49512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4ccd8ea128103939183746346ec91513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24e860b719af871c4ae5b7b31dc119514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2311214f6c03268637c527966ec48a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51938fecf4488ed4135f26e424abd6c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95cf8f402c564ba844fb1afbfc84c21517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a338f822c7bd3bdb31ccf66e8086c59518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a494334edd98a38a6047297d44b50519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a18b18414cf29ce7422a634851bc7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f18b0bdb89feecf663c13f7762854521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d292f6a62e40da25ac169a407ffa2b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af17c30f7e1e28ad33f51611884628523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f1fabf6189180bde8da947acd50b3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d3f9f9f2c225c947e61eee454c8ba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94adbdf1bebd517e63e242ba64bd09526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90400a9458b5c6b26201df81817305527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c16a638f1d4111ecd1777ae5f8b0c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64356c085b134aa1025d3923d64e6119529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9ef843d33322ede9b226ddab84acc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f52b333df032a2c7d7674e25677444531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aec446c30cb107cb38dedb460dd772532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d4703d028971eeecf7cf0b5731e5f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a7019bfec495ad282fc35b206ea93534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ebbe1d8cb3e02b108d1568482edc9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866cd7c945c3c6316245eaae7784a5b9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeea6fe94ede48d90559e5deec3c052537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e77e6a7c7eead04b3be8366882bae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bbd46d1270adbc07a596b1db6079f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4fcc49f2ab0df00c7f745526242c1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10f8d6fbcd29d393ed875af50abb4e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5778d10a263a49899452294f90df7bd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b4287a669e416c70ee4aca8710802543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c522d323b39835592312aebf590cdf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72d130ac1b3b7bf6ba96539b46774d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c56986828d73cd4162a1804c385304546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b800f4f5c8d39ba347e42e02d0624547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335dce9fee4d5c45a35f917047deeb6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdd0d41e33f6d7d6ca624dbafb6cbc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6246a11cc6d4e280ff3193624dd6f5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e05d106d75efd21e4b50c78ba8f12551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff10cbf11dce1b319a208575219164b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca88bd861a0af612b6edf11b8eb248b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77912a49d9292805c167d13503f3a73d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38522a7facca8429fe4acd8ebfa614c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01a4aced6909fc70d4067023db6429556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b5e4e42f017d19399270ef64e65ac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545777683380458ec840defb49e5945e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6574fb1d51aad5985de6b13cac38c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c135685d6ba8b42b6cc5abe7f680beb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1efa269ff3f7a22fa9170ceb04c006561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59cac1b42dbf1d9f97c78c502939b4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02669ecf40e0506c5ce71ca94869312d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841f4a0f5480ebe5b6cc80da40c4dcc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6823cd91fb9168bc90fc135985ef4d1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db553ea1ccdd2564b034d9f51f5ab202566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbab5ba9d899db959d9b8a660de7e77567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76db85d41e6bba019606a7a9862a024568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aaedd907917545a182cdff58f54a3d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc4c50a38a9f6f0e451e9f5fc03093570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a79a47c031489b9b5142756634ecf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b493e25787678bb9c98edefb3eb295f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89020fb37df60785822e3da6badce0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d03ace734f00e333bfad86dd124974574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7700516f3d4a6296fea351184ac45575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c46dafac964c968f6e2f574469abd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435c3ef62bad8d7b773abd2ef3ed452577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb889bd66fbbf753ed028668d27c18578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e56bf7d62072d4428711d5c253395579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29659dc34f6c1acf9bb6cd8e41ef0d4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378d7e43511e8887f6016e2dcbdbd78581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174940ef2b9cff53a324294d70f3923582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3851ceb968c4088e506764e18e546583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a847afb881325aa55b8ab06a244a4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1fbfea6f09885dfa121976e9900a5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cef95479c67ad6f31c2f3b481383f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ed0aedd1825b9cafb1e1082953af4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65934fbfcfd20feff1f093b61ff9f5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a30df4884d0d516a750b66703a7dd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba505ee2fa611a6a958a35186f763b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f5196a5963a5e2678056347236882591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f6523002d382a9b22eb8fc06e98f9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b77fac3c937e3022cec3ccdfb4d348593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733971fddd746904fce0feebcb6c64f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c45fc00576798792a1d3af436d0b1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916eaca6e279d40fcc8a30011525796596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58751f5251729c35a4229111e2034627597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a1c1939cd04ea4bf23f2dc0a7ff8a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca049442a5c51f2be5c13bbef3a01f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd88df8c4a51bd79a68a4cb6fc0e0e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6735ebabba569eb7cf87bc9739a09601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c9d74de302b5a0a9ed378d445ac58602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0348dd831f5e6b807da2a4482524e16603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ae6f76d4a79d63d9dfa57bf1d6c10604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5da7fae166a345b0457d027b49d6e0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b4fe96c9953ac9c1b88ac0de00613606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fcfa1b4ea41ee70c2ed472cef96eb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb646ee29878776bbea3d67f20021231608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2633feab4f3132872654071b066dc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb454e15452f3c9a513c240c12659d9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3024de2518f3e01d482311829fe414611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27910db072b07eb11d4f99d3acb5f73612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27daa7662e6bb3008fc7350fe7bf37613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f963f16d2f2f754fedf08357120d6f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2ffc99a9fb1eccb219701ab613723615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19734f629298ea6c17055da25afd6e97616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef649785998b63162487d02fe3de8e3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9b79a034b83ae66c3997148a5abb2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeed22bb8b2b85136b59ac7ca03ec87619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69e07b2a069fb36d344de53605856d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d0203ddfc596af921f26c1e5b4fc3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb75642216ba7202641899a3ffdf7a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4660c4677043f39100ec38a8773fee6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661221d9d63764f79a53811bcb4a6a7b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9222cebd2ab6738491db2046987cb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c22f170a38f7b8d9a9275b17e6344626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af12fe181f84829c6cc54fed66ae41c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015a1aa6ea9607a32bfb86f16264fbf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4876fa5450540589d3b3a1ddfd6fc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955aa56a6183ecbcca460b6c21b8a13630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099aefa3e94b3e7309022532cf916be8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1e6699b4ad71ead06af4471acb290632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078dc968fcd6f7e607ce944a3ab5ddd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2f5ce966dba8edf77b9f873895dbc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604cdddd2ffebbd34a7d5fab2f8f287635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0441e15a4b6ae70806deeb4a600776636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8a2061add38a2d64e9e20a1b35538637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268f1a7f2b181326d962e93727d3dfa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddab91be4caca7d3ed5e45f6b8af24d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9edf02c7863814422b4650296a2ee8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd2f1fc42970197817c6a06deb41ec641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89d646e3bc0033bb3c008c13a8ffb1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502383c6feea35edad0d0c6b361f147b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d0656315de22da1505b41ec772189644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836c94904279946befe32e51c671afc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20da1924211f01bde30238612ee5bb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4624061099310339ec16cd6d171f9d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70eec53a5cd004673f4e0be7141d68648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216e022d13fa15524f02320fc410136649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450a51e06cd0068792421fac63f6fff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6d5b12f6476b8c12ab547a4050306651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487cdf7c1ff2618651030a862d22459652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c19c02abbcbc48022de5320e1673b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1bd4da8e563ccf95dafd4524e07d7d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050900b9592ef21d3e23cb519211e07655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef970f10524e9facade79500a64497ba656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569b22b58f26c8160edb1d1cef6ebed657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72395a25d2571b797568c7a28029c794658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7de13dc8391951c911c2d29196a7b9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7942f2583c6332309f11ec80e16bf0c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc785e874121065bbf7691c54e318a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead839487875eff0a123ea2192cf4402662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3d65037c2a618e070fc5928a3aa03663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c25cc16c913461c15195411d34b99d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15441547be525397150482209e40664665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e99c05a81338f954572cb4d37d8086666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdcc216f97c86768e3951970d3237e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca6cf1998d82cedb54d959cd1da02d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3002bdb3e7b0e55e17164449c21f36669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7705bf5593b4e6ef0bd4f0403f58597670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f5dce613b8b85b0326b3af169459a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50bad8a8cfebaa8bec5dc2c6a2d896672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce4c533cbdfbb2af5f9d33f3f89da4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49894cbf7f5f7ac2fe9ffde12698209f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cecb38cca6efdf4f13e66784c1be99675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0c035db579a49d8692232253668b7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ada63960976acf54934f6db5b898e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d8e863b77427e83c529bd9498dd83678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886e7bc4e378d8218d1882f8cf38848679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7150683395bfb88257f77fcb9e492680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1e100387743be85c446edc9414ac7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554b9dbaa451923b3303f96c4e9bebe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7a924030c5a8c9c0495f0b871db13683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c466addb393a64a03ad4c1a5003affe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2a970be2c29661187cf48b1fdaab0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb958d461be263716bf0927d5552b84686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dede899f6245dcfdf3999367685fb01687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926d6626dca08f1d7035ba89ff0de47688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91697650d8ec7839c1970917451404689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab72267634485dd7050caf43ce450a8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9ba750b05bcac123030415b755fe9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ca9c4e2112f5aad64d2c5ad9264df692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db142a91474315cff6e04e6d5346701693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de998f46167ee733e8d4e1a7bb42065c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3003fa91d0faeebd9cdc479fb1a8c20695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e514967b5d341b66a82e20d2d1289696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898593fc7d919e11fc2b72e91584358f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606872c473c1e299e0845dbd3f13c7e5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2098e3d6a211d6fdcd139e917a732699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae76a6f273f72a1e5d2c45fd78a23d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c2db81f19ab443cd24cb5f0ba1acf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67c8a30c57005f6f888b82c2b3a903702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f74588b068172c934f41308ec6e12d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a70d1ec3f455dea2dd9f519e5c6dd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397523b9d41e2d07f12cd2a913886e1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bed2812003b733aefc2c2d2276889706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967145f49e192c7c98a3d8593bf484b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a382443713583d7ff83329e5805879708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ed9df693f772cbabdded0d2a8070e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d192337a4175f696d3214a0ebb0596a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ebf06c7977a402e4bc115466a8669711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc977757ee1112dbed8be3cb2e0d6d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9183d0a8002adf43e09fa9275526c9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0d759cd1fb3466a9a75d42644a72e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3977b0aa9c6ee51554c9e81ae2343df715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9407272695e2a6b5cd9d6bcdd27d1b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9761dcf91fa119276889261c600c09717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1e93e2c839d5db37917d32fd1cf01718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765415048e8feca96ad2ac865de0bfd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a361ed63ca7c8c2f98278e0750b2409720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef983f80112ad697e10c3b1df8bda9c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155bc9cb6973a18c31adda3bd193dd7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d9aff27348fdee8251bfe6e3a7616723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a91a13820cded9a1a3888f8a8986c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7c9d23b78bb7910bb757d0e24dde9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ce7dc1335dccfa50a6ce5439d3d28726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74c85ecd8eda8282bdff8990ffa982727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516847582a49b38cf77ca00fb4a3c98728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e3f643b97224ab57264dc6a2f24a7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6b72c8890c1e1dc04ae13be8de5dd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbb30aaed87d285bb91b4343a76c9f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d2daf66354ab57cfe37d94a62f542732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5f013ab61778d3c515143e6f0aac1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9a8114b5f9c75ab7f00948ee3927c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f266681318249cb11aacebc97bc2e3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a872412b8ccc1b324ad2de2d0e9c39736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222d898322b97b69c4c5061d07378dd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00040f18cbd1d6cfc6ea4d5495847cc4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430a2dd7f2cfa12ca5ee234b5cde375739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b1704461fb64bb56b15d172bdd708740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e585aabd6a3886dec88086ef29d032741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c730f6062970de7237740f92955cedf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9055047d5ebc3810df864cb823d7fa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861aba879f55c6ca5e65e3bd60c86e9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175ca2edc6b9920ba47f3136a2e5232745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9c2a078cb898ab14837b0aa00bb5b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eadfcef00fd837beec017490f49346747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fa2fd730e684b97ebefb14b4958a2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e2f282769d4c4606d04a2176f4111749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8003bfba7f25117edc8b8c503bfae750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e28e07865c2d8877a2c2f54acc1bc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541b7b72f87bb103606026092554867752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2f9976e7a03fe83cf229b798f3403753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96a0e5822e7ea95f5ebe6cefe9885a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69108823c878e6d76f514892f9124dd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783a73dc4e19c3871f54a1166a4b7e0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06d11b8f815a47a932bcad01ee3248757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826af5d7743adda47f946c42e721748758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa7c1059e5a7e9663f6ed18061ea35759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f12397dc906291c0d25485c9aa871d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad5a2346bee4d65ff6748deb9cefd62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15117937fcc1a4a2451e19bef92c29fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0977ce8b5cee6ad663912bc6426b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62daadd59221f43c1269268e7c8e245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e47416ffe386341548656f968ada8f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ed009ad5ba2d78d4c92bdd53c262f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4c481de055f2e5bc11650c3085cf38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79962a908680fb1a1ff870f32d85de699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944ca5d8c9ac2497b51d0af26e3d41e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a05be801c843ae8a9131af95a79a411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69f5f0795cdac62e8f1b99a7a5961d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a759c16dfc5302484a3732209fa32a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58596424cb8533b97127b31ef6aef6a914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc376c57dcb8321eadf3cddde9c531e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1c3758a517eac6b11255bf30a97cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45409652e557b6a9d9422f663fe87ce617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eec5c41eba19af0d2dfd46f544018a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50e40f6784304f2b3ed5e3ffa2371219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd5b0b5087498006abc18fe77f3ae020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cae68778778af30612a68a6f1360321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea234de2684bfd0bbd974d9f05c114522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abb8072b10bdd7ad956165f1524be423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc851abc02ab68514f3833ec4de7d824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300cf040330bb35b87142794bcead3625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4a31336bf135d422ca5c8e0ea69c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0f7a43056873286c17eca19f383d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ce5c752334441ca18723468c1cbf528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367dc6b9f51283bdce9e455fbb82adae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52d9b4c6db3e3eee79bd86edc6509830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c796dcf8eb7310f8b6b31259b9881031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06371f18975563c7b08b4eb4bcf61632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513484c58985475932aae3fc80540a8033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5792678fcf48b05a8bdf07b15897734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7b7caabab7a6044c7224720e4fa0835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e5a1fcebd3659776ebfdf42a5680136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e8706cbb304581e08e7c7f1c7dbb337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea1ecfbc2369d499493e85c52f10f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7047b2c6b0e3ef3a812711c5c1abbc539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca5a1e31c9fbc5d724126c5a8636b740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352a622e08e2d5315d507f1b9bd634d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c70624e55f61db004899b38ea2ff3642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee26b03d6918448b6fd2f5f3f619eb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef87e03f7a5d2f96fbd875340a0eee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230967c3cf7329f8ae5fff66de141f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4396165b7120c365ddcca8bf78369c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366032d89aa6ca7171f5158da8918ca147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202491297d213263e5776b072cd66a148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5380a333e0882b14049ad3ee36a413849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394387e6e095d82e7cf799f259828db450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d32aa6ae781944486ceafc0241210b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6755b5ba7e032a857f2dbeea8c612b052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1e125f67b1988787d9d3ce7b5e8f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f96e9ed2807c75b60e72ba507ae30b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdfafb049ed1f46f645506304365ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515312eb26930820c6553e8d6a66dee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581f64331b1fe33d401a7079139ba7057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3147ba2d10c69655277987b64e9aad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc8d8387ed58448b8ff223d04adc7959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c33c393b56829fded8be81751fb44f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9913d7310db1883b001c0ccad13063f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72c6eb4f42fc809ca30fa3c6265ca262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e16231eb5b263b39a46ac06ac728963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78715a201c139c0535f5d9ce5faf7664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cd4086069b40866a9c164e3f5611365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75455fcb0493cc7f66bad6e6734ba40d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa97e2d5ff2324e81e96de7e1e463967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fa73feaafa87e56b7555ac3daf82a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e86f3ff0e9987cfd8fa9c1e5a8a0a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6604f8c0b4e5e80850a72049b0f6370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5b7109ee412e7ed19bc6e2eee95c571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aea8ca835610281e8ba1e36c97c83972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d8e646fd8e3afeccb9839457a91bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a8e636c9b2c0647c99f718dcdcc8374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81249256a610565b57f3d7136283a53875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887154a507030c187bef436c1924efe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97a22b6b1e6337e1caedcc53e0fa6177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c95abb51e4b09166659fa29e20fce578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6083d6f54cb446b582a13ad131dc11e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26400ab90b38d23d1089dac9f33cb0bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bd4765159c8f9acb935e23012446281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add8e7ce4cf784c7801ef00665b9c1b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb57a7172c16947254806f22d51465683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccd58c9cb676897df80b4ac7b28eed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df12c8c8f8f32bbf120cc8cd779ec685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1465631f73006fd7cce66afd541a886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119a1fa3805ab221489255cf10542b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1e43bc07930f18fd5ba4b2ff0d50e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bba60a2eb76631ae1683c87db382c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc705c102456f5cacfa5c527d3316990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3317ea08d69866f641af27b7957edd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a3ceba7bcf2f9a2a3fb6a1db2db2c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677724332e55e6f92f90f5a2ebbfb7f693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7009b2381069e8f3f4e493c781b160994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed13e81f54a6737323fb14cddb4abf295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d373022fb92b21f0e57a5fc6304d4096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e80063390a7147180425bbb9434f9597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c54e8e3525de8f5b15940c988e27198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a6163c1aa76ad620580969f841c1599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884d0438f7c4bdf0f12d649056a90e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc28f48c399997e2a360476b671643101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d7e9f79427b1b7f5bd817187b5720102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12a5082b19444d8d288e500a830e9f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f974a7464dfe0163ec10a58eb45737104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222baeb6448b185075610e5a86a3696105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37c0c8a60946a7c2eeabc07a2984b4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005ebd0c9d7aa99610baa07b9886503107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e15d9575a7d10637b6ce9b1d9525d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d49a7d5093fb4d91fbf506ad3ae53109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f40737c6fdbdb373dbc4a39c4b3c18110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde2a98c0ae6816ec5ad1be916b842c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d04f79a8228a967b03a6a0820877e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0bb8336c02a6b486dc843a275a8eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce112000db6387aa18c941848e050b7e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b99c8d4f22703e1f49c80883ea62a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af065ed725be06fc2bda24eadacae2b8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b8828b151b393783005d01d02f9d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658b3c8a97a85de6dcd37ea66b1e3c8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d821cccf8e4b2f4d0d2ab5585088f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c39225da8c7728c717d9b817ab627120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bace3014f5b3fb224a79ba8487931121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56c5265237fecda97f9cd8d08697f2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03ae3ae1e20421ac93bf5365ce3abf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47dd5badd40093ca02f0e09864c1155124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84809f2f6700d23507c8f106b83996fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852b27a430176bc80599d5aae3ba9e2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6c24dd8e7a88c1437bc543592f833127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01531b6d82208cc26bc053f70d4cc279128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87871b92021652019baf671a607c37e7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b476ac2d8eb031c258fe9d4455f729130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eef61c453e463713f56d3fddb56331131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fceee97fe9fdead372845272f52da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9bcdb7e2cc6c90e53b02bd6ffc2629133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317df70c440de671c5a82822b598f23134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49da8f0cbbbd4e110d66add83ac3ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1d2fd9af2cae199dc48f5760bc02d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e00eed2d0c3bcb2c5fb58836d9b803137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71767c9b926ef2b18ead7b74fa7d1ba0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8034c60d8d1dd6741ed5a30e879b8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae317013f598efb0cc4be71d6080a36140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6406f53946a9912eec05fd7af26e7c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3a71c72ba52b383c307146ac9928d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84ca491c811e71f45b8521a3d9aaa6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca2a2d65aef0781568be15bf5489ed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4f1631a0f47a2a6475bbd6554b77f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c198f0830bcd69782860b623d4c7c4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60144fc924fde0910d9b20f5835b00a1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ede5e6acd11a2a86ff4982ccd74bb1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfa5f437aa43201abd7ab0ebb49dea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ad8c8a41b46d489f72d74891a04bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cc8c1e8a020bba10a93ac468fa4c0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53a7caab0f39e7c836fca813e95806152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa31f8dee392ba90c34377a5fdfe59153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d15cd9605175fb0c50ca7dd9e01cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41333edcc1e38dbe33261c951ac3e5dd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c891dedc13f91084825fd70561af15156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd0a1fc6e91b58417df708cb90c648157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09effe21e94a0d6f7907ede092a590b3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a70d1950aa091b7a285a82d379beb0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248043fee286a37699f7d075012829aa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa8716150cb2adeb2b28e75cad24d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfa8a7051b8d30068316f6f8c3bca2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f3e120b8ddb9dde984c64dce1d1aa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0989f4dfceedd2a7cc95d7963ecbe8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300b1718565cf31dd55cea91dcd968a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891e3f5128d61d044b67ce458713f8d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96085820ce8abdab9145e7da919b1625167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e13e230ae14600e641123ac2e9bc2e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7802767a7914a938110c48f16c75eee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c826e434900c9abaabf1f2a7a88571170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a509dfae69779d0885b71bc756d5e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3f3713e94c704ef90b90b11af11a6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c539f03e52924ed2422b975086dcf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5622c6c95cc0db1232f836b78032f3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bcebcdbb9e433eb09cf9617bcd686175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fe066757a5ac5ec36f4d2b576bd64176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d21b0dc66463094450a9632abfc2b8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e1d146ce69d2317a3499e38f68367178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a071ab52d63c59e52dbf46996f0e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227042c9152b8bdf624608b2021614d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818afbd7264efc7f6def7f7d8db0d68b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40071b95c6ed3bfe56b82d9fcd5a40f0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c3ff400ed243f01b676a653a22673183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9400de11db01dd36e3e6c82d0bbdb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b43c577d07257aff10647717133038185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fa828994590fb56b4eb04936055d8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd5c5467e201f30512ac9cc75117fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae9ab3894d8cccd840c8be7933e2b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c565c2e5065c741420d86394d94fa7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1b4c7337e099172621f60f66b533a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb799ee5994d22c814c008929e5a653191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd478e03e1881eab8c9dcab3fa67ee39192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a1b88e36bd11c67909711b632b63b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecffad33202552608384ace1aa44ec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930a9893b590010bc03ec4082fceeff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9995da51e3a872916852f6691aeaf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994f7a2cbb18be5fe1b845d74d50aaa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5b53022502934f21f6c1aa828b16f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879780f8d21d68ab65bc07aca804f869199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e56f65f675ff7a8cb0b76eadb369a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d60be0a6c66105fb88a963c84f40b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105b3c57f39b972367855fce35de386202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3f95f496e1fa69f23f40c2acd1dfc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370f7a21da311951ffe3b31b547a591204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f87172ce468841e83c8c0e98d20c6c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e841ae62bf04479d6ecd61164b2ec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4c513b6f78bb1bd6f19a115cf48ee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d407530926d835c9a06c3a82a8d071208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220030a40e26116807f0f7c49007f34e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad7b38a2c71bb38b4391dc88d63dd0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc9f78e13e89781d7f02e069eb3659211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a06f7077cbae73bf509d9ed5c7ebc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc618a1886546af35f098a6c9636b49213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c705391820caf1e78610eb61b0c4c41214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe03adeaa6b628f9781d064cdd13ee2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8da56ee445559dc138a581789f711216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d821e8c2f56874ca9114b81635b41217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8107839f9d076c6e1ead6af0dd67f8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce804b254bba87cb33932445776e0ebd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151ba0590194452e850e91d8da32fef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b5baf5ff96a8bfb82e89803d319cf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1aa78cdd3a6735fd16bd6f98b08d86222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbec35686999e9438ca9bc86401f15223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97379599ce38b915692bdd7c31dc1773224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765b8eb7ee48b27d6084eeb493a6fd4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a789b46517b801a987eff341c34e73b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252790fd27d3487c85d374e3b4a36cd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93249bcf78e3cc8001c873c67454832a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cd57376881d12abeb16b8132a0ea6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec289b6b4456c01181cdf88010fe2f46230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec9f3582d3c39c4d5726526e9a7ec9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5436631c245c0f8671755b02229754f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d651bfff6215dc0aedaf7445f1d6911233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18713c8a26b0d8667336a7eb5bb04e2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68d4877ad40867e2775902f93c6e07235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4a222b750759013bfb399c2d5e3d8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0114c4c2fc47797e765732d8f617d21237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da66b6e108f4bd91c789ad65e011f6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224b925df40dc598f2fcbcba31cf04a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e0e0c0ba881acca51292546ef7994240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c16265688421854f5394e899d05314241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d325a57e721c77ded598d255724a0e1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0695913f377537f1283eae925759c66243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b87da647e181eca95c7ae056e00cb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab773cca0758e171f14ae8183fb9512c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbba464a589939740d714e0cee1e2b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295dba571a3ceeb14d5c0823ac34f433247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8ed5be6aeaaada8dab1b0bd69fcd3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab55063e85c113cd274b15eb133224249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5eb3fea9fee8ea7241552f2008819250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b70fa118180c04f5719744b775fd3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5fb6700463c79c15abfcc361f7007f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4bf661dac338a5b79cde9ebe3f60cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5424111804527830d433b2fc734eb69254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d915df10aae73352198df60e4a507255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c712705ee197aa4f750126b09fa6c3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe711849ea3420c582bfec583c20ac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed838e27644ab0292ac2be34ff7f111258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3244dd13f35848e8227c55e49b9021259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4501d02753c7e78306071d090edcc5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46d27ba94cc6830620167da316ee7e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702f4f0485f93d216f93e0fc79ac6cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3058ae3f92b9c29b7b008904e33cc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423f0ce656dae4f349efda1668964ae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b53b3fc49a93e7861dddba04d6477265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11fca41d15ab65fa22ac044b175277266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b408ef787733bb0feb42a7dd29326267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8932ca61a1923becae80cb5c33fb2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d52acb1b801e210feb0724cd5bf6cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0928a0edbd217aeec8131700338c2da270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d5ec3042ec87b7c0dd6317afb34ec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586dd0e37b2d77b5e386baa9089358d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b319cdef27b15c6538568e1b6e9ef1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428422362a1055319bf9a500b5e0dcc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1590cfcdfafd7b4e036beba5c4a1859275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b1ed39eaaa21379603652ddafe318276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516d9f4bd578b8dc9266c511e3f2f1d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d34cb27647283f5e823c50bb8f8e2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdab594eb6c8dccb92a054b4a77762279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ac9dcb7a25d1b2defbd98eadd48bb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6698d142788b60296ed10b4cac0472a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d01873758ebaaf5a72658dfa64d49282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707969dc9000bb2f529010df3dfc550d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ad54413d4ad2c707326e2c10429ea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a87b8c78370fd899845f15dee3bfa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc05902ceb453174a5774977c9d1bc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dcdd395af98a0d7b416798d698ddcf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877abdd4e9911c575f7ecc7d96b4c228288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc6f8c38250366ba8a87cdf4902a76289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d092c172ce6f54bb9948cdeca6f61290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e852210db026ef61433dea39be65f89291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474235a5040c741be27465bb6b74b1c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a67eb930524a7f6f488fa5d9c1f61293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787be3c9f05ea10c567078bf42748926294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145515fff6b65aa2a8d2c98a4384b167295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d7a09eea786f85587fca375895fa4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f6fb91bc1a175cdcd5992a527ae59297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f35b0697057fc84a7a99058cf22f0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06edb2851171563d1081a984d671c7f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a885489bb52bf69227244b15bc9a4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6563517204190a4f50eaef6833eea6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5ef014575640212a4a235c3a84fd3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71008198362fc38d5a617f43356a60303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7f17948feaccb4fb53e94f840f1ad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f60437b2ad7bb8dc63228528c9f3d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc01359c4e6ab2d1a87bb02ebc4534306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd34cdc1ec6c824174cd57e7cad8eb0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfcbc8c4d680d219578c60e24fb542308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be31e759369afc3ff26d0e3a226adeb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdbe7a6a09158b037101fb8eb17b86310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413b68338cf0d3e11dcc69d1d2c26ff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56b888d6d07b7a6385f0f03e98c9dc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fec4afeccef6ab5a6fd0a818fd044313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5129a4f052f3d3361bfbd580580cc0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d862bd8125d71e99b255b4154fccbce315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2dc82c78130e5828d280d0bca4755316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026b3654a821afb38a3398c64113d4b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64b54ac999d169c587e0ff0c845522318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca730555eaf7e4b881ac87d04f0d07c9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23f9eef23fea59e03fa050c8ad32b6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac9f46f2a545adceeb52fb39341251321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8894ec88190014ea63bc49f0d8a95322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde94aa174af27c6b8d9cc762df4004323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bdb7209afd899d7e4dc75c1883f61324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3779ba9b4e0cfebeb134eb81adff59c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a175bcf60ec2779e1a446bacdaf9b6d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8afb81f3e36cca541c550041883be9e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c4ed88ad12ffc954a41503593d727328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1b3d529bbec365eaca847a1c51d49329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6eec78c603c9dec98d990a02e8ad8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317acc865665b233efb94e243777b3d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8b062f481a4ff560b51117b94c613332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e58712a93fd5262258ef991062b534333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead15722c4c03a873bf2f1f7b9a09828334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a8fa440fb96f43e0d3a2ad9e1a4b1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6c9b48103bb268935a56230d8dad5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f3a009c669a91c59c19d516b41873337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd0456859c5dffebcfda9b27c6746a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de889d257219558a23bac1882cb6254339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f81af47e89c4e5b33c1abc7ceecd87340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ba03c8818399260fce35f458e1c60341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf17344237157e48edca03bf593a85342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a563afd1ec5d5f8c3c2945c9831772343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d04e5560e47cdedb90783966c319fa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3dd4377089f3454d7bfa6a09807f5f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc71d6ce11ef482037448982ebcbb9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae30e2524e3a33dc52d8fe156afe66e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716f41340b96246652bbf4dd39dcb7d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7f3a687aec755d36f442f56a12d50349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce8310e326dd6c5257f23f8d1fbf0a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923708d4290c970cd8987feb7056687351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3065d84e6900058ee40d5990f72fdb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619917c446c0eea2ef1a4b1a8ed4ed62353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485bfaea0df635f3e48d4a6afb66862354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf51f69b5efa08c1612c0678b3c515355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9f71d86d146b17e3750022800a225356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71d3f37324ba85804332557b7e5f7d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535a2233217663ca1025e74ce93bc05358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90487dbc298991c3d76d8cea4a4490fe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375c53c5945abe1b1f7d3b0ebd06b5a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b625520e86c3378f9ef47d7b6a4e00361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccdf9ed692f3e0e9eacb3695e4d1a7e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f4294ebae65e4800eb11602b3352b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba3a393e3f34d57a5a394a9b060e91364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9dab809f0af2897179e45ee87e2e6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc48e4bae763dcccf80417b7031471366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd8a7915570f6e1a188e1af7ec32ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8e61e241adb1fedeb4f2548f51baa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02030118ea9de9ca85767402ce8ab5a4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da801e2f868e3a1309c138e8b0e5e0a2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4757e2ad22b00b428c442fe1726108f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43f3bd16f64e7ec14546ea7d98ec8f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4d2e55c5d4f8a8af39f0697c1809f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87208cb1cffd4e338b366bd78a7c83a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f662a151bb5fd1b80e71dd9832663375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fc7b58a137f65f9856818f984dff9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b28927724eaa57a814b6241e19ee6f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b81451c630543dd1ace486e791bbea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72012dac2f14e1b8525015bfccd28efb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feac37d9b1a319ba5f20e886f7654e1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba44c91af7dbd77f8f5a0d2c60281dd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a023f89c4d3eaeb3ab1a8d1db171b8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59faba1897dc9fbaf35befe1da0fd30383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b50332fde46b9c2b9c9747a60b39d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab05adc2827a9c658526e3fbce408f9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3849f9615d5867022068a66cc10b9fd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4122ba322cc4fb159cd905c10c8c5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd734a1e3a2941f91d8684037f2137c5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7521002d0fc959f3faf409f591db7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c40a8d36f4ad967fb9ed9a5be55ead390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a32b912466478f5b56c413dfd8ab93391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4546e3533e2118226c3490fb97f27392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3c9da13fcb99bf75b3eec2091b503393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfbf6b8e469465217d3f5951fcdc02394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b148d2c80ff039133e474f3dc5bca5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452f924ee9afcb57a0dfea5fcffff64396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c9d51e3d72d232a7bf3c856e8f0ad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80054c7ade618750b8085576064726e2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446f875c64c36a7bfef1b0e312069b3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93402a8fd8b4fd3018bfb033458dc67400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653625cc156789bf42f49118fa012e58401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf87257922af2c9970415480733bdba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b58439d520e818e4c47d4198013e9b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc6f99d3e051ecbff4921a92483c86404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519a1c52c7fe69412ec435b8d97b471405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec744fd5ca888c5eaf97abf057ab05f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1181d197a4be5fd75f18a6f2735cd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc9aaa1fe7afe8e7b00d78de1791ee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62bb4ddc03a907a6ab0bf73ede6228409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1d4efd3a427ad00c636ab6eb4d635410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3888199ce23cd709dc61acf393fb9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b244ba0a1aa6936915a4cdca088f83412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb9e6e26bca99f339c156140175dd8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf7c96a5ee8eba29e6d40a53f71f48414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8acdacbe9e7f82dbe9759950ed859415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdcdcbd84aa686f2b4a1324d6bdd64416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7d0e40be3236a99072e4cada79d3a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305da1dee1ceb3119ad6419c91953ace418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6929405d55738ef2a827ba4859f76419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87e4156bbb29842e78e39ce7e037e7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a07d7148c66aaa05994ad763ea37d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da3bf962f5f4eb2c6d4250b9702cb2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea670118efcb9003962ed64252317a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b897b01f3dad7304696326fa86ac3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd8cfd665f59205fb999681b62fcf0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20169c7922cec52d351ff34e5941ddf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8ea9141406df35bd14dc5fb569baf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e2dfaf1b8042714a6e680abd33211428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14deb09ae9e84b39bacd9f32b82f915f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94621c56ce83e8f3590635d7671e388e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207d295adc60da598c9dc4508c7196f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c725808514cf7eba7565a9c3d120e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e760dbc4be022a1ff9e6336a27659433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2778c99ca842fa0841e64cc8fee98a3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147cae3bd3a4c8e481f07c8bbabb79c2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243702c24e4475bc057dbe8e38b67666436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a49800ebac2e8d2d7a360e99390b30437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64561b21b5c2f47f7d6c39a9eb4db268438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60def5ad47a111c8d474e5637acc11439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1dcf39f7bd75eb7e92efa8f5b35f3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3726d50c1cac3a144d934ca676b72441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70e9b3911515d8e5aa1115e65d0451442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddf61388e1867981fdd992f8f3c614443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c400e2afcbeb0d27b40d617156c02444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a39298223d93a11ef932c4ac3d77b6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c0453cefe5ff5288f625cff23c02d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0535e7c5f92926531e57304c8b8d201447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275525e0209ea3a7230394032580db4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb658a35cfff903148c44e46a130edb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820d8edc3999f91193a210cf8a85b67450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eecec763a9ba48f44736f519cc5870451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03246589139475f62c65e709a09a61eb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd125b89cc78ed2f9073ecd4b507ecdf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb370059af5d5e60e577e0d3a5b3d4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f79bb71de998e7403e770725750920455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fa08e72bdf27d4b513ee83d449639456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b1832042f197122c1edf2904ca169457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6c2a37af2408d90e963c746b010a8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74347f43dd263c055f27e62d5b67a471459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9f3f09d9af09fc29c36d3752efdeb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae24fc85bcc45e1d484490ae4aa18e5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a2d5e781f792c7de85a611c42222c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ea852e81e05825e6e2abef9bcb804463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06eee6600e5f96e2ad5f873a3d32bb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b32493556600dbe8e4bf861f0dbe0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a97b2f10bdb848ff6ee1aa9466894466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcb8ce0e57cafab3818326ab35313c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605236bb9e54754ec77e13a63c22fefe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2352bfcf7fd129937b97feea8124d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d20632f6c7b087933eb6ed8330eead470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525ca3b25d5ff1cc625fe8ad806fc16471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762d35b1c139a8c30479f356d4d63bb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dacf178418389a7c4c08dc4b35a6f66473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c91b1129c56ea29f722db551968a32474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86d1d40fcfb7c25445e5f39da8bbb6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6032449382c324600158ec4f3cbe4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106d69a7cf6718af0df8a6c68318321477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e960858ceeb6a3b4a93c4253b1aa57d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1cbede29f5742e16b01164cfdc247479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595f8a7aa219892b551bf1aed000d28480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e069cc87bbcc73d8603e9ddcb58be7f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a6ad68c516e8809286068bd993ecc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e601ecd27e83d5135a8df29cdaff8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ae937ccc8fd1d9dd70d33ff7e14c8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8a13b8f8a71443977111038290df9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66545573d9e4100d260ccd0cec96e2b7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e576add5c2411f664ceee5b8514bad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c258154c2851544376e1d6d6807f7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8ab51d51b747dcf9d9809ec2064c9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af02776e22eff3747dc7cf967d37f3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3f30745f76c7213d496bb8325932d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9fc394c1fd13b7043fa8e10fb22e17492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0ae71b810d9c9a2da106f9d045455493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b46fac4d4deb80182e5982791bec36494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5ef54788a534939926f59d57cc109495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ad6c1b05548fb221909e165b0a7d9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c60417308823b31a7363eb3c4d9c0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfb45b61b537b4328222a6b46433e0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e07a5452811d729410198f9672760499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e309421981ee016f8d2cea8c9202c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3cc3094f897eec7d54ac168c7c6ea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0146b0c46ac1aee0f96bfde556e305502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce04b52b1f4db5b00926724672faba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89adfcb61b7cf0ae771ec5ac2ac5f3b6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057fae60ba8fb4ab1b67ddc8e98b982b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde11b7f9612b1094319738fe9ff647506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217c9a3bc055346079183846e7fc0c1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98812e82595136b89160a7a5d524f355508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983f5911db97cb64a8052feca9dd901509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec2b74e746acf0a1dff880183cbb66510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9254ffd6de69b37a365b03201b608511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01ed5c32bb7da809d42899affc1ac6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88007df918e710ee98c4b2abe973f9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1c372d37b66471d51856486cf2e0e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b7eebdddd109022df50fee8cb0fa0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6eff96b06b985410b6382d5d3edf41516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ef3103f0e0efde7773dcb802bcd55517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976655c2951b2c61048fd5db051e711518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389dd6162e40eca908abbaaaafe4d5a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81790ccb353bb599ebe3e191e86cc934520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209a27fe71c53b76e8938c728142fd8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601a97ea5ca0db5b344584a59d6d43b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e484a595158346066c13ab53c3b3659523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de0c4e56ba31e902e2b21f33bfb78a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91e9c263422d3f1e84bd9b9d39b802525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05111cf1c95dcfee70b62fb1d40e0c8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00657f018ec9914ea13038b84be5720f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c38fbc6af2c08de8a8fbbb88b9ea50528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0c8ab8e12c87e74b4d10657938795529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c120a91df8a8d783d21552c3bfab91530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d457222c07118198452bc4da06784b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7714f6d163b4fd199343c2df4d8db3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336dd9513df1a6457f64faba06faba23533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f401051be8f6597f3f37d87f9bbaa8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc372c3fcc1a6349b757babd666d8e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869398569b092f4dd019b8ba8df757e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5987a64d7de8789b82794e55be7d9d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc12fce04d6fbbd906081ad047d4b95538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4847c64a4d57db00fbd6ea1171f96c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead2814f0fc5050703eacfe1dadbeb9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4a0a01f1d818dee03df732b4d6ccb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f89f60ae2fcf5a52dcf4212edf103542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890debd1f49ffe70bf394ae7191080ad543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8597e9b9eae17ad75c01eb86e11d02e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761841039e6047bd76dd5739b31a5e26545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be8f03548dec93602fc5230a6a927c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023995b545f38cd5e7656369b7e85c1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458637ef5db8a43010f01742f3ff66f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2afe52c286bd1ed79b450b82b75f5a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75a15dd9e149130c0845e25fa0d158550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048bffd1c5ac7620c046f1d8a85199cf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ef5bc38d6344246a862900c94fe61552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41b32c670572fb0b328057fa4d852d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd658ae3c9cb40926cfa3fa37c2fc997554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d3cf3305b3072bd8000298e1f6d50555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ee0fb8dd0f0cf7ebaa2c784964870556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90e36dcdc6721cbbb0055b265a7a2d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9b44183078d8d209bcdaa28a1a494558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35111e5f15f2937f5232773f58dbffe6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94f2647b4e026a5bce7430b8f6150d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108b5fe55fcdad13c4a087683634f9d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851391c867e4d08b04918320a6bd25b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4e6617741cf1a04cbf20d744996a4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee696d33834982d8021a2f00997c08e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed77cf63717a385767339f14185ee7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c743d9a20476cc1416e0346f8636b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3dd09c1c85fa90094d8ad9f5f9675567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67771ab50ba75f2dfa5b75b1049c5028568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b431c7bb5c34789807900ede21dd9c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745cdd9a08e4e63c57a32736e0a22c95570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4dd5c9c098b068414db30a339fe43571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f91f6fe30a46a2c0bea522763490c1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8cddd50b644947e8d7261f0a1425e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cc0b9e162571bdfc7ca015ca2f488574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08e5bec7aad89e4feaa96e58275036575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007662e2e3c6befe63d3eb6f4cec3b90576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4e56350060d6a8ddabe616e2a6c9a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e17c1f2b9168826d5dd101b713ff3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3b6176a7c11178fe41224f4290727579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cd98d913b7a3a76d235053276d3c3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5cac2cef8b66aee0e632a595d8cb0c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3032329fba444de3e8e7510f7491f16582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c39d5b837828614e3d6f79d4343746583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5fcd5afa5989883eee9e13848f617584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4ddecc225311d446124a5246e786a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54e9091a0faebae81fe35575832c6a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b9193d921481ff520a22b22715968587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008204175ba62c7fb80f10388c29396588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a21a3cee504973bccf6608d53d30fa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02611df7de317e3f258a59fd3bc694590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb5275271ccf764c3db93f6480b4e6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503ec203bd02129a2cb8e96742660dd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e3c4ad9e458a7b2c6be192d910193593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b92801c0b3594f2ab10db3a42fd40594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ff9bb73f65d506df7c125083f7331595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19b21d1bc5744b394e542c81d80479596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935e1bd261f6f5dcb124d0dd69639dd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ebe5d50bf37edb158692e6a358852598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506deee73c79d602abdbb6a2da3b8a9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ebe63634dd4a87824104355efeb3a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b416efef8d0bad5a119b0b371074486601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc962fcd764c11d28deec4c45d8b02c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec81aad7191d1a49dfd48ffdf08d961603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfb373c1d7993da70bdb9d4460ed37604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea66e4735a061346990323b5f98eb16605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ceee9b92684ead98aec621cfea6e5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d48a963b9b5ba2b4889cd934e7437607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb5bbafbf43f3631e75f714e583b32608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39dbe6896cfc9e5506953817c2d3d1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13e716d5093f69213b3f3db2abf122610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996398f7e156d929b000bb079209351611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fd63b1c8ac2d6c5c382da30e24700612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389941196f2a4bedde24615949e29e99613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b888fc0b7cb2f6168a1f0a66c72dc4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff01f43bfa143b330b967890b5a7319615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c32752f063ecc0e71bc66b9d29c1d9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeeb03f2056a8e845b4b767889aacbb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf95794fca551b610469bb9ee72cbd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcbf38365c8359fdaa0f9c4fe62038619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad625a401127853000dc13147932ca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6efae8431a86b2d2ac043c46e0af49621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653b3c9d06673497a45bccdb5f34462622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a972b07dcd8610c39469a813bd789f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061084cc1b03e550f05f36396af628a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a12ef5e2ba16b4723baddb0029888625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ff312df8bcb89321372df55dfe99c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fe7659e6c82c4a48b00feb6546941627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53876f8edb0db037461530d4380c78a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c0ad110149f0c1208a27bdedd029d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ae2a2f733ef870136281f81040a9f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edccffe6ad1f958591ebdba7a6d71f28631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2c10227639935fbc383f52fc499d7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f870704b0ed394be8f763e0f17615ad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342b1e3dce04946bf8e5c84b4a7c291634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb1dfe18c003e2badc4e0f2efd586e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343bfaa7c84836fcd3e43da6f63ea32636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c23e5d2f78ed2d538f514052bc79a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef274af32cbfef2a7d4dc59b8b4935f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a1d4c28ec8586052692f26c82778a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effa19c892f4de2b5a02dfcbc6d6862640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3e34ef4b40daf26b0f7db2c251d10641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040dc61c81e9d1c890c9be3dfeddb3b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb7576f1e8e1d484a878d95278b84d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5cc7925e7f48c1e6b3bb2da0dfc17644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5ba6f1f96ec426cb53ff53516d388645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047057d930d79a075c35e4b1100894d3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7a800f5cfbce768d018055bfdfc85647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2c11d2d008fafb99f30e558617543648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2622a5c932c99fceb177b72d2e3f5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2540a596f9b64373403eaafe83db2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14744df2f8430653b7002861736924651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da903d8ab101becf184666bb24cb2082652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90700855a4b4cbfceb9d1d6913b87f8c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00474f6bca7cfaefe5458ac3eed8247654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e99aff4cc5c697521a8ace056612a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0722f619fe9139ddcf3165b43a5dce2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e1d2452df3a1fc70cf25b9a00718f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da21a9e8ebb3fd1c6dd13bd0def35c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc856943d5fd0063d387b200771738b6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1fd81fe00af508a3df200c9b9ed06660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222a95c032680988b29f094b5927a95661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c981c7350b86854371d9da640223d5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d565f3d6800a5e75d7f1567a01d5e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af0f38f8612649e9d4cf7fc27c0798664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e02aff3d334534b77de990083d2ef665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc47d610490b10844faf30a34afc17666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857110c92156ff6e6fee976f459e67dc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4c779d959cbf02440a5d5c66b3ee4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61f8d87c3a2f81ed52c25eb47dd2ba669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a72b7a30a80f60a9ae04cfc961ef6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33853bc4866940e35b99c6ecc1a10d13671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a008151410039913d22bdf28843267672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be30badd0c3610a3ab300b44fd080c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736f1f79d37bfde5fb60018447a9d6c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f5eb1cab63a1f12140b39617831ea675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f168d23634a348cd11aefd8b0da98e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd52292c75b1797c51eea394fa4bbb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c688a6e1b0135ab56f7ee6992c9e3c8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1d42eb6aee5f0c8f1e2eeda661cbf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02984b148ca703f55c1167ef4f4073680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b22b62706417d59f2a8b1593b84a3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4b7d026089115f6833325a09a1472682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ece5825d741d3935c94e1071351a2c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2596be2957b5c75e4693980abb010b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f67b85382a605d1e6c58ab115adef685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede210314a173d98c15847bb414bc75b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc349448d3cb4fdd5cdd702b5b5974687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2fcca72c2a7ac4221da08aa599a2e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15309062a0ed61573971deae9e1dc7c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad0d6225bbe55a8cf78291ee57f11e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596114ff9f477e85bbdd7c2bd1296a8f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95c1f0bba8b5023ab6204359c50e3d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fc62e49b7eccd2e7f108b5c20c7f8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c62f6c91e34b6aff0629b0bc0eb4e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984e199f3cf8a71a12b6de55c79e053695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872141347a658496ce8c35f8844d4ba1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f933e796b376e30537d74d6054bfbb6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fee6eb32a28148b6529f70ce1bd777698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cee6675c60f6e0755f70eae482ce50699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa77071ec4447c2a844e45a313e54e5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13f43bce4c162017c953d3473255f0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d96d99361b979c62d95c73d00b9ff3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9342171048590f76427ef137fa7c28703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b535dea3e6876273203d09e35c0d9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca8eeffe7f130451f814cba98e0442705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916f29016de104a43d0d00d00820b42706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c656bc47d58ff4c1de926ca421a7e3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83925bf15d0d761c8602cb965bd08239708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3724760625f16b2b21b98056298d2a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a20ebde86e86ade4052a349cba5e0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68873ef54b81ba9da6211a89e20a3122711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d1ffa69f7f7d409ba848167c7ac53712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723601c4f27bbf7f6cfe1eb5aaef81f3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370dff6d8517b7cbe07952f86803abfc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453419999ec2c3d75f98b5b8bdc15f27715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086fea4a21aa20c33f130afdd7221a9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc681f4ce50c02f469a7b3f227018ae7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886555b0ffa1beca961b936775c7536718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eeca364db5dc4eb1e38ef39029f00b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26331f3c8be4f70466304df6e34ef17720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14baf52093c515d4e784b4941440d5b3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc495af7cc5b3010d0bade6cb64d8b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ff7eb6542f64218e351a87f8071d8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fc2735ac8d635cf00bd3a33cf16f3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944bf0d4d61b1fd1b63437b9160f0f5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45bdb2e943964c3210de6858ed3b35726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bf7a2f0a8af9fc10366f71f9ca020727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31476fcc9617ad2766a10cfeeeaa0fd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36ec8bb7126d44f165fadfb3424bd6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184b7201946ab7f66613baf3531d4ae730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fddc62ea3d639c6da86e8cd9d5eee731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a6e1bde835554d2c63e91367ca3db732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389b8de39a2402c4450b70f979bfc06733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99167e8bb09d74b99d7d4f63a35f5f9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0ad930c6ff0f6fae96c29ef66ba0f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fd8f5828b0a927e0fec366a4820b2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da6617ae451801269e5a268ae66899737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a558a28e7da1f8f1f98f79618331ae738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da63d639929db9e6b185fe6a3d2d88739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224fdb44ce24f259f49130de62485a3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d56be52da089fd0f5a871e1384281e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6334878d52bdcd6f9010f0dd9a09945742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079de025e08c26fa579949d3dec68015743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b263e39017c2f20221ac21045c2a497744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc069ea097bd295ac3b3e6062c0bf1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24b880a831fc8841087b2f8a62b2f5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a50f79e708713483115f7816a4026747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a23045e1896861aebf49f7287de2a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a40eb93cac80d1d10fc9f5d08c2cf8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe522ac129e80180e843fc1b497269a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d94d7a89ce3c0e016488b7bec06883751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa962c99bc3ae7f52a2540cc0090afb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bf0193a93482126fc6fd4f56af881753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d631694ab5e3f6388b7fc575b70bf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00299727a867a27a2ecbd9fd8792d9a2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad74597a6a999936ef5b6337b5b296756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d82c302f3fee59dcf80fe6ac693cce757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30e32f3c371b7ab021f8d5904c5dd7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ad50931e3f4f572157c6a928d29e0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>