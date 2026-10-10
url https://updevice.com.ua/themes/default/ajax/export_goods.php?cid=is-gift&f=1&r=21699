--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fedf45354c1e7402b037d89a7559e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a27f6befca00b5eaa42e0aebe28f672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328ec51810cda014c3faa2b733a93103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e38c7dff90103620171774b48e26654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67c0148a2af7e655c4fd4405f422bf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201cb109bc58d5057351966d354a37a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cd6458827ba234dda0e73c24c0c7c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04caee9cda28090155d55601bdaa0e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b8fa9cf0f8209a0642425fca2cc799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94223f0c1bfb9208e3ebc9909d47ca6d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff23a5be0e4399ba0d6bd1e7c9918c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978d431ae26bbacb35e612ac299126812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100386f3f3405b6a0cbf921e3204345d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14fd669a73939d9c8d4d8095efe37614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad688d7c300af133fc477937b5de6015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022943df51f7b1b4e5293f92749f8ca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ebea73f1cff93b45e4eab7bb5124c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401045c319fd3a25dd2115ab15287ea618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514741324a85991892c0b838b141b5c519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf7909ab087a43337fc539a92cdaa820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c96215fd07933812a0d7c45b9af6021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fce530734459ed02cd88cc86f350a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37831d48e849a9c9be1b330dcba8c62823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3007d76e6f7a979dbf24e56ef924724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855aa1b295e3185bc3b05ef9039e6f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328941fc6cec71597d2e921235ba01e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f33f8a788ee1853567e1dcddf31b1c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a6a2257cce9be3f4212b117ee4d8b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba382d835cf72cd7392e0030527e07ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c78bad44df031b96cbbb6411b57d430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa918abd02a1f261146460087ede34831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a186d600c506c326894a082b8890f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4e88c3ac6016c6f833e786e776fed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0676e540ddd92b5783c4a7fff8e3334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a2fef033643437dbe2d5709891fd235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1e694922a9ca18e6e0ccc1b81293636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192b5d8ed472be19824bc1fcd9a3e4f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3267a6afacf346e21bd6c27c40490738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8f706fa0cc38497167ab42901655839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343f97197f4f1429ed2ed570a6dd4b340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84ab56d5ecf5f2ae5d45dc7515e60a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bc4b0efddb2b6215899c3f4ce959142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccaccc7a52fa0ad6c5e847fb3d072b043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951ba7a01b631ea75ac3b138aa9798344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba839d5d29e69c910e55c526c67612645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854a92a621d1286924c402e25298ab046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444eb05be8579202ca0998a45e5d0ac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866730aaf35d307c8bdba70f5968108448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62681c76bf8ce1e8ced5fe871d8d318749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21349c5148c7994c277cac96d68aaee250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be01fcd7294cb1334085fd6d4c5b14051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33843f254443f814417677921a0a3d8052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb312954e6f16b5b2e5749ed797f0153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e1e13f30c024070f1905ee00f806854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71939db2687caaefe95d161ff64b32f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4cfed90617af95bcee59c938c24b956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919212183799ba462f31ff43c48e1b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eed7606799a2e713a8fc1b04525d9358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1846709dd0693899edb1f63ea1c2cef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfbe8f06ef39af982c7e0c155310ed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a39eaea5322cfc019f9cfb79bba1161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20399f14836e9f5a591e745bf9e8f05a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccc9ea7e5abc021f2493582159b89b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b0645c702cfe6b8613a44507be0ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6cec98fce1a2693ab528c17b07134c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e768dc5aec22b985c7e361ce846b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953cd52e472c44986b32406f2066d4167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ae3087fe497a62ccf32d80c0d34b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a63e768c041b0dffa5282656ee663e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b8ec190aa128600d6818390b6f6da70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b600730b439e99e4711a719b51521b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52079361fdf61aa1cc098d68363a1c0572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634c6ab338490e7b209dbc2d040621a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0d8db5a342afb5083c07ed3bfe17274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc094f1b6c74e4e72ca4190bc2c136075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869eb5ea60e67050a61c47a299ac55a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bdeff646e2bffd7fc8a2f9d1e1fe277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836f79e20fe707e87ce5cfd9ec9befa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b514249bbff01388f1c0fd879ccb37179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd936b3880e58d04797364e8c5341b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69b6ee6d018300b259abb7d1536d9881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288ee5f97f20426de368766580b88bb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd9865ae4d511e6bf655dd4e235ca883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a2449bace1b7d0b89fcad9021914b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049e5088694da4aae59b9c3f7ce683485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e6d33022694a581ee49c50b869a1a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f37e2f54d40ec521a61ee76cadf0e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559515ab537631cdef7b73d5cf15c5488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd25e316487ac4c88dbcadd15b31f789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfdb7102d353717d400fa41c1d379290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c626b25dfc2d85332d3c322a41da391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b040fc2959cab56cf2a074d8d11fe092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eee437c9175c20d2690866f2d4c38493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d2699a6c508d348b318e28138079794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ed7fb783fbcde001ecaf689a70ede95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6156813a5924c78e3644f8c1973195f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579a5a602f1730a51be665c7680179597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a806f6cd6cc75da84a2ff2414fbe48f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d950ba510a4151accb4bc8d192fcf099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad1954d273e3572fb8137be4e35230100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417da6a1e1d0a67ed0ad22ff85a1bc3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9ddc83bbb57794f72591cc524b533102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd7055522471ef6ccf0b94efccd6f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ff7b55248d4ce7773c4cc050e758a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719bf46d41d7ec786fc5b5f16c0c9e5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57917a802f5f5881c35ddb651a9efdae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718003a271b0e6be242adbce81560735107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e23482949f83db7c5f75beee2f72d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d589accaa0b94b5df325bab2fce7ee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac228425c51c90d45413dca53932b3b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6b6048314fce87b6c10e7bd193c7e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8161a99d50ff94ecb787e2d890595e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7306835e9a17370bc289f6c530ab2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57456598d0cda0cf63716f3a5655c819114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1b92bb46c3bac9d05922ed2c3b00c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339300fa1d8e78400375dad68e8844e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffac723ad00b9829bc76810324f587117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b492dac7c84cae141619ec648856869118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ca8dc9af0baa6dd9d61d6cfa7f89a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f57f079c4e6adf284525e29a4db37120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec70541a01d50d0b11d9519edfd664e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919844fa43f914f8f830dc9fe8cceb5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2e4fcccb195792c21aab72ffd67fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9570a36108f37476bd3b1ed6e063eb8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae050dfab6ce51b88bd05dc111ad21125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93781541a6a59951edba38bf4d8e7fb7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806fe3ebd69996add1d2c5de5d9f266127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47003ef3d7ae43afd3ec6d68c95ea1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3a27a25e7ffc77f1e02fd68597065129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d0e8cf828016f1d5d33dad53a20cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc1e67b775c8d7e78b85205a7285b1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626f1e7463f5fdd8ba44cb87062fe87132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1e193dbbd0822e2e2bd325a1083c4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac1407ef155a0dfb123921d768f969134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1f78aaa279dc749a578ae85a68d8d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002e10cb73235f003658fd5c31aeaa7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ea126508d19862378a1979a40e396137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be552ea4380de2d56e4a36d362c329138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566d2b67b68fa71011d4c743639b6b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba055fe17f3a89aa3a410c05250b872f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b257aa871a8d293e60bf46c75218cc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d235b8977b483c333ebf1417b66270142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9cfa7e13cf5b34dc9a9aab6b491a7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3af2e76f440587e668fc2461cfdeb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298b657a09d6066e84d9477f0d9fc0b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1f72b00f9cf1e2e08d9555323fe02146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ce1f64bdcb6f885a849fd54a7699d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d533ab2d20b3955087a52281957ef51148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9c1e4d968e7e5c747e76ccce50604149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80eddc7f214b29334617abb68da2b1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0f55578004d2791a933678728ae9b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce04140d6cc6220bafbfcf0fc49aa13152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b43dbc191a1645284ed17e0ec2fafd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89f875cf3bf9adcba1512c424a5b6a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27545b1f987ff81ae9265b34738eb9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59f3334823db003122c6a99aa5a269156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991001411af7697aba89d0966eb7c34a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e6c14cee89aa70a49d8f9c30461df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d511ce938369ac8dd89374c87112199159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb20655930b1495dde0884309b86b39160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16354a0e53a443156a6f6c27101dc1d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa3997b4150113d0529a40386d5811162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc7369b94ce2084a95cf24b008f317163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b07a73e0c35d0ccdb0275d600c043164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506202b1b98fd588571f3e100431eae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fce6fec6276a24508cf1a57d31fd5e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1b3a3430da97c8ba33a706eee8366167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b7df009622f869325153defb30501168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea107db5f680290e03d02d6683e5f6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18040287e088a43e5332ce30e33f95170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00886188184ff7aaaa59b72676748e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62239d95499a3a1148a64d0693d67e37172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63052d35ac3063d367a5023f8d9dff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca99e66f6ebfdc6940e0d66c9251887174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe621f59e184b1d102f124a1ffdb96a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a95b67e0195ef972e772247ea4a2f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc01299e0ba2ba7030c6c00ad6e9ce5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd2a1b2e9d85099c11936077306309178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aed9aff1388cb3130f23e5393de498179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f2565720dc6de3fb7b5a0806e9550180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f02045b0928b59a29ed2efd5ffe98c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d410802b01528716e53d131d4975a7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aaeb9959698e9a0a8a243fe34ad2d7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c3e42dd60b2a2661160d79f79082b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d52d03a0354bdca136d19f13b40300185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e7e8d89c6236bc4b8e110e1eaaac3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb3d704cfb7512aaece8f7f13228c2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5d6b7517fa9c9e57d6bdfb9344638188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a198bf2f8054e81912cc5f0ea2ac49189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f20f15b984e210ecfa31c05dfe169190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92ccd3acc97f10205840751e8cf6da191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c878344079e8cc2294d454f7c6386192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb85790575a3054b332dc44199d2ba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601a46f454f271f058d2268da5dc876194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4bd1efc9f1e0cf73c1c34323a5f1c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636054cfddaabdcea9b59c5eb87ba68b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d65b3d1848e0e23df195bb22050b4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206abdfde76690c8f8bfdefa5628a66198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4742677479ad5dff52596f6ae1479c4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87396bc939e34fce287731565e50bef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c425de5d0b32eb264732edfde1792201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5a3eca816be04a390e229bb220234202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53caf18f0681d73e43651b3a4079dde2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a129f16654f8255b1f5fcdada0f27204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844dc54a0cf736ba643a8f17e3b4462b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473da68ab49ba0f0c7a52dd2a6a9b84d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf62647ac700701fc82fb19d661aa1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99b22b9c0bb33d2a334a0186a4b7e5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfe4a247ed6ea3af6da38a772e3919209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424cf211e2ed80e91a90eaffb394c2b6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d3fdbd3e0e2b275ab5bd515ed1d0a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab8ed61f8d3f80b532b5fcb90dce93212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb84483f9777bb789440726d123583213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7f6881d28d91db9adf4d3c618d9f4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde78a0eb63cdaea9f09b329df5b237215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4eb1f86d389d7ef058e0de7c28aa4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235c63e11f62c67426e98511abbb398217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e9b6ca4078eac49d6ebc28a424bb5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea9f79706111e2edb326f5c8190273219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605bd51457597d5cb424a34438da147220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b0b0c87bae4956ad69ec476ddbc8b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52eb633ef8073b92a190fd6083a4f1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0da79541da876c5b8ccb7c6fed626223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfc3cb44bdcad0170c2f068a6c7ca0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1538e0fe6a5ff78968fbe67066715ab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba1cc1d29c6e0486b42c60df5b3e7e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb65a0edfa9b7282b93f0c8bd3ddfca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e54e65b4b61e0d897c857b664d08f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f52fd14c3cb99aede3e8082376ad9c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de39203b7498ddeb5b2e5898fd962a3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d7cd4dce13cd93a85c843869d3d40231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd55e221af692c9eba0b223ae3ef36d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604ea2276908434e8d58976b2e7873e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f374fa8e871bae28fe8057697c5923234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0903aeb1c8abc61563a480b295d296c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd030adaf448722a0809044a41df51df236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102c6781bf541260ea0939a80955e95237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbb62f79d05b21df34702d7b5ab86c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8d2b64da8d9f97b8e1af89061fca1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded558387c5427e69215444ce770476240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1efd52b638a1ca7fad941f18a0fb4f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573a8fa5b3fed8ee4b005e57707928b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1759622cc008f00d655bff676388cd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a68dea354b2ef58eb14fc4fc462958244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d4bf2e7e50c02d3921afeff6205f3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f57fbd988bcfd9edc85aa0310d0d4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499386fd2a1ca97559658772e4237f85247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9358067e0b2c2e401cdf2e3fa8114248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c455de7315087011536c4f4521ca34249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfee90f253394e71ac53cf810b3adb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b225a7ce5bbc3929dfbe4a7d676711251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e005a8dd1f573c0042c4a690be768ff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71848badb34c483334bda304d6d557253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55d69fce2e595e7c0a726b4ca36f8d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e92f7682cce09d405509402e9f302c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec2adb36de546b568ca36857a6154b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf696f30cd1a15becf94ea7e30c485d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c504fcfa3ce4b17a01e9b66358efc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e780ea7ee2492c8ee2014ac18b3ac6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff3434e05068a788b20c1ea77df4db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988fc9c8c7800ba70d363053dc1c61e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e15db9d26a8a3393a93ce3d49d751c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0aa392a9c1c5b59df3d582dfdbf1e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0a65a10415f8179b7d22ce5014783264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0301ac88001c612f5bca75404b12a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32cf5488a0af9e3b526a8d565d8386266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9712a3de32919f7382349d1c3665eb2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b11b5d0f4854e7757d1396e99fac23268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffda764f16a0f82123d67e191f9c4e0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365f569704a381ff6ee9a5473512b02270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff07adcce1d94aa833de19242a09eb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477946e328068ed8648a111327186a6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34965a449db23dd117b2e25c485d0d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9780633b2b5db201541eb197cc0b28274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e19c1f09fb4851f7d93317821007e8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed47566ff9a44ee09d1afaa2202af2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba287b9aadba531d0cd6302d7a4ce15277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3789385922896b5d652f5ded997e4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa9a2645176e8b62b6974fdabb7bc4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112954a264dc6c935c6098a5dce4197280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561338d5df4243983c989adb12592259281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e9cadc9aa93de0dc00700c818ccf9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866bf6f403bc2bac2f18e59261bd060283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3be446a1f3df0d7c4c3eee9de9cd33284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1450425e0f2992024a6d0f93b6a4e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202674cdfaac984c44af57475646cb77286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1907e4e11a138b6505f7aaded819d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5609d873cf3a81d3ce1ceb727b18ac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986610136ab76de4edb9770688324d61289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c86a59c549bcf36eb12c879bca1079290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03214b5b2df3244b77f74f94bb1774291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237dcaaad2207bbc6cf1804a75b06d5c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ee34b5a55d0d1a1c9d62c3ba3b805293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49013d5fa77a2b92129c810ef4cadb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ccdfbd7fc95f09ac310b1074b3411295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1483a645ddee742a84bc2a3803805a9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c50ad41b98d205e4ece2e69c2bec9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33261ce3c6eb76e11211e40499400bfb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab920315de3ef154f1889cf028802b4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e6449ec8206b8528013800096897b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74898c8e2196fe5c2d6513c3104bbb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b54057cd30c7cf49939eacf036e580302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf350c459cee5399bfa9169c0a0ba5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1d90ed3d99bb3f739322cb7eda587304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c01f16de789bc3bd676207b2d9449305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a07d8dedff027cc2594aab7916d567306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca09cc2aabd369c74888152a23f4e5f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311eebbf82406cf5addf4b00127395f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58dc25da264a670e419575db0f430a0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5e561dd71a6e7b01ba9700af790b7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb977b9f52b2ae3c74f51a2d8b75ba4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d8efe607af4a7df3b75872bbca90e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98b65dd776a764e8a39f53b41f10aa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b534ef2bc56cc42d3794ea90f987a4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e1dfd83ec04f60617f52350c2d854315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70def1e721336854fdf85a4a421191db316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e635e4cab6dfbd5cd023920edfa6702317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0290678502b91ddd2a452b07892ff6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab89b18f8a19b2cbc2d4dc04f9d315d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f139e6ccd4ec8b17774a75896491394320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15785a00d51fd765fb89f74fdc602cab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a78e0696258fc1468b3a59b4c5e498322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1587f90061570aac0c66a3b4d6583323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd11793ca53159e85da7e8a6fbb8ecb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9305aed56056117d996bdff2ebd7940325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cedf14dcdee8eb4b7a400128e5ddb5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b8ef68564bf6326d9675b84bd672f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51359debaeeb9ded84d594ec54425d20328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d09e86cda1afe7c2df9e6fa0b2673a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617dafcf343ade812454cc3710689c2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2a281e1cd2c3a2f48f2ccff728372331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb352d58148b7f1360bbeaa99bbf83332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73802ed4d15000ef77867be694519973333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e02b1238e16d737f3dabb399c92d83334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942f98c15e6d7d140e24db5010ff5f9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e793d59a21e1f00f89ea5969ff4a5b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b256db06d5f36208c2c534bcda6dc2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ee06e63a120c2cfbed77745901314338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f32e136cb55fc27a73f7e99e9fb35339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43696e4cc620c92687b0e4b228b9295340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ba74acbe4ce034ec101a070d42015341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b86bfbcf570662cdb5e3a6c9e9ac4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c3e6c2590646c46d9ead192c61d21343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1619446b3e4efe301d0e93bd6a6907344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636abda25b7a1fce222902d83b8c3eac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6fec1fe90c9ca9ae0cd80e9e4c58e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2492a4707906b897305f25659b6f3ff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb56f2602d6a27de3243acda5b1313d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d620402028744e3db8eac7c408230b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecf2a11741cced1dc5a3c57feaa9f2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2716f36c5e0d45e9d4eb7ebbd1eff8c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0bce56f9875f93925f7a70d89f16c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e02a56eda29afea1a76475286ab19353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae090c529f002790a3323557d4bd26354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f88dcbbd38ae1d04147a2fc48c892355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d3b182ba569e4c4e85ee58cf9c5d0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb77872e8be6d5996c34446885d5a4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735480b5775a3df3fcbd34cf488bd9b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3ea7d9f13828b79d1b22459f0ca6f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba17a8ce81a0d448eea5679970dc68360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9d11b9237e49a2ab28141d702eeca361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba590ce690e9cbd06dc559946fe02bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36242a1919bb0e5f1b8aa7a8acdf62363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75b1509c5e17af57f30dd7daceb8bf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196357c1d4dec773365428862cb5eee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa47011d2e9193ed58ea6bbadb8ca42366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2160fe36bbe34842a2bb8c559e1da367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ac87f12168ad2dd71ab2117326661368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7dad1f2dd12b7ed7d9251ca6778605369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d38866a3642ab368d7cd538626552370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f851618ae6766987a1f90987aa9d239371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae2dcf92269e3dea37c3de669fc699372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c409888f3eac02ca6599830ebcb5fe5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422922352c418a4b679b8d0e0b42d6a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c54ab82bcad7f95881c30c9192cdea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960fb76eed57b71f6aeb13ea0e47813376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3807935c3791c6a3cc43bb8d7d41a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148a3cc935e9191a05aec41ae9d951b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f84f8c264922bc1a7ff6b9a67e8fdd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617eae23d93098a0ff7e8c2eace49e8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffcf2429489d78204f44e5fd2d2d26381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b0148d2cc3b379caac5c61d50d82a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5d49b4a013a505548141d2b45001b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29dee70926a76cf76c8f071ffffd7c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb335d9e867560d7000e4b12b3d1a6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c330555e65c1c3986a8eaf4fe9e02386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8bbf67a579c1fe9df1523b980cfea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6b38c7b4f9fc719283d2df57e5721388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83653094c25f7c8870c5247316aba0bd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8118dc8803d2212c985c90a93cb8f9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a1fdc0b8f33859c9a38bd1d942d53391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5d5c95d0af32dcfd06bd91bb7e287392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b985ddeeff724a1c5b0de67970c4cf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089a2aa676c428e6570236f233c51fe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabab3ed54d4f8082aa1df5183291ba1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d358c2a5b67c812a2361381636f5a5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3ebd18e679dae207a186c436598ad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ea5e323312b59b6eaa3092b208112398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e33250f36730fa160a89985b87311f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6437c52c9060078ccc90d9aa95e718400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e0534d7e1f8ab1e0f06a1be5fd826401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451095f49554b65c1aa1b74f561e1365402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872df376b7bfdb73e5737893eed21393403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4247b94e3755343438d31a982859bee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7b09eafa46ed2f5c5db45367f1faa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45dad883d5c75f2889fe119fe916bdd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a073653b4729ffd174990d6ba2cf1df407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51378be05ef47f8cf93b774d075bf58408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269135e0dde12519824f1ccc8b687f56409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c64c46867fc0d932232af6938dc400410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4f34c18c68947851a6510e79b9967411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638681c643788f9e9b65c2c1ba01ee7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f06a36a238de06ec9ef7e237224be413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b984e46ddab3f57d2225f337f5d47414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7969c141cc8cf4ea7d0d690f6ea31b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93564a7b004d09d794fa9342a43a7b93416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90075c932debb22200e87005104582cc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962b0c5519461f9ca7406c75ba4b2d0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112ca669679c83975082cfb282fe2f9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f008380ab817cc4737ba267c50324420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cfcb9d76f9ac4e465aadf3cf5c6f1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91637dffdce8d9fafaf1f97c3c93bc01422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69eb0d8c145f6b5a240fba622a790d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2699392c7965643eadf8a4e3708e3b6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473adee0b04881e2ab8914b62606c90425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba942b535dce68c4dda482bedf9e7d1d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e7e80232b7c0c6d2704f04e2b3693427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf9e03db4fb3a15f32058bcc9441a3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7491b256aaeb6ec57451811d794966429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf19fdd66ea21da54bdac7501001b8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673328cfabdb8db7d0613bd011172653431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af44f1bfddf9b2b3252fcef55a1a5d0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e84e432932341327b6cd3ebd5f067c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a6ec98cdb2155662b0ec7149c4501434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7829d1311f84104ab53d686ccef802435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675ee7f2ee669933e9023e37ce01c78436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449dcbf419aded9010936a75d3546908437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5e5727867891a3796839c819abc0d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b171b2fb8f7a348024a45b8f42590b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501560921fc3e82b2c0a7b662ea5c4f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f6560d849ad2ee6089d5bf3d3f685441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d1079bc0d49977ed0564eb191cd65442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f3ec8cd3d3f33f90951cec6d21231443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99c3045cfcab99dc687348a62db227444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d66f2f1fd1e3be6e562bdd629626f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb60d37a9af7f1d496f5fdc68fbbd8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bdc07f1618a5a81c4bcfb9d8a1d171447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999927277ef22718d85946b95fb93ae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a0ffc17f862dd65ad34769ff24313449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfe5f3329b382c73d3ac6961eab119450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e187757a217afbefb4cdfe541c16c41451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad39f59fa763211081cfbec855da85a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8f32799baf8f0ea8f94ccb1ee020f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbee84a639c615df2355519a2468f33454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558b05f7af4608ce11b60ce75e28de8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79156098ddf72f78946c5e8d8c4dcc1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68e6a95e3853f044805c40fa50ef17457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087825a2226a09a5a74cac78197c71b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc35b19a63c76000843d3fc85e7205459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a875c093ef1445b2c5056e584fc2a6a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7c89f1e837f162c9277348bbb4c26461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1577476857a45beb1572cd07b4fa7a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377eb478423d2f9e2c4dc99eb59950f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c518de7a40c3ebbf5f025d8f89202464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f9dd8617a4b8686479e0ba4e1365a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69e4d2597111b74d3ef7e862151bca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb3e03c280472153beb2d884fdb312467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0ea9bebe67c5a9107a885814fd6ae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eaae226da096057ff2a27f2f1518ce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1aafd1cf5dc28934e3563f5aa0596470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afa2c5d7a2028bc1d1eddf5c86e5ef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71058fc4951d3c293e6a795ad9eda2d2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6437e4507448a36dff550b458c63c9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f235aa072b59cfab6d0211e410578ce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10ed208424334d132862f8381d0b41475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdfd441d1067a5ff0fabaf94bd3436476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79711ac247cb3d64462e18587937e742477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355d7b6fd814aab43dbf23449476c0c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de735886d59db82241f8da11dc6d571479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362faad442106cdf8ce37cc1c87e9ff7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b9f94f556bdb670fa2b83f2472e53481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571d3d1670052966f990b8e35819bd6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671f6fb3bf107a1f92af4cae89ad25d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07910300330fba9ceae751e9b5a222bc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9de6f17a6437819a0525583b0ab515485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dda838cd711d07636bafa300605a8b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8911c975cd8e41aba7a93fae760420487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab73f4cb59d3ea6ea152097eefa7c1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85956a0da4c33c508857a59deed4af489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddfd86eea051c99f7b4d78d8be9869490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736712b88a9430fdc45b66ede64596d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c7bde2490db0122fbd9379ad2ee2c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b17cb43b67236dc377b723e0e06b4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33709f9b3ccdf8c6550f2ff7ea893b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fe9167460cde7e5114362104913c2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fe46ca6ed050dac051fd3397da299496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c13cdc0b749d4f28099b7d581600cf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d59d6f7dd4ec0b16ce33eb1365740498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28923f47b94c1bbd1eb0775c29228ee6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43246bb04f2c9b371a53181fe5438c0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be65dbf279ad0ad0cc277886917740501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55e0cbfe03955c264a94b851e75e3b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae73fe1c29b73028dffeb848bb0ffae503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b333035738952d592de2010751ad859504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d804e5a93cb2628e27e7ecbe79994a7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c85f9e2e8806924514df22366bc231506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd4ad6e06b8a72cb946ade9292c3b9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438fd84420e78aea960c85f5ddd86ee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01815ecefae743b56a41368f6b3bb9e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423a3c1e9cec11c7fff2f5df12a3204510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f2f46aad83fc3f1c85e939eafa056511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7ae911d731e3bab00779bf91565d3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f41f66083ed167275836cebf600277513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00efb81ad6a918ed11cba523fc0700514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51136fcf2c262e6c30bb3effa1a0cab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260a39cd105ee29e0d50711d49c7101516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8628e4afa9d2d3fd45e6ca61164d985517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2075d0856939770c1cdddb2882e66518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03cdcb8649a849f34a9883a31ce88b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4175d80cbab97df9bcab001a5d8d7a4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167ad2b48efceeaff9dc6d2981c9aa9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8002f1c85bc4c451f01ab4864716f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78070e0a1321f75f30061c3905923ef5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550d850d46c875a0f89f9ef1b2596f6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa1df108203c4b94cacbbc2ea96bea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641948f8e6d990e355265f9f729470b0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eada30bfd2a9955f6930736e1cfa4c4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b1e7ff9448b25807bbbdcf81a8590528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f79e513c372369a518226bb7e4348529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b67108b742b81d8d30eae7bcb79046530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdf4ada78f70276189dac0991f9084531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453ae52bb52d0e68809b2473a73da70532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af60acbd07096306adc7d04fc8a45b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a1df5388b99a04d6b19e793ba933b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2779c645f78875920f2c6f160bc50535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9a5d6b99b9a2aee6e35ab1a13fc61536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585e1101e9960e6e366c2033a696d3e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16d7613d679787d3c6c19b45616797538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5a8bf59f9f7a88b4a8a1c1a5651b6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789c59140f24897579461da6f2619dd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6870f82fcad5832c20c47ffb3a5a3e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36374600ff1d53b11d04483e1a09ad5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ec42c3b9754f2bf411d2b1657f8ac543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0f3228234939a30e122fdd6c326b5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa42f946d9b54a4547c9513f0a35f6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f67ab0965b7fae65e2a72714b7515546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae44ede82945022377b340ea016c4b3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10f6068309e24e5ca99cd88783cb2c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43c97900211b65d5057adfb54d6b05549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140e96a6072b00b65c3ba3f895140d8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b92e6bbb983212b2b6c6bb774df681551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83b72f7cf129612ea4829dd7a925c1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d84b3a8f03bbf03f4705040fe2224553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c64cc76558580b02342863a8a77940554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9196fb503ee85e966bbcadd59a0be9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489399475cbafb337c4d38a644bc1a36556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522138361e23d588f3d3186014c5d64557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870709ee4e4bd353e38687e3b993734558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2351517b66aec4e8bb7078c6d33e2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0aa66604d25ab3b98a7eb2e519988560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9405d7c9ffc3bee10f77291904cf49561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca6b60f778a1069e606fc674a6b2c2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46073cd8f15702bcd65cdea59574fbb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0335aeef1b2296da775933443eed393564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff14d77433489455844bee39db21f2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303319fbe5c90c6d395864e6446dede566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a22497b0ff5ba977be12495b831523567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e163c52181a1ab281dd8de09410fcd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6ab7e14ce29250cfb0cacee50e6a3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ca5f207fa79096221bb2226217372570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76df01ad012da928612a68539602974571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b02d2acb266bcc333b68a5a1c3680572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90b70f96320cc4dc80baed3615cbc4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6cc8347c5d329388e84b548a8ede45574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517ded42f19b8759beb6ce98592d973575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122fe3d1b6070ee10706182848edce6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd82d73ac5fd8ac04e36b582b8fca8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c174c381e7d6fca4ed6c021989cfc7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58d1d49fb277a9c40185b63ac48c1b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da3207939737fccc45a9b51eee9934580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f57750b58c0242f7d2fa51b88670af581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c065556646bca49c9d3f5907c1c619582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c639fb3f75c6745ab032bb667073da2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c5eb7c456c1359026dda23bc6d7be584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f5c517bea43ed921a49b4f7f82f05585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce230c95d618f394ab6e5952c7c05fd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c048a960214fc88fc1db788c97fce587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf6e151b28ddacf5450adae5dfb630588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad85507ad3d8d512bb622a8662a257589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c20c4befcfe77ca3a846faf6de103e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1dc5f007d60f3febeb92b17ecd5c2c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9091960cd040f138a2cf6962380913f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76ecd2c77348247629cee974ef5c28593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1841fef3a224271c2cb2779855c1fd8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e239d8fbb7623608a1a1d3556430a9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e1e47f04068b97bcf2c09cc079e11596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51739053450a0650cebed25fa8744ec7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a277afc0aab50aa2ab9633a7fefa4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165db2ec9acdbf1b91ce23c63d188a00599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878ed258a60cb9412d2a08e69d01073600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc8f7378c36cf1d0deb236928a413e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6539875d13edf70538a1f442a8f88c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffdac93ad1509bf81300f2e36ec6b8e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e07f9ba1e18a639ca10c156dae96f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4dc772fe4655e0288292257049e94d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd201c337e68b4704957ded0ee0cfc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372cb79bb536b362477e2e4eb5c1282607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a037ff0f6986a5e1a3a952acdb0f9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d34401f7a2b2196a0a42ca9f62dde609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37de782ba1d1c3fb3b597843eb8f499610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9030199980e271e2510ae5bc2105ce611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2318dc37ea3e713534b183b5937cd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2c99db3b550f41c600e4213d01f4c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33eef4696ac41fd3013875cbb8927c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10eb2c9b759c09f7de3038ba69fdb9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef9cc9605b4ef6d7ec83a208e5051e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e7e665d63bfff5cc04d2c67e0a82f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f8073d1ee3a79e312fda42cd1b709618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95641bf9c31ef59020d1092574ef3323619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb8a43a722af70e1c811d8ba67dff1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a09c7433064d277bf2f40f41b08e8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc58616e176ad17ac2b6c384dc9fe2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ab88840afe39b64825b67f52648ea623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95220cc5ef8340f0563ddfeaf1b4f1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f71738e3a3219679e912fd0ed373a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40091ee95a111c38cdb4654977f08c90626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ab9100c22e556d0dbcc71e03baedc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7bb996db095ad6dea0ea929318ee3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75d81a28112a3a05cbd6a32f1baf3b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea86b59a8e2a514141912f81f407ac2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed46c7de155e9629535ac92e06cbdd0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf781d7ea87ec60f8fefd2f831c06d5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108eb6550f00ed858b28d80e6addcf4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48782ecc895a9520825faae7dbbe05e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3dd54dc0ac1ae1bf4acdb47fc3697e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16124bffbd413e1130dad051b1fb6a18636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a306e145a75605aa431ff62e5dbe2a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961de2d538f2dba8d6e29294d29cb9f4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83024a6215845ce6ee12fd9a579a2a0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8b057247ff77522229d8cd3d51335640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0254be55fd572dddff1bbc0c1ce334641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2254e12bef3497d1a7122e530983a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5778d6316d95323d3780174069058643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0a8261f4b0406d45d80d2acb225b7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164701a38ad51de141be6ec96dd592b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b64ed811d45ba33234071676467976646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8775117ca7101dbafd83c52a3e367647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efeb7f54f794e971b0543501a7014f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856904bfd8324126c0860e4c098cffa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08368a6b2b79656b874386a52912d03c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116212dcde81f6be36d7098a5538c45651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27753d2ebf0b03517d40a342502c65ef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d15c7b3fe9ba842feacb9980a51d0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd341c19ef0eaed996ad5ebcd40e0f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854ad03dcf16c133f7f36e3da7f3b1b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001f342ce81e9ffb6f029fa689c825d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9db054284a68be5a22f13b954e86d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d340c69006b7487300756f1fae87d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded97f159ee52135402716fed9a0740659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1be12546d14227039d56fa74fe655660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391148948ac8ed1c85616e9281a3c951661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d51ff57e476721e182374900908f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae482b119abd278d3586912f8d9c3ddf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ed1ca7582ff56a8dd2d8935834b81664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08e5cadf3aea3b6ce3cd3a82c365cd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16bb40276a14bc563d0656f2c29eb0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883ad64501cb5b8d4726f65641690b0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57059bb6a3847b974dca979b0c4a5cda668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fd3c162c7bd5bab5d6cbe39b76d94669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97a1ff15fab032de1cb10ba52e0337670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3a2bedcf20abde10d9d38e464f962671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce257ba6f88f8aecc9790f932158a4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a80ed0e902a4a58817cb276358492673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34a75bf52848dd0f1968ae03343215674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210aba8f8f50189f63c87806cf9a9bd6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd9365004d03866affa27ce08a982f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff1a38f22ef96b542555c54403ac5e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c18cd0cecb8425867d836b7cdea9c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a281ecc298ae48c34635097e23f7b0b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc9f5c0b12bbffd5eb344c2e23f361680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707c132538aed1bf30e1da305ed6eff681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b9e4239a1059d4fe8715f6c760fee682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8016e0924709ef5380eb68c6b0c4376683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4416d705b7a5382e746387a6b0b177684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf4da3aa834474a9736eb74f6bb8a5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd91f1557efac407a2e06b3883aa74686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21f4e012285639df6a8d9963ff78f3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533960bcedfb65569a18631537675fdd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6f14a3d88a86a1b0d11c454899006689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd3773f39d0e90f8c704cf97644fb9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e788c922d17eb5b371326e200423d89691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35127aca8902ed417bb5dd38c1e224b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a642a830b8e907cdae0343280f30ea7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999a47944e5f4dbaca861ef8b492473694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e92593060a0bf613dfeaad2bda3558695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e587bfbe8189f8fd11d7b138c5909e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183e6d8cd3ec2793957c9e5eb411bc7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8dd9eaaf797a0bfdc91dd1fa74893698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c2cec322b8f151a6a7853fa1b49f0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26988f703373938f60293cd441350f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5319ba6c8bea0a3d71feae7501df8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422f410ce025305f716305a222e2b25702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774365fcdbb2158b842faa19cc4b16c3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af21bbd42d69f4471b69db139a14a75704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c08858ee24a28e2078fbd4eadad76705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8264909e314db4143569d0ebff867706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152f318cff5b2ef83f463f306fcd069707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be3b4ef9b726346ee08f5e79693f7f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae87721931ee99ed286e4822b8fd291709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8cab39d9f52a6d2c782efbabc6419d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b732d47d9397c3455bf98a26eef02df711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdaea921b690de6686ac73c4571b23712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14873fa6d0761a66c2df814cbbc01913713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d98f41c82651e7533314c93a44929714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfc82edba097f114477e7a91523aca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88420752d85c47bf089d3173df136181716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fb95bb0491814b09f5fa2ddac6ec5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86bab95a566a6a24a9b4a45513ef56718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1d9d2312cc4ef42fd171b5992844a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe670df03a97643b26020e12410c0f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b429387fca9c3c80de2a624fd21472f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c24ac3c57261b8029ea20f374ea23722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36662c481ac44fd09bd415bf72fb1c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77506609b475ad215ce849b1ac326294724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa57195f65757808b6db5bb19fc2da725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0880bfcf97f6b1195f54f6d0b9b2b1e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea265e818770ce98c877850a4d96f4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3f271b15fd6f749b18a6b841b7b00728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163b3c34708f1cf3c05ecb076fb326a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89b06921a235493e22bc1ab7dfb8f2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51403dbd1f8a2727707702951b793d00731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7c3caf1966826726459ea03af17f9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047d346b19959eaceea1c7412159601733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b78e7ebe1e10429fdce375c47f6401734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196d49aa94bcbe0fff3ba869b09bfed735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4dd0816bf62e3a5fb5257f043826a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b353ae18bc465ea920b15bb7df9a670737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8665a02ee9fb42641bd859e1b7e3da738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e5127cd4456fd409ade66430806bf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456fee34c1257cf0aeb652e687e5fce740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc17d7ee11c3c6750446a81064ec5a4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616611700bf3f7d87cff8f97c1de0c3c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d131aae6a190b4b1dac30f46a5827743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fdd008d0346a89bbbaa6d75165afa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28473874c66b09e58d7454bd3db340b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d285915027279ae694a9e48df9b153746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99e580ccf10c52bd39db312ece7fec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263dfad01b95dffccc98ae7734d3327748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135da0eb6d557f5c83ddb3591032452749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b01fe041c8b0fddf8823c3ca0cf190750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afed7ebc9d2a3b80e3f0e776688f705751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939e3b4a2b45929190802808a1b5202752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabfc7b37c0ddcaad959c0494ab9286753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87326bc46e1f0bfd82f971cb4b5449754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4536757da02dfe3c44c995564a860bc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e81826e2c2af68a991700272c0cc6b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8baa7705dbc9d4f8ad8f006e8e4f6d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd02d54e66aa4faab394716bf972b9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6afc20c7095f15613e57059584e09f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d12f6b557fb193eaf131ddd150de41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157d6f0b7a35273f17e9ffc4b2418b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24dea3a94a2c91908a97cfe4ddcc37c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c033963b1440278359a41258dda6974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f4f5163bb99029ad91688ab58d0555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625d43e6be3491b7115cc938c4699a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70061d539e59101c3f0de74d82565e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3c9c60139142a2f46c6f8557a79758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e13e9006aa27915eccc868785076d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676993b62b49588e9abbdde0bc04210b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ae6b76b8661e1c6526ec7f2aecdf011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5a514cf7989eac40a8a6d273000c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc324ae652bbe5a09c13b9e53afdab813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f78b4d5dd4d4afb3ce655a2f704d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ffbf8c88dc532d829af944534724d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274c6cd5e438f0fd8d64deb046d856316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b1e7f7a923d3fa8392f3bc280e05a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc086b9fd5e3f1efac055433bbf82fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448db4d4aebf5c801a1e639cc1940d319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9058158a6c82f0f932d16c3b8e09920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459fe9e03e6c97df7cca5f86be66e0721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa17a0ea8df122811c3b3c9a3fab1ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dde485a33cde2666901bac005f4b0923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d995b16e67c626219f7579066a238e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2caddaa0dfa26b2cd3e1685c433afda25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99683befa26785a54f234c9bf400e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91818ca4f3f9b222c54ee32cfba13bef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660a1cc1814b8a100ded8ee9eeb0a5428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175d44169c36ff4c4be3a2ec1367fb129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9dd79b13fd2d10182dc926e475ecb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ea8d325ef100ed9967b67e0ecefb731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde7ceee38c419f38fa2d51f33cb6b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251202687dd2b4fd7ec4a267677055033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdca0943a75541777c6c82fe9f3f20d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8f17f46e36c6f1a39b9d611816b3035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c6532a10d0c6257deb17fc42eac5e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f271df8b095b7b9ad0738053ffe1b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bb9bdbf183c6a0973f0df6ce162a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea489ba02a1b9df504944a28d1aceb339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca2da9729f15de6f3809738439b03540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081dbc259e7cbd202a8459cffdf673741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09f79473b85514f26af8062840d65042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99861bd37d6a6520fc26f82a0b2eb25343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f4d1c1cdc239741129166020a729b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e1d38898ef1a65a5148f2988db0bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de596bb932cfc38c01f2953451e0980b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e3bdce8e5724dc06a6c18de3fad7d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a234c614aae43e672687689755dc948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3ac3510bd8db079dc43e2e519724b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb5164991f85a29004da4d6ddf3e5350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bc4c35052c7abff83364bb7ca3eea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f420730f2439a6783bdc8b755214b7352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d15115b06c50c47e3143159cd4d56853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db03832f1df48df7911dbf1eb5966c154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94379fcbb9701f789ff153c2d1f3847955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80bfd2772d1b1bcbca1906072a6617956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cefc17022c8931e7f4fd4a7385a9b7b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514980b655c2fb177ce5b485a32eb3d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19b504e890bc7b245f433fd9a1c78e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6859f5d4b752234972aa39d1ecc2460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e3ddac1b2a92dd784e90403051d5961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeda8e70faf00e606ed3d8fde4de96d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01fa79f74124bf6d1a7b3e84d5604663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3951db8acfb95cbc69c577c56375664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e055fd419648d09d0da594bf10cbb565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab19fc5f2032335782095a4b1b570366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0555939637c9156e178f57098c0b7467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c00019a8448254594ab686536c7d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d17116a9a583cb31b4da29b4c288569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b406c40af34d29245c81b150f8a6170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86757320aca7f4b0493fbe1dfc807f9471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40516ae77be5f6dc0fbb707f81b2c6272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7a2ee9603df98d3ba702dbb63cd9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e5c260dc53b0e9f9469e31f0e14b674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d174694d350652b51f1b0ef05399f0475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696b323bc385065865cf28d4c173eab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a308b7e7a828fd1620936778c093477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c379cc41de3cb38aae22c87ca12673178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96b8650db724dd9437a685db99fd9f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d67992a832c5d8b3f6b6476aed15880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f053d71f9f2801527feea0e0b1514ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34563fe4d3c67f5a60ddee58700a587d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22df5bbcb761c22f879d66e9630f7383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1451699e2b058d3570054634d9794b384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbea5e074559d55d8b6596e1b91d4bf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05bcde917e8d60dcc319ea16517cb486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1785e54da52eff3230e9b37389ca63487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c742497263337710fb6b82776d37b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b553e2cf065fe2368953b22ebbcf689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd76d3c8cc185f439fc1e802b97aaef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245d3b6b8035a97e7280687483ed93491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e535a22502126cd109ead2b5c48fcf492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359b245b43c3ff829dc8ef2a6d99e3093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc32e10868a20e7e34182216500a8a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7516463f2cf2a9a54d629096a31856395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5895283faf4fb6015f9668fb85394f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de034ae7a3843799aef34d4cd130d0ec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e9db749d1de7985eb9995245efeea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9ea727da9723015bf346b9a1e0c9b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f5849f798efdcf4252514ddb82bb5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5418a2e72a4e58c014f8580418078f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c0e2beb77ec2b10c416d264eab3de102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d9b85475a194e4c070dd6173c712b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752860e532410bb5a8ee5c5e29b23945104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356da12a8481a96cbd4298084d3a8996105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9648fbced0902414ca57fe6adb94270106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4614cd027ccff51fda10c408828f3f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355117ae11e2f59fea56e8fac7551412108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385545f64cd600b0a9ed9b75eaa1bf93109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe96cc80c26166b032c82afb36f59f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412c8f42a2a49ee55337aed0cee636f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333447e521ca72e871fe6c0e938e018112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a3ce3343db357f49bb3beb971c98d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470951a73c3350e4e909393be1cd658114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d90962671d58626d6aa3ff20f5721115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e7a92105b987b15e1706afa2640fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282e5b6b86b0c2fc95880a9ef58a8dd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a899f0d98fe54d9d4799572f3cf67118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc6daf3175dbc1f61462f6174c4cbd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741efb7a3d58304a9cc9c664c33e8ecd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4185b91c15d05beda4a9b5ac3c35091121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57006f0ee23f1eacbcf03fea19a86740122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba333b5e0df8261fd882f9098e3efe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c9fc2ad0fa2db172f98daf518c7b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fb13921e123986222a09a75b7e0fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d08ecf6aae86f99849872f0c27c7f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb08128f616d9e0481aca9f9186416a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f52872d3f11ca48caab986fc57a5d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb8bf93c21aee6ce4e5e45fb32b19d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82011700722725ccfd2aed6c3285135b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2011824009c2b8ddab4c4e2544784131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa66efd1a4d9bcc8b8122936e6074c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604d03968cd372fa7754f060053fdf8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e3ad550000ac393428ddaeb826cf8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095742e7d2ceaccc971550218c4f0cef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100e491930da5a6de97aeb8dcd433df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3be136b38ac8b9c79d1d2163157072137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d5850ad77ee4b4a5cdcdfbc1e9ad2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f451d51de4579d1349517e0c1b87bd9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc155d05e3a35cd9daaad4a4952ab4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40852db58e40a41ecb8fdde25e0e29a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654111cb94dfc0b5fbba0ad8dbb743cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63abd7afcc67305feba1debc8ac53b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585867c7904ad247b94a0e47c51e1fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19eaecd6a4bb1131866a3070b2f6b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e48decc21b0309c31a2afc31eff98146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726805a031336fb6d7259f4136a0ef0b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda1798a51fc083aa418a028e44a654148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801b9b989771cf63a174fa98a7d44d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f678ed3c3a673c0bad55cdf3108361e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dcc00480809f621b6e548def865b62151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74879aa64766a0e43cfef847ac83e2c5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a60e0db7519c21a7b5f3ef28f15c09153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb940c0e87751235c546c0e4c72874e5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9b8d5510cae06e673bbd6e82325f3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd99317fb026ffea206c7ed3e5d4129156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de73f175128cbabcb129128c939456157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffc649d7725d72cef7a058fc3678e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a9ac7407be6adf7b6f60cb9dff322159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb67deb9492b14c0a8482758466d3fa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee5a3bb20f08a2319ad3fab7b202dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bebed71d57f00c75d1dd428664059d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f2a0168f461dc6b97a7aa44275541163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed29234c30e96a4d6936e33e4cacb34164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedda34975eb413c4392732eee22a26165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0e556870f30c655dbf1ecced8d8d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c6cdeadf97b5e1ec4cce410d7b0cd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6c75cb6ad282e64ac1ed89e11f642168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89690ec599f5c3343949c945a27879169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d851c8d222216a757899ba720dc1f13170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f93e9a34f73e23b0be2ea2d2c7dcd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fc245ba0a23b6d85d87f855de4579172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5987c934ef0598217292506c8bb97173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5c24063a337cd35868eecae616ff9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefba4c74d987a1dd70232a03f35ba7e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c80abde1323efeb8e813cfbe699f06176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b32d19f3da6448a451b384c3a6b83177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf019baf2ac0860820e71533738959178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8981bddade970fb2b43f9e2f96c6c38179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b15af1413c37297ae47279ac6d2b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f331a6cf877ee1f35b310376d5b2f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de2d44b03d7942c8d7709cb079e501182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758d177389eb4cda3d89456b3990af8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784eb9c80e31a6bd086f638b070979a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b198a82127e500403068c69be22061185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f564211902c4f580b6cfe7056ec7474186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b6a1215e8e2efc16d0c3a0e6aafcd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2df6d609639641f2a1e5d8912c97ed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8e7e293ca4bf24a802687f0569345189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735c7f532c0b2288188029544ef4611190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e05678afe615dc57ec96a2d178f67b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463edf572d2094444a3834588e07e3bc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e802421d2b678ca9404e4a807f9e3b1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d81969b9a9e60f4048e6314115cd07194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe38e491dee72c59323ece9439a167d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b601414a1d6b2a2303ad4cc6dcf4f8b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53e9265eaa96bcef8416ea6adf5851197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b68ae1e9483b8779f510e6b2f7edd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71006b2e1da570eba31d13e95641884b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b984d970a69b2f108a391ccd5db2abf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2beed06ebed1da2817db4dfc0e77fe7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2ed7d915274b2780efedb8588652c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6450ed179b750a8df8511a1be15724203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf31d58fab46bb20b32b09631c4237204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af0b21b1f3494c1b60b31cf4173212205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218aa73a0927ec256730282a1eaa407206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97283d5e7a953b1874e636ea687a54207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bbb34c539900786910e8f252a4ae9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a01ebe42060886b558870273429b7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ee64c62c75a70f62b0dcd1edcb129210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d991d11b5baab2427264f9d6d23136211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933dae8fa681b4076d9cf401ba1f200212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1c74753b77943c29d99fc24593204213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440d7e6c3d46471b95c627b04769185214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1addf5a6e5211b18e70b1ae99197de3f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bf71a9f953c2801cae2fce77dad92216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97d2724fa115420984848ae43624d3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1875dba0332790e3f7d8b41478a906c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666d1172129f6c6e14879ca83c8d74f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7b6aeb2ebdd543e16def80a901276220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237434df1bd6d002c19c36e70fe3cfc5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b1f4e6bfc4d59c6a7a49ec42a80ad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c85ad1ecc8d648cb5129c28305d457223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8f62f012dfd7bc3c592a7e841d50e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba446e0b8052573fbfa5b1693892b2b1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f74a7c22ad24fe3841f86e940662c4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08915a58cb2ca6be8a58a152412b81b2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366be19d54408ef884bdd19562a7be9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798f1f36033be33e8b8b99efed8ecfb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403d218dc3a0c11ff4df9f75a06c100230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6cd5309fc550c35b9ba7b6b01fadd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb111998200dce2d4a7e2d707d478cb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58a3bd5487fbd00b08bae6b47850e1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eedaa6520ee1604fd1babe30cd7676234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ef25508b3840d27f16c5dc7cb90d6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076b97bf6cfd9d2b6faeca0c503da6b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84cfecd508e061458498f716f7ee64237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179e8931d8693ae22a0abaab65e6cfc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90819fa75b6060392392afa5dce51e1a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347285499ba352f62d1aa3a678229c97240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf47812339672b0877bc48578e88af1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77664997a0dba1d75d4d0f94bfc209b5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a181b4a8cfe495439f1e46dc81a6237243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff1da5e39f036d2a44583985837007244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98a570e2b8fb650f3cf1f4b151b06f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338c54a09cb22d8554683686755557c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01251d73da63dda506454c3596db286d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669b97538fd4036a17726c4d1716b41248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c481a069c999866ca45a250fe8344249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d842f24d8d06f200dbb58e85ae67f4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5ba84c437fb5a35251ab1042cf7d5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaedfd4b16f4945e5ac4fc602350f91252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d224b569b89faa33e91aab99acce73253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4901d601f60aa0c9565a011c6aee8df254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bace451b34c771996d10c05491383d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc8a645f928ab85a0fd8d8eef5df19256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115aed5fcd45ad6c5aecc4b061223f8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fe96ebef0cfa018bba2e1620c0928258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c6fb99b2951185c1a52562012aaac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ac5b3d2bdc7aef8bfd869c88749bc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e595fb2114388b8cea30e2277f73f39261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d314cfcf06e7a0b4dbb284b847d455262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649479c7c2a0436bb721c38f0a50936e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf672e151681f3b6326968314175df70264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea88dd7c80737ed073278a775b1e05e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe484891caa7655e9967bf3b54363cc5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551bebed4364122e3e8f1aab12d468c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9571ccb64c07574763e0ec28c7a8bd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869268b8b35446f8f93f5b67c036623269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46b715615816a9399b2422f354805d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7d2221fadc77b9931a709c8efb697271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c35b4ebf852f8a856a7374e90f86e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724a3d44594c1e16f112ff0cd1fced0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810bb2aa55b65a42f7bdd1a060990df5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056e8d6faf036d552a70a4c510dc1af275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8392a6f0b92c505e5de20fd988e5e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538505de1080463a0eae037181f21f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037c829d32cca89e1e2bf6ef205a532278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ff8993970e5c65ee8dd28b0fdb75f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805f9c24970fbb3a3ea6ca61f053074280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413116c465eb6315ee727033b591db32281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7cc0f0b3a08b72f5e1ecdbef6476dc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e5c9ef3554c6f45bcaf3246e1584d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea580783242b3e7a057afa06faf72db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66326ea67b4cfb26f7727fdc96049a0d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c3ed195d25eb10fbfc95fdf67e676286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d91d6ddf9e221f79aaa16338b34cd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bd7ed737818676956485e6fda5682288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97846cddc545aa454b72548e1a7a4aa4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4f19a9bb3f8f8527daa51f7ace1a2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002b0c313b7b36c2b6350d4c9a2a32f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b3e2cef79820fccb3474c4ac237fb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda1d6d4ae294c31e4de3028fba96e0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec38295d3e31b39802c992e05564ed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bbac2624569dd54b3527654a0b11d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d05f223886986e4e1fed95dcda7631296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ba36667d8d695106ba960db0cf6de297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c1eec95e19319cd83f6a11801ef63298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a24310d23cddfaab78dc9f0bef667299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a6d91b0026db1f99235ea448fcade300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c0fde05179f55826771e8ea4e76a5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ebc5667ec309ff57fadf459c9a404302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5fa94f10fccb0f2c25b26393ab2cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9194bb4eb33000de0548285e90a892304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829915f67f8d5b7c80f727466b48be3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00846dc30e24fe574b7ce1eea53153d2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48864b5339821102c490c26264439adc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4895b323735ea0a8e72c3f52a871781308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aec751cd52e3129defd7b95b2d8cd7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb04264a53494f253d0da9ebda7def310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e43c2271f65d1f23edffca32133ff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3603583b0cf8ad00fa566ff7c0bc6dd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9200f0d8e47ea8c833edb009739ce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f70c73d6f435d69252efaf9b413eb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbdc4969ff06f74302bbc4c1ed1e2d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc9edccb999639b3a3d1fd6fcf3699316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527805949c44f0453694ed15c0719d4b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da97b24879992ee785c2f639a461e6b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85c5dd42dbf3ab1ddedfeacfa04abd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab4016450110dc7feab1bcaacae6a2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8081566c10b6a2bdcf80dd70000fbe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310a79eaa54bf6c6a4fb25b04486ff4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ded6505b10ef143c3593b6b1875c07323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb442461b81befad2fc24f8139dbeb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e8c938e173176dabc0a35f8454de6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732a1184364c2017bc8036595e63ef3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e744c2a7d13bd2b5fe2acbbd2a923c6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed9205e52f903cbc7e3bc21d87dd8b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e491dec65d381e83987b0dd07aa45329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020571ef56a3710b2b2b7c56563330b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc235bb4483b0d54bf3b2d3d9793499331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbf4097692069733eb20559540e64b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972db620b95445f10279902fffa26b2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfc91bc7231872a5cc7682c4b1caab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8119285d4353d57f8b054374c473110335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6b708b290c10ae88abd54b1e0dbf3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2d9fe1d7c98fb26e873bfc7d3941f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cde94e3063cf1363f351d3c853e85b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c400b27eed0a435bb57842e03c68a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb38f14324d065ba6933de9c82ed65340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb424c04ad95a6905c30a6fa9df6262a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fabd1f8391779d01d439164b0660bc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e8a4670b76118ef464a28ac39755c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8422438dce9d013bd803489ed5bf28344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab243d021b0a41fe108a598ce25d5d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62004224bf41473b8be6c5ed4b60d726346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41404d1eb05e9d5ef4d092f79addc724347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0c250bc4481cc3ed972074f632551348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bedbc62bf0deae874b65e67fae69b4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83f0f2abd453f48cd71dec9e51d94a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71642244c47cfde8d2c27ac41ec2f5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d85c9aced4b786de7aeff0e2f1249352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206a973593ce1e562773288baf332c9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7f46cd30cfe3bc651891667c30f7c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871e35608a4ea304ef389777a72f9ce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f9f89939c34445aa936dab9c4d035356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6e9689d7a64e1f3a2520145b6fda4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d513fef1164c00f5ca144e57212d3e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89831cfc658dde0a6df446042949a4bd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534f7d4e6342041b410957e1a080f64360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89cd50b8b7067ffdaaccb2905dc1dc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3fa0d07cebdfca1d944cbb2572e7e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8042f0d82e0bf095d2adeab8a9a6e0d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025e37c992e23e07e49b125080c4fe0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0e9aaaba42b6bf3b05d82b8303344365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a949ca478ef8ffd4c9af8cf7018d79d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e45c3428031fb540eaaf48a0564ed367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df62d9d3425045ea55be2159eb8095d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4cec536b30e32d85adcd4147442df369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73401e5d1a13a62a32b698ef94b9904370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e11844f244f6ef360445f1fc0cdf5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16aa25c9f19317ed768dd406cca57c8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce202b58de813ec3c03ff8dabe5d5e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333c9a809e9f7035340459c5c7ecfa1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b241f6209609ad7aa493d92ada89898375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d2e2476ff748f570dc0f92af18dc4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273dac73283a5849fa4d7e7a78366c95377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4bf32a39766c9f89635e93b186927378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd9c72b915c064c4007f07626468fa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c73abc667f945c6a0ceda3738ca9dc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc39490740c7d9b5dc152c55b0e0d26381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdffed4a761de759e80a98ffa96e92382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d76ba793f838d372eac1bc332a39bf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef60e35bf5d01f16e936a51d6a2c06a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d18da780b0e421f9176f3367fbe76385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc24a5d3de73149cc20edaf9e9b08b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57e79440993cbb107bb5e0c6545364387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037552c06ca90c5372fa654d01afe79388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca5aa0171ad2dd67c90f43dc66c49f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38808fc89f237b7dd65e3d66a509058390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0e5fab5d7df64c433c634254ef2e9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d37fe6d90d7617bdad929748ff12ae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8f8ee33ed6655681984276c8b9576393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636b62fc932d19ac82bffa8c7410c53394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a6f4ff4f315fee1fff1b07e9fbfb8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bd21dab89048b35ebbb09ea03e4ce396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa10aa81f412c4a66b9013d610afaa5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090257d9c68a9d2ba61ebe110fdb106398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ac4aa41c1ab0866d01b184f83b6a5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979771104f99af5b21906a9b4d98609400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231adeaf59562e7efe1de304d4e4978401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62997ad92538155ee6380a8a3cbf1362402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e157f26a452c40f0187e79f34a9343403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae637d8189ea95d26cb58e2d808d40c3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758d0cdb31fc0e22d0dd2f46ffaf8a6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bba9f8ea2f8d5459c161c58c75bcb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d0ad491d373b291ca63b6995fba20407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8188d3e722323d8e6a8337abc5ba1e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c312bf911c13a33cae48ea0d0b41b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea5b1da07556d46714d805a97350c8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64fbe657d59dd31fb227480e05fe8f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7ea711394b27c0a783b34c41264cd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcdf92aee48ef7a1d2550c40bcc273413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef535c32a1bd5da2146c33f61c3b2b85414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c33defb812429252f923225c2fcd5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afb36c1820d17acaedbe5962197c44416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de87a5c883cd10d619606e2e52460a0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a233197406f35736722b6f9ae2bb94418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528bb5f1399a8dd25def3d821108c6e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46ecff9cb9529696da2a2810d37260420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af171a8fce4767ccff15c8380468a5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1e8d79c712f2aa3cd1993754bef70422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701718ca59024fe3c76bc28a9db34ced423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa99838cb169680d5215905b4a01df7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20742b137eacbf6af89d8becd58d979d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575ec586eea924515e2429910d41e38426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32312ed3909488b3416bd3dbea6d37b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fa02c2e3b47d8160d41bec81a413e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371cf90b918028e204bb50e08086aa1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1f2805591027c45fb0d64eeb45ae1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b2cef13324ac2c90a9b09851d53f2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72bddec3452f9a630c3f39884fd350432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fece95538496faf9743e986a7313fed433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768af7c532820d58aea3588d89f81675434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e43cef4ca3c899340a9eb2ece16cd1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b5a0da35de36421e8edc3dc861836436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f2fb9efa3eb81c5f1b5b876d24a3c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5bad00127fa923d2674cb8eed0aed8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eec8a5dfb3d988961f9e38087f5070439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c9da56472a06dcfbe035e70858841440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc3efb34fb7cb80523d1c05ae2742b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3826c349874087c5f828a41c477d81442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff6c6be680fa4d137d0bca70994054443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf6b295381b71260f42ef99b0ee4b4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1586159a530bd5662c50cd2066dfd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3433dd030646d004a94305c099faa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77fa2782562c22f2560b84146dfdfd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83612ea15516b491323b5f4c5d0769b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31745a263453360ee4aa1a145496da449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38664b357632d88f055cc1620ca30b3b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3f042a191db3767a4ad7ddbed1a06451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb0de9eae5ad110426c7e0cc9ae687452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9b06ce52ee482eff91edc30f3ac4c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406e368d92bbcfa0cf753be4249325b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdaf7eaa875d612493a942c9de4efcc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3faffabb07f9545db01bd60b835540456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63aaef71faf4217446865871c97cf7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91eace306eaf3cacd78241d4cf4103f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1ce3e546f1dd648a52960c7554646459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2e0b495cb2a4c2279044fd37b3e56460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344e71fe18083f97ba5294527260ee7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f40db3725534c30c5313fcbc1cd3b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb2e919d8f08ffaa788646c5f36a22463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c38dc1a06c5b7dfca0a33ba302638464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779554bdea78c0c59fe6843e8e11642e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b96241939fff43d10d55ee63bbeb04466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018ace6d8cfa5dcf8a3b49a858cbaa0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c86327ba6025491b482e9eb9c6dd7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16966f034d2d43e52f3fb8f52edd8847469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fea47c82e6aed4eee9a4f8b5399744470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4bb63f06aa3c925171eee0c173c7bd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e0fc80a9a435a12ca97841da256cf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6c8feec65265c6596b3ab2c652ac2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d681ff391ed6002ca110996989889dd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176b99fb6e30d9da1bcb63f29c0ed0b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c08db24bea5f9f8e1efd0d81dd4eb6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e46ed2f1082769f6e7d7f98810b6b4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df0085391c122e8bc502d5ea4c70b9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e51bf572385583db06cfa4781cd17479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55499a689cfa32bf29f55335087b80480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57364999e667d2864b67c6fc4b63420481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681e394675ec36dd6202f4cd92c7047482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3269c3ed3b5c5319b69792ab0147240483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aeba8322401ada5c3d176e90b5a9de484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea5b80f3afccab774109810e7be373485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb4a062490b9554d2156a66e03fd7c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b153de847cebc3a6951f1726534a574487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e90154effe16201ecc5d04613202e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04124d85f79fc0485d9b6f1106a8b5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb65d78a1d06e367c4eb3718f7fbe3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c2a84be617de93c6514d949821fde491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480969732880beb5fefbd36345ab244c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20703e262188dbd4d236c9a13d3f5dda493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82dda6a28ed25fe7c42788470c0d2a7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aedf34fbbe654a86cc5d6fbe6e650e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121e2304c01b233cf031352889d963e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d69ed339cd5ee348aba3ea4c051d5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a37f3052eb99fa943778e75d154345498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67688a48912b2bb71547ffed3a0bb8ad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b38559448e595940ca704cad813f29500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046d0a3ac1364fcc29a12ca6b4ea000501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7099f0b22e623fcb969e3a8b82865c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a099a63397bf42cb0e2b69542875b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ec7799fac67fb615ddba4b0763a11504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd852418a7233e065cac4e6ced0f35505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2618e2c846889844e64a2e134c56927506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59373b62d44feac6cfea7830a8a63cf5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8da4c36ff8a0058a29960e53ca56d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c512386d8c50a2c6081eabc37840f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b586619f7b21ed8f2fc6f26fd562988510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4949d55163b4069194be4bd879879511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f04cd399c2a42f18ab9086e2a9d752512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915089ff81cb0d70d13b53f9ccd33057513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32a4873d9acf1cedba736fd3db95a9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6583eae6ff6215e756fc89c0fce52515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa64c81969f9d4b5bfc52981e7b262516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4de04cb6b56f47e4263a145d3cc91a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a19b7fb6e6ad91bb3f13aa7016cce518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc900eb654cc2f06fa31f8987aa43e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f59bab832f418de254855efa142c1a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3619274593f61e90d11d4ae86ee1322521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37ee21f495ebd2b59fa65d7741449d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00561116bedeefec9a2e77d544ac5ff0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e43d6da8ade103841eb60926136bb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3ca45e18ef11db4efd14a6801c36b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51c23566f96624d6363ef1a4de1cd9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192aad0e75b7ac787e980e3039216e9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01715e6403d135eda8a9b793d807dfe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be387afb87223c31a04d4ccc519afc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f907a1d6cf0551e4d645c3708a202530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc59f6107d9b6f98e9dcbb61d1054a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7e23705b779f4b9dabf0ac31842fc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3e5f8570ef4813217624b1bc52f1c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99950f1d8f353f5dbf9c7c26a19c0c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e46f4351160ad61df021d0780fe71d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe8684f7bcab01d61e0ba14a9b3ba7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480bbe25cdf99372ccfec5a7b671ef4f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffddf00b2dafeb355d3a9be4f1416c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278486c1b83e0fa131bff138a38d2f54539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9794c6f73568e1da4083b8770d12344540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef884865924ed631e28733890a1fbd6e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6bac675fa5ef5daa14ed36ab273e0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ccb39415e4222762587e1633aed3b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf911da36a31427b93b05daee87706544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca76eb4ad4db6dad5a55782c52414c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa015e44af5c0bbaf0f8d8a030df940546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f89fffaa2d483dfe465adf637ccd8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c115c3ff7f06fdde7cdc047d6d8c380548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b0dca77822c48507ccd000147a60d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af994f199f5e6dbefdd077a8b2f1f058550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2c59227102aa874032e6855ae6b3c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e09aaa050b2fd70da8c22d9a74fa9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f670fd6c61cfe1f517b10746bb14d2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139812540d2d8635bfce4008b0adf0a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ff7c2e45e7f6b6b479cbf51501f3c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b85bf2084c3a118c9a50c2a96dade556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24987b53b80cdf5a5dee93e2f8eb40a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8d73c475d13969ce68e434b2d9809558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae65f1b7b2f8b99a7f53a41a65384a4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2336d24ef0269d3451486c72372ce560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4c078c365789061417bb0059b8e5a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e210c6cff8cfad311a06bdd75a6124562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1228c171b8382f97954545c67a537563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84ddd32cbaf2559a35589787cf8b69564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c310d98c938d9ad98b8c1a41dd7af8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d7cb9ad36f2d66edeabe8250e425e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420e960941de7557d7df989903b29ff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c01717500fb701ec71faff0a0117f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa84c9b662ce71f85eed5296ed48c9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8af9ea7f479a7e6d1a1bec89867d3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba835c995617e512a7ce2296815594571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e83045fe2d2baeef37716043172bd1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137885a340f2e74946566f02f2ce2d3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d885b7b2a1e4cda4b7f67d9678af7f5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0722463d0ff1cc8ea72834ce3aa36575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad4e9d846d0fd6290b7128112afb90576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cffaf9336b3c3c02a3754382c50cdb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951a5e815c942c2df34ecec9f7e632b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3097e2bb0dba59e4d2531f8806552579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a405a806370e25406620c09cb2e18f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629fcbf2a01a186070dadde962398de581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2a60cfd56e97f10b633ff587b1a21582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e4cdec9b1e8c77400b929650bad60583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d69ca9eaffc2f402de94c5b7fb60f7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca881e6af66adeb8b4c728a88ae8b90585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8750aff55d2c4ca667ce5f877841bfe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679264ffe948b8d1830270fcf09ecb4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0581b3d24da953531657a7fb393fed588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40988674239d5b77f95f31cf63956b4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ccac5221c04f599cbfeffe9ac8ee0e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d856ae04a5d8544f609fcaaaad860591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031bf0b77fa80a6b206591145f67728592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a6fe3b5d2e5e27c3288e448ced76e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e89b40fb3459f7162bbceddd9b60a3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42110d2f6c4c21d221c9245241379d3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa983555d5507b711c397ca62ee449596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185e1d20c389fe3417cdeffe1f6a971597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de123eae60a03926e51a20dd2f3864598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0b6df8be3232f0c9becf766e84ad1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39303eb98d169886f739e0737414318b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda7e83b4719869223f7b02ed910a95601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776ee43f0a2d7a0c3dfced6088ee616602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a63e659784199df4ce5beb2500c7e6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29bdcdf7379f65bfcbc5b08a356e30604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed546cc62e15bf6a9db28604501217605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f22caa7677c9a4834e320eaed763b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489859d5f82d427c20ba3548c458632f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcce339fd984210c55bbf54b32c639d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f67c06bf5694fd4540e30ea477cc0f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726d3d9f87f69c8b6c0e690061aaae5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd48d8e86a39b6b0111ce8ee55d55e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536de09f6ac48180226c3155bcbbc8e2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08fb2a29c0bfe98f0273e934bf5e4d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41962be8b81e3dd722681ac116ddce07614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad46c9ebe66026043dd4f35edf82b7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a64c5fe5a5c26756606ef4c58210c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b620364887f36edb9f8721c7caeefe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093869591b170438a6de2563a29b988618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b446e5480c36d360cc3814da712d5a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f72f75db7063154094029f5a21690b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c540ad2488eefbd36121428ef27d46f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47daca04cc9729352b266f0e6d2a1c8a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d409e36450e9bb1bcbc6e8b677ae58b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13f29130046c85b986e6e45b217602624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d6bf50e02cc3a7b8e487529997794625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f18c5532bd2fef4baf00488e4b232f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d1408bd71acb769aea342e21e14a0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0cd4da6e284376b6c47ed67660620628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1754e04bae0a73cf7e8ae4543d400629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fd4ef72855a37d749483036695a78630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4aabe9c7740c29c8cbc6aafec3eed631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e60fe61c821d17a3b3db7e00fe2c0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b28002c7fa257a051a55376d207d3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6a62cf2a75d6c67651f8629b26788634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfe7cc6ae0c44391177dc6c6e0e146635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b23752c80eda210c6adf12587a729636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ace91df5e6ea74929f7342aea0398637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6ebb3f2229a547904580ec0cf5eb3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902955a675888eb842623ce17604521639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1acf0a1cf9ca62eb06fa369f8499a7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99b384f7a82a8e5535faa6d5971524641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37ebfb79a9a6cc687d377897ce05c7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca1e78683b464c614acc8d83593e38643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a00c10e13f4f1bc85edb7ffd72e34644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61106e8e50c735ed0a6488914af7f991645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc025fa3c772c054b3e3e5a9c5389bb7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04e8b54782cc736ca0b238c62d600e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503834d17dcbad5f003e6fb07aba9cd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f009f9318ac19b778929d68a7cbec649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e525f825e1da3f8403980aa4bc83383650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0014236b8ff4185497050cd0417010f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c8b8bfd7446468bbc38afc1ebb552652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bcc75f74ba4d2120d7f060ebeb97b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd96b3c633483b9d93c2250beb9c6fb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f1af8bc7eb8b484320ff566fe0f23655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe05c7302de479ad0a54f290ef8707656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf04693ec9ff6ff9c5b9528f929a0f3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274596904e17d9f84d116aeda1f75b39658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a47a6a46bd13204aa6d79ebeba0b4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d42daf6d4bf11f20cfe67affd89fd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789df1ced2e40679850f71800c7754a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46317069678e25a1cfb92362c9041612662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec379837ff23bf5f22ee649ecd5b23663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01df7157009d66023389acb2312d09664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c0b17fb6c09769b636e2f9a8d30fb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5382b652b6f495323d8ff8d934d9f7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cc6af04c96e4de3c6b97b4846661b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f015878f4c1620d80ae3a279ccef0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051ed42554ee5c5a1475280373c786b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac319db82f40f44803095b3dafc1c2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe76bc781fd1d2a75138114a7a9e46671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798218b0c727058dbfc084ef8c93168672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4c3d6355c232c1044df796ac47250673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9e3816eebaa7d061c0b68b0589ca5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300f8a728ab7718c92752aeee0e3f85675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f678f7df0e82d0d27d69195815809da676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f896f47ee233987d805e3469fe97f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8df6cb156eb3614ef7cd5d05204c8b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e46a1372f2a11804fafc8d904e6f9b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48caf49e6bfaacc6ccad641e58c3da6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e045e2c91ed81486830aae4d5225ca681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a530132afc8cd7e9f8e4d2f1380498682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537b3aa6c6fada50062ca034c2735a9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03068ac9811fb5079725b29193f7496684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882018d5192e628cc11a5161d088c487685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39d341d42b1479e5d903564507ae78686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a274622e683a52e1edbc6e7a3d2b1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca80c5a03d9a46270b7229868575b54688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac72285fa9f09894fff77616a4798be689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cdfe0c35d26623af4eb10b67540c69690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef039ef5a767ce4bc01c1daf252952d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b569e6fd19ae0e0d5e5be340f4370692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75daa23812937155529287258633934693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2514d833ad8232b31df795cb04217694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce17a6c20ebcb04444ad4a4d5c4f36695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f32ba523fae8a8f10feb5718f8910696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffef3c2780712efd14682470184b954697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684eed92ec6a873d4a238a3b2f546468698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369ad3702d590e593be0701ef03d406699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5fb13ed31a37700af51409feaa9b8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2ccef4fa94a1514850122f0dc1301701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9e19ad8633e193ff0bd90e83f50af702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecba754c8c0e44e088c682e51dbf444703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755fc538ee5c92ed313c26913f09bae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe7d9f7cc7147fb1a5c844f1d229b4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b80aebb3fba5513036869fccaffdd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b79e8499b9c7d6d112982cd6484dc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1fb9f6b7fdb27c1cb37546c1edcae708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba0df0aa81b8b41f3580569b9ad3d5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0e9b28af6d701305edcd39ed96ee9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23687efd866ac99dac5dc33d371c41711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7fb1a24b29cbd28c5dfaaf1edae83712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0a750ffd44fbdffb16fffc985cb03713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416661e7ce5323a6b4a955da6a816ed0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d6d2f1d89ff67e0a8d495dc3da640715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09c6bd4214bf218b5cd8b3887a2b7b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8f2fa4fdc315679d38f036845f467717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3521aed5530d3af7848195c0fd690718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65d1bc8bc81044adf3e0868f0282df719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddc259fdc6c69f2d34895868ff3fbb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36e4fb4e4084666c330cfb370ba69a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8eceadad7f0b8c58f4e67fc409bae9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88801ab257b40955d46627eabec267723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bc8ebceef3123a9c330bce15d6bde724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faade95a39557e3018927ca6e1851127725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47656138a8796facb2d46f236606b6fc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4a9350858a78b12dbc17b5beb0603727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc835d7147784538daf51084bc36570728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35d9d852c8274b4ff373b2c48b9843729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57a7b77ced657add72fdf1e748bf9c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea74871c7287170506fbab9525b743b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26079a7b3fc4927daa9c9e50bc6a1ef0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f178ae5a595668b4e61665b591247b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc90f16cc97b2a0bddb29745d75593734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0f79bbec65ad5a41fe4dbe85313b3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d38423c7f7f049fa3cc880d1e06778736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452eb1cb7235e7f6c77b5ca2a530430b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e00e448c9e691caf4f766dc7a52e8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deceac35bbdbe4b8b025f3f62b3355f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f17337917daad83d2eedeb5326f63a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18dfb8a6270aab612bd88d8c6d56c8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcbed655210bd6828006e3d421b15f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2cf9f5f2aa66b6b6265c826973895743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c914199e917c00e216a9f8d448f85744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d436172ffbbacb0e1d160e793827c12745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfba452d1a4a4476136737e9df21cb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ff38592280f766c5eec4397f9ceb8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038039cc38e746b84ce3d5c814fb594748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a82ad57f1b99ef42b22149283dd97749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813a5004721c94ff4e45b3acc428508750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb937af3e2fd1e6fc0f14d5f22312e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221a00b5b6eadfffc910c0add0982e4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d68cc9894d16246d19e695b2793c4753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>