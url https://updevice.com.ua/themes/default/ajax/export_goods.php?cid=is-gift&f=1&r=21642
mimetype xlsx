--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba14b7fbe37bcfc2a176f10f78dafc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd129326d9536c3bd0314bb30661072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083ed29e1e5e1902c40daea256e32e23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d30906770f3c395b8cf3c1273ef8034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f678573f7d8b83509ce32633f3d4c45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a296316bffaf03801f399e62dea076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479eed6bbf89e8c20eb31ea174d17287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8015805d93a49bc04160102c409958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdc9d2f69f4e74f67de4763de54ac69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc262f2801a98298ce06709364c6ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a48ec3b3e65d0fb4ac0ae23d2561811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313acc7d8269279098531a92b9789e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee09b10a3b1f2259dba1e6fc4dbdae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5453452084a4c12c32f8277796d7014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85260edc0fbe2566d3f0438e75245e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470bcbea52f4a8159dc69da8b31959516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46220c0672d7ac4e386aa5f5a0e986417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018eed239ba9023d9bdef325c4a868218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1260b6c8c306b7601c2b3a3346858f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce571f3743184bf11a4d14b491d19120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5494190dcf169d5a2548609a9ed6fef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d42148dbedf8163b230fbab70930322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923c7d1eeac4bd597212287d72c88e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175a7d8c8e22967bd232ff9dc1defd624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa654051de35f01a1c6b6847050fce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1bc8b1207abc63b267db77e9e0d7426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c106a3a8996ffe186f7869517b71027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3330bd5d0efce1096f11c8c05c29328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b048d0b18f716353dceea009b8c7529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977409f125c569243fee103b2bf338b230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24dd2733fb7b6514645eee72478834631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d186f72d80e3a15e0c4465c4d11cf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313423cd808652e1e9d1358aef2be5533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc0938a4dc14f961962536d65989ba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6500b70c11d182f636d2f6c5629e23635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc705a6c26301c7f31389d87097077136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e789cf6e90642b3258c588dbd1862c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c5b02cd5012454ecb1f5bde65732f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e9a8cef53957ad1c59f8864732cde39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e33500ea0694ae7968fc525cc344f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69242798d9ab2e60366b32f283c6fe3d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e17721337ea387ea607efe85ebf90642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d30dc2bba772266879ec0badfa425a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f98574465ce29f00b702012e9c28da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27e69b2b68eb19b74245b285bd7cca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69dd641a05f6b23fd6db589944183a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc09b4fc3b0ef4c79283a8dd3db71c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85055bb6e8d63afad54847407c107a6848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f60a936c94c0e474673b84694725249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef6d1f91bf9b0439f7d021e6e1be3950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a6bccef191a7a5ca8cab092ff229751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99918000a1c79a20d2531bf8694bbf3152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93bcc50454329927d4e34930db2262753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc497c4cc24556e66f3abb86a29be3954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134db1e2aecc1ba770a68a70443b1f0955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf878097e3492089e8f2edee73976b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b1fa20fae111078aa83e2d7430aa857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ccdb25161faebfcdd96616376be4c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae227ae4b47c6d2ebab956b438c8c4659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e56a7ed2ef81538ad83fb9201ee87e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981eed7b164f48dd02c9fc09de09043861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf6629883f9ca355f4da9335b5d41262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546418c41af3df2b4bb0eee7fe8537c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175804bfd1c72293dd0076139b1c1a5464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44627c64588db7d2bf37010c3815f465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f95742b0936640f51dd85fa6a895b866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3eb8e7afdfe7098cfc8c5a8ec3b7467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e221e3586d4387975ddf6e0a3bd51fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64d4dcfbf51308946a3e038f32abe169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3bc22a8168903fb056729280eb2e7670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e511d447872cc71ed2081efaa8bb7c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cc5dd6020bc28d9df4a9f8b902f6772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f5be4d451ee2a360fdc48b63fa1d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54285972e2ffe57074ba342d303175f974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad384a66f70ff2df58f9ed7197e4337a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f42340829be91a9ea486988507dfe476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86c781af3d8d57e22fe4089e39a18d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d653c1f4e84a104b42762f32de2a79778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c5a9958f622bd574020ed3055706e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda6566660c0fd3f2d231e8e6c4ed4980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfce6756611b47647f862199522b75981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afac857aed4ee6819ccf65627b1fc482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb520cb6eeab97f91dff57d181893d9483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db828508077e93055c011a5f3708ec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16ee49e486cefe8c903c64fe347c5785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60f769e2c8fcf4d65dd1be55dd726686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e60f91e9acbe9a4db12761581f32c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e23bbe6046100c648eabbd4e3be99d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de2def1ecf6505d957d21c6abd2df989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c731eee10893e501d8c95b6859d0e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5242cd16a952c5ad7d833bd5e4bf0e491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d73bbbf6fd2dc1bc38b56184843b5392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a04d56c5415170f2fe55acc3dfa4893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaffa3c82a0ceda70d98e0b46db631f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365e4c4becdc9ecb74688bb2554aad595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f971fdccc1a3c22d9693a004d64bda96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4e1fe6968204ba77cc17076d7a00897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389ebb4921981858eceef365175a41b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fd2a8df6b159e91a21ef6b521d77199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d6a83fbaabd6b6c8fe6be842f531b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb11f0c62d0f4037761a143e0d58f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556b3108003e2580b035f37db410c4e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c0bfe23b98ef3b388356ea889f1af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347e7ebed28647970696303f2abfea9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98109ff9e85ec002f78b03966df7b68105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbdcf8b112ba5eb7799280fd57a526106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47baed610cfa861bec6fdbc4536b44107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfedab89335b9e37ebad22272fbb09108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cc6ca71ebcaa917495ffd1e69f1bc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44f2d630d6fa7f3f529273a7f0a905110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3dc6dc3709693b5bd9acf28359cbb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd0647d56dd58654497efdb97e3b0d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9dd41f12db7ec110589d33fbc6b365113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f5a71dfb823809bd7438c09b6c0bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5878ecc4c55f3894e6823127b9a26115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6dcf0a862e22465d542e3abfa89f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92faabba9d30b3f2691fda1cf4f14b86117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae576994d19ffcd2784c8f1100d81e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442a10ea9b7f4da3f9904659ee5826f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2889cbf92e43c80442074df0575b35120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4c6f802e4f19e6895071d4d9c0586121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124e622b66244f2a750c0337df752bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5f0f3de364569bf1b666999921957123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2732fd74b325dd31efc3ebae56d1483124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a3b3229dddbc76abb07130cafee2e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ade75a9faa117384f9b93f50291bd4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbdd66bb7521b65537a08446d697654127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba073b7416db4ea4b103005f560a7b6d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6fd0fac8044db396d8cdf11214a52129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4b04a06632446a4d09d1698ab5fa8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e6af406b290bcf6cb90080ceada47131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577cb1e3a11be6cc3f7b1b9c42dc484132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712d781f1cb81c5a2733745eba2d87b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9bcdd9e6d4e6ad0305cc04adb6978134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58931cbcccbe2deb98c0e77304c3880f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002bf54e6b5f3bdc56e964e0e64f3dd8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c62a8d3c0b6048ff40b583ab19878d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c4fb9fa6286fa65707337ad904096138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03357d7c4fe254fabd88d274228149139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aaa26d85fe94c49454430c67ede752140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d275be59c47708412baeedb51f4572141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00cd0aee1a6ace2e671c65bc766fa1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d367586aef9445fd1f8e58a45cee8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c408e9ad40b1719b9c10d5d7eaebbc1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e778e0ae96016ac8795a15f74823c1d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4b80bc2085ca52f8031b2c713684a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7e61bbf205984afcfd64fa85dc4ac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44618e8c0318fe2dfe753606c66b9b6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2652046466ce74c052d5ebc76ae78d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c6aa85fd858a9937ff479ac726965150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250de1891861d711fb5d991115357c5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9b4e34912d41809aead877f46d1af152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791b616cdf2872a2a0f38308aee2c40153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04622ac808412636143797d9c76ce1c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba3925564d07ccc75b79322b93758c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69e879cd0563a0af812f46fcb64c13156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d31fd92ca8e62a029d71d31e30ae9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029964ec6a1fb0c8a50808504359813c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9436211f8f680363374284b7953f43d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798fecceb3f5da779f7943dceebda58160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f30de58433bd4446d153ecc0e3b55c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5fa56674849585d9d827358b5370dd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c7f3ee29935107b7289984e70a69a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c26b2e5dfa1900ead434186dea574164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75eec4b419f14ba8db9e09367c8715f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9e9dac14b38d8d8715fd7db740495166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dae20ebae00a4bfb8f8c76011b012a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09845455a5bd9c6e48a4f9dea10572a1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c97133cd6d5979b8d0de5233926b75169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1603d4613fc62ca7a3623d4d7ca9592170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051b01b1ef6bf35919439187ad12070171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb4ab67bdcb00b2d59228bbf1eae9f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ba2eccddcf158ae619c2f643ebe3d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a782870d78ce543c5af92570cea4c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38576fcaac1d15809675e7d94ef33aa3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0630b1ffef144012f951cb7ad7dd74a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca89bbafbee122dd987f1fc3839cd5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39274102424cf6a53ca56de93ce3bcd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c674bc57bb88cd83f82c8f92297cc45179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e929372e06282c65252c7ceff7fead180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f85f29cce113b6f83a9117c733331181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7cee09a8b080cd5f1d67ccd3340f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d952018d92d2cc1e836db29bf438d9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb51cd84fd3b28a25167f0674ce294184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8efd0d68841df4741a96de97118fb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109393e8580106a4680b87a935fc26d0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7046875101941913b50af7e6b7803c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa73345f58c1d6467d8ce0ff864a4f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac138be99a571f987b333d28b75195189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a78529e0e119ef47860b30031489c2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8c766a06afa70bb38192dd9de0e05191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2d38e52bcdeb661714d005a8a545d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffe34a85bc03a700fdaf7153bdf65e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4641bd1d201588f50f078e2fb18c6e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ef32168deff97d4e6d43b63d66a10195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d18781ff3d31e9659785f59e4dd15196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d2e91e6de320b7b845cdf87ef8b33197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8020585ec989e2e81ab64d6763ad8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b43b1815371a0314be59c352e43e0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a742eb59021ec2a76302225d6465f33200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb49836e5f0b341e03bc04712871c64201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d731b14ada51b88ae014042e66c873202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07835ee19fae61c7429654b3698533e1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d791dcbf1a9937216bd4941946d8b2d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0a5f3656c0a91c98ebeb060687875205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7bc21d2cb66bf044d9a91f693f427206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26a0db477b5347d2e53df79c074911207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141b93b848c058b2e0f46faa5539586208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37da496abe8d673fd61bbb6e041c62209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33296c83b124872dd7903afb9de733210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677c2c4213910021fd3732b375a3c54211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187137f759f1b3a0bf45f34d9f7d1bc6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b8f092051fc34151698b23585060e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20031874311fb7f17c0afcded66b23a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91cfa34ec2c718b532911aec93698b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed7acd27ebaf8b50d828ee9f0ba1b9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf033fc34ccc14fa72e285ab27e20f1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0258226a4b4383dd1baa70d62deb15f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1117f381e1ef248606c5abec56072bf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a01c47981e7afd17ff56724910dc0e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc698e75e9a36aba90913e34cd3b9fd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41711b3e83d7672a5d271b048abe3c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc8a8f9627004624e08dfb79d29bc6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b0e2a89e36deb2933ca5dcf24113a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8eab3a1ef08caee430f445618364c3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1753ff966fd7e0ec94d57ebbe0a89226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570b58e3ebb61144ac85d7acc06c4a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ded3333da921358ba3bcaa80eadf6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5e06517b87da3877251c025f94b90229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247a29738f1b0165147a359c39297c5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22878daacc35042142e1f894310cd632231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ebf85d9cd8cfff4b6ff38c54ea8c6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412886f9f36c6c1a3d99ad728300a2f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce73f3d356ac80f383c06a3f2d63c1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d29247567d3c3ab17fda6381b4eb9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0749685961cde813d998e9a3f67ba4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33cacd0fc3e20a7fa9af51e87fbbd21237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bec0fc2add69298deba63ada2f0c3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7d7b8d19886261f1d74cd565fe253239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca36ecc809947514f54dafe06e60b5f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab7ff47faa1d73abbe8a2e443dcc4c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a217dd7bfb725a0e7ed5e8f7e9a78e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2dd9b99e970003655ffafd9ee8af88243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6380170cc53f6e0dfb57fd90181bb00244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c48c35800f0623c4d02878e9977f1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b500f14ed30243cc33633871df765246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7824e68cbcc7452f04bdf0f1c4ff67247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad398065308d1f5c60dd0012244e220248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127cebc11bb5d16e038afd3495ba2ea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebc8f617f3314453e9617cb3ae6f99250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ee52888457508e8a49f176c19c058251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee396e0efed5ad3e922dff001909786c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34f8221f620485796bb6940d7d077f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060356e00374d1cf67cfeaf546076f7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594bdf021809d874c689b91ffe71c258255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad8743b7dddf2e4ceff851d5290a5c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a27551f3f650012397d31e5e33ded5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbcc9362970e855de8060bf1e33e63258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5df2f3e3fb85f4f57c20da9cb216e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9066a8ceb82819662e1d2ca1dcd72b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51955450fa6ee9a70d786e38de64647e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a8ba6a21accfe4c8b6b7f7e58066b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcceb14b0ca6f61b4bf98e1e7eb287b3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cb7867d151b6b018631570630dcef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d92047c9863e756e15c3ce8114c363265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f91ece2356a342c99b74b701c2d68266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0ef2f138433e7cf5ccd881503d093267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba41f358082ac58707df286622a0f1a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461474f228eb571ffc549b40dcc836e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5cfe56226a1513256078c2cc3068a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95448980a7c7be1f73d5f4db125fb65f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1faa2ca059a1a84d723c0f66ddb5f50272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4177993571be473ac454838fc7d33d7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c9ad4e8e7ef9602b001787c5699a7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347706e27c3365f07ff35aeb0f0ec346275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5e936401e68e7ef2dca8895411e8e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d78c5c4fae64f675b20ad0e00ee2b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae73c6ef234e5db161b71b1efd812b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504f5b296a699b24b17be5f0f01f86c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e1b20da24bf9f0c2ef3a9f5622ff8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0140162675674f5956d4df924ecbc05281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a917191d521c1e37f0dd215250a95c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc6650df68b43ceff62115cc00903d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001c1754a514cf1133e8c935c42f786284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fdb7d52b0d1055852d9e77b883866285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1aeb73a7f7dcf41a9086806e19fa2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f42b166af149bdcf26dd2c5d28d96287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45ce43fd11b767d91bd1972a06233c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a041b9f0aaeda777bdc04e43ea34d64289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2f06551d97d1a170d8a25afbc905c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e278daf4ed030223ed1665494f38f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f233c6e5e86408a5963bee1ed39e084292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8504b95fc33140e13bce0056e2fefe7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92964aeaee161106eb66af8ae0ae933c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19bf34e5f789653fdfe6069a48d1fa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9b6dc07d055daa4f1ad5f7a6721a1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3889ba7e343bfd5d6d3597c9e9d3ca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa215b95f6bdd2e6e0e9a8bb1a4be10298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300a18d4f4425ebb118253df1b7da22299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c15bf6fd10b9c1b45bc7e5354cc4a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ea06427e5dd92c8419066693cb405301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559e76354b6de8c81004e87ac5ac732302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4badbc656690c6572f6216f5cf48b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1018acf0aa4022c152741e6180e0372304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34bba2c2779149f4e7f3fd249af8c02305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7970aff19553a274d3bc0af7ac44dd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0148acb36888aacdd8f91dcbc29bd2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfac00fc65b52139291ea36fe4cd87c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d662a800891890b7c2bb6b6ce9271c8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3cd23681f0e6c1afd83bf082106e60310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6038a37f549d998240a0a6cb3ae6d7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1323dc1e3c28531d200d9c60aa39f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e064b65d923a63883a8f2f6931b9be313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357f0e7c6721741c3800abe824a6c91314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681f913b5653c040f6fd44f5b486458315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25adc1c171e6c30a1ef5582882e017d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964fc79b1ea6e2fd9e03c7899c35310317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777d21a34497828702120c012bea885318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934ac9e484bf199d7354a0c0094c43d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccd56320b7baa986e6fbcb6035844d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e5ca970d5fb19cc62402a00a58928321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c955662b821a4a65b780f97493c75f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20585913a915707c73a018fa7e3fca6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb10475dc84f1e930fee55d99cccf3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd03059d8c62c8b82ee59d5dc966bd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf2c5c7643cba0d756c000d8a23ab1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba6099c42dca470f7005e07f9a0e56327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544499befef84a2a30766276e5541739328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1c5a283431e70123e707a5266d97a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594b548814e8f0dcae34b7ceb3296cc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b1c53e08beba3e0b5d4f866bc1f7c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40649f4918423b45bf46f0240b470c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0efa1f82d0ba207334442de939e7d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b03644600e859bd3e8a1602003570334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7154110e0ad360a398bf17533f32ae9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c861b45376aab046918f1eae00ebc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e29d151040e3744334d48ff0252321337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8315b4f86bcdcb90479653650bc10338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ffa2f7eb4f0cda3865100cef2ac57339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c951321cda4aa155bfea22fad5dcf1a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300bb6cbc1ca5c010062a7f7186dcbf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c907ceebcefc8649c3a3c1ab8b50287342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f5f63afba782d8260813cb4359f96343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c33270747711749f46f6eff4bf45f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed23cf1ddbe178712f96fe5a3e05822345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeab311ca6a038869f69586d7f93a50346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018e258460902f3bdbedd18cf893ffe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118c7fc2b2fccf75d87bb6d2965346e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ccbbfd6a5ef41086d77ab2cafb683349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055e0178a69a63e792dc9f46fca8a6c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1842118946b078a3578bee5de6f84351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7c5ecf4fda6a24e542a4ac2a7ca21352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b28ff43b6582478019673f16d7823353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73598908fe3e00ccd087898fc7eecc6b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fcaf16c31a780f839531ad32b7984355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9a1eb75a7ee721a224502ba58bfc8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c22582de7d123fb2497a00f76e944357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac14ba8e9f69bc45315ee4b82a9a09358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de18ed5cdef1a015fc45d0954c878df359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d3acb70247254c1391a3df675636c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb49309121e80bc3694ac3419f5ca6b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40890eaebfd3727f99a138d0aded44e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd896deebc5aeca8dd36f08ce374f4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdc2f7d49cda517bffc8899e77fd59364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ace464bece972eae8a63dbcb2409d0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3690d26416a25ea22d104ca1c083d1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70cc77149661a63d4912fc88227139367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd59882bbc186aca0324001aeb9982368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc047a7d32e34b3354283fe1e97aac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc1763549bbcb3c71061ca48d27895370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8b25aa7699e89d5bacc5ab7c5fdbf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675038cb21c2e100aff9f2c3d53e4d5b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5a6c1ed7564c21b6f65f93ce0cc21373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3d3b756636f2d1eacf1dc90e83cce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cb552dc8bcce58829946eeb3a2159375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31500b2f60a73f7652f8c98300aa88d3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32039ffdf524a8f274b04299c5012fd2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fd8f0199fc01e5da821c8cf23e03e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bdf21c0ac1521d97000b135dcb5d7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e57685388df052aa056f1aa1e6768380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339339bf36fdb729978b020154fb948381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0b5b3712fce65732fb9ba171b5287382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e05c67cc795d35ff6b73082b77b6f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43489811a6f3237edff40797a26b8e3b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182dea9300ffa46aa98946cc12f7b311385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f234fb3c56439fff0443fa886ea8e1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12f887312b7f1f32d953d50a3f9bc0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075aaa8e5f5e453f0d95ef7c4c4bf78388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abddee662cbeb1b3687d2425568693dc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e725e4473514bebe58722d8741bed390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb60aed0e82142769a97fa402949e4c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af19dbfe90c4f34b0589263aca324d9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b527deafd8d0f07af5ed4b6b27c7669393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a98a070de12324f7a5547c501400b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52449f1fc07733e761fb0ed2c2da1a4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09f7e824bb7a07b1e113366619f207396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf620a700c46dd20a5ab22e226a6435397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3990d02e60af784658a0749569ce7db398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74f742ab183c3b8348dc2f35eaf42b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1c9dc33b2e5edb605a7749fa219cc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c18154f2d726138ec6740be139c177401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661d1d7494fac8018a0d3978d9ff324402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca5d9341a8c476909f1540d0edcbe3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1902bc8ec09edbcc9e1ac30668146404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb76ea1db52ebe4304fdb8b3a27d4a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cf68f638e9b9ff4a758b92b53093b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb976804f4e08e74f4729d4687574f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad76c2d70edd01d0827169f43d0b220408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17193711e75f9d991dd2aef9917be946409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1b31261d7f5ed33a16fccdb2d8c8f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585e291b5c9d68d28704678a2ddda2f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132696757e040dda9cdf63b39532dc6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b82060cda127a71ca6a06e4b7ecef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f99fce4bdec16846a7c7baab8df7b5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338522964b082b8893e58ec40ce6cd9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de953d3f47635fe52779e342cbc4e10416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934101253885da641a6792cc70a61870417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed50fa2b2f179bc78899b1c1211cfd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db12d9ae018c4ae9c09cb1ac91be34419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e62598c2d1ec3074c8de3337530bb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431c6648df54432ed262580ab02e4ad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51424bb57180c939fa6839c58abf9e8a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01c800e1896a8b69e44ec75e847c28423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa49d00f22b8ebc9f2d0272035e893424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8e47cb689932fc70cef1d7be18958425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76dcb09a351693656f0bfc90e09485426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54f88f331017cfc5af2402177c9e6c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1002ecaed71408a6ac713cfa3fd1ee428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987a667006e5b0121535aeb53f6f4a8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fa4e7cd6cde43b4f0aaa82cf13a27430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd889f0652307c000c10de6ee71311fc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a55700614f78d471149c8700e2e1f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4cd6e4a15e23eb237721d11c48049433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ab041d3cf73fe0c7b8600ca94f5f2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddeb2d4b06dc70991a76d4d290c44f2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567d3600998d22a51e525c9ab95d473436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd23146ff6edc52867ebb4a321abbda437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae705287c788ab6f56f89363292b34438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d94cf7ae1dd2a9cb2334cdf7fbc955439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12214e8f650d740a060fa3dd4cf92fa7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437f114b034fdeb4db5c86e076d477a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9672afb3dc432a54a3612282cf9d24442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536eb7a372c2973f524de168cb61492443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7636292edc9344969a560ba8773cc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50039266190fd914744dd75658392f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0f6b83abc16742d69a30c8d5a35db446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9601719e95d33e79b0bb8e2ea5f2d1d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61772a7d3220fed8dfb6618a4f1101448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edaed362a72a1867eba3b8f8caae951449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99165638bdab78fb7c83cc8379cd9f90450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e3dae1e619e44fcc5622188962baf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568dd74f5293383afbbc72d4b25ff8d2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1e71094e3b3a24a97af566ec56a1d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6d524a62529ee7292e6036c3a446d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba667dd03b0957954608d21a7376dfc0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5b1934460a89707f742b17d65e212456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24aa35517ccbaf1b742ba6668f387e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270a509fcfac396e8179b253d3c0501458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22174b9914e330a621fa43934b84a2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca5d3e13bed5eae64d3899a70d0fac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84965b8a74ac13fcf4c99758ae88120461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d8cbd080cb7c2f29621678d0366c8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5368845ef7ea03ffeee2e1742c4590a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d99fe970db27fcb959c925b49d978d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45dc53c9eca4291a25250d869ce987d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56752cd3ef8574ec4de2176d76b828e9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f664b06e54b8c889139050d519be1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2b3e8ce6c476e5698a85fcd4c3987468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d0daf2e2f2239ed4ad53fdb2c865d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c791c8ededbc466f7087d8ce9b40ad0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d9e0f20f5b9e6c7aa9b31acfba59b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95beaed107ab83c42f9de45391ab4440472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb2503b577b27ee693b109ed7fdca8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943e3c524ab4b111679c6d692805af1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08015872cf73d049ffaff968ce8e1e6e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b259fa2f410158a302acee4630475c6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259dc45e815e6cd5209ad2776393850477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeaf770a3a7513dac805717febfc538478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516dd811d3d541ff27f977e168824258479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fce4d73acf7362763bdb2df303d775480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7c4413d0fd89a22500ca0d431ee21481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8cbee2097957d2e57a3257e6bb2964482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d06975385de4e200dbf0fcde246c49483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3a3fd55b56dfc4b3fe01338257320484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d86fab1a62033d0707f2acc5e794f5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659cb34674f3f2612b97a5c060096b0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4000d8b2a4655633452fd0dd6391ee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01cd9625b5c0ba435d8408ee6b8a4e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1babc7ae5bde4bb711b103e27533792489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164cb1d20f2511480a60b3c657dd8df490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94eb495b94bce5ca359ddc4bfb8efab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31b211416fbcdc1bb65ddc4a7caddf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91894e4edeea7ee4bd154421b421d585493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f33e2523fbddd104d28f87f40c885494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2697a07f01909827d320b1fa9ec1e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae616fd3a827ffb68a1a9f4fa97b55496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ed11b5bb229a4ce8ea69827c63e29497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8855575bb6b9920556d5f4ec55765498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b449e8bf5735f54b695a6cf48e4d81e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3611a111b4a01a883d862bf79a79d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c17efa37a4d02aace661976ffd77ce501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83dc0c5c7bc6ef15f1fff333eecddc9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b541af54c102b37b56191fdd1aef912503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78dff660e5fdc23a38b220363706b0c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a7c95bab6581d67c08057b53363e5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76caaf7f8abf6ef78afb39c7f0a15f6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ae829e01661ef19ec26e98c2ca28d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5803cb5f3d6f8329289dde6e16395d7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fad89be7e2880252e286c5ae57ed45509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544df405d5c6a0faacdabcba023f45b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7570e49fe13b70670307875ddfe5925511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3693c39d218cd951a628cea50de6b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ea10699074f7083f6f40f6917def8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ee178bca8226a462de69960633b0b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804821c0503421dc51c8f5634a2b3c5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce9d81f3a674a3cd45509b6702f05b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92cd001fc36398ff067206e12249ef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d437f72eb6bbc2ab1f6ff91cd6e2d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78299e65afcfecd01c93883971a455e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5013f9ea4fe0a744ad58a05ebc6b99520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbadc9a1ea11c881fe164f074a7bbd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e0c43eebd24a64969461e23bd143a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e4386e4dfacedcd7f049361c7ddfa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47de499e66ebf402562b67f731a1ba6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067ad6144769c645d4fd0d1f649f06f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628efc82c67a40ed335e5a7849223f5a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55b64119c27d2e99e38aa3d740a451527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253af51cd6023a0accf902f184b8093528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1e8e69bf83ca69446e462a512f83a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68ccc357f570a87c60c1ebd24d5eb6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612e75034176a654f55946969388941531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b680f646b1bf209d99732859a7b81a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b269af3b6671f52fd58ba3564c159ec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0356b7c68c000290889efa1ac5706d6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0e3ca1ea5280592194d120a489be1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0ce330b95195fb8ba5b697fd864bd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ae831205a05c874b5ae70a23a30aa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf38883b925887fdf64840edb8244f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508fbc668253eb080478d4aac22ea84539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118de1104d94c88ab96e83578a0d686b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681bceede88af52f6fce6123dd2bdbb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b1a4c174e21c3bf2c9ea762b172df542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a179c6fa0061fd01d040e666b6aba5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c769c7c0bd59bcbaa16d744f294520544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84831b75302bf12d139f163db360531d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f244aecd6d978eceaad3c3c40d45a6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a40eaeecf27c5c74fc0e254ab098d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63b6e2fb778a9fedf536cde94cff89548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb98868d7bd0ee888735c04f0c2c188549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4451b4e438105d1a4dc42b6a56e0f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195ecc72a05b39ef26f3809196da3fa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3523d3b65f51fee921e21bf0c8d8659552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df027f8af0ccda1b3ff8097ab433e98f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bd3de4f3a5d199f41603ad09fd2ae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d253c3cffabf0b72c487b076a584a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65a0fa45ff50c592223d3be848e297556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da0ab819f46aceb47d2ab387002b41557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112e05be1b8a6e7f77e70d721656b69558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1090284673b730fc03d435f30909c4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da1d505d223bc10bebf330c7fea761560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be41417a6f098692d902485e952e235561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa0ea369ada89ec71609e24f2006be562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db2d2c88585a8c39bc5e969e02b130563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6150d728b8db31e147881f5073b09d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efdba439d97f1dac65069564ebf609565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2724d5dc4a57fbb04da8d02f3a057566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd5f02b38dd9f98feed44681a4e6a1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9942dd3179e9991e086b14989722bf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7234f08921ad47df3ef58198749ba45569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab5ce10887c697b5a88af0a5468e92570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935be67f27306acbdcb2e62de74f2bb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68905ebfd54573358d02d3ce4dd90b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d694aa055655241333fe6a8fb64d6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad738605dc9d8def1dd9800e9951fdc3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f362adf66f43336ab8dd6c4831b127b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb036e64977c834026bfde43d17a0aa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6966bd847fdf489af181e9c1f9d8b9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178c080a605ac7d2f435fb889c6007c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708934e488f3ac402bfdfec5cc27fca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801933ec3c74113a3eea13f2f09cb1c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d4b03cdf94d4a51dc1d19ff41388d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c780b7e0143ec8b593ab630dc10ce6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfab8aff6496af71144a0b44cfba445583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10053e0e7490d029a7aaeab7198282584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae43ccd4c99184ecfe730db638b1be585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448baed241e5c24c130ef36895545f5b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8503a47795bdf5bfff2ad9514a282587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f2bb50bb94245b9c6ff1e20fc997f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfdd02e0a634f80b6dc79822d1c0d12589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700dcf66f864880dda657fe6d290045590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408003b42efbdf10e8be64bae0614e73591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d85187a748896631cec8e7593edabc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04387b66ee4998bad6e620a9d8b11d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6aaafb9f6c71bdafafa57cf96e025594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a031c2f3bcf64a1b7e7eb2a9a5fd5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63594927999d40d62fdff945d50c45d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a478e3332a459fd9954b404e2ad4b4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266fdbf4271850872701ef133155abd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbf4d33d60ac4622e353e21d8722e8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b73d8c2269e62fa624329536ab7d5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be280e6872f5dc7c9d7a6d334c2e959601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa817e4d4c660080a0519ef90d6c1a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3df8699bcbf6583a9f82cf424f3d9a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d395a47f2be3180888f55055b1eb8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc28b4966c021ce157428c5b4102ede605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c8a902f3b42943313b8756d6a25b6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231aa74202a4a93190ab1244d80d449c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad34a4dabac3d4f48cbe1d006a101c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301bca31e70a402c52b426faf334424609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647ae5c1718b2a26208bf0d42301347610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909677c39b65ded7eb10ad6e35e4af1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fce3d57b4cb7d931bef45e2548e7d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30e462c5deff4f83286b80d3e41484613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab21b7a3756dc3c280ed0e7870ac407614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bceba01a55a12c10d25132cac039e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae24cc671f46681e166a8b59245e7f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2f224be81c96bbdc9188ba9d0adca617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debbf7de3caf87791f566dc12ef3db6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792921d7fbefc0938a5f56299057b5d6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c65fb7751417446fb8deb9bb589b2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fac9f27b46d92f2147da2b47e4022621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0406ddd303a57d675372d4bba9348f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e064c24061b41fba12884c2762cdda623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62ec7f4c040dc3c267218845efa3a7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bedaa79df6fd3d4421f76773a7e65625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c068585151d9a569dee87d8f0ff702626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34addda64fb43d3c1b703d597afe393627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476d25e6cd0ab0c2241dab4e6f654aa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7d5ae264c03d113c2725cea0ce809629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f5afbbb32f3c2d9c38e80c0ff7ab2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f8149c6f731e82eb40c68c3b5390f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda62cba976dde1632fe14e4dd026b20632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e060dcad386dd368eabf31b7919ae6c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e29a5df9c5a479152ce7eaeeacd288634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f0ee51421eb9fa00d08936ca9a62b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af8c3934c1fb8f5202b62710f44c9d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4dcf876aeb34179ea6e31010de1a25637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c159db5c0d941b7dabffd24e12eeec0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273fb3c00f54a9922b0590abab4861d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d8bc8e4a93d58755aeb69bdd9bf35640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416cebca9a47e83f65d67560d03b549641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d77c7db5af649de34105343ae9583642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b61e1460633eab94034a42c8ea99d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b6578a75df8649bd3b7b54028500f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56583fdd90d44d5c4da7b44750719044645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1886777f2ae49177c0e150c019babe8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4ceef2a81ad780266c5ad4c685d2a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07339492841ec249fb8b801da5ccd545648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c056adeb669784cdfa513f78c81758649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948c8e93eedaf4c77e5843516ea9ac5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c6bcea6192360f4e38dbc10cd1a76651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62d76a0c64764983c35b514fb81473652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d67e417d5dacaa4c3ea05f89ff80c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa399ff9cebaa9aa65746e8123f165d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e555a4cc539ddf95c8268a99e4739655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd0926acb00b7cbd1b3fd8b2c35ebd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739605fcbc96671daf895fffe063f0ab657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103387f3a862706ae8bba66d51f997f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea97acdf76438954d8c0e624a0ae8b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5129a87ff33f36c2ecf6ed832dbb9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d359e2c5f0c6c3261c6cf5ced941c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42393593d1cb7e42a4bac13b98d36789662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d429a8b476079d41f692ee9d832b0da663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785f0867150bed1c8720972d395ed68664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6adfaec9b402d0a93ed89912c557d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1a4a343974401ade8c940171ead84666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ce546dae522e5f00b4905665e0af3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b90c5a2ea49fcce9cb77b3844a60bc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be683986f981ec692b17b18ebb801547669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4493a7d80c7a8aa78e8e23e9c25ada2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a32af6fd02b8f4bfde8c7dd822474671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78611ab425658a0854ad440d00e4ce0d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18c5fb2cffe04f881d1cccb890962d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b0838838c3431c412a775dca6db30674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848dc43d2ba690618d4a678a6873d99675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4931a3d6eca9a31c274ea5a191efb1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83653f60bc3410dbe93b5808f309ff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba783560d3aa8c0151687f0847cfe60f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06492f82475067d488e0ffc2c031ded679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4c2fecc9a91d96508e18a4f33aa4c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2ae2bcf4b6389a90ca37febd80a71681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947e9a6afee740b1affe9e3d5791047682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfe1f410d97d5cc3574109c15e57d1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2b14f83c833c52f7f8f12f52eacc2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b91dcfefd53ce2a244fa5ba5e3d34f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25ae0c6775409015278776bfa4a70b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5815213a19c0a1fed7b9db8784c1c0d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adff830eed171d6e7d9bf4c79aee875688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42925b57cfa7e5498302729a61b6bf72689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912954c4ef506d6769d23a8d9eb019c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c1a95b69bafdbbcd117f03a3e9187691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d70508eab36396f24dd0abd13ccb6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160f1f3327bf0ebac7ee5bcc5da81ec693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a976161b60970bc947d0d2f26ef4db694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456708bfebbc4efcf2e51bae3a8e29e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6573f059cd2038447f8ea0ee73e3a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342dd2a1c0af0af809c843916529e6c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93078b90aacd8de8e9db0e306b05f5e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d160f59163dbb776819b2fb4c3c015699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd1c5c94253ac3f3f1b37d6e4844c2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c31e7831b3aceceb11ffc7e03d2102701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a93e41b6a5f70429f00ff12c22bd65702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f920927d6ac0c648391190135078ff1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9b41961fabc6ab27d1c65692b888e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860e97e8d95dacfa65d8807fa70c02e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536292ad9952bcefadebe00a598d2923706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea44557bba6484755469bfc1930a6b4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da9e587d1f553a6b1f7de64dcf458b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879047292981479162e699f7f51f00c0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334fff060f781a82167391f1c831a02710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410c60c22d4748f870ad078df022741711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3e3b52a26565d72ff5850f8e243e2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64ab6bf88a515f90f02962764c7eae713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4faca3adb1123798e40b68c19d0b18714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40d742b05dd6f3fefeda17adf21d48715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb0636f19e6264d195e2274f5c79b1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb806b2c6e7d0e9636d4f687e8fec8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83f3ff85f7ed909dfb3fa0611379ae718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e141c040673a4f036e8e00344b1ac05719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4d8d715aaf67a7d9bcfea52230788720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc481f87f37d988cd5b973942206c5b3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f1834aee8668db5bf15d574c97aa2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c88b7d92b27d1584cd1d1181a9ae7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472157f17f8076a80e8cddece49404bd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2b2a818cc55d7eb37ec86292dea73725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48d051929a56ead6dbe36f0b62499d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69ce6d0ae5226c9900358fbc082fe5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db80b5cf92344039f0171fe42b4aca9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46abc0daa93a7bb616d57740219930d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17ab1ea88ae153c076e306f93d7767730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ca00b8ba762932026b266b5177f70731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87e68345e07e16f41567e5267a63d9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f135aedb27ef68239a0b11b96c0d47733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8371672f285915fb092077a4ce84a66734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948a460f6969678a7ac2fad7a6120c3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760bc82db8ca125b758305848d92766736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451eff19ce968137fc7d27c705b6860f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e56b3a9bd3ebd49f9055259eea7dd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6b8469b3562a0a769d7773aa9155b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe2deaffc71a2c1c1d33ae8e138c4b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90be0f3c85754b31b8f9c6a2bfa2ac2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527061a6d68cf56a35240aab931261d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7b58c2a071c17ccfb5ea1b98b6a31743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9b509d43566aacd0bc5db5c0e352c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2f43b31c170d18a2dbf1c86f7577e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20d85fc23f0ac1ae6ccb8079266612746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a174aa1c6ba82a458dedb82dfc2d6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c72db25c0ea5784441b92e5345d8fc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6045b3b83470549316cf1bb70c97f73749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038842b7175e1807df11cefc0cfaf7b9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc3624b0f2caaf47471d63237680e4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f10c53ec0508694eacd1b93ba7069c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fc8395d4a21b9d80a64ab0724176a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90be82487ba5cf97eb4b5d34857dd8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2275b4c634a4053078cdf78f346532755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dba3e494d69dfa1e3bdf06cc997e3f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c013784b756557bc28be0a1d5ef5fb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f25e9f9397955a07504b212fd891ea758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64f071da4e3acd7d183e1bb1f5bacf759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa3236031b502e7b6796b0b89cc51e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a58441b44cac0f883a25804e3c6b7c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44787b0e2089058485ad25d5ca8c89be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279e0405c41f67794d12dcc9ce491894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ceb410f1778f99f71a9c2405a9f6c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af787b86527d4c8b1e88710d8eb705606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050af99d847ffb1df9e43fdaf8e2537e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a4c605c4e4513ece101b7c4b99e7e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb464be9f7b4716da9adea73a97eb89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9d1638ea64c9c02bf643607703f1e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141025380fbef3265eb6e590b57a0c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b341c2b4d56304cff9f027b53cf155d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51de079d1f6ebd4b1edac695b0f29f713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de7241e66aec5a61dc74552e0c2fc914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764da37722dee360d436259e31b1cedf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42648008df80a9d4b0c5f2458144cecf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7d80fe4f92cd40278d04bfcadf76117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfb8a62f32e79965cc425b52d283c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb78a9f562499e85d4d3cd89f7bab3f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801b9d606668e3d40bba40ea307e4ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca35beaa074e196ea31dd5bb8b87f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457bf3d654d42c6c380a80cf3a8421622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56f9ef9bb96742de267f8050218c4d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3499c3de654ab291af80411d16e1524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c0524d78a51346ef39e4f83b186c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39fa60f76c5173612df6e62d6fd6f4526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438082a3605bffa9fca210a275e3f68827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ee74d2ed41cea314fc075ce42a88c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481805304275f727a37333fddee680229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728bf7173c43c9a12a3459e9643f61630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712d0534f9bdf7907c1e3c927886be431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6da718c95f8cd56bb5c92bb492a90b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9826733261be4d4136c3119d54774f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2912ec2d36c0ce333a1b9aa6f58ff334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980126d5cabf5c527dc3cd8c2c37a18b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fec3d09ae83a4de4a18e563880031a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc73a51123ab919edfee74353ece1bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f47b518383426da02134ec22847b8238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf8552f227cd14de4996d592396d8e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7a745328cbaf7fac101267edc908340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2ad8c25056781e987e92847c0ee3141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bc43b841a5e3a892f37b61553803a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d35af262e9b12f32f7db34b3be192a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47818071b647485074a22862a2fdcb244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67067b107d438b5276a5cbfb40e858f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa985d0802d1acf276c15bdb5ec5be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0540a373717104ca409a9f567744e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45dbe83b0c8b769adb4febbc96cbfd048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7047aded17266c38227e97358a29549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b4dca5c60b479b0dd3ecc65e21be750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a153f7838084a732bdf0a83add7d63b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11b7dc26084f1170d546a45260e2fb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c70252bbe382eeb8698d3854ba8fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cdde7ea6f6d3519372a874ba34e68254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d415bf687df79d64ed9ddac209c5e3f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14f4fc291f1d2edc983267a9ed6d6456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e71b37fa6fba76c3465b842d14ca857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf3a878b2720c306dc2ff1e6fd926e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4bfc71a5814988c3792fbe898ad7359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd9ca82c567c6bea8ce8734bf060ad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e217495c5e4a6cefcaa9df03edbee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351305347bdbc9a06375acd583f5b5a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c42a2c3ad1c80b68c67640d29f44f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed95aacf3f9fceb4b34ecfec124ae1064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358cbd1f26b1c1a0e9444ac01e4106665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01269944276fa329b80f0832ca4af5366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d27b7a1645d05b0acb50565dac21c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c34788b9308e59ea0daf969ae4d1b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c73700b7991f30b744dfc185c83f469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42fdfd5233232d99bcd51267103aa870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c36ef16b884dcadac19c784df472b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dabba18d1015dec67a22f15f2dba0072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d7abe28f396c058f9c655b732595e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703114c474031a309e75efb60dc429f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81431ac91df67645f8de2b73cf2693ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf3fc7c2394f57feb294bb3d66e68876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e8bb21e5148a5dac1f0f55bc5f00277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ce7ec8f1948b6b75c73da74fb9f1e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d83cee6a804f04b8d8d8470fcf5ab479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778611f52226c3d685d59720f3525dab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5393ccaa8762b6059d4ff9ed1134981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752702c49dd157dea1e05946d10a49982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0b7dc11cc80895f498b6703ba936383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33181eda7eacc4f7b039c9573d4e5b584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39f2d2b3508a234b5d3fe9d12358a585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07873b0455d66d8f12f1330af326e9d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e555a329ef59a604986847c0f3cb3a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb0c6e42ac257f22d7417e9fe2a90688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337159c97a4f5afc2090e18ac641eb689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65262be585d7e1919a701413374ba84c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f861de1bc677373e4a6c382e6bc9f1591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254afeb42e13c281374f5227561970c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c20b939b8d4a3349bd803a9abdc33993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41b8e6c2170c844f6e1319a129b3be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc0692489e534214b15f21a7cf379395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec4566ad1311d68a4ff6b5b0f4e79f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d014e20a8ee23af61aa9a81dce188c197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43370716b91e720a23f5e4c2afd6458098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f49f347470164fc83401d4b7c54ba599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d766b71d8fef378ddca8953e15758d7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e99bfc02a892aed72e1074258d80bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8e50ca80b498436d5836b99dc5530102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6ee991902e545f4b83149536a78d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff776f2f8382690e3231f8137f6839b7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527913ac5fdcb69c49895dee61e0b5b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d67afcdaa2ce3d0b9a6982edcd1ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d4356bc6bbde6e626a265a80b80de107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fb8e37ef0777e0fb42cbefdaac1f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358908272f6d6bc53eb859615f03926109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbf41bbd28f79ae95424ddec06598b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e8eb0b5567d87fc6ca413e6f9a9f6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813df0cf6be37ea0ef88f5cd4c240d53112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c88a7e25f03076110baab46d6aea33113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5c833fa2f89d9945cf953795230d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6133292aad726f3f2acf40969cc97115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7b2756fdb1b0c4242a38c141225ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b1950ccf59d711d428e70e719aa21117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c040b051f09ca0b38f3ad0cc57e95dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e821f091ef575c0cf6cc9d13a4bc5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c8569975caa81ca6b9b0677ddbb6d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f00656e8cf72e7f770f447875cf6f0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa51857a4a526d570481ce10f6e588122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b3af0925748ee98fecdab8aec7606123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4a0966d8a74fde7aacd5d38ad36dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8debaf1ad80118652589c24933bdb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3d898ef9676fd9d207f48fe068450126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6bfa318038348bc7030d4cfe7761e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362bba50d0f2a3e9a216f8cb60dfe7f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b2b97cd61981ec65bd651c2078e2b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce2d4a6a19effb01b6f2c6046488e5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248180bb077d5716099695676b2d0d2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffdcb292abea4ef290dfa0ddacac74132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89922a6ed1eb027162337ace8ec47e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ddf133edea943800f41f5f72422c6f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400b454593fd746261cb454939229ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210640269a5aa655c47304664b8d382136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af436a68502b8385a82bf8c2e3a427137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53dce32477bf3cf7ec1364506cecec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9146acdae1cc13f3664f25c225f2835139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe888cc5844c7ef314aa8833710a63ee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904be2e91329a4173e089d75dc75c47141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12799b285496e3862c90949c9c48c96142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63792a25d39f52f47d817b61d72b31143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c998ee7aff0ea8961a0de268a6e3272144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb7d1f92f843b1a7339c95776c9dac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531b4bd8a145f6e1e271f21e1538d22146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b66b78612e2ca95086a1848b4b4b64147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033a87811e82d48bbe41320189a4125148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25334a1c7fe4832ff9a4d0ff48062d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83533e660c8bc6cd0284470c73f455150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc38c2ca68013ee92c23c0d7ebac18151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e7bda11f1b6213785af67773e37d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b693d45220ac43dae8788e5edc7770153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76e0d5bd4247599fb082bdccabaafc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6352b1088e8c6770716cc3d8bfef2b9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939199f23f9ba57c0f39d8caa224b1c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be790d3e71fc295c0306ed588171411c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc31ee82c5c49b834d4c1550ac558b6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7067a0c1e80cba279c93382cbb6a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d30309f6cae3e2312eed2f6d09649160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27b93e5187ae994ecb0b85f558c81c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8f892211819566a99931181155e57162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c1501e1ab21be1c1cde350457c0fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeab311007fc394e3f42a2da2625162164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ff4a570766f85d0e2419177131848165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36364af89c8dcdc0e7a3a3e740a94310166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67eb904f00335a9147f5a7a0488ca4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38928e1c94464d19c1d91f6bdcc6cc98168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd20aea4198137f6110ae05edefd0f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0b4b1cb883f7651f53ed32c45b985170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d8677b4fd936737100c5381228dde171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21426298ec58af55495af47e9b5aa4a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da65e08b2bc87ff27369969033615fe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596139c9309505cca7aec1a4a2094071174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591fdb8fda3e2f8d6612e75823cc881175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705cc7519dc7e48a013486252cd1291176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78181b7492f5bf046c41b47e57c96b1a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c238c681efe84e0bc71a99b34f23d83178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2a4e3597cb0f3cdc694faaa7177ca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5426aed9e0bc99716c6cc7793c9f48e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c326dafc04ae9e3a55a856d7eb8d67181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04640e6c056f20bdc34c0d6e1b620512182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fe60b16b6bef0b9539b750fd3e7d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ec87eefb147c1e306c44873b5f5ba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a328e5819c687d9712a4af632aaadc1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ef8791141f018349867056d745874186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966f6df39da3e0c519c07b0089df6df187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502e9ab165ef8e30684347959abd8b8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5872d78e0507997db5a4b3442401db189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaaf94c8c5d5a9944c2acbc604e9ced190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc713d382f4dc773018d12f1ad0f46a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fea362f807c446b33da9d106ac054192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901bf722ccbbcbbac7155d4a183ca4e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da17542b8e1608fff2e1ff7d598dbe9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ad771358fb2534071cf4e9b4467e9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdc47e2e7b0bdd7df656068578a7f7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df92ec903d9e8397babaf779e0e82c9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd256ff616386e4622eff8a8d66ff9b2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd80940fed6bacf15c9aea477d315d8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a701056afc4f92c686251860f22d9fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebcd0ec1a56ea1299b652bc7d20112201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59bf265af013912df78d7448a4504a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15069386c3fa4c5ec16a46c402c7b75a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b7573ff6fbf8b09fe1ed67cc9eeeb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511ca8519e1db45d25d285b5985c9f4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35a418c7aa870e94f24acec3d96824206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fa86d0e09b28a32f18a5385f78870207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec8959c65b240f9c2247f0fb8244a5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b829c1056bded6ded1fe19edff0e55209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa6482334159298d56d28a9da3ee6c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27688fa92963d7a0413a1315ab9e01ab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32025d3d5cabd84b1447fc3ff28ce05f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e894165f657247d3a79795a2d096ea7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f487d73141a89b0be4b21d2fdc5de2f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901770be9fc8172ae503af1a27e80bf0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05298a2edadc095bec04f7edf3089486216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcdcdc4eba74cde5a820e006306d7f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a68cfaa101c0c667e1cb21d9fd539218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f72f43f67c774ae52af9adce888e45219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c33f07e1860a7e9993670294bb9cb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852b8b725210f534c69315020e3db3e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42ced05ce22acd4dc617ec5d37a782222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08420a591af0fac9fed1dff476db8ad0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06834e9e85928853a653f6ce15fe3b6b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08294b37d196460faffdbf578338923b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea69302aa5427fa6958a1eafaea4473226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005d936c5efae528a6d6d3661a3e04a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c197c4684bca582e0a4740eaefb9e8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2107db086489c99b2712de8638338b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d210e4f574ecee626d26c8e355491b1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0629ed36c3b92decdfce5030565ba0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6141977faf9e9008489a88c99cfb10232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099299d651d59417b4afeb90580a43c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fae2fa387f2efbfa84ada245f116e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af33cb9af19911d1872319a9507f19235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92032b04edcc9e0327fe9d38b75df0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a403e15debb84f55eb1065534d03a51237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630ea7e8bcd93bf3a2fbdd5b53c0d05238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1507f45df4d99903e09794824bef0e6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20df5af27fd7da237edd32852f70d07240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7f4a079811f9586d7f735203cbd8d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef054c6a81c687e4db1f5f50c361c0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da99f35cd01b254d2e1db309dc0d8fe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0db5b97a2877e18f2fc7af8357edc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981db9106c333d59ed0f5a200c0ab71245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fba809c7271ad7f32577a936fab38246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5aad6d8c75948a31f3eab5e2a005e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327f63e6a35c9be77ef113ccbe7dad1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db89c77e437ad0a757f9c7afcff12d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639581614d306ed0be8408a3629d2291250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d65978b1c75d4e07d2e0e433a6894251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d63c508044fbe1d5b528ed344fad63252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ed1841b2609eb1d5df4f27da22e25253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739280bbfff86c7b09240b9d0e122c65254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409749ffaa4b61f394baaaee677241e2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514ad05d1e3fd88f7287067ec27616e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407ceec2b767bf0430cfa30707b5a91257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deeb488b854bacf67da0a2cb0ee743b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca1ac369c87fc850cefb2249182f47259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5923217bfb018ad7046fdd97dccba5b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa86efc13843b37907b4a34fcb20c4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c98081940447dec5a2edda5374f11a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd303edccc019eaf096323f7997a01263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5d89f7222796e063a0a4d329bf1b3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a33cadb8e5a4938f1b42953643b01d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2501d28a0f3ff6db270b7a09c8612266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4ce3ac25893b706d5aa82faec3abe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5154f1f6967a319ca49cbeb18e58772268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f6861b4972b13473b7f91f30cb51b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc8afc46f459731cc16e911c615088270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf12e1a7fe570d4a7c3f849f61c93c8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3940977e8520bcfa1ca923d85fac27f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892e663107d71726180e954244c01e6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec546bcdb1efcb4256f35a021c52d95274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e865cae1e2e2fabc7172140706d6bcd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619adc0e026627b871f94cb396f04a6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d99a6c7a21f2949cef0d28cbe5b29277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c38c0fa1cf7e950f2b7bb7a960d48278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37349308d8f02d307959d768d897810279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b52b0e0889f78041c6df6923a502d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e9a1230e4de4ecccd4ba28ae0e8a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436c96019d23a66aea1d6e98430a6ab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b6ba9b3026654c829726d270d1200283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ec5ba304bd97a788bf368f1f5a1f8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d2fbf1fe6f75f924bd11a05cd9e9c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081e1e629e1887d12efabcd782b9575286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47385eb4be30ce1d72e3265b182a4d79287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51ba412d1d022798002edf4d974fa8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201126012c6247ebc80664bbbb16388289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd420b18086e66e91023b7a9bcb13b59290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e29ff1b0b141de6087b98849ba91b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f44c4f6d77c321e7b0b730f573286a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1240e55a9e7a56d9a0ec3a7d7887e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751b2dec62572bb6ac7d94780efe45d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473c981a21fffb538c3efd8848994d9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9153e3d6dfa71b9f4ab37597d830f49296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5c6142a8062788daf1608408bfb65297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ba010f96bf5802600004765f3e3b6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57a353c5eef16cd8c00cda5da561e7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36042b7aed403a3e40159e7677863a9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a942343a8561b89bf5ef9db7bb6f711301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1a7fc1dbb25a09a061520777c1707302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda6ee32a462cccd6c5fcae18d79787303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e44fd6e22024b619f9e86cc09f7d3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf826083f8b46a7e42314d440bcffe1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c13c0475fa86ec5b122d3400ab7ef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405cc426b5031bf689ff6de6900243ea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1d61db7698609355baf8f341d72ae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95148d8d21d9e472b73ae7c54a7a03ec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c671e694036c4f4bac9154ae6518d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a33b725ba27410030dba19617b8c76311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a326a39ba991b56a357acdd3fdc0035312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5f8ccadd076945677481da0ff5aba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf2a83af0348325accf37de398b9dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f86eeb1552a775278fbb04147b8c8e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51111f1b824e2f6676103a831072c6fb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f907ebf043dcbcc226c9b0dadc737317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0d06aaec916f33657bea2d922e4de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0d6237219c4901fca63206baf7114319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e47f0fc3ddb635935fda9ac3ab0ed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f6feb4785d4e3632e65f34f23d3eb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9b618283471e78c39843df5a5fcf8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506c7a632f409d4ab90f82839786c2e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80464f5104d259b990727844dc2947c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c37a0e61d77de56d6dcbbb3598efa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71cb2894e7972d30ef003bc79c0e57d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce11cae286dd4d5709fc9988b303a0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c479fdd379b170814826e5cd658bc3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642d64f7905a950261ee919d7c5764a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d86b32bc37c45e0e1d6c99105393d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5019c6d110ec3f63065969a19b3466331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74098253d0b872c2a9f40c01c874947f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cb9d41294e8b002912061f96aedeb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312907def77899eea39121a3a31b2fc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12737e985ddd9935805f54f202c1ea4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0e0cee235e28b3d1c6e08814347ec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fb0ae2d207c036b28717065d8c9ca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3acdd63a86fc6ae1b165964b9cfa0df338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d1048406856061cd4bd273914fe4c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924452f870e21ff53336023c17df3801340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e972eb9abd0165f8d413cb7ee29ba68341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fd709825fc135f1e4ca228d76a4d8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc493b9675b599ed4026968d83ade98d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ace460cc0abc6b821d87a1eb25bae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d69ca6218ee8d932d4fe818a986da6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff915f1b1a7b61f62bb477493b87460346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb9e1d1c2e906b9e39f25fbe593c07347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f09903dc0ffc7902b5de5a51d2bfc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6039ec86cfc7482a293bcbf700d0d8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779965b33fce62f90ff6dd3ef8c6855c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e073c8b1705729577367c70e16ef7c2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccb7c81bcd38608114a0a3dc4ec394352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71dfeb504d6013e702ea78dcb9533b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14077c511c0a7ba1ec7139b6e9ca36354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca293f54366bcd8633426837c53ab2b8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14227676a179560ac071658efc4b2d9e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affaddb1a2d449fadf404264aef98a4a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db05d4981532f5ed23cab8f699a928358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906b39296c21493523d569170f5ca29359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f085f704b9365f73fb1807912173534360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969749fa0f9cb194ca186ad40d404a2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fcd210df9d70f262083b735747d97a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd8379919409f0debeb206a99c7fa9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62189ad8974a59bfe3cbd6e4c2c30165364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f2f90a53e894d5fad99534e5f2ae7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e83cbe15e2e9058da7292c1e7ee7bc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a874b0e449659141599f592b90c7c3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e596925f8907f19333013194be28e3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06583ed92d941ef745b4496c94a54515369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3c2306801c8c5bd01bdbc451c8f79370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d23f6dd12dc0223b9c69ee03d1300371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782a1d9d2e7dcfbef764e91b09d7b6c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fe0ff2ecafcd97342beb6687376c6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472944df99c55fb695d8e293b5554188374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5570d9d8f2972231dba850c08547f1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c9e02c2d41dbc729b4ea34374d77f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecea59c547c22b6537a464267abc89377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a01ca985a34d08a268fafe839c723d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef218500b20aa02ede19af8efb98d7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea471d3b93ac58b5104afb0bfc5f9afc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62403690b7fcd890a910bad22d8df32d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15e27025c3bb79f4ee9ee9acd77a07382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6feb871dd83f848d7705870ebdaf6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d171c493e10bd1f5d7e68734286725b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6585a64d41c68bd3537b1953d948d7d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae3ea3348c94d4dfdd6671ebb39f90386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485514625a6058d3406e0d253aea9f15387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f838b9806214ba5bf1b65e64d346363388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4ec95f08c35e48e64de15ad04ce20389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad560c0cd6a8a9316939d5631da88a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060df02bb5d6d0750bada7aaf116015391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdee0b7aeadb3b5f44407d7fff08b8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f19ce8784d60a6edcf808bb726079393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9e1dd68716e5af613b8da6f7b1d3e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2f7912cd59388aa77ba9565baf480395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3c8e600b453da146d013f3f4110e9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabfc11e2f02ef0ea327d0bcac9ad2f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579e66b88aed5375d232a4528ead025398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8f29d1aa9bdb6ee2a7c4bae5e71ce399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa058acae04034a6a3823a0ef3a61f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796874a06495ff4042b104192d0e196401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387687836b70daac4506504325e7031402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cde0e33a07d40d891c79ee30b32a4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf075143515b97182e1f1c7320a5759404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8528242320b07caeb3253e6104afb2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b81da0b9f8cf07bad7424fc1b78ce7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7be6047030612fcc12fa5593cd03c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878aef6a5d24e5d5922e8645d38a1425408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df7164afd1bb450ffcbce67f6e2d46409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bdfdb0444c9c87a913f465eb4709c5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7795c41fde8a703a5998e72c0687f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b028b6e39f06bbddcede76a99d9dc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc755f6f82af2a3954a8440beeec0e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051fa40a433852429f9cccc7e1fa95f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ff5ed321ab4ed5f7592b30dd8d95d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14dd677352bd2eb05fefa2ade19ead0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efdc3fd3fd3740005495a358f7765b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8330f1e42fd045ae6629d59612f6d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f97f8209742fc918957a3a26932d3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018229458053b67001e1f2467375b6d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b254b9ae95b2e5e3e64ecedb0d78f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279b0731003cc55709715c6326bcc64422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309db2c1dc8b03a65bfc1884f950f96423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2bd2b60c52fdaece9b92d80fedbec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54461359ebc6fd348f44ae311a0a3a92425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22aefeb312bd191ecda98d4af04c5f1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa550e1e92a1e36ea51695b0657be3d4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5440df3b96944cf820ee22a8d2c665428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957e4c62a0959a0011ec38e76e4f816429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefbac0cc5dd72f7b2c8cab37279ebe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b284a674a0ca98971bdbc203a0a58431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0c767dd283655267765b64c26ed3f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458e638fcdfa5002bec12ceec56917d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e883caba17c6b6c0012be55676b00dc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17dc385eadf1b503d6f20978caee56435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330dda756b059c1c009e0d103835009436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aadc69ea6952277f768d5290f8faa5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b5f6972bc90171ddf723ac75be3d5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505110c9fe4561dbf69b8d7825bb062f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f500325dca83e086803acf8a403157440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3167042c4dedaf410df0a2f780d03441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fddb9d4c40fdd9a32359ccb8e80cb5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b9e3469a5e74e26cb59b9a5b2045a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f578c95d553f3080fbc20ddf38609444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd57b5a5eb61c67a51e3381895e920b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbee0f4905123b5d05796ed35c7fb0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ba83cbff1bcd98c6a80ae474aeabf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74d7538bd8faa93fff1ba623964227448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d25e8b1307842daf25b9fc240adce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeda64b1b456535b053caf29a7e0888450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758783830396a509b2b2c1eabd6bcfb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2e95af5b9414df0e9489cf3a5b77e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff46dc5b00bd89758e1d8044e4a1988453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b6a7d91320cc016a1f2d6405ee063454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d25d928c61f6b793efe31ca7fba9b1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01996a3941527cf2e1b0afebe668ad6d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8534d6b404b0e16897f686f4e32cef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d15bc28aca8a4e0a520ac5032de85458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b78061dbd5850ccfaf74020cfe2881459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19675ee3b682fe4d46f859ccb7c8a0a5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df297ab79117476b9b98fa084d236700461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479db325c8efc62f0a410a938bf70d1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14625347cc44aee2ce93ad401dcd2343463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f57c342d13665ebe494050de243c9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54cf91fc0de80ba1525a9eb2b5968cd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c458ad8b2624188a13d8851def5b8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70990b8c74b7e1d1270657860c57b029467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc7dfa29f5cf3f780bb0c6c970fa96468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a8c161e57540ee921fd8e4153d430469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0cbd9c52aac632bdb9e2d087b8f5a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ad1c96603453510225d29cc99c96a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca833da16d22cd41b63048dd2e79605f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bf41a2aa2043e6012732118fa54fc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966d7e5ad1f24a565cdd41117e53aa9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ec306c19acceb443dccf4828b8aff475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae51c18a03a94cc417ce408b320913a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b0fbe47e55ce250a2f2d0d69d582c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa273ed2909fe9c25e43b0a2dbd8caa5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2752ef77476941f4350a5537933fb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70113488263e996f1afe3ca18ec9d7d2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7369ab3ad279adec1e538d888d547481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb1e3701b88e97d56493dfb41ca865482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abb1b7a72635419a6a7f85f83ff575483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557711774ca45cc67831223e7b7b2cbd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfd4115a66b67de47ee3527ca1af78485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b32ccc5c487461a599f5e83769e93486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319f5ff1db5c59f1f3ec0daf3a519cd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d02e85bc27178474c6d66c739cfd35488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d41a70ebfa809d3e27687c026dedb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfaa453e3353d1c936f3aea7694b19490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbeaab4f09e93ac234d4934bd444a6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8434f954b8ce1291c21c0efd7aff74492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de16db22db9ef5015d97d12ad26e29493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfd8998ab45a84047bea04e7873e62494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d840687867db551f7c48bfed68c18e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6cdab238cf2705f549251e9bd264a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2c9efd0103112b388d51c1e4c48b7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527455145bd205b45558114a9146fdb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd3662426f177b8f34138128d233ed499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c971ab5b6ea57479be315aa0cb44a0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875060ed52e34268d9719de49a0467c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e7c361699f74cbb61cd153e3aed38502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9a4d1d0b3cc7e4db2154066bf5a1b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbc46b9ab2980692b57eaa20b462f8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680fa41b78df7f87323686e513b2840505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37f30fafcbad6817323baa9d55ea1b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324e72a393b482093c01806b34a2910507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a2a50eb43fafbb6a2d53d00b23469508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f99724c327abe303e2bcfeaaee243509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39c565660a6f9b7150850bb9590b33510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffb4c1dc28a5d2af6999596d0d14e9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623f8870c8e9f04a18f8969e9cbf100512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c15765522d010b81d669ad73fed36513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eba7616f5ecf1e6fd12889db7a6886514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558d3831021f8fb96e1054af8c6ad50515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cdbebef27b389f96eacb20cd24049516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550155865c0b030528fda828593fca7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c4cd49704ee9f26b2e62ee41fd54e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0f26567e895d73076a3c071ae0d00519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c7d3aed10af142f6f7dd7e9b5bcc9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a7b9650d9ce75c4fde52c073d5bc6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570fccdf5123d435f327ce8e19ab81c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162468190590c564500f66ec4d1744fe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49d302a0dfb4323037251e2e20f75a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ea9bf586924bb694bf91b99475630525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32144d7e7ffdd7068456818cfd00c570526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92aee25d73151f441049febce06297527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7c54f2ac61fa410c429e0dab69733528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddb678b455627f7ab1e5de43950bbe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360bc15d96b6e5674d0e2077c4abeef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026b9e4ab3ccb28df1292ea1495b983531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541fa90933b76538b663bbcdeca62d5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817a3db5b489b08b8c4cf0a68f67522533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102d3c4b0a04b906deb263043500519534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec53c447b1dd75428bb36b96c59914535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c8b1d9abc8e009ab0e8693058202f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2edd193519e6f8f14583b44c8e48b8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5430a3e244cadc6ceb6a8b19609d84c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ddcb4edc46bfca1d4ed28b0cf9572e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce133a469119cb637429d1bea4f4c31540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552699bff7261a1293493b8a3ee0c084541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab264e9ce2e05b7ff4dacbfca95022cd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb499010db4f8e85c4f60dd28c46820543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2e78560d78b59d44c4cd1bfcc3857544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7309caff62530c908da73cdc6bcce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb485ac8b0777d8f1a148e470d392dc8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029502f1cccabe457e9aef9dff7bb68547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6453f640e6844ab6ab82c52d06b1ab1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c847e3b745ec1784b5bf2ebdf2e7d64549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c2748f1e05b26de5410133c5aa85c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ba4a2b0ec14143fed44ceab3703d5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26c373c436cbcb5ad4bbbcf5c85aa2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44792fc29d0c25bb7367c4e8a1d22092553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d59bf2a915554d70eca6d22b98bea2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117e66f6980af2960068626f88b53a9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f9e6ec69adc3c79ec602c20951931556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ccf4073e9711c26d4879fec7b915e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0ad012a9f6c2b5a12815da57b94b2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c4b11a72096fea1f1ec045f6dca76559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2643029376205269e9a3020a464e7c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1777ad2c72534d7303006990309bb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8fd10ad82d89b9f1eb87f471ebbbea562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3cc7f531d64e721c6ea2a478b0d26563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34925329ff11e423816189184da14ed9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d882dccd482d3dc5a2e7da3652f05ca565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a326f3f677b589c235d678e6972b097566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e733c4f901d2b54b7f3dfeb8c48bba6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0716575300d36646006ea7276d89d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080ad716c06e73be8a3c9e5c4573c95569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb8b9645ca95b6d3c06c2b49535275570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d30b3df6641319ade3cd95c071bf7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896f32f87a0d4c11a1e99c4ab2895f3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fa2e0fbb315a88ef11caf0996e363573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e962915e62653a6bcc1412f378fd01d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42909a7f34d7e179f2b3ca79797d30575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a973365be21208f0c42c87dd0f370b4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41064d5460f6b047884834d0a8f7696577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba25f75d1a90ab062b7eb37f8572e2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42628791f99c9718311a2f8d2c4dc7eb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0d5174118c861c90313170f6ea713580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32747f4e547c640975fc7172b125a9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6412bb10918c8a02b2b461026cdea3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cf723a57337af6518fe36403b484b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3a33ee070ddf98a22260794e9304a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28205cbaab08e9fabe3a32e916e9f73d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c6d736fcea709fc5666fa75355de1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3ed049a46c1ca8c6bc0ab0ee8987e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55b345cf0c4e47ea0d416b1d727ae3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198dd648793fcbcdfbfdbf16bfcea5e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904ccf9e6c15c12a0cbcbb973e74061590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd0582c151f40a43f65f7322803664591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b3f1cd611bc81b60fe10cadf1c2c3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6ddbe8897bce1fe0c8a3333285695593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48a0b2828823b54a81fc50ff2c5473594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ebbda21361f1d71138a94183cfa73595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c0766336c999cb8e3fa7a3970e854596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c10245f190fac48e4df4a50f61f821597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00d32bbd9e38e75fff9330a5703f08598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96faa5d47c0a694a640268b08226d33e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef139320f2e251eb9b7fe191ac80b16600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac404c866dc3671a249380ec0b5569a3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e48afab49dea1150111f5a3f18ce0c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f7bee0ff2382ad3f739651b27f51e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285de05bd2bcaeb62600c1fc81959a3f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9b3711b53c038d7c71fb40666bc44605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de130427ed859d03b4d7077412ac53606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88944377fa3fcc28c521c1c2b9e77d57607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a689c60a863da88d452c044117bb2ea608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389e524386765d653b5427e9daf2c6c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0ac725404d4b78390c3e3cec076a1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecbb6ae4fffa014c2503b094c1ff47611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4b46cc6bbc38adcbc35a2e13f8f40612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91695850761ac8e7ab8a4f6da0e9d0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cab392ac3896f50fbd3862b131689614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a11b1402a7b7fdd182a89eccf35f7a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73741732597e66810924c7a47283d49616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65c063d2a316215674fa5e443a8d1b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c136eb7ae6ec23146ae78f95181aea618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9d0e9df916e489eea58aa057394ad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94871656347478b121265315574ee89e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32cba5ab81f256daf6d833322e0d4be621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d0ac24ddd3603f166bc8de541f19e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ad9f5de22084b42888b03a0ac33bc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29a533b64274ff9fa7f2d38f7976e0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa45023a372950094c850d16930db1f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f86ab22a25100d1842c14a181d8ab4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e732e2ea2b15c4a22f1dc6cb9290b30627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018703a20c428bc81581db53a961df1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ad400ff11c7fc4a9f63c0c3ae8380629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720d82fa3cd48c485f8e035e9517254630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a89aa817bc0a6aa58831f2d8f2427b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b96271e4a3ece2b97303b5b99e3c65632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23932f435cf682488a8f2932a6a8ba6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d604c913328bc2de507ec75bd3d53634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970bd70f4d5cf7f18781f4c002bb03b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9086b6846ede386088c9b0e5fbc404d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e28d2c82bc2ddc849874def6dd071637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d327f7e02e9cc29473cf04d1b72bf9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af42d773ef911e06471f93de7b41bf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f76142914dcdacfea734825f26f3ae640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb535224f4807f31281d620c0268aa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f885e99cbed45db771d2c28573f9b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffeec2c7de5e335283154c0b95d5af643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9dfaedc0c9426ed57e0af7b5a7d83b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c34a824b489af40d893d00dc5ec6c3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03ef22c059f287452ce018cc0b26f8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370fdf10490c0d14b8980575dcb10c0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f419581ab53f9f3d358cc3693dff2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc55a822260497076738742fd2eeb4f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873751618679e2061b74a1b707f37135650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756f2529260100116aaa5716d71e310651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d55a96de51f17555749291b12aebf8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94616e15fe54b0ce2ae3d1fda4d2dc8e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537c54078f2c31ef42949fb83fff9ea654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13f65cc8cd6f521a8272cd47b58122655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16ce0c3ffff4a86e2e0c419d0a243b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6484fac86299ff983b271387dbd79d6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c4f28dc1f6321f12b2f0f9e5ccdf2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63cfd861d83e96cc8c9196454a685d2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bede5c62c93aa0fdec9ba26194d812660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd18575cfc59d59de27631580fade4f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e50a50cd27ef998142a772a9804f5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775329033cc9f14cd4802e2476dbe32663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87e7ad9aa4d5bfc2e48acf8802d259664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0048ee20d1c783b5207494e29d8ed3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675656b27b148f2142243f1c37dc476b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b582de5f2abe25d2d7d494aff024ef667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71227dddfd80b2bfe283770093d9bd6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a997f200df3a2677ef84e71e3030e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f45bac2fa23a7f94666510c287bed670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e47aa4c5772129100b60c09717e041671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f123f79bd2e439d984a0aaef77d27e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d954a3b0207910a95d71c96055edf2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868337efa599b589b0dd6e1596fcf92674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93d5739f0dc40d99b17a07ee13ee71675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aceb97fc546d5d24f1ea3fd3573693676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70863ee371fc8fd7164a9a45309c8487677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585356e9c1c0e21369c58d8c679ac011678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437499156c0ebaa97f5017254527ccd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ab56417b50033273ab0665e588d80680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103bb3cc006a44c5c764da3803a5f675681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41d90ce67479caafbd54692cb70d12682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9b6a7538fb7a23e6b73b200f7cf07683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98c1ccd95e6844e908336c4e02e657684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc07ceed6e0e400aed1da6b2b988e7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8b02facd08d125f66323415691c43686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a736e14798bd33b90c3ed58af266d9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c121befc6468e562608e5078b9ed49688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7500a523edb1e25e90fa182eae5e92689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394373054d0f9193ab728acfe18b4d2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb74b0b1a4813bd6f0f27e40130c09691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b4468b8985f46435ba3510de78c34692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3135030b725e2cc75ced5e1611410c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6501e6a1b58d5f209a784e859550ea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c3499979fa13035216a90dffb8f4e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645afec605482e1da705a476cf08681696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09c97c7630755bfd0173f98c421cac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a56a422d11732b4aed19edcc5f2dab698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a174647aa4bc730ec13490200a5ad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea0880a7f1efccb3175032d2ef190d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaccbee798af223668f8bed8664bccb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e817bc846679b371484202f0a0c222702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75721daaa05395601dc1dadc7867f248703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a3fbe268068b2e074aa52a4ca1df9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810c32f70c38c91a9568e4635308b73705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd3a8912901662786ddba8f111c0fd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d576e3148addf4cb13e048ba89287d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9016a224c74e338e138fd1382bf9da6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe1ef39c372d119fb29a234e84bcfd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc817e4419afa249e97761923bf466b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fd13c1d5fe2c01c64d8c35ff75340711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a54aeb2501d885f306604386361d58712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277eff1eb82d26334ec2e26f2917066713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5a7926889c2877fc572ad0f6f73cc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1ad1124098b2d266254279fd46b31715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9999cf445ec78cd208c2ade1a01678716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522dbb8e54b89da8aa009cc8414373a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d3c43c5c8ddde7524c5fe2aa61eb1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8a6dffe18884ff2535e0c78803be9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36378e13415aa1305f8861b25f16e7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10c6db9194c11a8f2047fed944b8d3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbed6d77c37e6c7e299a31b0bee89cb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87ebe51aa2118b45a0c9a554d86fbd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf93239c6b1c03a74f544031e78733724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7a344252999fb73192104ee77f390725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380b09d8a4a91e26e75780f989a64a2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6e16e453b65697509f7e0f2635ce3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af556e49818078d0ede8023849cd3f06728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466e9dc3351214370519b82f581f12b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65630e1e7a6bc3e80cc17cbea7e594730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafc2cb081cef685f371c66560b2f14731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b836fe7634c91ca6f08379ef5ba9f35732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613806c266b14356b161f69f0029d59c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf97b07ab939704d0fb38691dc356d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668018f61a20c584c98a5ba2b589c78735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81cbc05e7b1e3aab17336367536d56a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f9e99b6d19ca2374874c7319731b9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798e79b9c06425c1a7bc211bb9879d8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202a049aac5f20646364e0fba6618cd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23dfb0fe4248b443c176404f519304740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68907c51b5e5598ff1e7401b5a38c210741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b13da2f1ba72c03315c3c51509492a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf3f509d41320967082db8c761561f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f4e2f72b2b638906d65a46fe70226744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235b54042d19cc0014b8ef90c9c7c0e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255d75ab91ee9818d824a9f709076ac746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ffc88a49882823b5983acfc6bbf9d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cfba4f905678ec38a67a0937ea6dc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7abb501183bd33ebc9560370be6145749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fa37d928f0c6439df3389bcfb04b4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f03e5c7088eb14ff99933e0d02c17d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5be4d79277332c5853b82437844825752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf03ba4fff0c3148238dcc638b29667753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5c6eaba2b1f9860001824fb5dd23e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db151d8beb3c7d2a210c1b59fe420755755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef215761350910412c7a6508a1f614756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f7b23d7366e8d04035d1769cb80fe757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>