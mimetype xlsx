--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93daa12a24394a35a0c9c5c69f78aad21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94092970ef99a9a3b7c675ed700b3bcd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2c7d7f24511428d62e957a3b3d8083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a90f97e9f1f6e89a3b91845819faf64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ef0cc5c2c8cb0b985e09ca3bbbbe45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3f0454f3eed12cf70cf321aa8dff86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9c1c14620b0f40d5fcf7bfbe19b487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6353d4caa6be77d12806a461011528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe408aacfb271db70c7ae1ad42628d1f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd013a3f0846bdbd369a55e078de6210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a236666714bb67ab671e2f8e56c9111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b899e14d64a2f591f485fa351b873512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357029f35186e0d94fbc2497557f2a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed99e01bbe05975b6b2cbb4170dd3114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0d2672926b0d2a3127432f74d5c4015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea58b5c1f58d18e2e2511bc73c3194216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bb127017315f68c81e718e6783d7717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce878e1299b84b5dc5e77c0c699a710c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f30a70e0506dcb51af96620a4b26819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053e2b3096900538544f6d1da78dfd320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf15f37bd19400d1eace2cc70f5e51521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7cc4bb0a27d2072c8eef8c22d4a1a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe086146a95c5407c9cf112bb57b0123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5637cc214cab659c32b82e17d2e3ab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986187085b98a82eb3feecfd5a6ac72e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14692b208875ada283730ac4060f0ce126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b61e30ab08aa1376dc38a749c137af27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169ac1e5dd325987eb0ff875038892428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4613da512c2a7a62284de5c90e515a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d4da06a0db642fd428309747d672430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74911a1a7d6afeb6b0dabdbe059ff831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca4558f0940392f403ad12d203e0a632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26edb89e6c1c25045f0cae0e0916eaaa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2cbc67387284ffae1932719947c3134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb33ba00c79f07a863c29761c5101635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ba695bbd37e4b1888a1bb6bf1d0b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988d3bc926f58e319e0eea71c6fd54d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32103443b2439dfe53a4af5863da6b138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21006e38ce4cc3d3b4b55aaf8d29311739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23011a7e57e759ed1c8e263d127722440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda5648a57d7c2a8029d927d7d12acf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab8db52f88beba2b7d8371bee60ab742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1e859a6db6c07ec6d94f52d678cad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77c43b2a5839726e2eead02cdb042744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173ae075a920b4085fc98ab1ec777c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d9f4c6d2dcf5665129c96ad27d36046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758284bae3f4d827fc5ea064a57a48f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6a142272c351f6cf36e5c75c709cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5ca294b411eeb8be47b497209f69149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8ddd7cee546c11d1a366b18a788be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4fb2f96ddeecba45a38a22d321fcb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b570c290b80b497a738bfb0e9391652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ca2450687d8c607de5aea877c100453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ca31ada1caf186ec2399fe76af8ad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3695f54c27a5961b903153f8ecc4a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6b2becc9c343e28bdad6d5a61175b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bcab4a28e6c5b45c0da12df08a6f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb96e31ae35f92c7464a1b0639c83e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95214fabf36680349f2fd5fc087c484f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a1e2515632627d40082ca9ee085f860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc031c54d2b6cdedb267347e1e2dfe6461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923b6c0620eab894ae9651dee0411cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eecb90e4d9476085e25b6d9dd75c9a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8e90fef37a475bd9e8eedf9147aae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc4ebeaf2ec190cf84504b3fd5f6ce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ad63daaaeafceb48d340ba3fa763566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847eda9510587e1c242ccd0bce0b202f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f6aa7ea6c8e9ae6fa9a2751e5eb2868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493aa99fa3244ad40ea6767b93d87a3a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b52483f63dce453d08786486bceb770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430910e5f7d859e3e02ebf1e9d1b51eb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6da9c9eb269511aa62cb8ef75a8fe072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c11f5f4503e4ad1354482d18a595d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16338b567bebeff59f808db13c93668274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50bbaf642b6bcc3eb2599c16f2ab61975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84dd10a174af7d2dff3b5c13034dbf476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e17f17a1900b9565f858555c2ee37c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2f97860004516c9fe1cfa4ea87b0778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0d8889afcf80ee8d89086ba23ab9679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f3eba101fcf1818bad60a771797bd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9877781e648f74a83b906823fe419581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfd022a23079a3165098dbaf89ad0682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c4c8d33e41b9f31b525774bd3235383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b5034d18716ae16f268eac88901aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d696dee4913051ce5ab7c33ba56558185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d5701de17e4ea5db0b37992fdcebe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beddb3831dd22dbe55569f8964f3e5287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236266d89fadabd87eaf84cfeae8adb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6e4aab63f42aad4efcb37dede4e8289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57975b0e5ec6f25b54df4d70fdbdee6590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5bf9b2162bf5ef81b6aeab319d92691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094823b2c8ebf74d8e326a004915b30292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2859c75e2b5de4107c57f73d4836ef893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8febd000a2c89348a2892e736423194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364cf10e371d7a133ee00b29fd6fa19595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d26f4ced87482a528cd735fd126c6a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80b4832fda4778cc741bbee661138297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839e23a310ab450f414616b6070bb6698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec27e8c4b6f9fd8b7ec72010dc6aaf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188315f29b7bff07f1c4a56bc624a41100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfdece6854699efd0cc4362ee0e989101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9400953f02075eda4b36b0e3c8557102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fffe976a767d0d573231bf6c96684103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93448ee0f46fadb926ec429bc45b925f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735100d094cc4f5fadff60c766af35c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d68aa412080621ab203140191ff54106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f338571c2e647072c8ea6c6127cb3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86770e10ba8d94f13026db6af18a0e7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0053e3f9bf42b3bec7d768670eb027109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5e542c2e0bf6395c2f89fd030dcf7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9b6edac8c557428e069e657e3fd4e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357faaca844ffe350004ba7e900d3e7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef85f09dae507522af3a83fe81e9ff4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18977a5293bd47457e7584c748375dd3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81375b57a7fe8919174850bb3cf0d49e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597963f47adc0a9110b8b8b46a941392116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10243fc5d3693cdbc4ba0c34ab8d9c3e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29112e4e6f63c3109bf22c9b5d640c54118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403d998debd7768d9fbaf51fb778184119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b73da625d25f659e3171ab392363fe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766448c02404212edf8d066571de5d6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5e408025d16621c2aba0fb3edad21122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be47b9528d15e70b477e596a9994e8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ecf31b22b30c46e16637bec169151124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ad46992c88785e7b6aa22a25ba091125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd650019a6dd2f3cbf1ae70d9f825d42126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0608de107084a4a652d9c3c762b84127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57ce59282b9235607ca1f9125677f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5eb690b85835128d11bd28880ac6c4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fa34a6d0fe4fc2829e825454f106c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c0aadf1256087da2c98b9901a9ebd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515d1242d2cbc84546e6b844bee718b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9463e3ca607d883d034101cc51428c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b89fc3904a4ae9cf986a486fca5708134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13f2e72587926e775a41e40187ee60135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b086f8cdc5f5b6db376aead7109a6cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ff903fe59ab62a5eb790cec02416c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb26eb5ea280d9d06edcdb88ffed87138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dde2ddcae107a1eefe999cc5a3c5dd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7086e9ad927ac1b9c708c7bdcaf6a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8146ccc977a5c03bc76a3c9fb8b3027141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d232a19d0226ef603acf586442fe0b6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e43da2c6578b85866b3989eeb36f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653852e0c3ede1f8c88ed4507ac4ed62144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cadf08114429e86085e6d1f915195e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae06dfd44dc61f1aa74c95efca66077146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfd2d7f465a0998cd6d37f34eb1dfa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26b8402594777bde2a9da928684ded148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79947dbbb7468a21ff953b00c3c6aa9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3b5e763b0d9fcefa4c73265ebeb71150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc026ea905a855d2b4316d28a6969f19151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7229e8121c1e40efc296ddd204fd375152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa6175443b7646ec56901d7af902c2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cc8f8b55090f7df2c0d292799d1d6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b80cce6a74f17af4a5dcfcb3639e6f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26208897f5a5014c6775c1bd22fb2e01156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d4bd2fa0e23cf6837921d42673979157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79287052bf0d7e2a431b22bd11c3d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3d1d8a1e4fd5cf8fde4b9f9b64e43159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98889a02b6b442f5fa2e76d1fba1054b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8433b40eb495581575e5796e1f5dd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff41bebd125a1e3ccbc1bcdee560a6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a25c9d8ce8a9e55ef971f2613d7f08163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3adb2eb1faafdb90ed79bfdd6c1d09b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa430a336956099b5b68f127b04f6490165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070acae245d5678b194bb51a253aaf25166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864917dec815ab20e26a3ccf868ee9f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b53ae0effa8e02206cd9eceec7319168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355a198da62524a6c82815c95c487ff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8af3d7b302616045f63bf384c17dda170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd16c0cb95d90598923323100afcd0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788165a2ab5ac63423a1ad865a914cfa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef20f2f41c7341d6fa72538ede9fae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a72c953ac2b488cb75f0f7fc66d2b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3810f4c6c5a560254d3491bf998c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d93de3cace0dab97ae43dc96b9dc8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7076add1805f67ac893e69b5a221b47177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf0ae7f572a8023d39189db21ed572178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97e5e82a638d5d5282a533a8e4dbf0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed158a8e08fc41c1019fd1f5fa51292b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a214ce67db714b22d9ae5d420724c5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a666bba67ec6eda31fe19daf1300e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92865c2abea2b3201573e569e682a61183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06eafff1b8777360ee23ceda856a884184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6cf2a6b63e93829b11d14223571c9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0bf138f4e8381f1d3cca1d1f030f7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27edb3d062d44863981a7c4f33bbee99187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2f9acbdc5bf72e45d4c3e464486a9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e15e0e1b6696bb311935ee243d2a81189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126addfac7c786aaf131208771c83be9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42e2caa5bbc16b7b70cb076032d792191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9261a4014bc81938de0ba93a2b6813e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7597a3b856d5bd1d3f1cde3c1c561193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3eaa497c125fe8c8f1f59a49ac1b4c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b59142078c86c2712b357e9ccadc2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3376ee0abeafbddc13bd8a8afcc97196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f46d38d0a73f78ee1a65f7ab042ce197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84917a0b18a9d6c98c92401c905d64b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23ae2750f8e18c7be76456b65d89ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df225fc1fdb32e01a04b25836109a19200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58d09a6067756a3e75e208e989f5b4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2cb71a658083598ac5f2b9f4407c7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380dc484eb84c55c5aab75784c948bb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894094f3bff4bba1a63da0066fab9a0b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5235ca8f57c9c45b82572b4e022b9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea9ac5d28ba0f36f68fbe37c960581206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981570044a8d4eea3d417358b81a427c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a7a1fb0d8a68e8c5ad75c5d29b05c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d112746c70cbe3b6fa9f2f76c66391209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8f20393dd453e91ab80f7b8032535210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5c13e9abb355e48b4bf943bd449d0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea5816ad9839c750dc4af5d0cac2fd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fe71765a477ec8d2a3bf3d25b14ee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed243d0897d73423dcd9bcc694d2dea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abc6a85a272f60515fe42117c570ba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e45bbbc6f0cbc82c4bd48e6a5ecc7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db764cef83490bdb84f32858c01ab65217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786820308056bea54e6381536e8a9d3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce3ba8222052dc6800c2d060bde393219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a0812c8fe194d008909b06655e90a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254289ec505db71fceaabe5a028ce37e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5dda278174119c3919991a1d4f745b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86feec3dd5c650e99a8df79d8e9ffa93223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce074ad19cf4915fb328fcdccb6596224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac645b5f4449ab0ad841f468130850f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f1715d8e9732a2720f50e34d8c064226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87173ad0a717c1b62ccd62028ae69fe6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9195634e245864f6d916ef8dc497b0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75af0fe9b536cc7a35bda53e7ca2edb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62895fbe6c75566ada12fad5056388230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfc23827bec46f060c2e691dac88ea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064d685150dc2529d0eeec93a57ff81232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740201bc8bb3120e5b2f58472227f14233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87449a265842ad51c43927310a1ad598234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38972441f53205b4f67430dbca5058ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06b9335c32ef472ec1a5c5536dc636236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3746e36cf4dedb912fb11b19f32d0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9dc08c563497ab1c1a724878b0abeb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3e1e8b1c297fda8e388ea87b62405239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c6e440a693b40d4106f62a7d9a62d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d227ba5edddc6bb0a42a143d952d83a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de08e5bf83d36ffb07efbfa482e10a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e18e1990f858e18f3173fc9c193888243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8268e6d0411c671dcf35f1ab611a427244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97675f6943241fd50c2905e48c655df4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec8939f5e32be525c81885e393f256246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d16469c30cb38d02b03701f4096af247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fbb4f8f22486cc92e073e1f02767e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0616094d2c624faca2c9ee4de72c9a2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4789c36d59aa248783d3996a15fcba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfb9c6564c5fe682da4b2c18b291ba251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabbdab2dd52991ec1b929104de61466252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10427b12f9aef6923076412189e7f9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddaf33e59204f8348c523f2f4a8e59254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23d4f152a16ad93f2cf71ce19d2ba5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e84eccf79391e7ea11ef8429440afe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6dd5e120abaf765bdc46522db5dc5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5904916369d8791671430554478ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56210a2160349a620c016ddaabee1d8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0658f10e85054b3573e01dcadff6cb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045035a69239d6c84139b4545a881fc8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81b490500aff32632aa6da06f19bd0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafc949e3d799e52cd158ffb4d09194263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d774e56243e83f608ccc7ef73f1c6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e03f6b1e1c654ff6574c8f543728ff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba257454bd578ee3fd535c90acf1646c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be5bc751ccede9879f9f857787de8f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e88fb13d9d69499d87688d3b1e9e6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6044c869ff0265db58e57dab065ff1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c88d5d7522f255b2c2666199e4f41c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0146eb97c005dc6636a8b5bd09284c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b5d579ca474f6e383edd3656505a0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6427d5dc242ee9e3e2356788d5c7a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c369965a93e7a409e4a93243b269ac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb52363eb04e18f82b5634d7cdda8e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440019d23d58da735ef712ed939ffc6b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8399659510c2cbb4976eb6b7ef7f1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d19f3f7e24509dd243e347591734f2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb220de3f113810184e4dd42544533279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e088ce286b1006b6f2acafe10842b49280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeac784d34eef0e7a87efcef026ca03281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f32f03652a6d43975835dabdb8e55282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0943793066403cc1a64155a5cf8bf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f679e1ffe1fb418d5bf01d783630391284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0f61a53171649052aa6d7e18d3240285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e7fb743eca1d707b9309ac66042c8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98693914f61d12aef49dd4559dc0be87287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609743b0111dca91bacf038e01347f5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7393829684f6c5c3a88e51cc19ab51289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61ed18bc41ae15c84d081da3a57c45290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9959d6ee44f8ce546bc12727703782291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d8280ba14cab917e10da9a9f7f4c8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7fa0ada8aec66a530c07ff75083769293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776653adf2bb8366f3aafe86188e4eb8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2098b5f32714c20242e150f911fafba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6220ec46197a22835a811887e9ddc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c7dc395e548d199483a266f5b6032297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c691af59a6333a8e7f2409a94ce9b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db816d7df1c66f86aecfc184e0ac997299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fec038d54c1abd0d9c36a3690203b2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238a2c934e43f3c245e480272369d43301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83d015e131cfc6431bc90ce866a510302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e01cb17c4329ac690417ffcb2d961303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d900490425368e50e69a056104953304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3e00f0b7af2f4e8eef231664755c2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0750b12f8dff9bee2b24ce293adabb2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78579156ae93097727da0618f13b646f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cf9cafe80bda9a41b8de2ec3aef20308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352dde3a14103d8606f4265b3a350dd5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60c03f56b3d3a8d0211346d6128ddf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660d96c6e97118a8d5aa807f2b2e590311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73911f9b2d73659817de56be6abbd57d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350490e8610a83e6a6d7a57972c0b289313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2369564785899ad8135f686e03bf82314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb823fdea3dd4dff113b2c3cac9e17c4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47711af171c36d6130abdd80411904fc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc62964dec56fd9781c9f1509b0f047317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973bf6eb8b164ebb6c230b646add2e1a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b488fd4adc605787fdf9a985c07316a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd207bc49c5b89eea3b3bfc85a5d4714320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579121fd12250ff286839010b730e597321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938a4e89f3be4c8e43e792d580d91a8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce614ae479855b3767c1d7172f151fc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbbe3f702ff004a8f7e928347e0168324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6521ad7d9bb23e63066a422e32804a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a00e48cceac5a36eefb77f86ff08f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bf0bf8fbe5470a85bd714931c315f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27740e351c4f2446b6cb79abf3b37a02328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67fe91c1bc77b2445a8ca71aa780a7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc605e33207b49a919ee45d03aba884330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24fe899de0140e6e15632facc840b2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98957d2677f9877ec07a0dbe0210ad8a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a5879b75143764a64e9ec122f4806333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa20f4b1b22ce99f3953c432d8b21f6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7296f1d9b569cc7114ba491ad8ec56335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f590dd8c769c34305fe50b4e3aa8f3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa654f8ca92de500205f9ee251b87c9f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe1700cf98d742f909d066c9796859338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a80591bf157b32156a495ce4c5a29339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf67bcb00834e59a9537c05542f13b3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e6840843f3f33097dd452468543c4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d68d592d7e9a7ac4d4c2762489a72342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cecd1442053ef8cfd9196fc5f3079ad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c39a35b526a03643056616bcfc11f6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864ccedfe193e2f7192801b542737c7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f51070a466684a6ee28611facd3f4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3aa097072cd4cffbb5a764ef1012d5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c54d0ee71c935f7428069be3631f2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107bd3a4d2caa7b12fcf7868a966229349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd29377768a2f31653e2417da582305350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5368ec7226ba1717aaa3c8af69db2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ac94d9e54fa704598d1b13802756d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6f142281f628ba82077531875fc55353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd59cafbfe32ffd451f0aae620e5f5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf91359c60300a8bce34b1637928a0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43b95ac9eed2fa3011882acf81fe9a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e045b3e95fd18dfd6b4e8bfe35c3c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556d89d83ccd41cf23ea27e7dab4855358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81484622368cb9ea8b6e1c9479a60df3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a96506b54e7999b77709e51645b20a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa24b5a7b9aff99209617161cff4f2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4c55646aefe11448c7c800698e446362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554f2cc3b207a67327dfdb2b4cfb693363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beebdd7bed319f768be6c843e997711364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ac476b093b4d3630f21f261d21f95365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc155579160bb52f9dfad76f26fceb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ebbeb97c67d5019cca7fe99f56e78367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a420668395261b0af516b21d8670c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972ee1d328ee5ad8dc8ae6500788221369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7a50666e1de04029dd361ce0e1d99370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa07135abbf707d7174568dba9db7f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44703e8b20dd5c007dcbb72dc1698e74372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b887abd5f4028a0e734ad5298e211c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb93c237e528c4fe0652a8f968490a2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682adca713fa70683dd065d35379604375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7624665fe7544ad8769fb5c12b9c968376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f152d807d9eef9aea28da433ea1ed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f355d7b8f4d24c7c10aeed623f0c0d8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefde14bf34ea76cc595ab356823735379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807aff64bc5068b35ab962f0aee81a8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b489d6d5e7521cd563b45c713cbd7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1fbfd9b324590999607e7482b1157382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662adceb73b8ead9abec9fcffd31d72a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f96aab89b86bc891dfe64a47b73366384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde8c933147a2cdbe5fb379109e8568385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2343861a151b6bee215c92b2fe645386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0450c648768c0a8f6a809e3a527ef7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b390ce397fe736ba449998a9287d9a2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88470b33c30ab6373ff30ed91d6309389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76500aa3074b04d151d2b105cdc069390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a99d4498dde5afd948bcbaef43d8cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be8bc1cc879822e6820688dfe6947d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d7159d0a9c7cedd2b4e75ec6063e8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabfa80ff26399e1e9af4bbb78592178394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d072c2418ec3745aaebb1a03c400dc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c9d7a68f840b665fc1b9897773f63396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe84173ddbcbf819fed96f677f8330397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d404118e773be7e7c04be8f9acffe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0059f9a37ccfcd947f91144c213366399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18001640b49315ca41a3b2fb6beb446400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a8d829afdb3112facc7f20ff347b9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d692f147f67a5ff3bfb0247fc6a138402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0494fb6a4f9c034abd7e46bcbe2c55403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c354193702e1e40b1315dcca19af1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e24ca3521a0aa3685c90e2fde34567405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b9f4ec4b8584b8a3547d5c1020e49406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcec9b0fc364a3ccf23d32a6425f23b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38918c1778db68fb6a676c9f47918bfe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77912edbae5f8868f5652cae62bb869a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29067f158d8da375281454edda0c04b6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a52ea96de14c29884fd48f5cb3d0d7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1881ced32311911e02ce7f3f86e6f7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cf1a969c462f67aea88f8ce62bf7b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768493d4b8eabc875c4ec2a9fc24205414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfad9049cb7c376cb002dc3eed3a8ff415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff27c17821c6b0f6632a3cff69d1233416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd41259f57cc71ba29df92ab1511c2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e565eccb4d4c1cf874e74530107fea418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c524fc5623e4c44aff9e41bca2bd30e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3150ca01c584d5f2829782856287956420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a8997de7f30a7e3c0e2770d6bb853421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47a2a987bc4ad2f1964ad0f7af1249422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac11912479020250c392d9dbda2bcb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3805b37905dc396514e723654c3ac9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd6c3b76886ae528fc53564d41fa23425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd92d2281547634c5e9631e6298c56e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389372ca68be9b771b6d9262779ee8b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1ed7f2d7edcbf8dcfa34d5c702e87428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6389e87c145ada9fd5a748037552e5a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df8433dda48843306651d62de8f106430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39205151f627eeb2ea049c9d9f5a09d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed0834cb0747f7173fb48bf539af4e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652203e1e024eee4ff8687462472080a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009ea1ce01b15a7e3416fa814cab64d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be3ebe1b1164a5c88b1a53dc233af8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d8f81a487733fa86fb67ca46c923c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48446d371e8f2eec336cf8f988c0a78437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d48393d734c97327711e5f54e5352438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4e09cd0a26784adc5bccbd487b125439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e4bfd4f1de70427c71059ea68d1d7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86fe0696992fe20477b6e613f247e6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896d8d6e4cda43f237cc3e48421e6b1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e9a0cb0c03d3fe09026911e778546443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383c3c010beea6e8673565d69fb8be0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e76ce9267fa92c57919015f356cf8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf95f99085a329b4ffaafc2393e6e49446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089a60c5365e9c23fb0b777b028b374447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5e779564b6355da70667af94dd941448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a6b45f007ce3a45b976c297ea1d6e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69264ebc91aaae07c95dd094ad1cfc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a26b6e6bac4422cc86cc5d85661a85451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fa467fd77cb9e035783d9b38baaa3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88181472128583f25dffb4778b85c6bc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985dd91a2fcb5841d508e527a4403a26454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc969a9173fba2c34b61b659ff26faae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80cee4e483e47c1c70d3870ab72c4e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb789d168d28c83928e9f121fb5e951457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e02439047f60cbd5238fd269dfae0b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950170ec62e5b7da54dcbfc3942f2d3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb4afa3878b66ad03c7b2e83c6f2e8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b709a8cf502571e1fe288bf951a20461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8ce05f88f5ab6897be7e1fd372abe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681db90a5a8ba38d89b655ce8f3c57fc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cff27b042525298275316106cd510a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298f4ad119283aec1e6a4780e1a90e4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ab18225fecf93718248c2ce663d26466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936a565bbbe93f9d63e5cbcb5e523a6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21063914d8fc83a819e80454df6bc71f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a40b242f4f2e14aac8982febc3974469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e085ee89736994cefc827ba9ea4208470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a751dc1f0eb924577cacf357b6739d2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94459cffca950882ce4edfba481b256472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42732b2004ec16af6952215abedb2270473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a2f7f5d63ed6bac6a7f3ca0d570b9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601289cf4e159235ab877ad0fca06b2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13785df2249c113ad671d3313ac2575f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f26230769b5d003caa60fa077ea653477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8d656fd6c8d1039cc4ca6431e6956478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a759fa81d4934c6401c3478c762b1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b44322c6913d2bca3bf21cb1e51e9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450deb6bfbe31348c72562bc7896bbf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a755060058c28e69189500ede4a2b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bdd34b7c00b33f817c3d812e53566483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b337f203a7141c608071abc5a3218484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478a53eb84e58ecb89bf6f31094931a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933d3ffd6a2e410da4466e934e5fa03486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd51243bcefee3eb14c441f595e069487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b32d012fad8567e39df9b9e032028b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008ccc390e142299d8c2e60a1612d37489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8afa122b6b3720efdf94ca7ba82b6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b365733d9a316cb0b91e7b63762690491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478ac80bc949cc668b3fe4b14628280492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05edb6109f043c1cfa2e3b5baeb587493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48beb88f5a6608f2907940e9b5ef556e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c78074e2168627507c9a938b19ada9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205dc8481d3c63e78a90f37e45365b6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69564cd062c23d47b3632d9509d380497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba7aefbebb890282a8ec67f5f8939f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0c7295b71ab6b4aca74aa4773fd9d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58343fa7111b06418e6913c093263e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d0e870bd85bc9483689b1324dc2c2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca5ff289a4f710fdacfd850c1f7422502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792ab24cf34c1575644135224769773503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a2c294c0e9745f65abdde22d2ff5d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bc4d86ae5eb0712f08f3827b2c53a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99c694c7970fcad714a2b1e895a300506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15533410c54f5e08415c4dda2171392a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b900e160fd57ab31fcb4fd29a003e50508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87ecebf7a310760e40faefe7e46793509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746ff545077ee3d7234f6e565862ce1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8d1a0189f751a588f015f29384ecf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949f89d7e7433fe87a1a8e0715d6a36512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7a5d5011e92ad07b78763bcd8ea4f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b295851d571ed9df34ec943566b857e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d7ac0e0b9e9903f350c79dbdedddf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ce833570053d0ae6813d0f72add56516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f108bd853bd495fd7260cd84fc762c0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a3b39b21b7d53cf0d1f707a73fcdf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0926981c6b8b212b7b85ee2f6caf9fd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec379fd5e0ec764957135d74bc849b8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94e108946a517129c1990508b5911d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648c9e0cba9e136ba7808e71db82dd2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691435873beb43434cc230e5c3e211e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4159fbeec8d98ac5b18121ca4baf7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881fad718f8757815e6272cd60bb96e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d13941b7c3fec2c434e671b99b3834526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b863320bbebc64fabaa3ae2a37f5aa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba503e400dc49979f6738e501cb24c60528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c7dd00d0c4d22783ed75668c94121529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbcb59ef2fd2ee0d31620bc9783914530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f515d58b4f5577ce8f17a81d35a16531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d04da7287d24cc520463b8f4b3aa53532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892ffd458f2aac5251edb78b0a22c21533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6d173200f76bec462eef6dd13181f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078787a29f59f458a74fd6c3c13be3d6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77efb3319d9eab9ed0bdebda19700b39536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41ed2159b09bc8d6ba779999ee2b2a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5db33fc83117f32ea36e85d219b2a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a1c6d233fd18822baaa8f22ea11e7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e1339d5df152c890266102940f4fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642d5408d9bf7d1b3cbdde4c9f3a030541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2055cca7af04a2cfc2919e92a7ece542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdddb1887d19e2f770582433daf1abc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07864449f9fca5e87ee30257f0294baf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac39be01b9a231674dff75492191c40545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1628f01e69889cbafda10bd0a6fa459546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5656565e337db0a246e78b58b2ecc3f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049ca108e103b1190eef04c7f1e5c93548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef050192865f6e4f89b634c0efafaac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0f60893663aae0e8c2496fb913f82550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7d86cac635d149c4a82aedb501156551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00551d9701c6a1b6c0e33dce016363a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7331534a68ba3b49107e3719295325553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cd4aee76efaaff0ded33ccdec61fd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63f39f942881625139981d59ed7740555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a92233bfc9b6c161241294612a642d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2cb6e4c6ba434d94b642bb4990b250557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491776b11677f851f2e67018c2e2bb9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55982fa901a780758362b7d991bc48c5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0840df5ef10a5d88d5a38e60e5b7d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4780a69c06087762faafee8b3f10e17561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67870274e2fa37cebdc7cdfe59e932562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3b86ad1a7f36dc96e64b775ce6454563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0747269baae291f65f184644ad109e0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd104b4c8c9c9e4e5d78ad464a921f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c537a10d71aa88fe9d90977bb2183ca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f1510947a6da87f7e3e79ebf590bf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d16184cc02f1233249f995a99929d9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0b73e56f83da699231a71b4ff957a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392643d3917d3fd12d88e3791a222ef3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7431bd13f7ca8fac5cdce6258f6271e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbcd0eece6affd6b48326dced7b8577572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a252c03d1d98d16fd1a8e917f2be5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d29fe90c7f3c11d7e4358acde7cd9b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61f942e97ef150a200460aa8b495b2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df250917ae0a9fbb84415425981675576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b83edde70c5962b6fe4c6c384686c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f90e30067ec0bb73857188d710a76a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2c0bb834b3f0cc8dcbe4f14392388579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace97c7556d195c8aa2e63bc480f78b5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157889f4806bf21e902f3a945e682362581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ede199d06b1fa5953ac645783d4353582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c8ac590e2ca573f42aece958ffd43583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9603284a64e02dad3d513942448a188584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ce8c42ea69ed24848bf5707e35a68585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8c802c851c8611e5204fab3e428f4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1940ffd91def02adf12327e14c7285587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0119a185da16374b711535da06ae8f6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d2fa55d3cb8926922b5fe465ede14589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcb1f76855e2635fced64424323387590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee14c5d3a2406db71c3afb5629426ed591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ba98205f64c3160544e9a24a64da7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc520b385213af355f16914efc24de5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c8680b860b757e4c699628c9b3638594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e21c32799839fb23de7bf2c67b4f4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c97c67560c9964941ba2aa4548eb9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69495ac74df37f11710373cef3a6c1f9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003bb5d5cea8c5bd2ebc3e8cb8fcac7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3a44e9a427aeedf2881c05d99492b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a7c3974af8a733ff7c715fcf9d882600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1ff15dcfa2668c63dccb172d4210a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da42a58b5173664f541c7a070c9eb7d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5acd93edffd6c6098fe18142e8fdd2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725e250758dee3eb932701f0113f785604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d529b1529ac215abe2fe50a61d248605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afa8e70c9973920a9b3b98822b0d1e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a562dd9eae23028625a2f964ce5157607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351731e3f74183bdf7d4b18e95bf640e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c877d5c6c148b5a2a79939281b8292609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bdf260b945dd1f58edcfc49640e41610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64937fcfc3dcd8483ed7fd4d5bd1898f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3624fdf4e2d03e5daa18a31b7f22c8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126947ee9487a52fab2f0e04c771741613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930e82d44d8829fced17d0a93a4e187614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00c3fdc4968958b8293abc1abaf362615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3b4c419e08a9af540fa6f0c398c28616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1d4319e5fb76e371e9f35eecb95d0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4547679f2a42f631ca7d76ce08b00c0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a4ecb4c5d3a43da758bcb7b76222f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fe7afe309e2f3c11642d58db23da2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8686eaf0fb3cb8e5f4a7b931f0eb8eb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295829d75b1e710d446f21366c29ac9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df286ec038e636b5e46b0873664f38eb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5108d0076aff3b25ab07b967a926d9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427b7b2ba0ed55f4db104fc51e91c18625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be30ea772dbb032b29011626cb47fbd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836077caf3e4b4b931939708670e8665627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814cf064d54f96db4095e577a07be15628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3886198c49adfc7c70bf6abb4607a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449452952687af9a15b2346be8cd979d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a8af2891ebdaeb10608eb841e082b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1b216f2307f1f1f8fd0385a7bb0c3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4037744023a198adc728b7f2c8103b0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49378ca85583ab1582c643ca17db361a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b00f07842fb38079c72eda8424360635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd016a9e7f2fd6b79ad3f46721e52b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe442e8bd3451bbee7355c21817ded637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b49ec5ffd751c621e855d08bf652a3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45220bbc9202704a1e9cc0a20f610c3e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de534d5a58daef46fbc6d6fc7c254e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed6301730702993308a879990d365e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7466fb880369dc9449e6750881aacb1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa899c98e6c69032498881cd2f896af643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3a32737bcba7902f3f024b6a4188a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3962583f3be00e01c734736faea427645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5b76b6960b352799e3fcce859a89b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5f6f6d089c7187100bca9b505b1ad647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d058be4119f27ba794c63bbd3ac17648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7743529be6f6a23c09f6edb0ce79604649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bbf0257bc88acbd96b1c02b3b67e7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88475eb9cfc8eab9dcaf933f583b985651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2aedfdd762ae94289dd871ac7d4569652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c8c42d32f385911ae426f8c2d0377653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9494d9b03a554d6492d0eac6f6df9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e7b12c070a579de0ce3c6a8975e88655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788e5eb50e7063b348ecf36e4f49433656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0a68d480dcedba8dc3121afc9b73d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee572400fe73f03be4bc5cc003a95c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ef05a14ad4d1b2a0a1521738fbd54659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd991bc9d5be259d59042aa50e4ea9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53452b473f5b51eb9809f978f2c6e213661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4b9fcfdeaeae2df81bc7ed3763a73662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8ea4ec77f1c36feeb57ed4ce11d29663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14fc1134eee6f4e2eb96578af2dc26664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59963dfa32507126a9bd2682e65832665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209ac646590233473000a3cee356ea3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e18d5d8bb6e4817781d18303032c38667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c0ecb55e97a49cd1cdcc51d3639d5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c909d2c1fc98ed55248b3b45f20e4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a248afa12d2057b4fc166aa0121bb5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72073cf016faba1ef7443af4cce1a93e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba0b0550c52e5a3c1ae6bd8f07c183672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87a58858089d60f3646988b71ab934673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a54224e478e120b7392aa2754d4bc4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71409c7c1d2c5904c73789b4a641aa65675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef1b6ffaeddfb02a3913f8514c149a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea761d831ce691c85081299fa81bc4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1fc87bc6d753e7ed53a642ac3aff8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a162efb7e20f6ff8db16bce59abec9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2f4367b6b21d7b8289921ca3f1493680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be38aeb5f8178e3c26f60615d2889c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90365dab7c1c3dfa9e16b11c07a9a416682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721248d78721225d2b924a018e18010683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16dddc6c1cbd6eb643b846bae2dbe2b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa955976b45ef05e180658ed5180d8a8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3edbececbd4f20eec06a17f7c8dad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31b798d2669463634b86e3bd1518bd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277450e3c8df6a4e157a95472f3fbb1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14109caca39c84ed00e5c9109341ed39689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd486750ce61985c259d604eb25bdea690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8a337d69390010bf3692ef2151f70691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2976ae51bb74e1d0f73a9c0199a15692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fb5915f7a03ce07abaa3167aec49b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f384893254a13a6db6b3245624897694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cdf398c03b884cdd3d1b9db7ea507695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa55a3b43f72da3ecebbefbc367b0f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785df076ac4044d92b4a9998c1141e2a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909b499933614b710850534b1b11bbb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de93e85dd79d7ce8a2ac20af73d93a9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04d4865636d0f0354400a44b6fc1af700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783fae7da0488594339d2ed134cfc0b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01c9f5099840118b478e01548d5c69702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68287e42cd385e3a154a6d4064f69b83703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3682404c8bfd60b7bd7d80a1906d2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283dbbb297bb94653b1a3006e0db88b3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83850a484b5130e7077f10440a156e2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09845dea67ac901893a1d6b1ced9eeb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef48bdc7fe5fa023eab03b69ef8f36708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8d2533cd94e2efe5a2bc3c8da7697709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eea83de26862ded94e924f31c5d901710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a5df46ae6725e92286549ffbd146f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4ad540381212e54c13ae7202cd615712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90221ff83622fd8b8337a9c52afdfd8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcb4153aef794d33ea894c82420ecf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2066367a273c4a3ebc0166fca1f6e90715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786fa0eac4cc925b806d42d61414bb5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28510a8e3b6cba11b84b88947d80a6d2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967606f1b3e365f1c64b812f7925091718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a29e9df274461a8097c14ef8408aac719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05762c7ec115415d29fef7eea856a8aa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eeabc72567e385408be9886bbe2dee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20951065c93b822c1327f1dab0bf257722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56ca325caaf6958afe554ccbbd60ca723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905023da0cbc221cff90862f5178378e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe59ca47469539c05f64687f23a70e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211ea0465ff37a22298f82fd9c619c8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f9abc7516ede4bbaf90dc25179cac727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a3dbf53510d5f1b25ff7fb085a1de728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afd5d47db69b6a33d7e728fafb429a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0973111f5afdfababc8593affcfd3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9f5875c2023d9c8d8d7c657bcb355731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c249a7b335e57a14a2d7f4f6dbb64f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe564e8bd9346f3964fdc7b8298bace733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee1d92c9c39d18a7d636cded2508dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c1d5b69c63931567085f2655d6903735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7335ce072b91f17e9bb9e72c8926832736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec837db21d05105ab7bc65b1d39242737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d6bc1e5aab7a36b40cce28443aaf7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724438f86e8a50f93d3b68b244ffe9e9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bec79aac14f569da85a4e6561fa146740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279aa0f107289ff94e4bb6e42aa7f06741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12152fcd931d523044da495f8561cf04742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f69ff972298039e49b8e89d0a5d45743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacae28b1602a3ff4a0e6372e10467c8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48080d9217a09f4a96d42ce213801194745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ad3b60946ff4685d3136624ffd8ab746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5480c5b6f7983958dd7d91be5e1bad0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1b1e0b25f33ddf39366e753ae4e86748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e846066d2122a04bad02cbf43d0da23749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257dcb552d7dc9449987e6e77b781163750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f3367b5550c0048024e8acf8a1689751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05dc838b6c38e8f5a4ac21205afb6e4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0d78c50314d8f2b5b7af4bb5856b7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff647e22da93b8aa12b8af6b90ed1b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc0b17d3c18b3e7b98cee4f0d4e949755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02bb6fcca5c313a1ec860e09d98425756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f269f8d588977bfc9cad2d058868e80757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3a57af409fcbe41b6baac9e14b4ef758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802d388d1b7de55b15aba1b8eaa40c8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af59bba76579968d25e897354acecaf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00177c735fb6d5ff452493d4330c69e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50370e2eb131bb4bf7ce14e2f27645703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab006abc129e2671836e3ec5a2f1d7b34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673b38060282f93e2c2501c7d4073965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7465f656118b22daf55b4865f094016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6ad590f0349b82785e05d0d9b21ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9d40cf4ccbf230f63882fa5fe48098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7fff7c886ea8b52a89f06d7f3675259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22e28794e3800eac06a6ff0a34a79010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4eb1bec9043a5b53286d26f89bc6f011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884525f31e54b2e8fc21b151f449eceb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2519a5c696aeead8f5d9dfbe9aa1fc413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c07fdb3a392fe144ea6e7af5e8ddd814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863dfa09cf8577466fcd9c505c0815f415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32550a7fdf9ffc201f2925e78d7883b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad34245c2b7a63ebf4c495c65b3dbc117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38bac24d8e64b4d29a67056f4394d918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8367af692edebfd179df883c8768b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd4cdb6b22667269b8eb77b18ec8a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdd9219d5c60af4af4b2a96f18b10f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed54d0dbadf44d7698e5baa7008dd0422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43366d4b2d7cd8f49f31989e108f83c623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4dfb40a7a74ea5ca680e0a91f517b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca904210e835add925045738115c35925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57e9624bc984bdd1c688f4b8921fc426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c223bcce6c96028c09787fbe03d31c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2863649ed4b0b5cbacce3298c0cf428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82816e03f0090249ff977465bee5f029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f7348c7b077b515c6b9d4e1a6932f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5bfeaa761b5912034a9677894c1df31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1386110d8b4047f2c6376d552fddbe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef58db23aa67b5779c9e749304f765433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa998e69175091b468f74692ace5c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605c5f883eeeca4decc1e926f216f5b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab64978dc9f3d2942030f9f21dcc9e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96e2e95504037c3003f37566095df837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0e09b6783dfdd5f4a07134debafff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b81017359852fd1497b4d71ea570839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a470df3bb7eea86b8b8b03b2a8756140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eacf4ea93388ea3963e5d811622bff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df128a93545d1b86fd96a28f291fe7c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3225ae8a05a5ad2365428e2d7a93b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4f5c8054a2885f6d522b9d158aec244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbbc1c68d56edb97c5afa77a86941145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6777e0951afbe9878f15f7d5c6e0546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aeacfd7f092367d699dfde088cf12347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af44d67a46be094a86c8442a389c82448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5491c82a9af18ebcb4d964a8acdd0549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79c690766a4f14b7006adcc3fb57de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d2a551de5e12dabc90b17ee1ae76651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f86cb35b647d30ca6845be42456ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44980b9ce327cf319ac1524c078667b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec061255f60dd1f20880ee15fca3b354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b8accad294b6dcbe9329e545e527855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa37ba68a5b11ae28a74c999222a6d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbab9b85c2aa9d189416e18d62876857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a153823b513d15646ce207cddf7f1ff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d5c0d864738f76d5b2a6ad3d0e79959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fba78dde052a3daaf7238b840818960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3a2c8bdc5e4789bc19723dc48796461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025805d9ad53438d5d7adc74c16aa32b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e887f338af0170185e22a45da254f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c2f893623b04329d4751cdb7a2c6f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6619e948e9594d2b1852fc5c66ac20a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591134628e647d3191203e38fc98e8466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8ca8defe1919e6df66aff6b44a5d567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2bde246bbb53fd258624367e3aeed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9ce89fec2bbd3cfc6378852d9ec8d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a05f66fbf6f9b1d2f9aad758a81d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670128f8b71c64829cbe0bff83b67a871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874c3f55f16b73748cf0ba0508cb67472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1896eadd4a360bd60d5aff2167145873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94fb5f6e626c34bd721f5ee144f1f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f70a9bf8ebd54d37c8c9fc9130b7cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f08d056befc679a0c0631c22b6fc8076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e539e661146f37d44ba561dec43cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2c78cd2b234c2da250f093f99ab9f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579aba1d8481b7bee22cb68a441a0e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7831a860e386491dc0ce07253a95db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95900902dbecb46b9b24a38dbb75cd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d884b47a04d6e859d5f8f0c5b6d70582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922aa7be75ce1c559fa8340d5d3cfcf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632cd6bcf5d2692010f6f2c87e6aaf484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794377b9f879334a31360ab98c19ad485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86967c981ce0214aa2fe47fdb9216e486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3f7ba70f4bc324bc023d5f95022b587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b988c977746aec1e3326c1fa6f86b6588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c6de608e967dcd6b476d8b0bbd61289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c1b6bac98fbafbb9d76fd5e823b4790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99012cf5057ecf4a1195e0de5c4841391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca4f79f1fee9e119b61d2cd9ef25c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0873a7b84ad6d5f63ca885ec15526193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd8c1800d4f61355999235c317424b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fa559c7fc64a1564c1a8a094995c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00f93450610dbc8d050f3eb4d5d2c796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7136b7d93336808c8645548dcc930e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42151aa653256a390d54c9142d77656c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54ddec3719d50300e903512863402a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7402d489d9bb3c9d11027a5bd0cffb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0d9ecf7e9a32e31782066fa2850ae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b652b72643704f4ddf77e729971d99102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7daf95bdf0a571fd73fd8b0a7cd795b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59fceb0b9be95e5ffa40c6e6de8f51104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5791be35b1c0112646f26b324d8f84105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abcd1f961c23717e852c1ae54d0841106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8d65cfadc372585a1e648cefb9d69107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbd9ad6197eb60e956bb7848f47219108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cecbff5fae1cf1135301e99f38ed08109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd463131be8bb9dc2d272c60a0f4f2e0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fe66abe8e91c190cfbb945cb2ab0d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7033715357f0d988885a277ceb625aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964c5d1a9ac93349565dc0f6dbfd4c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f2195da35663df27207a293a59e85114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161337db7cb3697af6cd2764acc7774d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723cbeeea89822fd13ddef8257d346a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b50884818f97e5e44dabcc193aab3b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61238d2f263579e7a0e5278430d5fe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb96c10194a316e240e5f62118ad64119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aaca98cc9e3afbb880e94d66e52b0f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e98ececc5c3e0f6cc7843ea127b024121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82caa842cee406fb59f43042cde707c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43715c4af783a23f8d28eeb749628bc1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede57cecbb4a851e7cb2b76ed98685f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ab3289b3ed7b573084b6b5134fa8c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ffae116c8c67a5d69f1169a5cb791126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5888ed8e8d1694995518d4fc2b7334127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1ecb42e87289b81409e73dd0560cd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf28149628387178366f27f0eb8b96129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560669c09d59fd60d762ae4d1283fb6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3b970c3d3c9b7f37905649c0f0bb4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c564afb6a9fd4030c55b56ebf9e455132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc635a40d38b2158af21df3dbd15d85f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c6edc99080e80471f3e9f24636ad4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2ec0c6b5e54d6372d092f68264a8d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2258163ad70482c9a0ba78b59ef68c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67734a99618512b01d417c58b47481d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f0c3336a7739c6a4bec490815d955138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e479a046a1dd290e719e8fbb50bfd8e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47358a4b684f7eaeb5b48b46ca810699140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387406d70b3abe315eb57eaad55bc9c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a472d7cf97cbaae9f2ce801561bd02142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b5654cefed4c4c32fe9f9fb002c91143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80260199a6d87193fa9ef6d76807284a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc611d1e02c4994cae692dfd362085145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f12f01e6d109960150d408e33b577146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aff775867a38cebb2937e41532eb8f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82660331c73835871363c9b01458fd7c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970c04958d95a36ca1ec926e4f6e92e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e06234067451f0267de8fcd535e02150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1fe1c336da0837588b671fc7b1c6f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec91dc8324e496c3acc5ca185782772152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8d32f00906cdf08626943c9ebf112153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad443cafcf8631e19258b2841afe5041154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f168d601135eb39ab31c0b46ba61b88155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771da52195c5f03a424185142feca73156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38174a508ad1a96c9f8fcfb2a6fa6a52157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d5bc80077256e7a97469b22205cd4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab073a81d9eef3afa47fdb1f5b3d13c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe126ea8dd075c0da73447ce0ff9f4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8a560a03082ee1274f959bf0ef4c4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f0f292e7bee4c58221f2cb84fdd9a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa008d624b5e51e9121574d9b39902cd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a8dc7f416379bff25ee271be82e87164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d840c9f4b5a39cd4acec577cd10483165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b951e87e9310f24a808e9a28e82355166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1712fdd9e747b61db05590c05309064167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729575b409c08d211f6b0c116abe38a4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f728c98d0d34e8e7af0ed7bb195b8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49d9305deaedaf5edc2e88bc3fc2d6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e70d2442ed9e885e2561fd202e2686171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b2a91f64b3dada30e69398d3b7387172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ce554f9b16153156b94cfc32674b7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c42a2116f576ac1cb79361126ddf9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a38485bafabc8a7dfb59bedcbad4c3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b54d6ffe34e2fea728bd6a176f591176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f62c1ed74ca8126a34fdaa0368f4e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070b0f267143861f3a3cc613604ff8f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befe4483cfacc165d38a6607f88fe64179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909a9b8b2eb59e3a0293e14ee59f16c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c68a67ba5a96a7885f1202510ea00a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c60b329f779e3fc08f04c9eabebfee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6816174dc266fc635c0a4ee66ba1ed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14094e42920e1b6af13d10980fab4b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e846aecb96d77d1803be48a967b7fd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0880beb0c3bde1ccacfe37f1c940e7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d07a06f5b5b5535bc1216fa66dae08187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de23d6c49195dd633725b6751732366188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e77a7cdde313fb90f99bf466f27004189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606cb5540d8a73cd82f11a946e62b01190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44557bc4349861f3de1cd241af0058191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cfda25007bdedb2f66df0e3825657192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd3356a2d41e84516f68e06f2fb47c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d479321d47240d2f0b9b502fa7b15194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dde805f1e720fd03a880ef1539d6c5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e7ff7ffebed6f25a4c1500e431e07196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a51992dce300a289a67d6eabe0bdd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e9b544c5611c74416e2b44ccad623198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36889808cc0e84b0cc41e03be91fc69199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4733082827e7726bd16f4fb25b997200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41f1338e364288d8afcd2df2f6ccc6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406f9d722cfe11d93c745378f1d32cf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1747968b8d5ccfe142a46bb823d65e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37231c34aba78ceb2595546f08c0365204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d69b631ea6dc35f81bfa0b65198c5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d3ab87a37c43f303bc800f13f04b7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d4a9714ec1821b7d02b46a3bf9ab7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156a4fc47219fdaff91e8d13d425bc2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d74ee4b33c40e7dc1146439b5ef7f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441096a8b060a83a91699a6af7a4830210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5eb556befad2a94ea2f602e686e974211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21318a2dacf6ebe37f2ad75678ea61212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62661a3dfa9ca5b8077efcbf84014b37213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f160b3a99e0d0db76bb3008bb6815e6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b029c846477d5589c9dc5fa7ded791215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2c1d06690149d8562a74ff48deabf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91042bedb96d9a8ce45770f8741a1a82217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358fb8b81938e45cfcc585f3362e6e5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e655cc227c7c764fe1564d4f63464219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421be9bc37e59a7cde4ff821f0b52387220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66662bba7acc5ef279a8284afd7dfe6d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde781425fd525e34267e6663d0cea13222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127cdbc96e1a2d4092eb3f4bb7aeb6c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6ab7ab653ff4b94c92b51de3a77a5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e6148d28b8161900c426f1e99ee8c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b2055c9d3e3433543c464400a2705226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495e058f1d645a61784cab1732e0909227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1b3e0557702f487b46a1c51a13cfc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112ecafa73c6b6f990274ceb480eab2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce31468869bb74cdf7c5c3156b30170230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e60d7d55870b657544d94705cbe82e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370f610a4de048f40152d1eec709db9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a1ffe88b97b9e1e8b567c3d5df062233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2162e1a3b97aaaf928626af0f9cb3aa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0bfdaf9fd21182edff6f38326aa1c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de229bf52fad4526914cb7e23d32aa7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0739be52a086054f2c1b2946bac14e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4708bdc76fec0767b7baafd2f2983fe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386ca8356f46fe23b0941fea3827f05239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71650492b1437032537ec7dc9bd8d57240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8aa4b3d2954c960d973c456bddec3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefde7f6885c30fe5f26e0ed842a099242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273bbf04b1045af18d7fab49bc124d6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bdc19156652aa110deea31db4aa45244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae12a01bba1b2b238565ba5ea1b4fa4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba201033c8ae74c5b02ab51d33b12f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97401aeec6a64d830fc9192ec43ca2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c73a0f1aeabd9b5514f4a987bf4e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1db629a55f15ac3d107e3fe0b5b4a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df7a1c07befd08d552bdeaba1df207250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b5d60c8c7c2df28060d4890a7b6c7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930e4f3e7bf6659bdfb9fde47bd27d5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9160e54a74fe9f95a957251109867c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332eb8def7a3f22a58eb09638b152bfe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502f48ad07f77d9729f437212a64e51255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96261f678294eef8ae1c9a011b1de405256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04639b6f4323b632e8700f8bf4675306257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9ae61765984e5048086df5d792500258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456b0c32a70340a0999896080c68872259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b756eff845c62d183f41a7399be2c7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7cdc2613e93425d42ac00f9d471bb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c29c3c7e259d152fba3e5e9ec9e90262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b29cab8f8afb061f6aaee3210753c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440c146de93f012380980482d1f6e65264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658c3323e0ad524d8567240765870da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267c5e1ae95ea2b5a4e699a3667d8e7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8ce8ee0a070c85ff7df1005945b20267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18576a591d9474621183f3bc7aaf7c73268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86481c85a7dda4450c10369eac09d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f924ffb794bcc62e6f0e9327de3d5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad001748c33b05c0ab47977dd3c694271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03644be4798f767438845e208186ab9e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb98ca64d541061c2d3739d26548bee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba786e1e5610c80b351b7e82bacfeca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad054e67aef90c0a3de819cf616178275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e39f498ad6d9db4e013feadd46660a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f65c7960932c5e364b637855d5b48277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb58c290d3ed428ecf4c909e6f6623e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c45d83509f8dbe996871d334f7eb3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ab2ace99d4e792767163a65db69c9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fe6f628eaeb2d16193a3c676aea4a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e155c42004a7a614b6c1fb02dd80e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b647ca574bbe633e6788bc0febeabf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a15959515e7c55301ea527fd997be284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83741cb915709879a66b8b2c6673547285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7114d2dfe1735969577e3411198f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd362e94d3d260d7f86fae59f463d4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733130ebdadfe8f65f1fc901de41c21288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ab47e4218211149cd061cfebcd487289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56078f4496b5dc66286b9a7926bfe280290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5c5ceca5929d66a2ed63d647f8fd0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa92e722722f5cfc79efdf8eae1ed84292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa725c684863f132bf77f018d55f97a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937f6cae21c40ca078706ff79fea1b5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0769c833908eb67e0b5c872b14a640f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1f48f0781417a702bc3db250a17c1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb83d6a32154bd25df2cd0eda5f9a66297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03eae44f941d75d661aa1a539ee988298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121c1aeaedac05b7eeec6378df13d44299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe39e60ba27e879dbedadcc700b5a6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812adb70816c722de615ba9c135f2c6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea31f2f5cbd3e94bfa6ef6391a0a65302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f52a65831f8090773b93284063cb0b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73308b92ae735581fa66b117c23dfad4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6f55ebcb6017b9da7d4a5278decca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3ca40ddaed44e5a97fa9b04ed8e0c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c939a18dae6c27eb26e7fb3e968a8e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555b9d4c6bdaa013afb7ca15abec99a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9db5f983f090fb140ef75e2651e23309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d46620f72bd5fe3799a6b029e1e8f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b253c78a34c350bcc2c6218ce78c8a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46500b2b1da1dd5192f5ed291aa32af312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179644f3b2f9d51bfc4e2671fbf0c43313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea35ee703e6e616731d076e6ebfb50314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc52a534fc3724ce821ea7f3f2d6dd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d412bb9361c5a3fa4e42a39cfdbf0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6b0911325f7f474fe9a2916a5eed5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3c05329bb578f7d6ab2b5e98668b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014d0844929c1223ac56437da905eae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c160171d570b2d92565f9cadfef5e9a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e65d8a1a4ef34d5ccf63a34cf47fe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1a435c4e2a931ad96a2367acc327b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f53aed9a1b3700e9fc970e3c85359323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20be81d99c9f5a6899f4c1b06ecb2f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98d5e320d3c3911dbe197469020279325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f014bbaaaf3347bbfd6c57e2255c138326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bc1a1139a1ba80f4f7a6dd7b09536327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d24d2bc1b5e942baf2498a06c8dd1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0006f303452b3c799173709972c1537329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86086c044c02bb7f48d5aa8672d6ad72330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86980a4d2189149ab0d3bb7b6ff5fd22331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8896d58af9f1ed305e7e4aca10e9e49332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b93e80cd2c855d48b0f402a6acc755333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d827193e5ac4a25bcaa12de006ce9b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07547dacc66bd463101f6a109a7a6d79335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d4d1b01726ad9cae52dc581161267336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff03d3a0d073c9cc056c75c3c3ff46337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e92877c97b62220b433af7a37b064338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a593cfe9171070a45b8c385464e9f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5f9393ed6bf0805b318a02a21e565340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1588499072d0d7d8e618d79299f5ce7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba9ca38946bbe657a08521d308f95c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba61d39761a7fefde365b0cd8d61f0b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f766d71a369ae06a3424e0cd806cc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54b90c615d2f4f0fa03e6c891d538d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79229588e1e876e68d7b8f1570a0beb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f6d929a1f3ac16d752e14251ed7f9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2b28157ca6ca61b7725473cae487d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae2cd7f7a3cb16e2930ce95d9c06cf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb88610a3f3081855794dc0b37b7a2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bad8c451f84ac3d596723e6245e20c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e333d8bcd94094aec4b42de6c0df8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5eda6bc5942d545df422bf421b3bd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd12df60fe56eb71a8fd7969ba02d00354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02ff226901f3947a9fb65dc872d4ba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfedde654c1c65b285a6b337dd70ba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6089c187e32f76c8e205496d5ffc7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6cebaf8e7a83b82bcd25a3833adad1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b507b25e10ba2dfa79f930f5d51366359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8091b69d82251a64f7baea3a2acca7f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515e506e3b3afa2e70386025b443141361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a48c3af608e1b2012c018f1969f90362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d90db1daeb6fb7421e41e9cc2e26e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76892afdc949c50a508b8a8bd6a934ab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3cf50c6c9c9e41a3bee000c4816a9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33ada158d39f78a98aef9246c0bf6c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5e56d3a65b45208727dc3fa82a113367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c76d2e33667002d61f48850286be4f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae135133b124f7d305275e1332ceef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140a7f1f2b919fa89294d14c7d0c880370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823e0d87686f8ebf5b2561aa8039b4e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4800c336df1b12e16031d846aedba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5f4ec37247326d4b3d6b06c5e38b9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8aee60636d1ed645b6feee910a1d3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd200a4ba41844c7572a4e2e25a38db375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6428df010e7194c110d0c89acaf679c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935150942bd0582b7e5a96dc21fef6a9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b99a0cdad5d343dc9dfdf6ff7ca13378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e54c7b51c3047eb93855ec82c29bf1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c128281fa7547c24a2cfa1a5d11ba6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7fae4b38030a3ac8492d90b289a6f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ef5eb8e4a425e342f2744c076623d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314da65c79d86a676f7db83d8d7b834b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bed567030b2dca49b7bfc8108a46c1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cd9bb5ef58d20ba83d432a29d7fd1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764461440a6777a5fb1d1975003f9598386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11bcc3513a7cb4116293eeba938136387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f3c4e0b9b7a8c23d8f136f33934a8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7439650c7b25c6fc22a380309545cf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da9c8d3a584bfd8877fabdc6663058390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c543d33997830ab69ee7b2c950e90391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322109e79439954822ba188888d75d3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13225f57d19306ae5d70b0776169932d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0dfecd7bdb2281d2aa82087107e8f8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703a5cd326e1976b7af57731f5794cb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e2aa4115b13c3611848cfd90e7243396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a56464c47220c8aaf11273323a1f2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537ef6963280db9b9a9d88329b86031398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5bbd5cc4dfde142ca6644e2cd2864399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02892e1ff6769aa105271b47a2b1ba98400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948ecf65897260c5319665b07a35a96401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b681c67a8a0353cd78b466b3dd7255402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab492ca14e1caabbebedd5071283538403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417882e6ea16cc87120fcb7ef51af4a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b55c231e49e7779eebf8d2eb34fc30405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d5a052ef6575c749aaf28d47dc52f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691e823d92ea2f17d3aec104aea9621407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4576da55fd246aacddca8ac2697af408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606af0879e579a1d9639022a8e366d94409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3c8c0e349d2e4943c4de1f521874e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf267b3db487a48b80164a5e3dcfaa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede36b8a9a5136af4f106d604cd7239412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69dd4189376fa8e5b9b694d0e51586b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36c59c7af974725b8fb6adf703d200414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95b428efe08b591966e72c2ffb5e40415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a02c01764b5dcc0394c8431fda21f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8a8f519f8567ec27333051c33995b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2dd74d040a14da7fdb8954df7a677418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11218923bf59662c896b159bc65b228f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a490f2c9d54d1b949f9b0096f37f89a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a92fbe74308890bf29792f6221f92421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1d895262c810318031848a5fddb0e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ad08349a343634baf22e00170b845423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981457dac3016d054f16a342cca2c3ba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6071d3f136d302e8ee0d27cfd3ffc0a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a13b4fa868d2867d8c7943a5ec8b0b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604d7d23ed2c991cb80dc8c734a4308427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef02191340b617ddb4ab18512dfc21f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b803d139cc7b7866b94284df45ba7c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7c20bf18d43f7ed63b4fb5a849333430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28090879c84c1ec08600660cff440d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5292c23a086cf4118c3e4ecc925366432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfe0e2d1890437f2c50c2d66eb0658433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1012363b76ecd08e5a250a9e0794f64434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab6e3dac0fe1dc6a97a175faa9ad2f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127453be79e16b38427278373f7207a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f721745db0b7b1120bcc9e5903b2e65437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debee6971b768ba366c7993965b2c23438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf2808cd76ac5453756d3cc270f9ea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5ed65ab5d7d334f7c3dd64163d204440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ef7bb2833444e8d502249dbedc3d0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083d83961e78e270c4b722eb23cc0d0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8173468624a5febfa809e72e392331443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e8bc28e7972564e2b069cc97a673a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1dd2aae55883604ffdf86932c54bd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d56a941da21099559598faaa1428e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24b7d7d3989ce898545f72c8b5e852447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737822fdb498dfef513054b5b11c4aa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e26eb617a9e82e9bebbefed975a130449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03827e67db9e4e9dc04d4d8b392021450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b423373961ef189e431cc6df1304650451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcb5e03176dcb8c8c0621c4135be56452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec32989a62651acb87e2bf48c282a6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b92b675780753a3f9aa1927804ba93454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb418c6d71c7031acaa82b900e1db3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b898fae66e5f436eea943d43f25d5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218c206dd90c52ef3a529d22e975530457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e735b00e31c784b525e633865952bc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752199ebbddd9e64bc5204b1bb5981c2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24473e3811256124e4c0965bb7393e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0319d4744c9254b82cac3d1fb8d1a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971afc16574335581888caf78544949462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8a416d41218218b15f33f34872090463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004aa7c4d8fcd90bc06c959d15d79cf1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bc97e24713c55bdcc64600d0bb397465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327997ceed3f54a65dfb9e9c81ab43b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a6e94c99eeee0926ccaffd25001ba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feabaddd26d5653a08092ac6f76e6fe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b376d47854ec1269cbd6b49fe7eb458469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f5ba2867ce3245f74efe0839acd7e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ba6fba203f1cc636d82fb11fde663471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50090295191f1ed535a15d0e037d6b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555400ad07603ad333463f4712009c1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64251523c90ce25238b2a195afb4b521474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33370382cf0a8db91b2c7a7e01cf5d88475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd2fa96ed0299cdd75cc106d128231476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb761f9ceee6c045e2bd475bcfdbead4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d2842ecd2c3d28086b870802a18d1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3d89af993fafc01fc45d1cec41710479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32c82018ccd7a335758971ccfe9924480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20628651a84b5f3c2c0444622eb4b77a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61cf1a4357ff858074b1d4e19603d82482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873114fce9c894f6e3195abbaa5da190483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96df8554ce68c3fedbf4393b0115b0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc538a6f0f5f56101b8b9de3adf2f8f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6eb04dcf0b818466dd3ac835f72b6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f39e29906303b3f03f3d525619f897487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dda9bea02df50110795ec8af966bf2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea75056e036eb12e6044c241bb7ce2b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41afab6dfa6c46296e890909c7250e9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae12b3652d5c1f78ee083dbc6dcb719491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7aa5f794fef5209b180749088da1a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76b1359d6f2fb0061c6175badd78b5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1540a254e0c3c47fdb0d6bf75f1340494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3934abb6164cad8a8549897816faf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6e4003406aeaf7c248a2e6f6b6ca5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de038fd9db90edf61ddcdc9a0c0520d6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17000ab8135c0aa84bba5e0e58a80d4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f81ce08288cd7a6e7dee52d082a7f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc236e3645addc05d19a545ba8e5ed45500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d39ea20313adf711e3907beaffde8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32e50c9f7728259518a9de5fc62c31502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839e2950f39e93f1e52c67b19fced48503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360a1dbeb6f4b07899b624cc66f9596504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41461d83d60fd648bf0598e2fee5ed50505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9a73539551726fca804cb0d207007506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a86ab36113af0e72001a974ee0354507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614ad49a21980a3be995d0cb345fb6b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d44c60c5634ed3f5a595f57a82e35509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a2e581ecd73e36be37febd14ce954510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547dc115f2271af13229fbaf4e4784d8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6246f6cacda08b119e354900222d2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a8ba700fd0e514aebde14c65c3458513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64635b9cee5536d7bb5233722437bb8e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0693572fdf01f41e729a584bffcbb1c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168deb264f656025ca97d14b39336a7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61373658d4b0a7f06d244f26e9b97984517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddc091e37f96382484630243dd55fc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d9651bd584327f93b54fe48995f38519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03e4e5c7fc37accbf5326a7a9524c0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0ebf848488167232323ee619ec74b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076abd1cf3c9cf510f241dceb57363e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929143cb25e797e3703e6d5f62ad714523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9c0924496fb01bd999f44e5cdbee0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ce83347d10c9b86c632278220c797525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49039e299ca9db68dbafd487383c275526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7033ce9f4eaadf1ba37f2b6c816a4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d91f4558c917d164eb1327c4331cf9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4338beefecf6b64d0f522f0d190e5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e94961c42f5618ec1e041dcc55d7a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d818178238637f657158d4805fe4c7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa07dd086efaeb5d9f11805928505f1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8865f407f5a624e443f8ac38e5ca77533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d8f0764406f8df186e8d91e3a2a70534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61136a925a63f57d94a2b665dd2c59a8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a48122bffc58792a7db93c37e9df87536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74351b29d1507c85d3f4381e700fd816537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a040a09c5793e2de9596762d63b3c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96013ce463e5c964552788018b262d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824884f5de31262e1e84ca1a605c5ffb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f72b4cc0898296cba8296d3a30761541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41a9fafab7c24d1f47502db8bc9ecd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4eec5623a41fec8a639ca97c640857543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c8acf68bbb403c842797071a0c9d7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0f80a60e8290ff677330c70203dbe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037d376d0fb6896faafe4198d74fc92546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774bbdc9aa6297ceecb0aa51d085134547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773224511486dca42316a43abc53d838548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42318f72242ac07285c498b4fe26fdc4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37125abd826d4d5dc51d3130fb94ca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420e1717f99a2151c4e9d33de042217551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74ba1e452fa580ef5cbd179ded41bd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f90cbab4806efd43618af333d3409553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b544ca6364dd3b1a45b33b86d0818b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff256ae2629f467cf801ec24cb01db555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799d34c8c1265ca8b28ead58557f29e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0c8b26bc04868cfb0ae407df46e62557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903bb4063008e6cd7c3b4033f3eff270558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4bb16b685df1d53a74947a0b208dc2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d03bd76fbcaccd4fdb511fcfbdbdc1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a912b37c7f88a79957b7533c1a72d4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445c3e3f8a75ea1bd0be198d7293df3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d885ee47ee5845f6549b146799c887563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3638a88cbfc5cd1b33f19f8906b71564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49976498eb13d08a1784a15fd41e87c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53933821a33147c5ec32a817d2c67802566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e8316b45f447efb95ff4ae1034f90567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67600d661cffa842d17c205185d0f667568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba71ab01175daca53e79187aa2459ef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38487e0f9863630d27fdfcbe0004d9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1783d23c6dc3885f8b3938d23d5220f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94171092201b1814e8edc665d7d5a60e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f318292ea1ad9dda37fae2f6634e17a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddadc626e421e606ac2fda1201e3f3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff285248653b3397d87a838e1324c4f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14a2f28c0f1c6ea37ebc7fcbf0fce5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59479cb08355dfd9ba5d27a4b08d3d60577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afca43f125b4728074f85a8ef010225578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ddb06a73b0d859ca9ab5b88118abd2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5241eb0cb989e92b4b4a69447c174db580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3727d79df996d6464ea5f51c5a4a29581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079e285639a9be17fdd8b9e54fdded7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f84d3011d29031d61cd785db7bc34c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd18cfbd1c82adcd9b762711ba50b0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5122d367df4bc3bfbb3142adf827ed5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d3c3fa47e7b52a246789c6797c5c5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595be6e2de1a19f1a20519fb8676b6a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c7b3fa80e38bbdbb3e4f3a0e24d33588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524854cb284e69ca46234aca0606043589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6225eb3b1d66d4956a9e85255a21a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5db5a45d8f23a12dafdb13d032eca591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb39a5df2c3a1026d7fd06f2b7c028592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405fd29b1867316d5eae3da42c7b51a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2121a05436ecaf260f681000cc08e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05347ebd7a05ac17c307640c6ecf68b1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb5d7b8396fbde3a896fa27062bf1d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381d07eef778099f7356c10d64dec48597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a22e4015d131be3885f781812270c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c7910233984492145fae1de654219599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e5514766fc9314536811bc09cb8d5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515aa0125aea6471e34d7bba2814776601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426add696cea4989c3d5881be31b93c7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb62b093ad0b84bc4c67491776aabb5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1058eda60bf31c5fd4f15b619f721c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d452f0f43efe7d93a5d1d9962c4d2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2a3509915aa3814a46373950ef77d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9221ff79d66e36301153d4995dccd39607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bf3a48753be70062cd3f7001f0a9a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50710bc14b42104f88ff9c3156d60172609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bd02f8aca32b699c247eab863da03610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329f7e950a6209c0cccaac83692b651611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b528dfbed9597c87bf78c9b86a877f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57430163d40c26a51719838d1fae94f6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98ce9d3160ee4cd83fe9ed2165d165614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcd47724002f7f78643d726e927857615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab369f083b456e5ed9cef6e56dba707616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae011dff1e2d73042f91d69fbd0e2a2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fadee59e75f021643ae5873108c26618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d2ddf3756bd270aa2ddcce6e3d1e6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cdbf367416d736e3e56a1c0f8b149620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed676fe3c64960a4faf7654352e98e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9b1a4f5cb73893df5e58e02bad479622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de8c35ba9bfe88f19bf4b38fcf7076623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508204d4caea5bd21fbea982682cb6a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554afe0bfb373a9d835bf94afae6fc82625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e8f616cdaecba993144254a694c94626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772cdf13fc37b9dc7b35eb2253165567627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754baf595159cbc0bf0a79e1f5ff7618628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fbbf6a1513f8bb56c95116a4c1732629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457b817948f479baa91ab0e0e24f2fa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d711cc7a739ffc838c40e6b758097e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13da3d72e5264411bf38ad4733f568632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9709878af2861679af2fde366faf536633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb0980564799a878d5b2688d072e03634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbd091a562a862f095e6ba95aa3029635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670705fff308e22337b1a30f67fe719e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ee5e9db874ae5c1e89dfb5cf8c614637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04052977e88b610068f4660158abd9e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e970eb84027f38f7bcaf519116705b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb91576bf28b3f23b1e9d56aa33a21640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f398559729323be3d8f7366af9de174641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f5fa296644bc9c1c9c0a76cd8736b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cbad4427706e9fd5a4f941f5d059f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9ca60b8adb99752e3c678d031f312644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6140bfe325a9f599a74ee0345a47cca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ac27f64f16c413eea0586cd93463a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f04dd96794b02ae1cd1235795012a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a293de602684ff228376b2d32c6fe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8a47cd8acd5a6769dbb72e58ef6a5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c483f8b9ed16fc8a24585562f712a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37aa35d8705416bf09d2c66424074ba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9fa956c08fdf3895d13814b445cb8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3d7ffb2d55fcb305a7ac4c447a248653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a28a95d412fd3d5f9b43a9ea50447c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a189e05e970b7e273ad2ebadac378655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09981aa557f27c2168dea5c03092e87656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03571bad3ca482e4615c7514cb64ad5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a261e4ac9bd30e721370cfa1422b6a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1efa771395e1bd07efdc062f05a7d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdea43898547d8bc909a30b01cb725660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94eaa95b6287c4db2faf06a2dcb44e7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1512f57ff09d79ea168175ca435344d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eebc0226075edf589d5da8bf6cb962663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931be1685b41fe034304b6b209aea22664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894816a5f25e78882abe29ed4f0b52d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358650852c1bb7f9016b507cb054dfc5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328f2b2355218263dbde4959545c294667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86a2ede3ee66d22f14d0b18463f9ef668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae728b1672a01e2f34dee541be2c84669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7915748d4b4b0ef07a456f55ab0c6b2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01dc44b5e2fb86b53534a03f6b4dad671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0728b477a725b510f410cb4b0123a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3ea1ce8d48e51fe7f8d57f9bd0bee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71cc72c17e5021517b45b452796fb4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364570a677ccf07a5edd502559d17a1e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a1e671bcee40bd61bae2f7761f677676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b838e7b549c6e90cffc6f1421619f00677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496c805f503ccf70162edef6ed1bc98678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b95a9cd2e8fa2b526526605f644eb1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715434bc3d852751db99d8fa32559d4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d83edbe987cbeebb0d5a2a8325d6c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17353799e264f54a010128924dce124682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb90aab94c5eb4a5191e2901f658c90683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb26a99fd3cd0cc0b9d03955ccfe32684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfbe9d573b7f3b04f2280e9b2353b4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4c04bd0747526e50b646660fc309c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4300984af0395363378481bac704112687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853a6080e4e13c645110996c01b1d8f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f3a8aaa21554aae4c5ab2cf0fe28e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a96f14c2eb38b33ca7c1743c3ae0c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f778c129def56f812171d40b260754c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d187a147907bd531da393eda6af4a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d8d77f45f37d01c22027a14f0de94693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d39254374d3724d98dac97fe27e70694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979de3c7ae621da84e1ad813fd0843d6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487aafcce92be9fe75f129f12965baa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe67712e47ce5dc256f5f1ac512c48697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab67781acb68eceeab21b81244c44fd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2148b7ba05e8949d07c639c106d8c7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b5c671ef71cdd905ef5b4adb0f700700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356f7d10fd66b9d1cbdd3877011cdb0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ca37d5c64c10da527ca4256364dbc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad161e016bf1fd04634aad9606e505e0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf679c68ff5a4dae248fab6dc4ba2f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c147b69bdf8d0d54b61b4a9ec59c3d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54daab7fe7d21da6cc6f7f81b2713fa5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41eecddc7073580a7d97bca619c834707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6292912f89469f6ae46b799b6c5bd02708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90faa57786655d12a5ab240fdf1a0c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea506ea3fdd6ea7a4f9a4d99f7c20a6d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9a6068ab6d9cdf5d85a4391d09af4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01b0c66fab9c7ceecdc0180017e004712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0448ddb2af93e0c4df5182331b05a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd0ec9190a3cc1a8700af45b3b6503714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7ec21b6f1330b392e27ac9d8d7d51715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877ce5660dbea7530ed45b83e0d4ece716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9510bf83516f134d4ce47c6a19e9082717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77bb714fdd0f8be9e6d2b04ed21e14b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d1da1d8de459ad731a27ff1c428e9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7059c5504c1c9d501184bdf45afbdb7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4844f07781ebb2f3b3567e403f0cade721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c175dd200d2049c6a49e9253d0358722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968266b6f6e8ad44079d5f1a9bf0bfc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c3316408197ccf21a4fa59837b608724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90b334124ce2ad77c876507e17e11a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9be68da8396845d041fc5ffe9cd200726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1212d340488649130a985d65f3a61727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355da11f35fa2513116334c6ebd3b3c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c4d607240ba6bce58fb796f1df1ff729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8926276990ce0af9ba7688405755a7a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cb4e2260ef4f71cf1727a79108052731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ffa3e03ddb0c710b3c1568dd7fbd8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc22e0aeb437a7fae65ba7e5d22e324733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57efc5ea10590369fafc9628cefccbc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a775747c14bb5d70a37b60ef06090735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d425e1449adf4c82bdd3f34a0afaf47736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10b031a64f28f9ef09381e51bbed24737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73114924250531c5ac39a40779a88253738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ae8195b1d58325f505aa9f27863c3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46749a83b8e297695b501bc71d2aea740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b237c6d6b8aa78865167e1dc71e278c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5cabb2f1f8de926e3697d2364f9b7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a15186c3da216ddca80d1b159be85a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06579c67b1018884e66ae4402db3359d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97bf8db43270acfedf438d06c49afd7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28770b28781b9a6dffd4099640065389746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fc63c0156d943486c46af5a156686747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42116527eb5f18bb8ddc9067e2210188748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3360282dc6d6a88713e9eec1748505a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b3346a4e7a6d0a4612105348fdbd6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663819590c16bb7685ae1ac1708681fa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873bf7133cd2db1ad3d674d2b862cec752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c256d304f8d475aa074b8a79c17d2e2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca1b63e371e7a7c1d9f32fcc7a14b4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb5be3800473c86c0a44a7c739d724755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f16b4cec69f3916ba7e438662ffa0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daef48b721ecb05afc9941cd0fbbef757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faaf23aa17c2b6c88c9214e34ed6413758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00095572c664769f0f7a9760d2d7c7d6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>