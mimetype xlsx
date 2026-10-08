--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -3358,51 +3358,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ce72821987c887346e3b4e906d75e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d2ac7a33fbd8910c57c6596ab3d852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09715546e14966a20ea0a9d0b9dd725e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77b454160255f5a8bfb877b76318dc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb00c28c2ab63195f3d63d9f13f0fd25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a1769fb0b342cae55144dd93ec0756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe8b8d250b38a8a14032c5f566e88e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e329d04e6f48d8bb2b2001f49793938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6cdef75e831569abeac96282f1f8c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bff06d2ba17561cefb2d60cc17fd9c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df90a4f643dc151eac3a49442446e511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545d781fa99ab99e6bbbe77b47c8b0f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0245ee623f986f4ba1a8dcc9684a313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35c07481144d5aa4bbbb5df0b1b42414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c12476609dcd239e14d10788ce007515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1a62109a18117d72b412e6a52c2d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a10853eed8b5b53f36fa7938c2df3f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9b261bd8e94ad36bb382f83a272f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc004458cbbd76cee8a2687de1a60d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529ea66526f48b67cfa6dc0a9713a7920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcd7d464905bde8363c66159b4331121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a60ab2f9e72cbdc9841f92a2692f4122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d91cf1f32ca7333922fc38ae066f1923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e986f8388dde9289a272ba61ef8526424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004d49b51a3f16d434526b69394046f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89137c9ea59014f03c8eee87ee47bb526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa125505b9cc54f7721d02f8e16d3ac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6431c4e4a92ca25982559c4b083b628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7f81ebf0dcd09e3d63a9fb3ef137629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984187f8019146d24e23b45082bc15d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7821dd7f610d91d3f15813b6e163331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03e0f2ab8bbe3afb6f230760489cf832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62832dd5ef115ebf5bffb150ce43966c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39232aa71855699372e790306b21203634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cef6d49fa15d52dc35ccdca0f6f7735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062d2c5ca3094caa235a185f5775eca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82488d2afe0703d500048d88cacea0037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8c38016ffdd2a0d8540427901891438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983281172c338743f2f7803f4169b75239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b133d392666a7c9122784c0170c7f840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc50dadad494f711522e8c2e4f0388041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ed38cc45c6368424ff5fac06ba15742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90649993133ff78dbe92b7e2b06de7f943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1806ef2515be87bc6d6a9e445c21a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327c9cab386a580ecab29d45a73c07e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c74c2541444007bff9b3d3fec1b8646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c1899bbed9acf283786004d96cbdd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ac5b1c68a8bdaef76d76eee96dab448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39adc6a0fbe54e78b884271348f5cca849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd74b56c626c25d9e9663302c1185250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6426d628a597a94f16a3b53be48f51e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cece7bb77ac4755a5c45ce1cfb8ab4e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83563dc45ad5f1b1edf4172f236283cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e2e1cd61546e7e58f3ddcd6739acd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86244791ec802ae8c0a485587df2f5355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77b22e4cce94d9ae44328a0104277f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c23592582d5071a92962fafc16bb8c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a6e65e8d1b38f9d9d23f119022ae658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cf56838a783074d1e86f76f25c2e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937192de61e6f397c18b6d606c6196e160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe1a954301e253224592145980624961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97314ea682cf92c15503a2df446cef1c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ad8a5bd120cde7be29f76c0504fa063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e353508560b850c234e20ff9a79e5064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975aacce33f9fa3dc7a0a3657f4b51d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce0b1db54ada4c8c93e3f538a8619366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e2b36b0319a435b8b3ed1d687104967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9ebea89b7016397a21e912de7e22868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc2cf744d00e208483b98e0d4e1c6669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195dc07f6d97bd695c09663de67a8a170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926387ffe17937c83399b2ce69e5e44c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33e0b15d8586a462ca8f3aa3256b9472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eaf558dc4f97d507e6e2ebc5fb3b0273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04237fe1527cf7245ae64212a348981674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d62718b888114a3fc09fb5f7f357575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1399809fb92c31dcd40d962c89d9176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e7744918754e6a1c7b9e322c12c9d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e23f09aaaa668b688177dd75b0ea978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc92cfaaed97619f0ad05cf3a8b1cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4516adc4934e1ba48205c764cbf0ad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a08e0fdbef75d6801e5d2e9301cf5181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41944d14f354ef4e4b6612e00a578d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4840cd8dc9bf4f7f236286e00101e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b263a203c1f97b5866a574210982984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10fbf28cb2702d440bb7eb9d1a9f2da85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703a39e2f719885d33cc2aca14d972386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819f3aae9c72c95c3f104f81238414287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39677f3153c1079b8e4c34884b04ad788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fe6092175c018d06c47082b94708b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08132eac18fe25aba5569f0f5ca5569590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ceafbd9193922ed724fa1bd5d22cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400018826eb27e9db02d4f34adbdd65d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfe36eba3a332f8352c3339643969093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e02821677358d7d9cf46965e6798a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e76eff8e396f0c6c11b8c4365702fd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d2363a25d6a6a3a74356c9799a6ff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952befcc702a7b68fd48431dd0bdbb2f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5403d4f7fae3beb78c31a018d197998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532d8818e4bcb250c05151d1c4f116499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6080b1363f6d78642aa1d1190e73c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22742ee2c667c3edb6718a1255f5296e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1e2a4748926246b8da37754952184102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18884adc8ec1f4c73661f35d4615ba63103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e35d8061d82625a411ded6ba46722104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da1742e097389eed939ceb791cd649105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de471382936092a2576b623cb3b942106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670eea952a40e58b2bbfaf9bf8cff5a3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7edd5b096304f892430c4652ce217f3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f245f40e1b52513226e45100a9294109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926a0091eb10dfe9b46b753981edef2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef76db05bb769e01a930f866aacb508111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3afcbf18912fde7b4d8ed932f862d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce88c5fc59ac0a495d0aa57916d1d8e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abbd4ca887a78887be4bb7321608c92114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871ea94315401ab460cd7e3a36ad75f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6bc3d5650821c908077e4f381e308116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c717b7fc8f069eac9608759765856117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337360fb57a1a9e407c796a36b147e3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1e5112594867a772538f1d0ec9900119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b4492080448f8181e414712d86629120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4573a652aee5f72db9edb932a2f29121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c802821a34c3a27d1f8b628590130ab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e84f63efc7cc1f7c16b1f9a86c270123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115afea70b6bcab346dccdaa0ac61f88124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820ee2d660bada7e01ecef050a2cefa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5de3fdc751252680721bad9fbb0c64126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56a64600bd52d57958a2656f0b2ebe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa73481092e9addca4fc5042accec8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f95d7c9948d70fd707fdf6babb4d7b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1878afdc95190f9b0509a58a7ad46130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a330599599a76f18a8b08b8a889273131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193fcb860adf14e0714cc92a6d951d2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54845155faddeb7d7b29244faa2bcaf1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddc500dc5a5e5e12ad7bf44e51da82134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73514862d840bfa041538f07532ec74e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fbe97d904346d197893e47049477a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a478873ac025231f7536beeb05f9c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27174ebb57295a67df186cea5e6140138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d5993b87d3695f5f330c4a1e1bbdb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67f7b7b71482bca33625c6239b6c03140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e3e3941267152122ad3de98f3175b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251cd401e7a1d5d651ec36aa1ff9f49142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c971a9f8e722614cae2307f678d2b3d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f3cc07b04d1df7b692e7233d9ff14144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61384535f037a18f9eb36d6e409410145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25246ce8b52392a311c2c4541bd6f4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56755518063d393b4521db7be0d6b5a0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae00fff98598c6dd0f2f896ab2859e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3b5cb0ebf7febc31f0e51ccc3d87b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179b4dd2ab752e1be69bce08d84d4ce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0cabc4d8c926ef4e37243e3f51da0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efe18a4999f5050d4731f1645000b9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33ac162c1d9a2d8539a0dc06242ac4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678547ce8b80314f0de1859f99beeb34154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b90a458b96dd9ccfd8b11c8be2018f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07921421b40bcb06abfbf7e1bf151623156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a9a9e3407b3e4596a0fc0fb7f5507157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3fa5e34e72785e95b581e1fa33907158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b4c7cd4699572499ae6bab3f7e4ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71bdfced2463339b6d7a12a39a30c31160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc0e29ee716713d9f086b26346f5f8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee1d1705aa8f4b4dbf2d837bceb2d2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b72f39ef10a095a1f82a58e9490023163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8745b904b2bda92c9da73a4272c19e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13778bc274523e97624b8d6001d631165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db819f30c6ad64355ca38fac097613c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e187a95ab8e68d5b8e3726242bb463167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d26ca007a102c647bccb890fe2bc9c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411039d7d5155996755427104452023d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b911d196ddb13c4d511e2e0e8eaa80170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728e21101d9d8cdcc8f08f03725b7ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0afcf4f3e98c72d2bbad782d8e507172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456038032436d5cfef162d90c9d53070173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3e4afea8e28bbd984d40e7d6c99b1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966498754c3025d318116cf330aa2f9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83271c086e975a6f67c76a1d0701c5b1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909a48516c5b9ed363afd408dee61aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337b20fd9c3499c725f763bcf379e00178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e6b650b7fbfe2307258f0eeca74ca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27ce8400fe030557eea685e42ab1b6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b33832aa38c424aa06ff9e09c4484181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f608081461dcc3138e6f5d1937d4b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c048c907bbef8e1aa2a602813a329183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265d01d18f363470d1a9b3615ced017184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86454aafa5e3087fde0585b6d55c966185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27f93167f4f5ae2e4ead54783522da186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d720633bc0ddcb338274f7ce5cc240187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40362d575b70e0ee04b16f68598b9d77188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5171a317e23807326622b4ab26d45189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40339e36e969c5835e67c33174d7c24f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c42f50f3c479febd4f265c8b663177191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04f839a0dea8c8cdfd7e42f6cd410c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808f5ccfc8cfcf51a9b0ac49d7925ba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60d0e79f12ef5110c91fb4807b2457194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382ab4efda8517d8667d9913eb8dc14195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e5cf4609f99d4df34831d3ac14c0b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1d4001a04d95e0d1e7db2fa58562b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3aad9e085a3f89ea6303bfe20be42198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e1fc7e617bd278f8e3c90db9da0a2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930374061bace5126759d2e3de217e8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169310c7034f0b33e1546bc8ffe906a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55677c5b8ebd363ed81b9214d86bee7b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879fd2f32ce67230857ca66449e8e1e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8a2b98077d83b13b999f1af7916d7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f39f6236f3dc62ac55389fda1ef44205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056dc0e782f1c162257219361c05d7d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d000653b8686eb4fbf626e3a2cc1504207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c858655fc272ba6470cfeed308a3d36208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457631ffd84a9ccfc8597bc42f87df48209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc4b1b5c7200237639e0c90715f306210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc68feb835bc9f947cfcdb281576f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42e6b5da991bd891c45fdf0221624d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0306dcdacd05eaf7a7a65c019b0166213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8b14011b364a2bfcdd79654c526b1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f620c6efebe61a584bade66729e8a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e033febc3f82d21993e88ded45b9040216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26708cb65a598a10bb9f1d3273374d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3296ae1ff4549304a35236f5237ca1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e776e42034f7f0a160830aa7f0a636d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c00f502efe611f0028d6d9834fb84d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aef4422883b966ef0af065f4168679221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69380495e7d9fe4026a557e01234608222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a619a3f3a561b604acee3a1632c6cda223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993a45ff6e5d4e3775ae905e0ad3a21224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebe80da27784444cc4f3cb99e1ee1a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273330c68b36b412ee27d9b8e24fb9bd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5ad7098a90d6ea4b8793b584b012a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3d9767fe1df0826a938de2acb5381228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa85fc0b9bf68e8d81acebe776b3136229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5bc16cf075517ff2ca7e4d0f144e51230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac3bec7cb7d0c430112f65b2c3844f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08236b0725f4634af525ff4caad88210232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa05918fed756c8e0bef2c67924c11233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2efd377af306438f85bd412cbeadbc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393f8dbe037ce31b0f3515f29c93987235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951714209fd6aec54a84b854cc2c77c2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb2e09171972d1bb8404b549fb5978237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084079d8b9c96dd638782a42c8347fc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e491474ac30ab20525eeb4114a99c29239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafb700eccc0e201f7ca3802b68da09240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b928b6fc913ac8cbc975bd08bd21e00241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7353f2d4df6992eb0830f1182cbd8b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5543cd4aff3e338294dd5ace847680d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fed1c8171b4be6ccd2d9d8b481707e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e713c6040fdecc951dfb74c864d6da245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbdd02a10fb414faf5b4d781f638b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afcd4b9bbb874690bdd3eb1071e864247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95ef563d512b1628311956607e622a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7192684921764a8541c7daf1c4606249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803c0ee76bad1c393e77fe23825ad75250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d50a1160a6187f41eca86ad69da45b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb6b677a32f7cad3be5556f8c10911252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b27ac29c8e0e23f8bbc38fbe14c13253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077baf8de8dc8f22711fae6f5542994254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adca5da6943f648cc05bb0d98d47cd4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c272bd9424555783fe62ff04dbc4b6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615848519fdd7421d61b98783769f7d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0163cb5d947efcbd82209b80d64fa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2586a12000d0b1c4972b935bef76d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee8ea5394926fdaee387292c8af26b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676211c1daa9816a8099020a2ec9704261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c124c2585e32b168180b8fa9733250262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8774e8e148d297fa8b9ede68332be263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6acbf3121ac92407e434acac9930f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70c6017cfb87d6bb35ee60bf917aff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e88a9ee20f2daf1c1924bad96c32b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbb28155411a9c0542a9a42b0f1e5e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e42daa8a768b5df53f957cc8d2cea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d339dab09f6b8f21cc9a818017573269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20649a7adb93b80b419a024deb3559270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f522ccfc6814aeaf480b5e7b665ae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624d253a722977fd0685c892adf539d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e72c30de9b4deeb1552e8f4b4ab5b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a9ff7d158a60044244568c5b00771274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18e71f67403642daf6afdd830757fc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91aafaa32cb1e1319c64bb1475d50c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6132db5c6122fff2e03c71cfdd615277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d33a02fe301887e0f0b69a4bd3f8f4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbce5782be72cceed1e42912c5f97c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897a17a85d378a5a5f38f06f466d150280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d209ec171bc8f6b17861b9cf7bb5b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc767aa2646f7560f4d1d8355f181c89282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ababf84ae32dd5a91ffcb760f9f31283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061ca6d86893517206904564c6f8e3b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ae8a0b9ab066d8d6a848534506068285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86186f3da143f5eac5ed73183fb9b567286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b711d4114c69c03ef100728d8b72d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17cdd9d60dd669c4ab2ecabcbc9d8f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fe396f0ef378cb12f105deebbb4ba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0792afe13f62aaeb818595e14beeaca290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35df2e1ac8b225a02e8a6a109b08ac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e49ff400f3a5cb5e345cb06b823af292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f722c9ff7534e82f6a863c5aefdba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f9c0816927785789a1959d82c1ee2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03450519373832c5294c93473d34a4d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a3b90fe3b8b078313872e20937a04296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a6912c6be98b723853e795153f287297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97972e2f9ec1206b23057277e4bcbda0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74998cafeec1074f8212d8efb8f65c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3429f2d950badd8081543d928929d6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523cb0f51adf38e65792c440529550b9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ffe5d68e41ae1e1dfdd3349456682302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fbf55436ab5d01dfd3b37b8c4cce9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be208fcf498e1ade4ac39c519152f371304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22eed8d5e3ecbf3571963586c01c43305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22343c5fbc99cbb3a484f340ed3a9f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dad9f109cac49ffbba3efd818e9c91307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ad328667da2181cc0dd8bb215fd90308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2f4a6d1b9aec8adec66db743df89a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94dd54740d7dd72650b51eaa67c0b22310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5ae4dfd18f27f6ccf2929ebfba239311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffbc5479acbf7b9ab709d05e56bad6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29711949f047545f84e30006ef20a1ee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aadbcc508dff2da62bd8b5cbea6279314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554403463d97e0c30b534e015460dc7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc06fb1d093205f941665a757340a43316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ad1e57e78e619b28b16e4c68a1f13317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae9fcab3c53b5926c49d8926b0cf52318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6885ed9eb9236ad59d1dcaf0458596319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3d97c0e442d19a0f547b9c5afdbdf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a83632adb14db87fdfef2ef620b32f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026d3c86024b5389b8cb99ee9608811322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43084a22e896442fd6b62b5378c628dd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280e5bc3087432544f59390611afc68324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927139ad54855ab02e89f9a9d1c61e87325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55620aa8b4d7f73417fb9378eaee03326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba2d601bfed55bd9fe9bd7005dd14e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd96a5ea672ce06709474d6dd1336c2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ecc2fa7ad01e6843285d65b6857fc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a2ee864ba2a80cbcdd7f6e8745cc7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84266606ee6fca4dadd11081fa6f9e7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672df605daa89eec717d6d278c84315332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e409300d8dc2b3d06e6406839fc4ff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7f8096ea40897db81fb321fe43b50334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd786d4db8ed1eba701611f75712a40335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6ed782015d6800e82fb9c859c67da336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6700ac9d60cbbd9cebaf4c8d97f68ed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5148e9c3413a30bb21a3913304cc331338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451af69b9c9a09fddcf7efc940c0e1d3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6948f8cbfb020993933d9e3c17eb0e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cdb44b0c600feb9f8d866df149235b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88065b2fd24110af39468902bd47c4f4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df63d07ec1e84f4a8325e05b387b502343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3220d4e121ee97935045ae433ddedd0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640a217ef319a923bd594512f33d037345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9c73def674e2d2be1f5707dc591c1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c169d26f74be8da3a20f22a316deba3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e00071d6778083fccd0f3dd25f13e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c08f48d37d4ff9fc178a5b177c88a0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c5446034854c811a48dc6b4ae9ab8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49b52d2441751372fe3a4da27b3f97351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081dc705f9b5427f990694585e2fd2f9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa06c8b82dc7a94337bfa50eca7c68353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ace33cb032ce139552b01f8471344354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61065ab97babd7268c610117dee3a3e8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db267892d52d165c2cd9b78ea6d46b18356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d980b8c2b1e4b89a2b5d4b2f37804357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbba19e5f6124315e8ba0595d6f324358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf7aa98963f019c9de06c24586afc2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1426521dc8ed2e90e033e21cd6a0a47360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca65485d9cb7c59f253172fece775e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7326a04006911faff18b5856b23448d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cfe9624bfaff7788a7ba55c2aa9d0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f8439938ea9ec274452f4d7ec6dac364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3a823874c2c599f504271e017ab64365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2865839b2a7ccdd8b9a1a1ce875087f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b07d0d25e3b7c1a1defc506bd1e76c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8e7e497212c62fad1f3c939df7e3d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3874661c1dbdfbcd2752c76603cde369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9e2646c17c85710f48f02bf353c85370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2083f8cdf783b7740e084fc4a64df5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5882ca54dee6b868d4bff8d7b49d561372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed391286b2e09db1f3823e2d94fb4b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03152917e5a4bfeee019355ac54d6ed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d48150f5304562dbc7e1b1ce477da375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff97f61c4117c65c7254abd9758c4cf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44e82b74672ae19b213c4faa765c64377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53e0b1b85b212f0dcc9143a1d789fb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3ce060febbd34e81fcd26b9f24123379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127117a2af7c09addc483af48ddb943380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a46bdcc2ca1d59aa64a0c52148d749381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bfa7e476607e18305827d58b753e4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26fe65d3744f2d89e48548306c9406383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244d25a93e8c94d88fa70067e7a2b37384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb294287795eb429f6b269e8728a3ef385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722b2d2c7110c96acc55da1e3854004386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd51fac0c917d2f4bccfdda40506271387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba635b5ef2290000876845d621b1f3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dca08ffe7b9ea2c371bb0429b24629389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21b2745cf05d9730c6f715f1b6f48d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba1f4b6336cf483419965747af0893391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845f1318c889d962e681da6f12cc07a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06c9fdb61a077b2a315342d6ff1cb5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d33f295c5b2a7b98f25cbdff46c7c9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f500f0bc93c26cc35e0d04e730ce6e7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898855cb039f0d1a7478557144e5180f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176cc86d3446b66d63b6f28c4f22a125397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c49f0db609d22ebe951dccdb38a18398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebfb3a4ec2c0fb54c8ddbf89a6a85e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c12fef3b39a14d5a85174be38ed945400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f63431b64c3d345d7cb8617a626ae0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378357ce9b5a876f6bc5b3990c790830402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d463fd9ef581df2178893282cc7ef5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd13aa2f932df3c1a8716f8f050bf6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458f601b62e6ef458d8341797972a30405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77190132cc1f287132c0d8594410ca78406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930620f03252df585acf625f03d7dea407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc2b72d51aafe82fde67a611dd9815408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380c62740f91818d3b72231bf5d7d2f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515e575cb7c1b66bc134e53212f4a4f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488cbec5a54fedf8e37a75489c57103411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed09aec6be2ba01b34d6fbc66a248c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5818a61f3816bdd9a3c34df4bc9dfb6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e72f1c1a7ec870629b72d712e59f16414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e42f5108bcc137f69fe991413165c1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02923ddfef495e426d99d0173bff8dcd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd4ae474b5cc429b3f6ccefed0d4bb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439bc77772f37e479d20fc629e2ac2c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0766645df71fd1542eb9a4ceb0d04419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa132cc4afa806aed125910d431b48420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ddb3b8ef07bb463f1f1667b118512421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004bf082a76d97cd4bb87ab15a13670422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943c23b27b3a50e45b90ade42e2ef7a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9696ec9278674be2c1b140bf7d902424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04235ce52ea64633f3b1285a88259cf1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b9208f2a13a0302a6c6fe30e3de34426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92f30b3168f2ab230bbeeadb9a923e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3e3af8e9934c7d7b396cfdf9dc5f5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b8b94eb74c8ca2f6fccc3334b4dd5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db559e03f641fe178a008c4333e02381430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b5f29aa7820e2a6ee43df2bf6d5d1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6ae2f2b50659c3b7f900e7a9449ff432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d543387d9ca598086fcae2a5a9b900433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff471985d36bf4a3235746df0a9b809434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0251a8949e1f7cb00693a4c52eeca435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bca65d42427c0759094839c940d98436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41b7f6b224c147cfde258577b5637b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f176e0ece8bae266aaea7442453b0f1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59895aeb88d797597e76c6e12a14308b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad9e2b10a401722ba22844d8d838ef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bf41de7cdcffb4270c22f6191a059441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d5b7ebd1c5de332d381e19ff06c88442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb57ba8baf0acb507730bb521494a4f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48a3ffde15aa775016e7972e03825a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c20980a526bd273dd0e0c81f8f8508445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd2fb3cde597c03d5943684484677b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b363a0dfb0d88740578eaa9c6b7b60447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5034aeaee32c6b6a7d2f34e3f0447448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a49fb527e39fbe550a997e66da3b7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b9dcd9bd5d98bf0de8f9f28c61bd0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b355e5876e742592ec063537d2666451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1fccbd18132baad2fc9319c376357452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c4e49fa96e4511f19e29c616abb94453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075859696d76682280305f2c165f954454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc3b7fff37e4d6725c97a39af433d0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603ca7d8c25f306c5b4a932996c8be2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c040297a47da6dcdebdf45a57396f8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aded661db1f83813adc2e78f689234458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b409e747a56343e31e6b9ac66eec9a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923df9cc5cfe5b26bdd44bc679c761e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0aa89dfb7ca8b4b12bb3b212043970461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6db6a26dd06a2e75dde09e28d1de54462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0867ccb7f0684f332fcf756c2ed30e7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3712ce311649fe531fab065b3a421ea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04370c6ffde9d8b217f3c3da8df594ab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5bd03eda55645aa7f5d49dea822c1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865aea01fbee1a9c45c90ca5a841d3bb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1a0503a56c54e301b3189772977ae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56c2d8f13bafba68c52d34a898d49f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b896b947d65a9411a2b542af84cb4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0c2930dda7e26c53e0896bacefe8f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c6c559285e845e4612117a78b8989472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1f7ecc1c8a4ccc9f8991478323881473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ff29f1028e5814f454f4f2c0d50d7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc1f3377b047089acd89a70cd41c15475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49447bc0234229b4e6b77d00c55aef12476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d5804c1c3422d6eb059ade1cbe66c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0e6b82ef7b2be3ec0a2096f0258e6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98402a18f3a6f0af55b88fdbe188fea1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fde38f81dec00d7cb89b929f6d2ca0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b82a0c40ed045d34f35128c3157d4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29912cf66c4f10253a1ee4e55d36e383482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca25f15c62ba484af2cf35f778826f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fab8636b6fc87976f86f354bfbb62e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169b77592fcd6fa43eb36f262c9ea91485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404da388977c471e6e3d93ddd3cd6c23486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac1beba185de056a5d2f70af1f660b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8277af3c6979c5666acb8c4718206f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f331243b7bd7d11935eb61229db2f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea683ebbe7028471e6ad6415bfda612490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79b698070dbdaa40efba9d23e6025d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360ea69d1a5ecf3496f4fd1e823608a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00d44cdbcf7c2ab0944cfe67b3aaa9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6cf9726a5ac202a21f0279d511d562494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218ca13f40b3148c76d5090e460f64a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65195e68722a3ace3fa5f85d17ab0203496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b7e4fb63bac8c351e702885a78916497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9dc9fb8e4f64ab6be524aeb3581a1e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024ef9b078a3993292b61d918bf87c3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557635be468acb3ac737b44c0b285be9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363ed802eebc2b4070a95d14bef4d81501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bda2150ffd3ea7a4d4a6d627b399d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3c7c5c48707cd1554b110aea29a9d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33e344dabd9ad5a76fb60d938658ba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabffcb6481fe83b4b6d2c7e14eb5bb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63557aa5a70a18e52fd83420da3f9a5c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31d5af4421dd3f188c54cdd47279be507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49feb229c5807e3c7ed84c3ecb2539dc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a91f63651bc2337de7798ab3693b3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be8b4541e8d71b07e9b93edeb81539510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fc40bd348a3fcd9669a8aa3bbaa7f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a60c2146dc0ac2cbe67fb8b75e2a3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d85ce2841b0307f17be6d43395720513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d98d5175d5f60f736e367d8fba7204514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeaa4afbb37968f9f072fe8e1e9b5f3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf71d431c42c1608529951e99b5e36516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63b605f6bf859d3bb69fc3b40a8c30517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50883850382aa8d71a045e68bac4c17518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5119a23c4a0d11108437e698fc79fb9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafecb113918e743b923896f64b8af8f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17827c762a1abbf89dbb12ac5e18e0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d01809b48cc2b9ccbbc91572664f90522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21265e972eb4f2b69f50310cfd98c06523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8aeb9b05d45771fa50686296fb6f2b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557b4cdb95a2be9fe622ff700d70e93525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28cb95cc75c7e63a44627e08a165c5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29698985f8318dfadcd2a062ad8d86527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408debdf82f4b1a60771855185a4c67528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f406c2027fc45606d19bb6131fdaa2a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0a3b46b18ff0f16f7e9fdfe18ee5c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c62a96c81e920170019f3d6b278cc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a5e5c2dab2fb19ab9291d16bfb730532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262ae70c77c0d2dc26ec03318a4eb1c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73996e375d1c8a2aa36cf456abb50f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319397ff4c9f524ed55e66b872f6027e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0a9ad4cc096b5f1e3316361cd788d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623708e8854dc22e8c271498a1bc194537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901573bd36383b0741fd536c7b34bc0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266328ec6917e84963734b5e605422be539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696f5e7e7f1ccb24d9875132fa8b0ab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5121cdfdfc4289c95e9a9f96e0ae28541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b8772e1e76e710d90102cd590bc05542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c82d95fb3a888262f75d1ac30f4933543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b39c76d1fefcd108fa0af1db27642544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a245c8f5468c2dea0ecff50696e3e62545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23371ba7ea4f96fabb07419ebb52aa60546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41848677e798e6da9d167f0a1c9af9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb16b344cda007643b8813a082c04b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb75746e15fca407ee6f7cf950bd94549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454a86c32144cec402f957032642e98550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f929b3675c24152910569956e4f110551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac612809453a8afc5d94cd99dd3f8c2f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f27b933a488dc8ea7cf88a5ec8938553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574136d3b0dd9909a1d658285c8cd94554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c909e53d05c19a505f62797cddae86555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14348ae0bcf5de90e7f82027b2158a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286969be1d6a19ee8f8ba1358d89b12557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d1d8dc35611443680300f4fcbe760558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8f515584c4e056b5a9ad5a174d72d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61734356664e83795b680c507418d5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21c5e6218cef15cdfd9a1625551b9c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc9bbb5e7d849f3557d1784054e94d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19a742e3ccc63bd1c4dcaa68ea415e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfa81cfb52bbef83644b19ce173269564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455eb1f4059c5a498a3d36ee689ed17565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca8fe3b75085ed37c32918d3cd7bc1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e262abbcd4cfdb67866ac9683fe09ae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e88677500e01ed40b93695dd775a92568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a3842a0677666d748eb00edba9e67569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc188530f51405b23c88bbdeba5084ec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473519404160f4bc36d5372d44bcb474571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de030df8f0eda0cbadfa909b778f084572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc8b14875732e65e0732ca5a1d59db573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ed17bb97d550f79d7c6f86fc54175574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd284de5c0675454aaef673aee13b6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe0443d74ddbbc16b03f1f6c0665e0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95a8475c85815be55c51b431c3791e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851ee245ac964cff17fab69b6c63838578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362d23d3f552a4cfd8276ce60c26c07579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc584b519bbec2784030fde6ec8cec580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c7ba7730a6e8b6f816bfb1ebad527581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1fa078d68bf657b2487e653d0365c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1b88e0164f970cdcefaff7b77f730583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964b4fe2d3f2a75a35b59134e4bd5a8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05bfa80b2b48da2bb0bdab833a90f5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aaac3932920c30596b527e762ea3aa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12a47b78ce59bb2a904e043ad59e49587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fc55ce8b2bda04e32de93063e61c8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706189e636305d83c404b626affc7500589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27582f79e831dad4e0ea566e684be10d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83e20dd0e8ec8266259f81e3e9a473591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb282d0efa29bc9ef9ce96416b7de4b3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6759e531e6119ef9dd048f3d9ef59593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc9cd4034d73ec7cb369719817d2af594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a82f7dfadcbd6bf3f570459c57b562595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a2656c5c4c67db27593eb2d0815c2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46d303312d8af693f59ed4c2804407597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b083be4dfc15a768f87bdc43ca171598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca86e03a86cc4dff6426599e9264606599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e2f8581763baf158246a3234b9756600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4711b7f10193599f80a2391476570601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f848618da082cd506776939dc8050602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bea494f64a820c669c094d50379e2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979eb0beed5bcf22235f955ff4f2a91604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e84c85ca84ceca5143729a662920a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943b1c9bee7645aaa50d990f22f7b39606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0afb6306ad1583d3802ea6c49d032b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4e8db9e392025c46efa4322e4fae0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac4bdb72edb8592a229de7fd8c3018609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095816fb0b41709f6670904d26540c31610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd3d60289deb086f86ae9cb4514f5d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e46561b00a354b7a8f647ec76fc8d9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a091297f726f3a9402b72d5ea741399613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f68c83085f2bc1dba8fa3de1b24b79614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0467d08a3875f1d44f10f39373f242615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83290d3f6db046600ddc0061fa13e3dd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae46d371386f2e014d3ecec0837767617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023c88bdf8f4166115917e85ac17292618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c3487da9f3d811bb47acc4ec4d2d4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7e6aea1e17de3511cb0bb5e85a1c0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95af2373ac8b55e11976e9ff60d60a4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97bc0980cacd6393a6ab0f00aa7aa0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71f4040a18b7fdb8cd7062d53f245d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed6f293f10d22fb1e70720aa7fcb3b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2790bd871d21c9e9ce7d3b992407695625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f740e545963c2fcc47d4a48c9193efb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86cebf2c4ad02716055346cb5db48f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d0d42800b7b125e9ab765612e538e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a715148b60d279788623ecdd8961ebe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a6620adeb7ef1cebce854102000d1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc035b27c9c90e91b5593b42bb966d5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7837d4ecf0000b220368a2e2ccd1a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f62c4974a6a768568baafdc10d30b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef011e36882e2ca90f1c664ae3b0dbe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d7e32b2a5230e0c9f925b20c8eee6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0f0af388edcfbc67390c56d521289636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49066e048d2101c82f06cb866593bc4f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2dac7950a81a0a03f2416ab90b3b2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9efb1da876a6f9e76d0c5b17a953d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f2ac6377d35a837d33f95e5ddcf73640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5b7fc52c61c10d8662e0e5d570a50641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0c826f6704327e0fe15f148871f27642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288e54987809f1500d8b0fc18e61477643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46e51296e6d88d7ed0bf651f375ded644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff3f65354a492324888e63ad2c40a5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c8db153459c2a76e19d019a6cd570646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a66824e134988dec98730b7703bf4c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9b59d1e9bfea6d51e29a3a5d74742648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f357eacdf7f6bbdaf431f0b07af84d1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93351931108fe5435ee592ba96d4d1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ba64f99d6e3c251d328531f137894651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5dc1c8caaa7d09c1a4de8d605c3954652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e35b60b8e75a2bf66e9962040baab653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554dffd812e51d8b6cc1ac4c046c6823654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab00b19a0db305b9e6996402344ac8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cf9cf8eea1255a3d10f33180f796e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341f74678309640d2a3a9235c4913ac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f53c77206f45638206f52beba8f363658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd2eb0b554ddce9a0ace811497b8e9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b69799cb24c5a7526af1b2d708cea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591b55b994fda293bd92352f4aeb704661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88053d7ade50905b3a5d5944d413a208662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b477fc7ad3fa43e57119e5cdaf2e261663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca621fa5c2a5bea29d3d18b7edb80eb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cba524a2b56d516f66efaab7d59b2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81e1041064b21c487df45887e28ccd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397007ad18149d5c95e6e690fb1f8e3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21874862c5681dcadd1e00449b58b17a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d11b795182bdeb38d6e64732baf8e4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ba76fc2db7058e2b6b763fa022001670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75e499101a6bbc3707952c768080e2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77263f89104d46a0efcc633d3e0cfc8d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab2d427f88cb26842a07ecdb871cc6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b3ab84044e0630c0b751867bc4d15674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af07414b6c5bbb6523a36752b641de6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9db534d1326b6286fd1ff5b36b3827676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2d84904e8b01877c57dd88863b34f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de580a104efbcf3265307e2d5f9013678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066b49cfbfcb17522d58b3ef5eb2938679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1bc772ef01b4d647e36b0c0faa8278680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b234fc9fefda691c2024ac4432a1097681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e13fd75e08e7291e5f9903c4d2515682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309e1f1179a69fe733bc976629f138e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842028e3643a9eda3e5ea51d5bf9425684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f04d10caf526f63fdc665608164a92685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e82e6e06994d6b0899ebd6a705982686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ab8dfcd342368add40ae0c28d3552687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4a80789e982987999cd30652a1f72688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3d79f3d56671878db27fda76b9aa8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a13841458f499cabfb9743007ae6b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff01b099c6f6788c6771c125e35d189691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a36320e637b0e7e4aba69a47a89f6f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fdd3efd1145f6043a8adaa59777a8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec6ecc5433f8009235a5d790ec403d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232b8c624bea0a4d34a73941ea3267e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c86a6ceb2c54746d2f35c6ba1e3ec696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae52675be60a1ae33d0b839314dff72697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898f96ad9a252e367ccee712e428c90698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60084c58a6523476c54910891d3382ea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc589d676d70e4ff4fc7a9162db947e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44208d7b05e8ceb2dc1b48a2f01f9c64701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84571eeb7bd755cb061a99e6bc6689702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caceaec5568da22975f895e18f593a8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc5821fea83b1ac3b97eff364854cb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773084210b33fcd2b22b6dd7da64f26705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a0afde19313db78d5226c223b67be706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f62cce70158c2a219b08c99f004a4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe831035ac5fa9396f33e4ea7a4f6b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fca606db31c0e06ee5d9299670dea709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587df4cb539eb05edb22c6633ccb8ab710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c09062660c3ea169aab0445b453cfc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd149c4c7cbd29c6fd6d4e3c3d63e0e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8d465581d931d45e8b316947a059c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259cdf3d2b66f7003b9f094e7cd771a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e6f718dbac3e267f4e461db539df8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a921f14ec0cef9854280dddaced7e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecede5b5af5fb815349415a2ed6ac3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28534ec8a704ee583ede436166cd5e5f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7515d64ae1165c6e00ed92255ed4f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a297ac21dc8741ee0b1ba883e7ec11720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd836d067787d0c8aecee1148b9872e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc2f90cb7e746e3a5bdf56d8b1b0cf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3fd0c8dc86287e82b40acd83f20ef723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba67221b2ee02c7c5de75141e3f6131724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d299606134508a92bc8a91cfab164725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d32043d5c562d62620618b4247ac66726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a31ac1f83c4cfba0e7b6455374224727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e213a529e86e1ebfb46bc0d20ae8e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00064673c38e584b661dc791448e149729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab91b888e1b4dedd0f04309a419c71730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb41c3f6e5cdf0703e29f537e2ad6f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b3afc0e39849a9e005c373f3f9ec2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66702d0245d6b5f885f2a4221318d5e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ccfa0dd04568d744184a3efcc25f4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176e36722acad039cd3b39644d8b52f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09dd1f47478a7e8fea2f820b1c99cae736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c413d99cc03e1356a41136fd70152737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e80999714235449a4940fd88b9f164738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f3e57e62119970308e0c2386df4ef739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818d049e10cb5df4127a837d1c38701740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1eab0fe5fb07f30bb7c7b21334a16741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c787996d2d60fa939cf92c6d6b4c35742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a0e4ae48321b82819ff21bb8221e7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73640a58a39ebafe1a87cb19986c3e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f4c4b63385a130ad4ff6b1c24b338745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bed14ff3e8b4a1753e415b76004e47746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a9b1ba6f36c5dc0e8972e4b688f19747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97e47dc2972766b5ee59389aed5fe4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb361196d27b1572462d2dea68639a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54311a8450b1903ce5d636afcc639345750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d984855d5803bd070f47994aa1d6bec751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8d70b1d604b071ada6542ed5d3e0d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fd5a6fdb89b53205e82ba1b657be9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca24f98ff68918f10d65912655267b2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2823adf65d1f8ce7e64b0e9e6d479755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f38bf8c2e713b113881d58039d10d2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb778f40b157582474960c7237f474a0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cb6b9aec5f7a09e91ed302d7a331b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb010c208198d357590f561e4e5c23759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8cb2bc42be7fa18537503c70e21db760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff6144458110f1bfb2fc37309ac1a4761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5bfca9d328932e12d65fbcff6ee6e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bae68c6bb0a207ca0f552a24cdeff02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cd88a5701100befa77be4d7fa833e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67c3fbebd9e7c131726e3a99dfbbb64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c779237646aeefaef4a465974f74195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc81a7524623d3e2f2f064b61db45b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312d8757ab76c05bc110ab3a48586007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91566321a06001aa3719d35d2593b9f48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bc302c3e227efe6490bb466e3dd969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d827abf94090f50b5979d96f97dbc910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752e3e7117c07e7ce23f5a398ea00ac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853eb4adf3110d49738e89eceecf976b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5c9a0e564f4462277c183e7fd9a4813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f575f216551ac60f2e686dd4f459ff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cbe48f3a4ee92d0ba5de71a9fd83c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a344e3e66b9b94d49516d1d1a9bde516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813a7b302ecadcc80384d235317c05e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa35b59760e5f16bb960e694357224618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34bb0a752da1996706312d13fb6c6c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37e6003ff6bc7b055586444a6baa2220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7167e4134ea29d0a47de079dd1f260e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc13e7df9c62b79e501e974608cd3cc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efe0f99d6a88fd43f74d353ca3155e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67e5286825d9226ad014434d57bd5124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c62d3b1a345dc47bd5c8984622a5a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafb3dfcdc22bbc7d9956f76ced78ec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9dbe1a8111f6c2a0cafed177a02da27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522231e5f9daf1be5337b767b9832ef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a08202741a485ad24da15a48d90ef029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cc9f98d95ce6fbd2dd77d947253d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27398751ed61c8ac1ebe8a1f2086686631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079092aefd1640dcae1d144f521244732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599d7673d8ca2f1c8a23e17077b687833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1828c836b239d56ea08c9c7cd7bfd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad322850648d9f8f5624daecda3c7c1c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5faa2b0305992cb3c6d45c7d9debf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713693c82c24f5eb09aed2ae2cc1416a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee551a4c7eff1e871ae3c2b2caff63338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9abeeefd256bf66556c999bcfa58c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932da5a7508dab1008549ac5d56497ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b03e619f206b82254a81b86058df741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae94d74c214e0d73c621b2d789096bf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d85a4033c25455cfd5547ec258287c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f17ce0b5e2237336956e31eb362ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861f4a8a2415c4478433429e1fc7e7145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849e7ac6cac2ac8900d387f4093d70246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b63a7477b30e6ae3dfc04098d35ab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cc6c8cd0940f04d1a12934df198b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f992e989c7d19ff92dc9e72f68e7849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1374ed5b375f8c08304bb7e0e0346950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4f98142bdced87edf5e3bdaec93b851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50992437e12888f21b83aae7236f9cdf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9b56a618fc56f2a770d4d507f5d9453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6ac8ef50d581d4f91a1bc054e613954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d538b6bdb70451d76c643c8b0aac8555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f287044dc58316e825bb3c8e634714c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b34a1498b384cf60d650276d3e35e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de252e72203171c415a35541cd58318b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26093a1cd6075feb77c0f06b020390fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5c1a579b5898723b03fa27895c39660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4b445f84968d63dbe8aacac9210aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bf1046da0c87830f13896b1439d8762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031eee17bec22ed19e68a1005f53b2563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865008521ff1d0417ff2d51213a229c364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf2bba56e66df5cf0d3ce6ed3bb60965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5686c340b1cbe8afa3d3f7f5c8a45a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6021a6ec7d1fc667c1e2365d6b9e99367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b627eff2bae0ad373e10d5b713dce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386742ea490ef8ee458c0fb283eca9169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55955f5601b98d95740a6c1acd0f4570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785344f02a2c36e05f94814652ff30071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2bb5ccf1e128a544528cda9d78c8572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcca48dfbd12526bf8c86c5d768ad673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5966ba106024c66479d6b097f72332f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8430550c404baa107d1e3944e496ce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a676c0bded4ecfcc67f9a37da5e3776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f486f38426b6b0faa201f5cac2baa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cce8d0605f723ca7b461749e3c72d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbd1a36f031138983e75481981126979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b556910bfb454eff1e1dd9e05518ff380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd33f58d97d059b5954c9a8631fc8a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede88cfe1fed0eee27e0e85b3a6869d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c195637089223509ea5c364ddf8dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57138455f237c24c7a1436c71a0f99584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68f15274c8319e4fd3cdbe882e382c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b220503ad77d30eaa6b2b11f31cbbd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2cb5523c7f678efe693957f83fc7587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228763470008a4be891ae38284c6eb788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4702cbf3fbc7fae1c14532569006d1289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfc67603c762898607dccc4ca2ff6790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933ad17dac3dbb74f35feca85d5e9cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c66497f13e75261b08bc549ea8a5192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ea204a5b32e7bee8d7162c4e8810693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46927ae413840c51f14d0c0d70d93ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad448d507ab71592d4f71b49291818f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2d8144d8876e759661a87aebf1af296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407a6104e5e5eb3b9c2c94541a2776197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49df7a853edd6fbc3debe144f33894798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc873d4547f29c1f07d2a48f99548de599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc323f84334a99da910d1fbb9268eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1907b6d2bcaf70472f373ffde55b85101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33458b74248b26f62c169383252cec7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871ffdf0e9de345368bb4cc1f51b8d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e149a45d91d2a98baf4319095babc53104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df2041ab515ef3d3d247d23c764dec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd7304c6650559c5db0292eaae762a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4ee6aca6fa1975ba31e9d34fca34b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ad130692442501656862d48f802fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75991a600aa24ff489d47da839483a14109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd52921ff70e569f9df7a2b68d8d84110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196f5d4ed3f2acc8cec40e9241fb7d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f98923e1e4efe7c5584f04a42fc22112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ed2abfc85d5129b1b4baf5ef3e859113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64645827348175efeecf90096f1b42114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fda861b286d93afb9412b22c680b5e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1535746cb0787d919c04cbb4c004393116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fc161b723e7f0f53a9b3d41bdaca9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096ab948c4debe33d18752ea76d2bc5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ab206955ffa6ab14d15d4aa29113c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b413f9f911306e4df7d663a39b5ed29120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aacd1bf419064d2752c7f5f653c861121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326f7a0bd5a6fcf682bc31f6edd69c7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724af21e31671590e3b336c42fc58a32123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081af4ea54659c0d59f5c74953095f5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1ed6315e315c40f3082c2eb1a661e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fe287a2283ced75e1c5f05f0ca1f7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcaafaf9f75fa2205d0116a0efa59c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7a3e5740870a59ed773af67b708a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca409dd3b8a7d7f795140c9f5e528c9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e752a6ad918607db7ce14fac556f3f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ddd42b4faa35ee0bbd8b19d96ba4d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139666e36640d49e84a2a9cad6312e03132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f5b65c69bd8f838f623b465c2cf05133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0842b9bbf083ad5801fe7d2179de2d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78df80aba3467085ae1be71ced76bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4ed616f64fa20ba03abb5de2cbbe6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180d722474f80c5eb26126304ce2310137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e32fcb666f63c8f51419fdc56f36f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54e5e0a342789cc6d078ff828cbce7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc55065d7123d5b658ff541066ef9f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce9865c4fc70fc8897bce589d83f83141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3070f61f34203cfb438f2978b83871142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d679eed8216dae52c33f294b52806143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fddba92792d40e6463460ee57ccfda144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cebcfb8a26f9542dd82cc8bf63ab30145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f4674697bff6f996652aca4d7f9a8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6946dc9c3e31eb9c107570750e2fb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80075d0c5b99bcb40111c5479caa66148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582925c6e911540cfdf39ebf7b22e8c9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194e26ddd1e52efa78a34303e69b80a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc4ea05f67860cef716efd86383084151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d7abcfdd136be15f72cb0299980b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374d96e3e1946b4162e262e09eab44d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4acc4532c46ea73cb44af3ee06943154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430087a550343d6ea7c9fc131d6a413155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b413bc64a3ebfeed69b50fd7f041a7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5bd480b782c6679c3899dee977fad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8002fccb0a7d359b082927ab3a2cd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c11b42dc88d00b75302916b3657a7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc0801fa2b69dbadfa8e9a2c0c4a09160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d7bd8767b341adedbae2c3d6766e6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0a0366141347010f24c938929b03e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402c611c920ec64f1bbe5ac453338ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9fadad0b06373a9f1d3b6583a30f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51201185fd87f8079a61119612c0e577165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff8cb28981de7573b761fdec2f66c4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b9de00998e15f57486daa20bcd244167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644e6280b6b2151c28f4dfafa74bf47168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c53b0842bd48316fce44dcaecef41169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa008e0d48a01d975096b0df0bf607170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9de69b300916582ed2aa955d3b8af171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8957f29fa1646dca6aae3aa5be69f11172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869d91127887a2e59917cb7778bec0e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16098043470e37f70498971379406b9d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe0ab60f8860a2da3796ede690ad38175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1f4ff36a32ec75b5168f1aea40af9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2131055f05d815e03b0d6a665ced45177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061685436f9f22c6b00006292f2ae161178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116e8f3622ccbefc0a1b956d36935ab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a79719d46e9629b7585b611c527250180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6110569a257ac777a3213cd3ea539fa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f09bc167080c6ced6d47a38bfb598182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c633a135f408f9096be9abfc3b3a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b302dd87717dfb715bf4241b8a181d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b93e00bcbe50d165a643189d84870185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99effe7f805f04115f89bd3b8cf99e1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854a9cf6bc71c4d022f3d1b96c1c573187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6f5546eff5d9bbe3065519c356e8b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79558a8785932664c17129bcc4e95883189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5f14e2e1d5ab581c08f5dbad5ad6e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f866209aa434424b74b2e48efeee1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d88e07193fc70019c13ab2f481f9e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b6466821e9d5098d95e188dc186c9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f7c4be15e29fefed7d58598400f34194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189bbcae04ba22fb25723940d28e940195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26c8dcd73ce4352f6195e539a40f0e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015bcaa01c1e457d99cd8873999598a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e0a5419cbab143659efd359efdc0f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e89fa6325b9b995fe322acb3a0007199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106621c7a74100a168e091a57e333bd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7134f1174d16ad072201a1aba7a900201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac15bbb3b20403653f2d85287fbdca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa265b0102a2bc02a08bfd3fe88cd821203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189c5d12246b996165ea474e0f6ce4f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c53528325f5e47cacbb78c1f431fd6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2b1bc693685324678f603e849b201206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e292d3ac2ceba69228a73c2ba1792be207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a70ccfd12fbb3c2c2486fecf14f94208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a40b3573a9b0c5ef39678cb16e8a23209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b084490456ceb3cfde47a142de7ef45210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e165ea8c6f788cff41efa1db61edc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfed960855edc6f52412eb662116a24212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114b0e082cc1a36c374a0c61b583f6a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc9b44cb8c01ca935bc35b76f1b9bd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba65ccd876863a264279bef1976b36215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbc52b2a87b4a3760b91fc734da665216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc9d53d3034a59447e040c57c9c7e4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea720b08f6217cbe1583e98afcc30b0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3dba48ac6ea0bcc5cf8942872ab386219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831f1b37caf2fdcd09479656d3d13aa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ede7843d2f00afe8110c0ae82bd903221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955ce627b4da6c0419e5f2d3a4078d5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49500c740c1b246a95f39275acbf0de223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08036748b3479217986199ee709ba3f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb238b0dacfb7121d774700897c8877225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09548c8bb9d9538367a1af90b00c6ab9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b73c57a1867dd65aa9201475de885227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096ac165c6963d86df01e43d361f0d3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997eb826669bd4847308175492a520b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be56bedeff96c12867a0dfd0fffbb8b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87bc4fc335caf8f0d3a80bb669aa19231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65f18d8d4d9460e8b1cdca8eb6f60e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa61a2b41bdb62f5036ebd216919b7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e405ce5a6a87960a6b22e2191165a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5303c55255ae93a6ce9b3f05166fb0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3414b7f15447ec0fd9600861d36ca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa8e2fcc815acf3db84c5d555f0866237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6de62096a35d4da1d9c74f8ecd807238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e01ad388ed1140a5d494e6a07f354239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44cbe35babb9fdb1d775e2e731e5d2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bedc6c2d42ac6b6c6ff4f49ae555dd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2d6734ccaf0f3d72fc69a465543d6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcb4900744be8471916187f5cf61db243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3cb23f403fe5697ca018f6c7e3689244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd04e970527d7173a11d4a3229fd06245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc97e655284a044f8030566dcbe0132246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c827135041d41fe26064399ca27ef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1a52f1fe4f42e7f83d915c5c5fc29248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6934d8806f081402d935d63dfdf294249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2e012b41890f98052feca61b5269a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb21f6991e084b36d1273a0279ae307251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f086ebffd6036374396ef173995b6e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e574dbebf6d6abc8c86bed3a6009b66253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48755c35e30a3e53dfa4ecc79f548e3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ffc574e6f209ad2a40a146c3a5110255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ccd8d42e90e615f58490e995d49a0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865c0083743c39ed6a99848aae6eff3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428ad32949b3212a25f4d724504aaed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf18aafe5f968fc6df39f08369260f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906907c47ba960498bb21b447166e4f7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca8f7c463c4afd260b82eb7d1d54c1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5b7f563d9daf3fb6544612ed1e33f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3264d216afbd7f38b2bc37c73dd708263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fae4ed061ca56b7a7f4fae74fa890264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b52c5c56f5da5396db9f3afc318f1b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f5808d554dc406bb449caad51945e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5e52332e845364508d9aea29cc8aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba113c4090bbade7289baac47cca59268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397d0c0431085a9378d51e93fa5cfeb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8ab51f2ca0cf9ea0cdccb052eb099270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787934f18c89e662dd458314ae57d415271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b11571390da233f60a9643abab21f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad71a1bd6acc4ab66d1779d51a4449c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f8f58e8eb6321065405ea3692fd79274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ccb576e3defa7ea4b7b630b2084f1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1104f928c6fc2b730fa605b63176ee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e75de8e15bac3873a27264535af92b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7414820860fd8b61644ea2afc39d5d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfae0caa1dcf452e5d62ab06ae3fda279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189591dab59870fba10617b3e73d6e3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4db3d1e8e1539f1f04c664aa66ebf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b297ce2e100e0c387f1a88f53c1d2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3df9a4132bbc302be1bf168e27932283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7464b6d00010c22ab21f941f15e072284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d155274bcaf61ef279b3675bd3aa49285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191f4df1fd76176f4acf3eb0f3c8743286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574acbeaadbb9866b0964dada855065b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3065fb6338c6a95c30c6e4d04ee16288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab53f035580ad3046eebfa8ad9b3a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8474c6a22b4aba3bc4868ba01b57c4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd093be982f4bda90fcdc1a03eb98a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d836e164f8434a8c4199854306676292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd62ed7c9ee2ccd645418bc3df40b4d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dbebf1ae33a38a65608750fd350df3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f5c74150aed5f3cc9bb6d0de4343d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925ad5e9f8287d4be1b74fcfa22ed0f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2787deb089d733c8cf1a581962ec3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22edab1099a5d7ffea3709217d408f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c310365a50987249561362868a204fd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcf716a299ce6c638141d61eece4e0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dca0c2e6aef66fdcff9d908c2f592a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d4c5f6ce293fe5f13bae1367f304a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c979667d00b667240677a90afd7277c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bffc068db8fb58732f14e541775fa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fc0f863d6161e0cb395d6bfd03a3f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee1010b3612b4ada21b79011d36a09306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19641b854b4bde97df514721f78c1c2d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072797750ca9a00e6dee1fe402b47ee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865f1bc8ff2327ce6b584215d6c62a3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd096ea6443ababd72b8ff23cbe0923c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003241fc34c9f5920d267bfeef9b6cd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a4f07f4d1893b4db3db285816aeb2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a7bd3e55767166331e4e93ff62813313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6223d14da556948c9658629842fdc2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46471fbde7dba0699385606d97e272a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a050385ab30fcc8c36bd5a7d8ee8c8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57950b0e962011505d72e5f795fbfc0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8f8b4ab256acfc97dd0b6375c5ba8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e12437bb0559c45f6ca746c8382a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b299f65f0729f262531a5f8d1599a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752dcd2a3044d29113a158667976dd5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b4b749e47809951786093ceaf18cc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b8ac53db93e4908f62ed23b519f26323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205609c006d0115e4cf696d3b16c41b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188006a4e3eefe66b92b762135507a48325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a8c62c8aa9a86a3a90fe268512599326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92057179f40be4d1e24a8468fada7b1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60f3cfdba44e9d22603047f239b912328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6883471c7aa531a8e07fd8b0a5b42de329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248c0ca99bc0ed4e37503313cdeab07330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824efdb69c8860fa6c57705b8f99d4f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80599dcc55090ece75ecd33d55df72ad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b389c720d2b3cdfde4d3783ae7dece333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163341702e3cf5025322a97add139a6a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca97fefce0a4b17e127a2a24de0cda0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610be2528042a50522e86f127bf6ffde336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc873773088b49b68d33523abb0989d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c104ffec3f23e60ccba0eb572e53a53338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4e37034ca705ba74e391d47b8be94339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e381d81f24e9d409b57a008378899340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc71340f8af10dcd1ef280c99996466341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232086d16660922ae25670386b3ba04342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e79e98ca3433f1d07d12d84c31ae5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2162b028e4c4b6fd29f2ec00d1263e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14091259fd52b46e53a34a1a5072b0ee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c57d76fa501f4ef3d1829cee55fe0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec9aa5da3d4772449d7ceb2876d1b4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80435275c4f89c404aa9167f819828348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd02a132074c38ebf85dd9955ecad4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4e012b8a2419ebc24e82daaae913e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a13f61a660e8528a34f13b868626a0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244571155e1e35a03dc8f036060de3b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425141b23748d28b18e3f8ba08bf866353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310daab39d6d7f0eed611140c1b4e6b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a342245f7862a35bb81c0cdc1ca48355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f26f54d2a75c3d5566774f457ea16f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74268ef1e68dc9c6c2c4da0cbde136cc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd786caa72e98b3e9035bbf6ed268587358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe2bdafe46399d7885f1fa5847b005359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0486f45ab48b74eb2cfea23162aa1e9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ed9b2357f6b2354680e6303ee9525361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ba15b6c1524cd07264bea7f1b9294362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3877c400790090cf3776998e78988dc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77171f1e0e9eea1580445478ffd02f4b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628df201e27b7e051876bcb185ca5ba9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779332be461302a83bd3bd6eb1158847366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b973d50a5dd09fa6b8255813b3f05367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2137af28a946b91cc7c2eed73261f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab502975ad6c78003459b875cb34d2a3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecad94ff8080636686f43223e43808370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209106a3cb97eb49046f23a8b427f39371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354a404cefac22c93b7be700ca02c33372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3affb9684524def03bce296e9a6bd8a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa07ca3e8193a849d158203dd1a8fc4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6568b2cf9dd2b88ff2e2fb40d1cef46375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7821847b59f41f00c3505883a89473376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc643d160030d0f3865f3e86ba33a4f5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb5d26316f57b7cfe6146fb5b7d4cf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78ac55a04e928e67a5ba1dc6336094379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd356376e383ab06bcb809988aa8806380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd6a359787b73949f36d122a414eab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbea69625aea6d56cc9b63b6d46e5c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf59bef632ca30e164c65ccc5e42bb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc99e9aaad185e2a4109be49b9e51d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89faa6775cd0f79b0971ccc72157288385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfb9af728adee5ed6880c49cea6576386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809598324c5afacc97b7d0f6ab282f3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4da4b94caf18ab795415b2dc9b6479388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34580dc9e79b44666adce319fac34be389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6094a377298f559c4e601ebb37c13f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed527ba7d2cace041cfafd08b7dc9a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa193e3c46f5b8103f5948a24277f9d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161050014f6e141925f9722ab7c7f0b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0aaabe4b5fe9c7c672fb58b2d5d84394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09932fadaf6a057df8cd4b0b8a1d65395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835927a51c195b2b2177c04d6da4f574396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731812f5ea45558d9b6d8ceaff29dc26397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc57c8d6573030bedfdcd4598e65ac4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45c5fbf9965ec7a90b5ed813e356c9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ee51761b52576aa33a41864936656400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b726ef66665e08504589245e911ee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aec3cca16a1d670f21a2704ade155c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc744d7decd3ee412beb82e014b56f0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b072ce171215051b4ca240380802cf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebeab6093ce3047c646dfc338eda28405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cf20fdca6b129715fd7ee6ae8074d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25dfe9615aa596c4dd3de501ca095bb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631331f0a0fc2a2e76f1d0370b8e5d8c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec4350a36bd5b3ed53898ec6ea5932409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72a136deaf85611aae6ac7298bae37410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520af121f228acfc13be14bfc4c0186411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22d4752b7c9afbd270cc171d605c14412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191257a8f0627c56783d05576cb2e76413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda4ef065f971ffdec72e6ec99cd7a4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc444ac3d589ad05a670811fe8575e97415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d07a33872d29d6e59b604fddac8a9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a9c53dc8ea3146b8d7e470c1c07cd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187c6295f7a1e69b3da6147b1ae8f87418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c821de79724f77dc616e4e07e38df6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4b8633bfb43b4b773f1de2a281243420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7a4b132a3eb5d3c30d5470aff3204421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc609a60510ef1c5b64154258a349a5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8fd917df4563688198fb399e76e05423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a2aa0b6a573e920cd095aba7f415a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a830319941f6e3824333d4103f681425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458c53d9362406c8eec0c5a453c612e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b41670e374b6e12fcd01533858983427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd6c7fbfd86bfa36adcc771a61a6b8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35154e5bcc6f780f6234d1c4c883f1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc099babc37ac22c9b28b8519b0f1adc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5890894e5a7afe09177318ea1fa8f73431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b978d1fc8f2cd836196691fb2fd697a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ecb1f343f3a3b6f6a3a5f5af82067433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bc8b1c27a39322f07d5c0a9d65d25434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eaf08090209e39de42e23df42c5fcd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31302d9cc2f6fbc7ec4b5b5e31fb9706436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e5f44e535635af11edc47ee71eff1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57457de502aaeb4ce41e1d3578dd867438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13d803a7045930e8949b360ad44c37439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11285e9550b16181aebc9c2aa99ca6c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc199004ed723daf15d0a1bb0483ce3c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda23cec80eb9794d19019c1907850a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b79b9a8058130e32e5a07241d29c32443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391031f156834c1aa98ab1ee9ac4782444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8478480beedcd68fd9bbb69b200f29445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cca3bdff890eb407f271c6f2dcbe77446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5b207711acbbae2c078f9dfb74958447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99381bf8110537f7b615667bde683e25448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd072b6b64d6ccb1576e77b0e6a0fda449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ad72f41d82f999ca0df6a403652d3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600fd5464515a58c881444574581f8e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbe4e24a2b1feaa09c8af3acfadc5e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b979cdefde3920554eae01bd2b74fbb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88fcb41e3c8a59bda48cfed9544220454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d8ed6ce5a6792d9f69cf7608e4b8f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed154893b09105caffd280cacfae655f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673ce8f31a61bbd3e86f804ccf13a5e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e15b2b24d1636964fe6c843f03c425458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa79116b257981e8d9c59c2502698e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f15cd57e4610469bba5ba39d3c2bd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46ab93a47c552694835c70bb4e8c1d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a45c46d96de07e0ba0401c9f58aec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9254c00eb0d870aefefb9b9cd1e96463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb621e76840c81280cd8922f7dd5df4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa3e40b920172ab0ea48b50958e385465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770efe8d80604a7b8de59c263aeee8ae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6ec004d759ffd73de26f044fe97da467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0fa9d61200b1556be6535115534d0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc9b4b1b6606b1a386cc0a900980e5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763d5a074ac26660f8ad8e13d2f8f86470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ee6b93a0a20dc92276f78a239e89a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1ac00e162a3ed0709cacde046d0d0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8c9fbd35140d0972913ab3594306a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fa823725357bb34e10f6730068809474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5d8faa75ce8ec034aa3bf5e4dea17475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ce0cb117e1cc30f39a83298447571476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e6f4fa6539887adfa5b5b8db29a2d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee328b7f9ef785b3f230ffbe4481a4ea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0fbc69438d517e7faa521de798fc4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5657eaf9e1d2121f48bfe676f1d0a3d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d2f3053fc9d24341293f8d0ee37a0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfe672f931de3ea093cbb8b91adda5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cdc543f926f7ae130a121a0c6653c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76ca260dc0899b8922ee94f89bc516484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2518872517add726a9059bb841bcfd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975e7ef7aa2fc626201f538583cc135486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ed8ed086c44d4200e219ba53124df487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c1a482389c19f4b1a41b37b0115a4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bce8d500ba73f9f7be434047bc3291489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a312bc717670dbcf49f8d90cc480eae490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312d28e5dcba0cb5dcef3b4d312ac63491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a307e3898f591e20a45ad2372bf5e63492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af098f4984b27aee12db00ddfada4b22493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7d32f0b408e90d186c7d8b98b3bd2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9e25ed2f35b0c250f6690b785f44f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f1f4a197892cd8bbfb9c8081ce054496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddd974406cd6dc0059edb58b279332497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd16f132b07254daadd57699ee68ae0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820194e347f3ae350b398483049c04e7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ba2f9edfd5e6ca208476890a087ae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edd642c62b38a84dbf51cb9bd190fe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349b1fa8c7c56675f556ee4fab5c3e1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd0909a53140dc2223f173218c8497503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8253c5e794940693dc58f1562157a89504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa69caac64c81987483e70c547292d9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c718e02c2caaf7c79515fe44a2336506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d180bbee535510491ac169f46a10e4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef6638d92e1345bdb23ca822796c6f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92751bd69000a8a0f4734dffbf1777509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafeb2d8c23c7ded15b3b7f60a59778510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc93f0af9204eb0d89bf06f427176f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e936d0c7237a1a35bb7981c6b5ee9f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb28f58895eb4115ec68f8502a7351f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8869d11570047ec657e40322aa512514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b00bdba72053d37aecad0ab83be288515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37da7574d45b9e77ca9ea4a9b627e6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb4622ad5a6d77048e94185085fe47517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d5e0ef2b554619a22759df6360ceb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de909c09b23dfb3355d951dfaf5403a6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad345c3dc91012857b2f254a80b2d557520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b009275249b305279be8ab2ea6fe900521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1cea3881678c1c78beef10ed975775522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c74dad6098e0a5a68574d7746f194523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820ed74f5f5fa634cc6fa482dda3b6e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d81057e0f950a0f007c1701cd5c817525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c6d14335aa55720813e0695b2c143526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde6e5343cbcfe2f4f841f64315ef5c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee7d0577769663b3da0e9e2de040b3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432037230cf6b46981c31655e574fb77529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e9e7be8fc83021a22522eacc0b613530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3b4e850161da53998212e1eea1b89531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8ff6c8eeeb84fb4b3f789e26d22f9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d2199b930d440430d8f3de3c4710d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219f2031b2d70551db20f3148833fac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1191153adc4bc2efc6b5c65bcbeed7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ff1270c7690b572191d63bf75cd63536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b500af3818372c5e64bac1591b701fb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383cf484baf2edd789cb6ed0635ee15538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52141c1cab69da76ee0e68e5a113af00539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0adb4f34e2e7a542d1977c36d2d36f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7c30284f818c99b02f39356ed1e17541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d62ad8e772c078ecc1b6fd5c903008542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c30b64f1d8ec11972d7d5839dee6f6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc616bb6fe3d0d4d964c72f69b8c2c04544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fe2a0d8d40a8d35c2e7b5ff1f0794545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e19539b5b949ffa4e0b4ea4cad03f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde6ac98377daa4c2eb550f6bfcdbf0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c249c716548546039ede0aabc44a8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186425ed7c22561acfd7a540a92e8b78549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105b9322ae9a2a53d4c4622a6df6770550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68229a8edf2a81ffb4bc3468f4ebb69d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7fddba8100ac7d4ab5a4d1ac7eb9d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69542ddd749b3b346b1446d807ac4980553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62b323f47c9177a7f9df18eafc35fb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55030a39bb4d3f7404b650371edd63555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11ef47c02c7079cf1354f1cb592a3b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa63a331f3be4b0975a0b27058c7e86557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65b6a22b962288b3dd33e3ee361c42558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8181c27b46b6c16ff8333fdb4998f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4ab50165f1fb48b7eda240a3f4ef8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c8ec7ec9967210b757c291fdc3546561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4566dbbb81b1160fc8d9b8aa3dde052562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90039af8e91bbbab075eacb50be5d7e8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d766f30b560fc0b80d9ca9add82be41564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60b9a467ffef305c49ef112749774c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc0c1fba72644c21536fd5f8e6c3a9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98e40e818ea36fd1a05744010072ea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c440e236032d24e48f38d3fc30590568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b864b920bb916f34ea275d17bfa2f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784973b33716d6608e2c2316f416e3f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2c79bc90b543a972764d614c86fd7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77faabd6e6363dc85b02d6551e55430e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65d1d3ac9fa700995246099719f928573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f62819763a185839dbdd8fa17e13d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8f67d7c49fcf6213bc32912a9657a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f42e7abf8df6bb8499728614a8c68576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094c0818131e3bb6ef02a64861e5225577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9667896c2cf53c3af6a191f26eac9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04f43679fc38011db52f8865082ae6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7fa8cc5e97708f34d6e74b63b05ea580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f71498a1d53e44dc2367a0f9a9dab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b1ba43df7ed2d325771428dfe5dba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2127099bd54ef3f850c159488bbf2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1d2781859433989a0f8ba2e78026c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9f7810652529f7a93917fa8de3f2c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d46c75382e0a0b5e1a3ef5521a48d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3952e226c8a0d3fe5b11b63f5ca36a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e62f4b07d9b04564dd78fa40fda14588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868a139b2239132888ef2459916b203589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0084de3e941b9cca3599bb95ba4017590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97841e5d7804f8cb2ff44184bdf8209591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213b6f33cb767939613c553bc654a23592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deece0051f91e34b832ad741e422dea593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975ad56b0ad1edf2cc4b64372262a47594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643797d346800e8a91446bd6e09cdc7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da3b5038137f72beddd72f4c0e1ec7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bce841bced954669e1eb536b6d8848597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758cf92bba8d8adc63086ff28459cf6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfa2b95bca4077afd5461b02b53944599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567b438d7620766af12b98187ef83ef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc21607b96f9a4f935ec0239d860c1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba1d0c522b33d38759412650efb02d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14548862290ac48e66936b19fffcdbac603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354af5c3c76b790e4e3763f8b16f2a4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bfbe6840cc8c1170d180b872ca79d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6e71ab16b7dbcd0d584c6e4d4ee81606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129755a2bbf92b9895484c3642484cf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be9d0fb96f21094d12f6c2c5300d83608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011a1f6b9a035f7a2fc441483b3a1d5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452702a1ffae1ebb9156c59fa09d50b0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514c2649bc196541da4fd4cb3d7de8c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fdf69f01bbd20b97c4bf4b022dd04612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d57588021aac4bb3d30a4389e1160613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f7992580a4e5259eb8065434e8425614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a0f9867cea832b085ed0e232216a4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2ec6b3545b72e74ecae3019ae792b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739aae97da88d14fc86e54502ca6e99617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8987dd5f32c8bba0ecb2985670dc165618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe21d4e026f286cd57e36c44e0c81b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddae9d1e67e3de61d7df877601fc0ae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e80fc712a6cee846ba7c35cf095c6b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e62d94f89405c61b670684505aae06622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77052a7288ea6154e0caeba417b9f6d8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e581eda92146e735005649ed06e8e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0cf6b8c44c7a01ba50316a5d2b90d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcded6edf9ace59b30a471fe800a9d0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcaaf61692734acfe1253a04b272811627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd8791dababec03556434d336326c6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5ac7fca93b783ecd7b5941edabc54629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb6be61c0750649939806188dd9031630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03d7b95d5f4418822eb47d226cf63f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c5587d63724baaa04b35251bcc52a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676961963126060f4fe0cfb428aa03da633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149684a0dca8471a3ac7b508d65658c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9accd581504892b3438c57b1e323a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b9eedbc62981970d4df8b98b3f020636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b47e06fc66de4454c78bdf6048646637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8212959de71b79e10d31c40d0a4590c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9f3e0e43989edfa68840a72e69d71639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64753d8b1a69c072791cdca2de6a3f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfc468b8c5c0d9ca6440fe06a95816641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9279eeef4147253d9bc53ee1384d9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4b54dde98e3e81992d91bdea06016643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280be8954bc08eae86527b4f0e07764f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabdf231b10f01347ff67273eb84c6e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e108ef6ffdced4e1aafbd0738c661b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d9fabc5bb89091b5c2b7b6f95c5f3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdcbc3e81644790844da9491a76001d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23aa51c7ef46bed05e72f4bde6b675649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc37ab7c81832e4c72c581c5506a76650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6e0c8b737b42ca0adcab8889e4f11651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9489fde5cd275d00af9942249eabc73652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eebd83390ab967e7f41b297b624c92653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942aeeda1ae7203748bff19833a7733654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e45a4470afe0f9b6854da73b7568eb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e6a1db15c247eef8ae6f788403ea5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e821163656b9161668c86ebfb7c202e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c07a72b5b9e11787c94e445a1f6a95658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1af74771615cc2e00fc887a10e11b0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e317b500b46dac1d07055f2aec62a55660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbf9a12a24663916ece74d67492769661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c9c2a57dd915ca5500495092253c0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc4fe35c2d1ab84e6f6273e48e2e0f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500704eed7f8b906dbd9aed303cefed4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89b39df7aaa63a42f73f982b1061d6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641472f61eb46dd8dbb8fe0cfc5dbc2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c724657da3c170905fdd11330a19a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7ff2c01b3ccf2784fa034f2ec5f5d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1861ff0d660a35d2773398c30af27a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e98c8d9169058e99e91dc482df0d1b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a1e8c92386e26b1ac29c871c60469671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3fa115b5fc38b110de863e942c977672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8b9f892fc1db2529e722cd7e928de673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e814b6f163ce82e668b2aed7e9a5c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6827c395f44d5f7ad91c707942c1ec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0fe899bad5073bca7b8e7d746c4772676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c19db47734fb9b02c8919f602b2756677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ddac9e6ebbe13a635d6361ede0375678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777410139ea2526e4c48f6a4c33b893679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516039ec37668c631bc051497b816dcf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9050f4c0d494e8518c0dfefe0b4d9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1fa27e265878ccb96e6061c29e7cf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09534b9f6f221c4e5f73fba5e4607cf5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f050531d3f5b790cbe1cad570a2b0d6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53eec18ed56086839197501e44d86a6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14151d9e15a80182469f9fb2d71c8903686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fef5e705e0ff040b14daa5d5482ea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04273f1bfafd85262b8a415b30ba35688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23271cc2f6d0f292d267750288a66d72689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef604c4dde22a568ccde49644ba26e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e58e6aac46293838c17a46aa895ac1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c480fbbad7877c838f6db2a6b0f541e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04a2010438bb83c9b74cbd742bdc9c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42547fde8d1469684ae3b3fa6024abc6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835b515d3fc3c63658ff86bf1a82789695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9d6acebed22ec0a01a0167ae8a8a8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd7fdc0feff337417655e00c533b2c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11a894c8ba01ec1bd456cf28ebd73e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3097aff9da9d98280e4f3d3f90eb5a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b441c80967cf62d4574652a6931c89700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20e7daa2c8e3a52320506964d2905b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1871052482b02f8a0a5fa7d4773efd8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e180fe88543b824919d38bf629a283703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08276e7cfedc3b37762d7e4c321bc105704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96d337f6a9ea611e8683f772c40d65705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8e6d0a295187aba00bc13c1010878706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d0f26120c88da3a25ebfb06798bf4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0c2ee1f5a8c89203d0f4e951613df708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25901a9785cf6cba5c77a4f478d789e9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4187c024d5c897987247134b74328a1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4594c223ebd25fe32d409c91a640db711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd3c3745929890d047d6a63ed12512712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df9fb73df371b348019ec438cf6ae7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c59d7e4c9994600f0c6fba45aa2b2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441795567e4ab4ac287032df657c2689715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a37a845e4f43d4be66c779ce9c70a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e15f0e1dc23246952784012e29be1e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9aff5d3a0fd10f48c88a740104019718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600509bbf45e8ddab13b1501759ef36719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082e46c16dcc187f47bda70f425b22f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45d8eb0ad3900420ef77d5e9d9d91d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b93acf9100af4013b3a5ac393b576722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae92d839606d85f819be339445a26c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925256b6a27c641c489aed69ffe19275724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780a4179d1d8ba5edea8e0ca35a719f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68a553c2048410047aeb1d12623c6b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3022cf09978d62d102c37bc08c9d7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f4bdcb19d25f0c6ad2f6a4242d293728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea629db15aacde5f975bca34f47604729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1cd34336f49caeb77d5d406fd2d68730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82eb3ecc46fcb2cadfd898d9ebbed2e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f2563ae90eeac13eff025167fb3df732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404b72572e3fc82af5d7feead5dedb6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da0233d195550bb0e3b320446171ab734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bd5c15a547e818de7d0b11511be16735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d45c292a843eb8aba614ba49e75335736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a93b1581d764970f74686a1e26c18737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261221a6267dc20464e502d1dab0abb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815bad184c147e96aabfe4b2e44b9c7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5bb65234395c22f3adceb411b39c0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4588cdccf4d1a9f287225f9a3abe4d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd39a075612c0054b2d8866634e7a2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556991dd01603b0ed6f671aea2397737743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd03125f5c989c1060a1696afa7654f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45db2e8fdbcd7d205cb3eed9d74440745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1264c58a18fb2cb21a1c1833d34de746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb534aa4cbb5a7298a9a8bfa7df4cd92747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b07f846f45f1514c5c9389df8079f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e93e6ad57a53b55c75445ff4d77b7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c82be60d4bfee31fdb3dec2c6d4fb6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13cb8483bf89e039399dacbf02cb722751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59eb4d2d69021c912e42820f4ae006752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ae50ff64833ec8938e15ed5d101cc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb1b78cfe136c05fb21db576d036ee754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31355d75c6d82eaf1832220e21f42073755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410d5ac3fb7bde33ebf161fd053bcba756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6004f596e33b4f8627542bc504e6d0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660ff0f084d165e7a6a6656cf990911758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52b5d116b826ef2cb91be1f8652e3d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f262f437c7104bac1cc2a105a297557760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d13e8064291703467ff013d35af96761.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>