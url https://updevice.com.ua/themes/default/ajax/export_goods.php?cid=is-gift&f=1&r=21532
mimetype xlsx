--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27baf7a7ce2a39c95a0c581a92543c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604f539ba5982897972cd631abb3baa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925794a11fcc2d08fdcde85a54c9afd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf947f031d068c2d7d99b78e26b81be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6a7c4c50ef3328c88efdcfd1d47e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973abee7066a9fdd1d86608ab56e0556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311e99992251bbb932a6439e0aeea977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a6c7c33936e89324afab0cdc88d8b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3765c6a171701b822fc40f0fe8cf31f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39732dac08fc33880d9d0dd1e14e94f110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca08bdf24460ab4c5907667b3598c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82beb8cf1dbefbb2ce40d6b7031e32b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27bceaac1b24a1db7da7ea5bc53ca613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ab6612c404a96140de3c45620e05414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4504f4388daf3bf1d890151f966c0615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883a3e20ac56d2755e37082278494d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c75100043d1c45f7e8ef53bdf36a3117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96af35f73c3be0a5ee78b284a231c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee28328bfcb83c28246978f7a0486f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138924995677283c3cc6c23cf9ce71e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0123ad8febef9289d31186a48d8cb121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1be41143c7d5e423fa9139ce8e705122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beabd9710c55d5a659627b272694df623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221270c991b1821a2100ad5be1c42ea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a28d471a0e80e33ff7f2ed96bffd6325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66363416df4734f440a3f17bb2e01026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370bc8889fc1f6243207f603456acc127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce63b8632696748ffd6578b1c6b091d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30682667b337476b054e3a40da077a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b767ca60e5c9d0e42647687a630889a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c86b032fbf3706b0603c97fd362b131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420d47896582cff6f9686cfec71359f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147f9c0ad120abb2d9fb03d0b7d093f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bd533b42978a9ed318e72c13f5d1734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820834413d77f004c8567ac6d9b6fce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903d12599e171ff15b258960c059bda36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e51cb7ceaaf98473ad63f62bbac7637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29adc1ccd418cd43addbe7b1bd74f3e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961c18aa3a32ce01e0dd3181ceb1d6a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535d5f62ac5e585487ed2d9f7c9396a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfa5c7e519d1c9d7fb452a82b38d3841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735390a6b2a29214bd8f638767c369ac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8973ce6cc34fccfdc7c194930f1548e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58704b6539d25b9afb54d8e9faf17f8044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ffa1ad0d4210b1e069169e7c6dfac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e174af93b33e2c67d032d8008757c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0cf1016b723041a697e0e4428de7547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa7d0d8a130b4a01fb1ff9a71989c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b6c58b3adad1a456df282b230967f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab4d53a02e3f637a565d815d1260ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244236654d6c8f1eb7b86b5f48fe311251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff25dec9bff5ec5614c30cd7412c1d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00e4b166423d285fa8f2b49676005053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846e32425fbbb780cc1a0c298d2c1ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fa22999c5ce7a601f1845200ee04955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118450b9a307b0e8830e426458d898a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d7f7fabad877d8b52db53ae8c09b757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0593d139faf6d9ffdcf41e66f80bd458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b79ab963cf44e13f0fd6604da20a059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c918bab816aab49c1d46db71074ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd842d4f4c68d2ef633a99c68b9422461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abc085313eb4d84fc289c1d8f4034e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571564da408b6e3703f59d13a1e767b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b136d324dc575bbb9b9dfb990f27b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7adc9503a2e926e8f5695a12a90a365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b88dd8beab25a0c1a3ed7cd7af923866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2020d195cf09a08c381ac649d5945467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde36d0acd664330bf1e0cea400eaab768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017e62217c6c43d6aec443e99f825a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1264e2d730156bc52849e80bb1483f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4516bdc0e7b6aa234945cde6000d6271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a051ef1ad7dee5770c4f9797bc2270a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e091d4fc157d3cbaf8ca03e5f94ee4573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cda19dd252eedfd653ffc952c098b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166f78cecfde9ba629058fafbf165f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c67cd71b89863ecf27d273cc3b46676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b022c678006f691dcd6dbc54c4ff8777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4112ac5dc340d9d8fe8c8096252415f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569d9dbd7e0c7f88793ab1d82fc4c8d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93eb0d62716f11189d04f1b2df7d5980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f804a8b0037a686bf6ffcdb2fa4826d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5599ec57ca9af149e163f5446adc4e982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfac5bc8edca4c3ddeb0e796b97de283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f21d77fe0a8fca0ad398ff785b020584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710384fd855e089548297f3f1aee55885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c51351d9d6e02d5530046d54ed7fd986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4b34e71ce0d4f784a2ef21ed0f44d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38f1d02a52d829d0436b23455e8fe488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b841456dc4fb3b4f388c26b9310d6e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e39da5bf312f42cf0a0a002a2b4c490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd967f5cb1aca54dba73dbb2c2093a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6793c3cf0036b5f22e5dc2c6f20e0ed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8f30d07eeb5c4470707fdfe5b943b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfc5eeb92914d17a6b94e77a9b8b2694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72301f8b9fcf48c7c9f13b3ecead8a5695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48106cce70c7ba6e08273b6fc6ba1296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3188622c70cf7378044d6393ad5d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d52a2d5e29f4ede92429897a90f7898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba2a8c91ce4a4245131495dfae062699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63883413eb3cedb80ed43cdc164427fb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ea67481f43ded3991577a3bb7ba5c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fe8d333efaaa261b4d1c7a6453db6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc0d58f5de71e9ab3f01827b2c7547103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54db509895049b9d2c1276340e6ca3d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37c911cdffeecdf5108c2264ed915a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b59af96e438ef22810feba27b023bf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd0f86d89c79fc56b15cc44f20874a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd6448027cdfad95bc6c8ebcc4775f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271fe3c9b0ba0faf28a75e95309c2c2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12557ca49f81f5d44fcdd6027cabf10110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f049b8ab8fea0eb20c33798dede52111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c53f29dec15a6f8c455bfcf8dd022c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b1ee5912bf08b1c342a23f33bc48a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3952c723e2c5daed6ffccd0d324a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c0fe3b266ef8e8eb0de7250affc3b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070c5d595732b1ee2a90b9a0bc25fac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eeca5ee618d115c2ecff5dc4abd15d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f41201a141727856f5cb62b199a7fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19aa468faddefa8e907a9a737fa5c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30c53a47caaa1ad0a3a8903a60e829120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be7c4d672c2f28488543ca51b18a69121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d4680e9b9e5ae22e361843c08f9cd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484ed8307766fdfec5cefe74140fd05123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6ecef66df8eacc1fc584237464f24124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2bdcfe9dc9cfeb79eb8e712aee545125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2d3e16bd2b4923bf012cbbbfed3bd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b8584e3a438e47e7c2f1b101f07cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b316c998ebd104b5ab278cc353bc96128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29ea6ddb6a9e2be9a373d051b532f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5681410d3621aea80aeceaa0b75b1d8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ee31ad8dc9a39ba264d89a1de605f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89ec72eef3c7dbbb82433e87268093132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2112c22f3e8320a461a5531f87b65b3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f3519996c4ad56d078eeac56b0c8c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bb585f4b304311378f9a5d2dd32ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36102b36a4b53f778051a37f62e0a5e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a252392572860b9dfe0595bac7be55137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b4afbf2377faa8dadfdb239ba5834138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a287e26edfaf08faf48bfba81f350f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582912b4419906cb9ee318742b0b0f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13acd841fad395064448335d64fb73141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebf62ed6109d69dd9cc0e483a4136e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161b43fbc58d8923f3436cd7bcd6096143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087aa77b7d234a0148f2cb46fb93362144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875396e0f6fe1bcbc91b595d238755e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d535a047261f992098c99b79668151b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6c5a613090c7fa405c508609fcfd8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03230acf11cacd9f3d812e0c7bb615b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08725700fb1fd35efab8c24ce388f3b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd51a2f81b0c883b5dd9ededa3f4dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac79835f5c74b992c1f6cfcab5565c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e223838d1fcd48c67622f16608f25152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60eb97c65586b2fea38c91b40644651153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8af0e74a02ab5e8a58c594a1d1501154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1b830efcb9ef425f480e02cf744a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95f9ddeed0051eb29455a438b20073156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33d34a24dc1b5c634a18b5de316766157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b846175d8237d6b421962d0557b7ef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9046a50a51847d1af476b965aa8f82159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55459878398d450b5e173ade7210fc99160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8048e0a76961d51e966344cc9d520b6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f1d62045239770db76be6a1651cc3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f73a87c7318fd46ee31818f955f5e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bf3f9b31bf0bbe5f0d084ba692992164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e55422da2ff9e1f89a0edf8ffed93165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46286bd5fab8fb2c9dca2411bf5464fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a82fb58404fad1085fafa995c57df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632682d77c5dc35a838e28112389634b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb6c37e1583723f50fd066244ea8e5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531e9cff5beabb40d16837ed9120ee2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e8e77614d736b4dd23ac2e6f21002171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fae88cd096e45cc6532b33349fe64172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c4aca156020d08666005fdba677fe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c179ef368170021bf6237797a7208e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a518a4c05da679c7c3268ad893a33175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a7a5ca97b0b7ab5bbde4056cb02ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b650b775304160282efe1b88dad23177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b01027bab6236fbc4b505c4beabfdc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfa6b5f9d5d250e6c9c2c01effda5b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca421772f31d01c50222998974d4a0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44efe8e174175158fc20d668e957b5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392b0096d2cc0202d2f145cfe0bdfaf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d75b72601a486bac7f539eadbeabcd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61da186110752c08a1913be361c9499184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d763e9e5e0db521eb64b72762ae972185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41870e8e0cc39e51b69de250c9020b14186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0069b4082d26314cb276587b1ac921187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa98355bbda8299f72361e55477147188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2701f18fb03bd8ea3f2ab13854fa8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd3dbe614192fdb4d55f591259ad27190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef14088362606c9822b09f2144883f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1889cafa895cd2febeb862cc40b4be8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0f4e3ed303353752e9b049da3fd2e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5be82d3076c7c81f1db9c190f1ac2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524eb9fea2de6028b6f048833b7fdbc6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ca869072298ac4909e50ee37a9c76196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa16fdbfaffb9cab3ad77090360b5b3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce56068db9b4c5b5fbe62c5d89c1e0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41bcfca7ed44a848f21c63c8ad3cf6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36192f26cc277cae2ebbcea0d88a40200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abeb9e6fc4bc2624230db07601fb065201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11175b54b118bcec7393072b97d239b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f4196ba995bdb1371680dbc85b635203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600701edfb576844ac9d16cfe0ca5d2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d7010f944409198f4054537b006d9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a3b3a078c3dd09022722aa2930f91206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7abaeeab6432a2c00878fc9006b51207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd813c29c1153159f93f6cc3df3483a2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177faf93144073f9b2eccd9f6d42f678209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48078d130633575d24ec5966784269210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76e7be2ab923705924be32a8df3ab6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57b3cc03c5b69bb1730e37c7cec5d7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15bcd74e48e60463693f9282b289a2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f441f49a940b6df81bf107d650b16f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de47054d861472e31a1864dc3f957a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b124a6899132eec0f4dfb80d6d5e1d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6e1cb8344d85066b6bfbbeb5efefa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff17bb2ffa7a5f81696da21884a72f1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdde59de911a8dbea3b21a5592e15bf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a80adab4ff12b5e4292152132668c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bde7c9dd2e9891232c1b373baaf211221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d16c1f7157305daf4696c589f56603222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5cd549732027b6cf758ff539476b2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab814a2f8d87c9fe6b68610af846b1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3003f4f35e3086d05ffa9c35fecadf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf97699b558eeaca1666d5099a1b36226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a05273977af508729b7f98092303f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b281735e195fe2b3fd548f40560c6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31edaa842518e67002d33925efdb655a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd949992ee2b934ba7c028ce73ff17230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ee398dc741e9af3386188ad32c554231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a008d35c8b976281f780dc7300118232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6358823c2fd2ea9912b41bd25765b4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6d94c92a8b2d1e9a0b86991e136d9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63c3e20a31d4c96450791144f69210235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59764802700a36231810befa5b35fc36236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b5df4d43eac99a6513b200369ff56237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b34e3439da936fff80f9d806e875ec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c25e054b264b5e77388429145b66d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7def4f3aca711dd0df0428835a534b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408751fa729280178d4a907a6b520bb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b7a320a2a55020c4fbae41f881b29242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3693f3cb42bbd326c960a6759ff311243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb488c9e01e11edfd23e39e66af0cebc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05e6d8f2528c7e5a7f19fa0f8fb4b5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4228067a1b59c83b93b66e66c3524246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6572c0dc0cba421c510188a92ef890247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417667829fd3134822bbdc28045f9f2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a0d7f20bc60445543145dbfbcf7af249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728736b8ed2721d74e1a867a1dc50d1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e732501fb27af2ce5099248656bed0f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad55ff1e751444d2fe73ff745251b0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b98f24a3c58962be026066105c2231253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10ed0809b8d65cf6c7ef2b44e500a7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46927e8e23da7c0f7717c57b0e9a63d8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba46ee6aec0a6fd1d9e3514fa472dc7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba89f18bc37d3fac55eb475340f54b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b83f60b6f8115eca4d45466e94358258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc03d8d430122c557dec6512ae71708259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90371477a99cbdba27423c3580e723260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1a3c93fc866c033b5122c0ac05388261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89674815939e5af8b6e89402e1d1a6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8662cfcd418964c9a4fa7b283f456a6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791a87218f9abb8035c2240aafdece3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88e7f30a5921094b2322ada7070968265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca223c73e69cb712ce4e168bc7aca8c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e470a2d9e3690dcbc8616e3003183267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a378e5ddd407c06007405c5a7e10417268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35435874c364bba9a8bad361327e3d96269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ab9515abac0c586bbcf82f8eed36f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4904025b6ceda80a96e6ee04c81f443271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e0aac717ceb04eb0b0be8a650291b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d592519b2f064474df370269f6f7a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665442a02dbfff6cd7d0475bb40d59af274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c268b54e8540409cdd4fb768eda4b07275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e65993c91fb3196d9b8a67448f5755276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4a601ba3b41fc7d4d493679575ed8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84697c3bca99296cc12f2c5bad44f8d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c0474855b6c7ed8644baba33339e2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67959f98cdc9a087b4cc2d78356f59fe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481a86b6d2e55f0ffd5716d668a0fad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a03832a8f3b6b0acc5666d578be41282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66a43ab729a6b4b4a6409b96b6ab1b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc44702d7916e5ea6ab3b1b262c9538284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe08aeeaebca59529465a3eeab4de60285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36916d3e5b243c30e0db5f9c10b19f8c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647cc0bf14c372c4dd1576540121aaed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6a716b01c08ade5e422108fbcc976288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4d4b3aee2310ac08fa3bba70d1c6e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad4ccd1698a40aca049cdf54d640d4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04778e91ac20a578a660d1000987172291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54e816b52d6aadcc802b679c65c5d0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7924de6f4220aaa77c92eef6ddf58dd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b275d9634432ac7e662da69809155294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d8eab41fb772d13973178dc7cbc1f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d35d7e637726c890eb2dafa0493bc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5276d748e0c894a12717afcdc2ea29297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face6991412955cdd071f68fb0fbeaad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6afd935b1efa89a64cba4f99983e7b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba13071ea9385bff697f1209f8d2cc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc850d46fa4a819017f5cf0f4eb72c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb391149b18af6248607dfb49b3dd64b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85aaed3739079a97255aef7d62f75f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadc4876fbf0c6c802cfc674693b05a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5d5e0441c2f184578c8ae7579ecb9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c78d305a27fd5db692d39905f418f6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf2abd3ff29e2266ad88bf8449d7a6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94615ceabf67794b1a736755a6a09b98308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70044cb5a9f18dcfceee7e63d9e5abbf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ced03c75bfa17a88ab0bb80768f42310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff3754f1699e8bb78d39dd0e8f80c9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30c9d8c0c28a08509e5863c977dc68312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b22352c136e7e1e89ca8fecf13a307313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7db82ec972e91c3d66095ea0321da5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834984df861e58827ee55880c2bac8b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5541f16950def3e92dd9767dccd1acf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b589a4c00ad38a19e0b9c2cabc7997317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590e7e1f10d62c6892d14961b15e2d7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0ae98ab4e536504c5b6b159e0a5c0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c098699f2415dfb33fab509b22412320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853ff1c4b510ccce9e6cea7f0084515321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a621165416eb4007b3c5c8ae64d6c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee28c65e6bd49ffb8eca80cb384d90323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e955b3adadfccd327815354911562324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc5d90b883b3a5285929eb92bde840325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512be349b988c1df937c8f4c15267e6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a02ac310be84900de5cdb651501e5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338ec8ce807e0a18261b8068d9c8501328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc06bd7435cabe9485f409056d8474329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d84642b4aa6b5f521a43a6660af0e1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a515d56596937facde69a7bf581ec70331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b9943d776659c5e654ae27f28f23a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a75f3f9953228dfa64b64f5617225333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87ae77750b36e5e4c545f85a68bbb8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdf30effa1b7ab126d7e0870790548335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e29d9e0a0bebf9bffa91ab456fddc1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d493321eb37094e62d10403aa28ac6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bca28b69fa5156735f67fb239213a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcaeebf193ba7aa1c051d619210d7cc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97401bc6acd88fcf5cb2a12666e274340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc705a7d31b5ef810d8c1614c44d3b61341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15442d41d9f2ca2bf420dc8860326bb6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830906e4ea5716164d59c4c9082ebac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132de902569e21d6e5b6df88a4d20367344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694f5aa38dbe3030584630a3ecb22ce345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30e3c9ee5293de2f31b949c697f5fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70dfcc987261299c017fdb849aa80b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fae4c89680a573632009266d04a53348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970805b15b4c9e99145ffa75904b5e7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a245b43024fb3fdeb0c102d7e823c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89427ec4473da53ffce7901aca512e0e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a1caf2f5b4b3dd2b7ad1a4ae2bceb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58ff12b5db9df71bf7bb9a90571fbf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a076584f4864c477343414439a420354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616b2ec034cd65acab9928fd733a1d9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772e253be6af44bdfce6c7367ce6cb9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961dced61e86cceabd54840d821ab99357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ef1d8170f9399c60b0fc35dc7a26e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0c25901020ee70496a6bacb9c7ad1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aed1ecd8e466730828778c79d21414360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee241551ff94c47b2c3e09a576b3e2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd22271841fff036afabcc4c269d682362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b4f72e69b1a6e0d0f57960d57b8ad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0ff81140c0357178b6a962bf62a6b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d694b2be760d3e358cf1f75c4c6724e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e681e37e369eac05e17b5ea71bbc4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc309a16ee1cd8d4d90d7d4ac3cecb21367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ec1d9c1982307cf8939ddf501fc57368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf00e389e0c9ad813b1699c6612eb60369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644dbf554e7be569d90e9ebef3f667b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1b0c153a668a41bb6fa60ab271257371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da20e9f4d0021af5893c7c1715c126372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bf568327468e1108ca1f7cb70dbaf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94ae3f9442ab37d7b28266eb416c26374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cd389d2451d5687035dc448683f9e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4113f294aa521c980b1b3c8140efb2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce50a7b6c7d3d5bead8e5bdf5a821c5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e75a1823738be4dbd37664c0f8434378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3052af269d75e9eaf1e45c85a8aa1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9e19fc5fa9f2ef8fe47a7e96353e9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28947981770091a74de828164a57185381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403e953cfe498351d72e749da6ec300382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f088d8c2be0b522c8b4124f1200327f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34aa9182d6af958951fcb6497c2717c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cceeab27a5cd83bc6731888e24d564385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637cf868ec640ac58fd2ddce38680c0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ab183e2892a957e2b18d08dbbca57387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf266fa342fb4c298368ea45734957388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382557c7622f538ca87e15cdaa9c299389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f9f3c2cd5a238b03cbdbdc7a3f491390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7695968d17110eafbc02468917129391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aba8486142c0c6725c54421861bad1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671eee232e7cf937d8cc1c5164c1b1b2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232be92699552eb5ea36c5d9a62a46cd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff05e45a3f8e1745f7232ac6ab74ddf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516efc9392d9f8579814f7d68400713396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea0fa9a6b349f991ed6b7d1c9d842c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9342c41bcc3d2dac129dedf6be05619398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72bbeb7626a800ee345200ebc3b804399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b27143e7a15a0bdc0ca55b804b0c7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a35fac2494bcb27213afe8d290194401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22074f83e9775020f1308a0668c5ca3a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a235e352269df63771ace32c5bb99403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149c09103c528f49630d9e79a9c92a0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5f01eb7372bfb6c50358ae6ac527c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903005d027262cace3b8e2edb169ba70406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412b89ddd2f83f9d1f6d2d068f8c307407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6c8409fcf8c9ab86c99354f3d9c9a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cad6ca15e951dc6810628172414f58409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66024dcea96ed5a367c7109a73266c62410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f8d07a633797dba931825901a2842411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ec705098fa7f30bb2bc169e6f9195412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfb302c134c3d82200031fba62fbc3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75656ca17942f7b01631b605a78536c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb53b5609de1d45aa402408555d74d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac63a50acec8b37ee5a304e3c671ff416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475dc43b536c131744aa26a8d2826fd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576780f6aaba742cbbf62c077f0b1e7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b672dbbf553d0af2897b8928d3efd41419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ad1d3658d85e740153fabcf2d0d8c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12254a3e2fff9ee22c4e5dbca8f164e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8b6cc33eb40d795488ea18a152bb9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a82ecee08e0107eeceb6fa85778dd9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e41f4954e9656ef7f7e32fe3a2595424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5dde2c3dec4fd1e482636ad2815a44425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55a2b92ffda6f67d87f3c85245cc32426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071a015f7982c52f52b99a9dc679540427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa1cf370f6f6d3585ca785e245671a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c18b5887a28312ad3a01d3729a44d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353b284ea911f1ce938fdbc7251b95f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370c6b1b490046fc8f78429770c5517431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f88c852e15443f564181f5df6d184d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa405d331e3749733f1d7e685df4955433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961df722cc5442813405973137c4b4b8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c54a52202a3810bb35b11849475255435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f47c0d733bd8a41521d3e25405b31436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc83d5367d12469524fc2e58af51ef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2626a9602d71afc714a13a19ef7eab7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1568acadef2df48f6f47047a74a007439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe6ef3e57fed610ab7b2f3d2a35aea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02d0f6dda89b6d6fbf4931dc8b5c65441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef7f7f02ebbfbea994ebc0bbd915ee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d47c22cb58d350767426f5a6716f5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a210d0f4633c74d13295be658fe6dc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16d89ec2d968f494aab57331ef38f7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c69cc533666174facb07b8af99e19446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9298d3122b474405570116d9fb0386b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298888e5b80f351f8801ad127f420ab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ccfd955ef88128772ce8bc3f57a88449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f479fc95c6a4fb810620d743439f460450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123499432392e5e133b64ef11e8b1d95451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d011c9f298f0fc36dd8cf6d3dd9176c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5b19defea8123971e1594c4f33574453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c633c1fe668dce089e797b1418d1d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889b444d151cb61f1c0fcfed8581e87455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efffbd919451b198eb8c432e0809f1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910284816660a5db838e30b62ef345bc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ae9c34dd7bcad019eed5b0fc11b72458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d5b4e0a3e4e539fca5aa2ec6965f1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93096d363bd79c7cbfaaae6742eebfc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70faa01da38de9675dbc14243c78377c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54459f439d934f5b6c3b47525c29e4ce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90185e941a72dd93db31f169e8843000463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe673c5998a1bace35f5b24a7869d0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a627a522b8d8a2c63fdf4f4a33259b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de065fb8236eeecbfe399c53575d6e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3086b823ce709f53d490fe302d065e0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db1ab85249aa540f2b57f0d67f2538468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61eb252337792c06eaf17fa63ede99469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240981c22c9669bdae82d2391c04485470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf866c2ff79ccb819201c5ba335648db471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d8c3167cfff3e77a1f7b834637ab8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109756418bae78c057394eecb74864db473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5d9b806a013a06ac45a1bc31d52af474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fc0a584f237a6e506572259c965ef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc734ac483566a7dd8684953ab348d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2c242d25d6a3341e44c4dd99aef02477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c152f2a54edf28954f28f9ee7b6731478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b25a2f45ca27e5dea9f0fb862f43e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd403eb67b2fe6504476e8258c8f29480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8a47bd77f2aa503c7ef32636a1ccb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cba69077b787edbf3cfe30867c78d0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47716a9e23b178032ef9b27da2c5935a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a66831e3fa37ac8afbd19ea87f9f7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d67a75e61f302a99b37ed37a9930a3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9382bb9f2f705063560a79d95cab18486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6069c20acf6c9c104d18bd513df4f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49fe667f75bef0ba9d1353c9d33e07488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9493b26ae5da9addc1c9224ac740450489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51792772a7120fee71c790f3bf483a79490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03356296fa16022e045b1fceffff1959491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04ec2688c307b99bc7f82a5a91bd7a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e3698324cdaaa5b9657f29d35929c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117cf145963176d76d7a585e2967e1a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd0e4c1040749e7f5b2783774f30c9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c501dd7b6800ba19d03b252f5c1701496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10d6ba9b35a11eda27d3b17eb01137497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe637be888877c7b6207bd6eedf054d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a602624f17e7667c1ba6824fe13a3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299fab47a39e2d165270c8e38c0fbac6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963baf14b5db0e551a57c932cdd2a4b4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c39a85047bffa97055cfecab38daf7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aca99266bc57fb7f2124a50fa5b07e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4f7a3ca74b2a895efb64ae34bff51504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bf54115e1425e7168aae70d84611a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f86f9a1b1826d7be7db105ac8e734506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e45e608d63b122505f578f50a2ddab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af0ea8f74f285a87ed0d1e72868655508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fcbd17a4aae5e0fc08ddd80044b395509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfeee661bff3572356114810526fe4f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4b5673855512ed3f16ba0cb8a33cb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260346127bd285caf43d129b11129b7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e956fc47885a42cea2279e616573fdb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c817b9cb5de069e68166623a04be49b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30a1fe1ce9d6e08ebd5d5c44be0d65515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9d4346e6d416bbaf894bd300ba12d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3e67da45eefbe16e4f996a1c4cd40517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd247f1bf3ee6956c69f398c4ea9e0b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9f0ed2ad0e0f19dc50cae5b893c74519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998a907718321ba4b001654c7b04a8a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923a8a73c072e13de55ca26ae07ab41521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48be93f2449f134607f9cd88b8f9803522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9618cd82dcc7169f610fa2c2cc902523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcd5d7b4d865fac4282338bea22773524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f53a59caf67324e46e01772f78ed64525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bed0449228a1b8f9f761989b9bc29526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a0614b85d50e54eaf1ceba3978a8b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8d526c4bd5a002e35d894fb649169528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc033655f8a45a39073b2b9cb29549529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfa3e334c54087f3cd4810323e816a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d126a084a36d48ba1c83859cf30bfd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6a8b386bc291444525a61f19bb2aa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a72e54ad0d9987ae562c976dd44ecf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc6ee4925c48ebd443e4d5769d11a0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9392d15ad5285821ddee877bf203c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601f32b13924c0785ff70322584f8ec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e42f927616a4eecb458e15d2ee4fbb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1ede3338277dd056bcb19e00c7946538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889b59cc4af43464ea8fcb19fc17f5e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3a47cedf4c67676b2245c8bfc8962540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250907587e242546696c977e5e1ebbf2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe55d971c8f15ee2623901dfa9b8a4b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eddda06ece1d08a3212463ad0e8a47543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9afd52f0ab3ee20ca49845d9537c39544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfb5879e029ac7c6cc0982a37129c0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23576c72ea7e480ce94bc084e526c39546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb3f3d1a5ba0aab9d3150c33d4045b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda94ba7fe19bfcd642d2a27aab5f3f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e9133f53e0b162e48520a1b6741f5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718165c61c9e508b7f97dfd65da3c47550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a32ca90d691ee938531e2e2228e0ea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7318987c49678caa8a430ea567a0b3b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee960c99c50f75009fe587930daf53ac553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6df31a393cfca3782c489f9a1d37d3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db65f5e3a52e449f0a7398ccaf6467555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d612c2d1def581a6e2c18346d71cad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a4ad6a3e6613755bfdcbc8b5e0cd0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7ed039c1f1d3a86ab78d3139e45fc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd3a16ab0109cde352171cb2de44ea559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced16b9a521228a3bec9e844a8f71226560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6905ccb4069d4ceca04b9f73e8821561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0a4832f8ae22e32bc58eced467c33562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f51b6154c4261cac5e878c0809e132563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a22d17556418a7a7dc772d4dbbe84e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b964e243dbd50e752685615543c7e6c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720e368c278de3d1694d52d7042c0a0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259424224f8c4993d2ad28922849edad567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d28e6a076b6e9b7e3e7c7f8c04754d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8a0b771aa2cde2c544c8be3e14d91569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6f829f78ca3e0b0f340548b7a9944570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0ddc75c4953a91739c693f966c2d7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8c432c6f5e713ea9e640ec5cc8ea1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362704b5cdd9f7b1f8f996de76174ba573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6f74ede345c3ef76b7182e76ce2e3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d432aa8f60daa3fb2e432414716295f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c87b3f7977cd8ee3dc860d47ab2db576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b90579ada139fe5b62de3e00e11d32577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed15afe9d0c0a375bd121725c8b250578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca013739d3c5a03c6ce539b005fd4a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ddccb440df77a2a85c0447767df8c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c55beb8a683704b12f36c1e1275a6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deeb941a28ff161f8c55d90f4124f76582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd379eda5fb9138acd9e42d698ebe61d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53ac5fd717c3305202ac565e82469b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495002f98e52ccff024061a85df96cd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47161ca8d003878cf3e7f9ee02e88577586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd3116a6ebafa5e31225f822b6ddec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d7de49d1d2e6c2d5dfcf3cd0d1cfe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9f49414b7896606120e55feea7497589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb506a567dee1450b06fcf053e543ee1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8e7da16ca249282bc7c7fc2297d49591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7b465a90e66e86ff8b8c3b7a3c581592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8839188fb62bcb0061efadaa293fdc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab757f0745209fb2dd1801acd355068a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c73ac8d9c410cbe2e0f701b5e863f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502007f04c56e21a483c9f7c33ce035596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e629a0b04c613889411b883b947cd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080ca89e7afd1cf0a3aca2de231bd25598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60631565b4b0467298b694bfdc162bfa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f76dbf2084d4af02cc996bcf17c938600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ecf62c359926ce54a3cebc2d580c5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85881f535ec635fe07877cb905f6ad0f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd438aa6644c88e4d12a823187302e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6769bd021d51513765d0609ced4c3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc308184f58f5982b7cfc5474556ce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc3fdfb85e050bf8b9983733f7cc8d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de91be3a4126fe89ca3c4a93049b75607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e520a3fd34e787570de3817b6a1891608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b54b37970db8fa4161802c492b0c5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4611265bfad6f1da29e71cffc95f2d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2c344ef8f039e4287ca34d2574d24611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f96b542028898b7bf46ed53800c364612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf22109b178195f16e1b10d21fd151613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a22804d06ffc2a3d6c101a555732a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e56672ec02de5fe7b404dd5a81f7a3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffa0672da5f3384fb4226fc9b834b8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6416e11835f6c7ca7e91abdb4875ea617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0427891537e130c81bb30cdc722334618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a3fd38dd1d9ca1f12c5c43bbbd382619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afffd9711a63fa78842da33118b8f0b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc9c84de1f69536b2d1ddb8e527d77621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdaa145e9502c61b74b5ab78afb73fb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ef0faba53cfbe9d4a99f9e3120660623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddac415c4bea5018340d1a258223e5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47c21f1a0e14067780e37701675c64625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2705b1b214c536ac58194002701245626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c0d9d3bb9e5aa0b4c5d6e2480a929627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4d6c500b35d64931c5e5c54807962628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d8dd74735a406f7847d50f78c2c2c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde6480c909a9a0bf2320b822929108630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b233a1f79419d9f2e9238553901adf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9623cf6d0e7de58491e3ba7037bdbba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a83cd11e19a3d29da032aecebaef8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b874ebb18a09530ad626202649f3c2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f5d40cfdda27372ca37602b73db65635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cb46c7dba68798290e3c7ae39a47d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a355315544908f5ebb625cd228b59637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b511f0ee5615b42dcb7a6e26433ec02638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b57c0f70beeee668736542f646514639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcf3ca3d1ab8995457f7c96bb45d97640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e14244b60fd56ec22ed1cdb69fb433641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2bda333c4e622ef88aca5266863f0c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022d1495eaa5f0812df2afdaaf52e3c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2b687f424e5e80c4eb07ef4f3132a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3d989c36dabaa8b593908151e500d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c87548f2e901cd5fa5991b767b292646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae80c9da135a48ba5f9bc6c07177c2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec89395db0a2ea4fd41d5e1bd97fc7b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95876ba34b39f2acde55b373a27be5d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc18d46c827165dc791bf5c43da072f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83f46d228f80097403da595caa6eaa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9eeafa2114015f03a12af106020a5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c958b7a33f2217606387ce1f00734d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912e21891424edf148b9e7ec9bb2ac1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c7247645caf34b63907c8b823370f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e9eb624370f95b89d2a2b8510fde6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00663b0fdeaf21584ea16c3ff93149ad657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66b54e47ef71845c8543b1e52d2848658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c981ac779f19e50da9d469f084340d1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25feca4361bb48c1185c324861a8323e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d2b99a562ecaf34ddcce8b52d5cd8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1c08991db6c0180928427b0d6af9f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bb8f3330d7371bdbb2634eeb73ede663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00805c61419722e670803f964b85a452664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b952a895ee4d3d7f6eab3af871132c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58921bf16561b16d386d0248179c5c74666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1021df94f31bf554b5cd23747b3639667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4a2f4048e6ca8fbb71e3603dcf705668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1225ad798e3d2ab52faa26f3909552669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a78dd6da77fb05ddabfb4e88002b8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edea698fc326787b023d3b1a13f316c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0384fde029a20da63546bd3488500a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa6d7554c14a4d3484ea3a4d93c85e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624019322a7bd9ceeb29f957a1d12ead674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b8e5bb151b0cb60629311f31b7626675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7333f1c5fbcd024b777675f85aeed8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01e07f917834bb84c91feda09fea41677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bc9adc616b163b58a94e0894f2d49678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce0811fc7b9798f0bfbf6c5152ccb0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03fab2b0a122c6b7d7cae5c9bffff5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93353c611bff4afbb2b102196109dc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da495979dfd236fe5224499f5c2468682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0446173a4ea7ad86b6808064eb2276683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec89f497158c426f55a87bed106add5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b46fdb505fd46c760b30a63733df7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8dba83deb45031177a0179a1f318d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d761b9b86fb1638a10896de0ab1f22687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760dec0c6d190baaf4365f6c2355ff7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8fffe0b891d8d39ea8c1ec0c5bb87689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99e874272bac6519f85674514be784690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86420d9a8be04a0bd2a425ba3ba67187691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ea2c0ba143c1897304834ec15ea04692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331f22ae75b1c73b9828e1b0ea60f67693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b42130634b6858fff08ede8f9714e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa49515bc21b8ca1ebbe07ebe6d260695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b4f917ae92e3b337fbe346f42785b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd841d49927adb852e3d42e06b8a6c65697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379c84a98373d230d3b9bee2d042e7d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5e2c52fc196ffd0313a1256f5077c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d4c6e2a5f6ac21ecf7b359db7ae03700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fc3e6c2eacbac9efb1073da731e14701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea4155dfd7b1f353aff4ad74a6ef84702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6dfb50f453532b06bd81d30936a99703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48660b39853f8f043c8bf18f30e07c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f57871a748b511a43975272dc71f4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068916d0bcf2607fca2c2965d7dc7b7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d97c00cb5aa3eb50d140c817a63a98707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90501a43328e9d230b544b82afb391ca708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565daff06101042bf1a9773b3a22697c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea4beeb3f8518ed1d67d3857432ecd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35caa57b4b2bd45a3037d5ffc40b24711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2c73e55c21e9fe8d04003a54a6f03712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6e73be5e8f3c34f97282e6eadceb4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13057db812cb762ab7693aeda9d1b052714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ec746fa2afdc3de82a6f8172f89a9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f3903f32f6a8bb4177d600b60cb29716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aacfe99ab36f36aa163da0c96b6260717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d35fbb76d0991540e8e499b852da66718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53694b1c48923b5a61d721dfdb3a61719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87304e12d830a94dae1a20384f27f44e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d61dba8a3a3b30cfa6fac60c762996721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d927f4fa129928a40b78c304cb0294722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714172a98edc82a50567555ee0ab672d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc009be5a9074e74f6425c108e6676724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f1f8c4d11fa35a3fc31170fc7de22725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a146cb89489b55bd22e4937b894ad19726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311035a9057aabec47095f1d635302ac727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db79c215983f33ea70562f0c83e20ed728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4eb41e297dc192961c8a953e1cd2e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e41781a5e9b02cd32d6e8282c2f041730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064a0b9be20b28b772ef1e2be8deae0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3fe8e1a3cb476ad89669c040f92fc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c057fc9dc07a51c047d08c468d5665733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f287b2fe6a4c2458e239691939130734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4ce0bcb5154f005c11e3461f83b2a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2ce79b72e5623bfbded72c50cc5e6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eddf44584d3122487bfc05ed494215737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b60c35ef1ec7a8cb4d3808382feb31738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6056e3da7ac80ffbf12dad981b0b6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c0bb09225c80dc5b47364260ddc3b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0acc7edd9d59bc73722b3e7aafe1b5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9902b3967b23696936e0458b7d234e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f81d7666ae9412f3248a1470113c96743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1387f40a88522f650d582a937380de744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19c74256e11887adfbbcd7abb66e71745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595dd96f0c920c3d7cf0b289c1a22be746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d160e6a54bb86dab4330c01ade309747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27011cb46bcd03f353b963e7956635d5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee4341f05fab6da9302af701069588749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c4871d45c73745b775853f89eba74750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac78188d4d596c8cf4644e3e24ed1ab751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e41c1c5e8ad1f5f440cd1a6f38a4f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89f7172db3d7dbdd15d69e9b98befd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8cdb0e808ce069cb472946b4386f3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4e8fd5882ff1f9f7b9ca07b1c5749755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e2e0172917308afaf98a65a019094756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddb1588ecede7664fae7991df2ec6b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091127083a4ae1123d57f8077a038754758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39dd1ffc9a20986eef865d354113d4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca5db80f9beecf4e53fab794380b4c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c234cb7b64e20ae0139b0e8f9e5842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72435b4229d59e9b762f3a382b82ce13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a00b12e88643352355d0c855b7037c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdbbf91526d2cbd8f0211a21f8a51f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334bec3a37c8ba31a122dd73e334c1c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e268bfb32e1724f38a641e4ba6fff07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e3e2d5a55a5bc97a522a123186d288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbd7869b51e6151cb47380c22c62e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62eea807d9300592f52e13bfae06fc610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef18b2a88654672ce2edb232b2c3fb111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195af2e53095c18519345fcd527cc9e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb1c80742cd10cfb2e0c621bf982b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b19935351ee816fd20893580bf417e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a11f4fc2561dcfbf2c4799856471115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f20d8c7e331b00a6fd816074127ae616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e442d5373192166590edf20eccf46b517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3774f20dbc276d25763922c5b45416318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010d8b308ee0d02f61c50170eb5106419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615baf640d0c88ff08f7a53ea8fb210220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56df2a25f2becfaea38f171feedc97221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7daa438a04bd31df6773b811dc220922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d16d772cb5129a970b40b7a19aaf7423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ac986fe56fc740b4c8439168810de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4c7372f351802ea20644afdac904125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf36c625a52db00e4e86e6f7d7abde126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78348c2dd236838159ef7dc3728d86427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69975c551568ac9fb0205798399b0128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8f91910356563a055b1ce5be3920829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b904a5db86e63f51e9af3ca73b130af30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92739bc2b04e53fdb64fb3104a48316c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef04f54acfcd42982c016df1a3e02432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208df0410bc6cc18f0d0b249fda24ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56b4a5cb900776be32eea0775bd87734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a149a6a72627cb8756b3dbd9d240a735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc9efb4eb6507431947c239881413636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379fd1621c25b3a76865e5110c07e7337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281f9b0cfdc6a23ec8387c3243de2b138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cface41fa041efcb3974de52ede3060939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4ac9cababc5bb0a93a4fcc76ef80b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8a222a13bc20a047f303794b4941e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb78a285a145721e26b2850b2d513142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e03c0f65c45b56bfc81e59734fad843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc927463099d6a53bd2b5a29ae19ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf02b7b857daf7a3247dd0d05e3a0d445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e542128d6e81ebb4ece5ba021b3e6d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfcd27dd416c57bf7746fe2fd446b347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6daae8ea7b45f53851cd011cdab3f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7e3897fd68b6db7f75332143cd53749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b66891b4e341f8b8aab012b77a91b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c15582205d6e56192a1ebc2acfb98b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f602c31ede7254c7b95e2a357ebf99252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19e0e68207217bc76b11238043f92853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fce122c1acaebbf3861d607b37a3754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29dddb1f696dfd5424f7a33b6cbd9555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a583bba5f04ccedb63ebe9279134f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5518ad4e6af749bbc2b77c8e410abe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b7e1bb36a4aa88d004fdda314535758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2082969e758ad5e3246f2b1c8bc3ac159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511dfcbac4f78e33ebfbf92c88a47f2760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786411b895f1f08112f901400e32cab361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ed61fff1d0cf7b2290f26031a970062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197e2621ead2cd52e84f286b163d70363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e940435c007b7a418d3d2b9a254b9264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fb75afe48748dc0f8fbd8c4be6a8065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ce5bd1429c783f1ae3d791f7cc2a966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66162858e76c78325e110fcd8eaee567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76326045f12848b57130c31b973a089968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68c19ebf9f0c84a01da67d64efa35069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51036d8dc6b9799a1e3efe7bb5db37e170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76f84a0d79a219ac8d23954f88992f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49122c4752d3358bebeedbde28c53072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498f3a8ab21703f80c82d474187433273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1ca128e30e1a8d421e5cdd699fca474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265da9fe6d201b02dc156e5c092a8d4e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a891ab940875e11120c66eb181a75176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a5e3e83165528781625c8010634c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59452baba942f70739f349be08de09078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4ea9e6065006656f9e3d84b29c45c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d9c18868e18946f3a7c98860e4c1980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab34081ada1b4eab1e808da793f49f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d0c75f4d99cbe330e97bcd7c31a5d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc319a9fd82f813a8cf07ccf039079883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247cee1a6a87132942e8fc9372cbb5984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57c4d24047fc88a9f3a11ecf78ecec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b6cb2278f82c8cde60e17a4f3fd8386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4bdaef086ee4b56c5cb12f9a9e19887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479cc59bf5c9ec31239d062e1b22b02288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8e9eaa70d3e35b6a11f7041df4a0a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17433f9567f2fb4af6cc862186071b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995619306dc759c9481ff0214b07dd991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dad7daaac44646309f8949ff7b72a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81697528c73e3e305f6e403237d6f52793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e18f062d3d29d25efacaa5e24447594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0946492bf73026b6eb5a668b56953b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c24ecaebed7d7afbe7a27b9777ca896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8ea4fa1df6e8de2e22268c76f015097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9149cd8a532b8c3cdb1779c9ed9ae2c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db564ae3a015a63723115d3c36252c3399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a7c13c61a06609bc91ac57a2ff5d3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b76daed82d8a2a1c9a87a5881c2f5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b77454cfa92e488aab11f50625d13102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309352211d26665e426551a6c8e1208103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d95af2748ce5d418694c3b177ee4b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461d70d0aba19ca3ebd3f10dd748e1e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005019ff629c2da04a060f8e2fe1ea75106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346a45bc33b2b8ffd8485ed61f155e8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82393c6e9f8930ad2900e8cd2da0f62108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e776d35dbef225880a2600feb044cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d355b6697c885779f5b97081dbf4759110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac40ddec4f15c100f6d43023d3fe72111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe55ae28306a9f193bb70870093f85112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b46888dc2734bb2feddf5477a331a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d48b3fb11183dde48454467c34079114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d554f488358ae09f925c069c78b7879115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc9a29f8682df7c7ddf50ebdbdbca9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a6b07857caf3c7651f30586517aac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef99501af21720bcb15b75482ae4d0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733c892f54d32369b73fbc3b7599f87119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1802acfc14923564379ac53870bea5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb748b933f292e884ccd0a6582255a4a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748f7d69f08f0bf1dc36c80e4ad63c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133366db5742280ae73efe11724ade1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a95e2005a50a954d7bca1f045137f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2939026ec5880fc7eb2e97a6719bf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485d0d37d026dbd3c8a1470439738bc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349a299a61384a54c5b34d9e43f465f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb74020ee083113cbeadcb5093927fa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf77aba1b8964012b510ecf4e3ee03c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627d0947eb9d1699ca9f911844e826e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b2d4c4d61b3ee882d7b099e694779131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0ea5670d4c0167a5b98c41f08edc0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95710382bf23462734c1c0d58fdef1a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f3c031f536faf246ce913eba055e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b48f8c855c43cf9fc0382c318c8d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d2da5f5340d8a69cef9c056783f0c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8296b3ea99c512a934e8add7cbd05b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d42bc8d5f793b9a15d5b750e5390d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562f714feb358f758d89a8de1f121c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8854e6e65edfe143498730c724323140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578facf218b3805dddcd7393895f386141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ec0b818940f29588bd3c310fba399142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce94d36c1b9284b13add8023381f13143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594eb763c6995112c643c35ef5633f2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9c6957ecfe062ed8d87ab542c9ab9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfe14991b3d15a8cc35ed70efab3b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9f3615f83912b6a8bc1bb36a26ee1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109a8a3ce4803830b348943e21f0a2d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b13b886d35d094787b68c0191e961149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533999e6c8633db62a0796946c2a11f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b179546bd2997fa035ce62d6c1eb3d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f34a1cfb26129ec7e118de57b85139152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c317c9353eb9df9b1fcb78db286347153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e103dcd3f29dde82b40ae2c1c1c7b77154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec31aaf94e2868f7e95f01e1bf5a6d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef44ac62125f801aca04e73c4f5dec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9aba3a86ce832b6e051b05703a253e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32172f7168221fd0a9d7d6ceca06e490158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbad641095c8f78058b891b59d6087159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19168b5055c2ab49999248f8cbb04a49160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd71f512310113b0f3c982f58218d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71298034eb9534d059100b788474dd04162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca979bf3c8711bf5396795a08c05834e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59494453d9e3e87e35226e143d17d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8f96167f982530b670c7a2e26195f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba0155fa524135819bad3d89446b10166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a3412c6c2342d92017790befbed97167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287a78e2a6611148e41ff576cc20ea1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103e81b82b3806019d2b68e249bb7ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f7287090ff4c209cd426fbb1cf66b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387eb165302816775a2bdab32b541df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700080e066667331023f041fe19eba3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4494be21c9138758e55000329d7d87173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa2f5d1f292d63215eeda3a7d52685174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e28784ec964bdc0e336c180799a197175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e800e5f5956421e4ff58bc41b0a26176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44979251e82b3471000c9450eb1730d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444570f850ecea291195338b1f9fb80178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866221826af295f744cc28bec4af84e4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e537d027aad9663ef65776dcdd70e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c1dd65be22b7451cba3f95233e5e4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76caed33b92c00b00ac4fcb98cd5eb6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea84f066d0c9f22d5934ecf2a4fe7c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea172494440543f301f14bd364beeb1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b455c5ebc0f73910b6b9bba6e40f6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03e6c0eda0523afb82fa9c67d6cfe3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03037fda52e6e70ca3972d144c43ff1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0be957be33103d1f14e741fe62f3b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a40db208f65e61fabe92890ae7675e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb1532400633288edc6768a6fbbd53190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45740edea88361640a943a7bf5e69a77191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4d694506c9eea2125eaf0be6b919f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914735c907b8f5845db37e3e4daaf7cc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184c870c8430adb827005aa19cfa726194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d1a94b1d710d88079c84883bf2167195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a5445e3ba47ffddc550bba1d02a50196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8664a8c3b0be1bb156db09b60ab986c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8464f9139e8c8133ab412040749aff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76998b41f1a54efb317da5c8d05f0323199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3911d41769f7f5741ce6a02c09798d6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee77b0b235aa227918e61fe46f88655201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b4bd809d50789770bb658f759a0a8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7bdb6e1d0a467e9a09fa561a95e0a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e233614a652e105f6309190f49f7694204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4337c369867a36dde972ac9888697e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e335bf8075dcf3ed6f1e75c7ca0fc19206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9dcce1893d2310663f7c6c71e6208207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69080e1ef1f92d8e16b37a6d8c5a1126208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6dce95459ae37c91557a0e0d47e174209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2e05836f32b9b6d924ce82cbab2f5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9adb34cef8ecad1a455652bdcfdf5d8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac29bd96078a7f525402ea6103e1b75212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d569ebc56499a55f6482367c0eca2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf3ca0e270f0673edfc08e03073e81214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc20d359481a291226414174846fe3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510cf8876184cae3c4f65586611c741216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb1dc1e9a195aef0ba16a66b0fe08f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b1a9455a0cdb4c9c7bbfa712257d6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576519abba353d3898e8af9e238a40c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16f9e8b3fb2aae20a59fb3a6afbb5d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0489fe17689f368335bf080473c37221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001738eefb098e67f7f54ebf218d7104222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a69a922b400c6352dd18857598c0a0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e405ed229e36bd315c49a7c6d75118224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c1d5fb5124ab45275e951418ee108225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2954cae59d5044c153254b0d0918c8b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0967e6633585f245644fe9918d89e12227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e370020915fc113d601fa2fb8c1fb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5001ad73871879ca3c750dac8e7df6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4efc1a171ecbd00e9532e7985d439f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72799e9c5bf05f33543e6d10a6400be231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145d89f71028d206ee171c25aac25d5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3033d8c91566f1765ce4801daa942a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b4a4b43bb48ecf682a898a4d64735234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233684fba9c2d5b056b7bfff7e53344b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61c29011aa7acc4a9e44b32904dafd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02279f6caa4b7c084dbb922a97d760b5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43abeb5c5f029e5055dfa1c026e37a24238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb795a2e64ae4876c706d251a20022c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1f9e162adb297d9eeea914e8bab99240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf03e3bb4fe124370e9d52eec519b7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92612dc52ac96701c80c0de1acaf88f8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c928867e3c4867f16ace5668578e14a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af599e8cf60b1769fd5c113bdedf3a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae9a5a48ede9e3260df7dcf7b7b2fd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac005f2204a3eb3aa814534068394e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8168a6bc66c6d19b7c36eb632ab8ce247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfe5a071aca022bcc3c2c2decc8fcc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118bda59df431924cdb08e2df70657e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f4d1512ee3725932e7ee1fd72574a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f9e4d905bee0cbb4f21c5724ae62f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380ac9b2901adcf37ed0ae45d30c494252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181f476902481ef3a062a22e8aa4781253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936ec8239168e01193d5b8c8ec1b45b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6fa58b2439a29cf31ff8045e6dfe0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddded2e27c283e254ccf607c4bdd5816256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31656eefc03d46ddedde85cdcf5f9d7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbb1899edb0abd73ff3ea6214de2d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dbe1d9d66d78348a0332a9b5d127d7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db2afac9fc6010e1a24e1af15afc22260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4641e14d1162cdf25c482636feda37d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d214db40997effe9c328731350036262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee248bc6f522720668c93055e8c4f293263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f51c377967ce38a0ddf12c111c080264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363dc193b194320f2db8626f9b264567265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f30a3a9b8b31a682ef9e4725571c72266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a2c00fc2f2316dcd42be865dee3fc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23872ecc090193e129c39190dcfc9e7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afecc39ff0f7ee0407ea0dc09ad03037269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef9948cf4049f009ae2487456be431270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe68c7269b9723c539d264839b74db271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6d466cb9c707bdce5b7e868fa6179272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeac61a189f376b5a3fa843cb35af1d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73626a1ae9f36e120b1279cb782e1d64274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fb749eab01cefb44cbaf783c3b61c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e04d4006c153b2697789847b6d823276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e134c7d30e894329f67ed4542a5652277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb6395656eebce4be0eaa76d2ddb49278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0beb499f880c5fe3c8ae1f27be657279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a3ddf9b5811df8e3010ea02442b8c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d02c4f7461775c609278f29abce7b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c084f875768a5c0202b04acc18f20f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ba505e9a626eeb325d200943a5b2f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868a1ec13a0c226dad8aaa300374b08284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2833540dbcdd14b1bb366f56344ff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bf646d1bdf809e8df712938d173f6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65f858ac81c418542f36727a505f96287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59279c17544f8ec09856313ae895feb0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f8dfaf302a9ca323af140ea93d8fc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7df81c31ef5dda72e17e530594d9d7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a712a2cecfa8be990a5fc7fcb4749dc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e745335bfeb85c76588d3e2e8d5d8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f837442cb59ab896550805cadb6728293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd80368d16f223c221165911e39297c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847575da401599a08e556e1b8b9acad2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a148b4c7441d718e53788342d8856296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd632586cf89f70eff19f49aae6ab3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935920af446fc49cae694113a6ba8311298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67613a59d45e552f8b14af08b06d214f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98783602ee080446fe6bd5bb08eba0a0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c56855d2396f2b37f1e17f79c4416e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159271fc4362138c27ea201046c660f4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763b06adee24dc4eee455c7fe09e3f8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11feb1456a1dc9f6ff6f4318221362304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138cdff9fe46f166c13f4308b1c85e41305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2690c18f2d18e7e8dcc0578cd06e1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dad3a1552ccc335408fa83034534d3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3bef190363e3657896561ac9d3665308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f99337f48a02890f9489c09abd7b32309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f501e3b1937eb3692a6a51329436479310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e275a4ff01bec0871b57fe8595d3e64311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7042c701ee35be686c703031bab7c3d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c6ce20b7e2049ba67af3cc29ba360313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e869e2385f6bd5943831bc39dac2b44314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb001fa75c318eba745b368ef4be977315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493412852df6e48c599d3a7df415924316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b2b320d35290f25c9fb6405d728de317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d8f22f3ec4fc9accfc4f13bcd8c6e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620345e4640df9f62a4906b01eb311d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979164bce4b05597f19f138a4c0089e0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458795e455b5908cd03cc3b49f48ec6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d6309b913964765779e0907af8aec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ce21a9cf1e8fae2a2e2e8ee45cc48323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61621355ec388f8a7a4c07c0e3fa6b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac0bf6262d860a6b00ff0cb8ee90bf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085e436ee1f6d04c1f6ea6c9193a600326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d218d73e8358baf27c3d56308c3e3e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601310713ef5cc393733fc20a34969ed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0c5bc7b665b78cd97d3b45638e0a6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb18f33e67bc2d9e013bca69d79ab1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d13a2e5e14111774ed6b6bf3647561331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6135f6f2eb9478ddbc92dda3d0a7e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc5eda9e2f44908d016d68bf804429333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12201270c733bf11be5c92c72b53ff0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745dc9f98ed3a2127ce10d62f69e939335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ca201b141d5095d6b7da5440f3ed8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dad3125df3858b94a56ee3dba2fb89337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d6fa84cdff933df964de98b6841b1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d3cee04177e9c408127309d746505339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db08fcd39bda15d576a8897505f3502340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a686f0f0bf81c6b83fe40be091197341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde46393eb3d0a198fbad2c643b258c7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3344d0842013e6e499331181ca2434343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f4c4006308be3ad6e85560caac7e8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc5e297411c4688c2bb4f49f704d3d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa298c65987bd006f4f82efe766c79f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25277eb10249af9f8d0e82098677da347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c05db475a224007d7605827433ea8e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15703cf80310a7aa607c17b1c35fc6ab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122310e97b1838feeb0dafcba34fe4c9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea006ac56e405bbcaf80d42eabd3a1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713f8770e833a504fd52f4fa798d0a9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a09d9c44bd9a8d942b43e2a2ca9d9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef33708d3fd33596eece903b1b33cd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe34d41a90b6a853af497915795e98c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2db7950c3ba45a2bbffa8c6d68815356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b1a9aa3e97a6e1e6d0a1291540686357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4974be6c33788658b9e7d643475ff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0d3d47f6a2de1a7f38782a7ce0f66359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712271767733ba31d93686c43144436a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b1a8109e57c82faf67c4077640fb8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3dac0f80fca07b93c13eefc9bb1ab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814995337b76b75269171aa01c02996363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630483a53d9bbbc43df97ccd724a64a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487c7228527f1ce36c35752bde86897365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1188825b1f2b36926e858194445351366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f17074b1d2af0892474b5204869a17367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef186482198f154e375d51b58fd7c7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1bb19527cbb980284ea528b1fb234369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c6c0b5a2b45c1a40f1f3aa2ad4cf3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855f08a86e69a7f151307d1ffd4ea7f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407969047c66b12ff9db2a0809b68089372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20c0728611542a9b93fdf4e62c264b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8452bdd44b1be658b7100aa5b203c0f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839279a7bc59436107d6eafff7bd9dd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0fa65d2452d0b3ed7e30b5f7d712c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03713616c16360de00d10cea19979925377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da45b17fc480c5e22ccb99f866a716d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a8e3991a9e8e70d0422ab579e7451379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63cf7c90f05aba85750b57fa0dc786380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d401c26cdc349c9a9b9a911a66a13381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169955954d48c3f8e75f344f3e55242a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa212ffbb68255f0e58f241c2fa2b5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d88868d879b83143d886bde249df60384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ec957fd00d834389bca94e5d73196385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ad7c5dd8ec67079816c4cc15fb9d5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5071aae6d786ea9f0490b3b6bf9585387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207c39e23c2563bc894d466f99c1b0a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c476291848c8de54b5c0d2980e3117389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd80d26ac5b6c587584a40714d87f6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd446800acd36062f43754b51e13aacd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510afff8906772ab785120bb8b9f612e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c4d9db0f46454665768a7d6a711dd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e601ab67fdb49195c621bba346b676394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eedaac7ab497597c1cbc68449bc9ac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf8d35ebdf2f087512f8c8a76fae08396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e804d2073771c3b05f667b521ff4a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f368ef0213ccd86bac0db5d11e1f67398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0995cb47739af610a44ecb5b86c5dc1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefd3c6fa05ff0b8580f786d006f4aa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872338c57773f8e12b42d2026ec8162a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c3e5fbb6e4af0ed0fc19add79b797402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3f8c7f5ee0a9ce7018f3ddb27c724403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d489427466539674dad7425da14dcd5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843bdfe54ff9e66a3057ac8e4713a8d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff138a1505981b620143036041cc4f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab2af06022b70d766d454979f52524407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f3dd5fd2399a629dc678644e2dc10408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6dd824525921c7d93e72b930bf9c33409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1145abf253255a088aa8d114ac5d5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0750250b41b1bdae68e2c0473117911411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d70c58c3fdd284761bca9235002d59412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8214d77ba105a685a6a5dc838a2569413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f8904c7b4cea5a89ae9a671b7ece7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd78783e129f656f510d685963cedb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b11488f566e33ddc093ac438baaaa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7630e59d609e49da56793d187f9e947417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8af859241b4bf7782c8b97f0be64fc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09122ae88986ba1a4fa9ad0b4147a0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e513f2496757e8181c0e211073168420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1b0592244fcd8b9a98b55288b716c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9916197833cbec0b41907763d46ac7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8e40ca670547083e501bbe97a0c78423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612bf7605c4aced45dc993976a4fe41424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b36438b0e552d0385fe0a702c046a5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c8af93ecbc28b5c136bccb2310a81426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0398c9a1f7f9ec71d09d64bafa0eb08427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b95e1b654c809c917b36a128a3f0c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa4337cc60b422d6bfde64dbef80e5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71d0dcc60084e5eb09cc3e7b4891d1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b12506d884877e78554b19798411d9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d0ff47cf68b57a0fd0d050b53704e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9d8b34b45f77dcc0cf756400a1eb5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a9ed8b43b31aa84b57ec723fa2192434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06110b90bcf778e35b57023dd72ff137435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a93fc5d5329ea226e5567d016d24c3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5886764b886ed076ced1b6342bf3d9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a9cd756d39df16024fee6ca220b60438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fa2289f52491a603b9e306b9ad1c4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c895dad091ae950e02221d7e040f47440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877df3aa61300f8f9f546b8105be13a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef4c823a48273a7ccadcc7c90186fe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210d3d77c54b1caa34236f254d58b04443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a9d5efd154fabb7a054db3b59cdf0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60ea658ee9ba9eadcf2ab94fee4e0e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5cd87ea799162d11cbef2816efb83446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327c1cbbf7d07819094fede9b7d542a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e82b8b7ad874ef5a5dcb09f6c077f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bed69467e874a3d7094f46b45fbaf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9f337f3f255a08d81131369dd0a94450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850484f70667048d3087c65d197ade07451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5a789b258dae10e3eabe80cec8ade452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbb83edaf438b3a14e26d5e2d503bd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6573b61a8376d7a16fd99b9b23c9c7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96d95fc120beb7900a4b6a3d989be2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3620ded5403f8ea9c9d1170b4fead456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332811649c77584b3590561ae6a5171457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b6b195effbef2c12524688981c61a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63a2ad7bf5e225f667533e70ebec05459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c1ecebf12006c875b1dfea8c21b3d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d991a74e5ba77584c01d239a435f8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086a8890fd0dd8f727f1b7aad83030d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3736eceea4ee06604df61850869d543463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16f9d61459391c3a27dcccee670a27464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ad2fc58bad89e95aff87fd39ff1f6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52a409c320ce5d1cd1d7785ada7e86466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce9ab577ed7eb32d7b175a6df0d4c3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e4a12782ed2063f806227b96c8eb4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64c9dca1b62cdcfb1d0ca7c36a431a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afac1e973bb14659aa36d23fc5f4b8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498be5b1216be6523ae5a0e7aefdcc3d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67ecef3f455c99d4e329e3ff5c2d17472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0e8b55119443ba470a4ac818ca354473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4731a514fd7c5a1b47fec43cb26f4b2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f7e9cebb1d9b0794ecbde57366fb8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0df92bf71047361ed5f00a7db95cc8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aae059bc1b8c09e8672778a977144c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb2bcc08dee4faa45253838f69e858478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206d232069e2314733093733e3c14ec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84676d5fb0cfa1ebb7a3ae01ebd294ae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249bbd972622fc7eb5021c27bccefb4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59305af9a17ac6a176f12cb9c088fe6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d7638a4bfb86ce647d6927478fbe1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc99ee676e13a26e915eb5f40e2419484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4a6a433f3084148c39b9287a08641485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d172e9104354ae14cd6fa77ad1060486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fe2929c73beaad64c2b3d5cfb0eff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820b6bc1e2ba2c6f5467b8f48c3390a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe61d8ee0db4b7ff383dc5449a0ba7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2375e6e391fdf3a9b8cdb30ff0ca0a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae06aa60d70ee750074a1ffa2c9879491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d381dfc0176c7d4673e84cacbe1e1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40a8c8d76397094a757da88f3b983b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5dc202f528ffdf7c96edec638aa8ea494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6971adbadfd99366e858a7435cb7b1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7e7d027558c8cd8f815f160760162496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ca59422bace7878d1689dc7a87cc3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb738d18f6c4b1c778336a987b297d06498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4b90b34e29594bc652143c8ecaf6b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549268a4d5e30f135d77e587a7c125f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88cc00b079da987c2eb160ad08e614501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ebb83f71c631496a443efce1f9afc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b1994047d919ae5e375517ff9ec83503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eec57376c52c90b86cdc758547af19504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7fce5658bfdae6c3aa4bcaef0da8a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974eadcca575c57c8c73c9c94bba37d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a8a04d88c1cb72c75cd91c3cd9ff2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5188eeb85240293dc07edb8d5e01aa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b3947dab8f7353ab2329bd2f84cf6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844345184d83c7a8d02196c772e0d832510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281ac08815ad3873dfd032bee405b7c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8b94d03feb25402c79549501811c8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617e17e19313b4971c51c260ee61df0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3aa0f66188ebf0d56439b5ac779f5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fb0c3920c9ee2ce0d6c66abe24819515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ee00ea4cb63745ac9363c8ebe08f6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715eb199d9ccad893045119b06ca43e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc450fdca7f8999fed607a787f4de13c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2e71e87f398c0938645ec5101b6a8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b9b9b1191ffdc77a61b8971635df1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a997f798570df367ab639d7f4db8d2b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aebe2ae70e2f58ef14c64c4025d6f0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f07f6ab96466018414ec3154fc37f4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153d43edcd21d780106f146afcb92a2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ca512d8c7cff1f82a8f832cb4860a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b0b6b6986502bfac4bac956f7aca0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d4a5dc5649f64316d2f2097dd8ba9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250d5ff1af2585e3a28d63a1f86f74f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082572b3a253ccf933a4cc6f19053505529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110855be270f61b0308e162909606880530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7772809a61bea0f64af57ab8777f3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00404b05e77bd42868fd72279bf07a2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9637158289d827f3235ab4e180ec4d2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da698d16da5f97f33d93e5a1167076c9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b8768999226bcdf8750500db5d811535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6c2fdb2180a984f9d41f318835b91536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215b21c62326cd042bb683921f7d118537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce70d42eaa6eb26391d70642b79a51538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a565fc9438d483f0cedab1e791162539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c3113ce88f5e54d93015eb5d7708e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabb7c4dd61c3e5d2bc5b16f3427b55541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66689ee27c2891063ae34473d97344f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f548d2071817bfb2e5786bd5195438b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eca9c1a1119ddbff9b67ff86504dce544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1effdecafbf67ba5e19ad256bd2d83c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0d1343117ed941af081914e8c6cea546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac42c3c1b959da94a0d6321c8642c3a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad111107d00adef9f2a5f7f0d4d6efd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce8851ed6a2b232a6a62538bef4f9a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7189d382a29d1c254d0b2d6a5d1571550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522afe223755de919429d4e089f810c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd893246a67316dd846c4a01a3efb691552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e443c528685d6b604585f0a5c41135553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d56ac16ceb18203d706b009dcfcef554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500a54ed7bba20d27f13b92cce597a7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d630d747127098b4e2eee326a4e8c76556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40f15860a7541414a8e54f23fe1c4e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7527f0d08d86e4448c18fd6768439558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b3d323a3a3df55ea9c10a2ff22147559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483841b2b7c7a84d4083e35ad6cb5948560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202843c0af22bf879b88f9275655f05561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f94ed89bccecff79aed15a35ead29562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efdb67ca1810c935089a2df5d33b68563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef8a2b516ef50a0fb33245d88bacbe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420287a0b82c86f5cdfdee47af7e8cd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65da079658d698dabcfa9d0e7c291b5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f38a423cee1f3989710fddd680f8f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a4752a00721bea26d8099dc8285c2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec18881e2fdcb992dca8c7a25a87a8f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e751887fa65bc2b944b55d758225edd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efdb56449b8f19372f4afea9997a18571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d177b6563522f550a9c95f27453b2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75990744c9df448e8992f488c19b5dc8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc69ade2d351d237ce3ee6f83e6da1f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90df4ef0f7d9b974e84b0813aaf1a4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195840975a3afd409ee1729bdf3119d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fca0a83c61eabb14327d41ffa014e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbedd60416ea39f207ef95648708838578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc6d2cf2a43731ddbd3b947ea76b91579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0848422df3b4231899806e7050be6e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a313c83ad88423e7c449b08dd4e43b3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3bda9532269c0103cc9162da03408582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f0fddca536d1b5f85c2ba8aee3f1b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a59fbf55903d39677d20bee91dc97584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694a5b3578101b72b954a60e147c220585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150802e245690295ca807332e18a51d5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e708931016fa8a512f7ab042943c8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8d8f142d19f51827e4205bcee3887588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47f0d18419d899c780ba0eb3c03e66589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e2bcbd6c11f71f93d0c03e70bd848590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21183ea50803cf3dae8b6a3103eb9b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10da9fd8dcea66d310387697ee60a9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be419a49c042580ed753464bbdc944b6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb83dd07d0e57667a8bf0f5ed8cebe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64915e8eeb5d8fed7ec269eb58c8c97595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335e65e63dbe9d08e63c9b6e627afa3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cdcbf4709bcb63d28d8b48cc00c87597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743edc3f198775df45c1106c9d43746598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518ee7303bbd23ba07fdac8ee7091dd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246afb67a473c4f4aaf4b9b42603e4b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3434e688c434db63793fa281d30626601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce86c47275ec5daddfe08952c6853e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f36ec9951860bbf32a052bd65650de603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2abf8e62764c80d9126ec4b5b6c90604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ab0645b4caf3e1b6168c2ec8e0407605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3d22d1247134edd9c5919e64712c5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80e0136884e746968bea70d13afb46607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b21e66aa872319082ae9d6b4482ac608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c3fa486d2e594e4a5c3838b526f5a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53c494a071bf2cb1e65ef073074bda610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd29622f2bd9009e1143ecb7e36fb7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fa89f765bcc2463078fc1edefbc9d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35488e9870d75be5e8790a809cfea44b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07e2081dfce8821de42364698a6431614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315bc57e054397069f10d3b7ba138b5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906596dc32536273cb89990a4bca192616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e35c50a924eb0bebe41858e92d64a6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6777fb7dbc5e77d8b05af6e478344d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4588234e8e10689e92f841f4d460520619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6de35309fc50d1156b80a75f0faa1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161d162c0b72564e323a928266188fd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad81e14cdbd526bd0c339e3e813b8a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799387657524667b184635b44b7dae27623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c65efbf3d0d0c788947c72a4deb3e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178975c5bae28f98463fc88618cfb39a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0758af59345afe3cb505aaaa3d785ee626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c218fcdb06e8c767652ff9e042139c0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f319496bac63d39a6950e155d7eb51628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c468d88606a06373fff6d39ebf259629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469de40e4a407fdc98825f894455da5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d7aaa50d406e27a47fb191ee946ac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa04bf290fa5c9580ea1c3b8f5017fc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1dccf65d3a5b5ad25575c31f7def05633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850119c736e268592732ba7482a0076634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986eb5f46e6c4dcd4219416434914dd5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b78e49c130ffd2ad0e7f016661c082636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a41cbd8461861da2a10d7e1682bbac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d290ae1e4d63bcfa11dcdf15d6b8fa0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d030442a5e504f6a24655792fec844639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dceed2f52c2c6b8f435132aba7d4a98640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf97e83747d31abfffb7fbb25d96e76641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6dc85100b6e25266bbc4bf3557905b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d735d00675475b111063830c6f14bf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2df688b966ea6c1d4f405b13fdcc72644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1cb8948f3e74dcd43a10a717bce04645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b9869528d3e41f39e2d81abb51f99646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620052c9f32e8d2e5823b0c953805a66647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7277e1bc3f9b209b9c77b0b442efc5e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4c9a2e2b963e57be2027bdc842658649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea2d267b575010a88e126b237c4437650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94f926c23953e47874c8f57685d20c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07520d63dfc1d095d04839afb229436652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef54139e281d5e69c3e8ba571ce799d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbd3b544e2fd35456eb200006cac11654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15112f4d3d787a52bc72fb137f07b4ac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa0af91df94cfeebe96ed8042eaa7a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d6bd4c93f09e8748115130ed944a5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016017cd8ae16490c68a881bfcf481aa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7674216b09cb024c1a8bfd253d087659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b46711df16d037ec853462bf452a34660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc481ddf12953c6753b3ffd433d6a3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b317bd3d8dc7c6bae14460af34412f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd87684e42d5168578f33243962e4cd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6ec26c0faf61b8a9427cca2e42944664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef840125b1f0b9760291e897bb2c83665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bcddba03f931dcd24d43e31f8e3a9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3070f28db3ec7eeadaf04aa343c68667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145fc47b7b407aa12abefb321a5dc305668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aaa531f3cd7b9c5a4607dc2772738e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b75831bbd4dded05178a4dc24a57e9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce663adfd7c0e5a588197db570a09d8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8e9edaccfc1e10bf13266fdeba1dd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04972b4be84e23745054c0709ded2132673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d8f5d2739f1aad72156062a7ea231674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc898acd7a01dc1794d1e035d4cc21675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d7ec369a77b0932b275bed173d4db676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f46c2c4bac996801a4d95a209bcd6d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b223cd761e85909d673159a360f00f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd7b1ebd4f88138bbf69331621110c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02aaa2bfd554b413c48eab2e44bf1cf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851b2b2a531ae5234d45d38786ebb04681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6325bda2a44e55ae85bf69083bbfb2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bd91cde0b7f58e7b0b218a1e58684683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892240af347136c228e615c9eb33e1f0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600925f9b408acdac19b832ef0df1e6a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e24f87753dcd28caf817e4f05b7af5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b42bfa42ad4c792713cce3b23bc8ff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49184e3ac9cb897feeaad92782ac61688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b893d81fb51c95c052296ba45bfe76689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc3fd269bdcf00c2654515ca06c211690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7408ee686aba625546f075c4a7f1e6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440640011f2c55b784802398d2de2d72692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849387f40b251e6a37eab6ae24391d3f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f9363445a2525b6e3c84c1ac889e5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b31141069f922303cbfcd080fd931695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd447aa8fd305e8f1ad52d76a4b5e1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4184ce9f00ea949d334314b900a39697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956331fe3346ab0b3a65ad87ec2708d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4cf318e16f576d102e6ec5ffe4d84699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cadad14c9e0dafcf617469428ddb93a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e565fc796288538dfd532af0414678e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb3ef600ccbaa20a6fff90c2aea6d6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d62290c08f8693f0f9ee9b7565e87703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103bc26c57c852cfddf197c961b5af6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651df668f99eef1d1173635237a2d4b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266eb47e09e1d1e917d3633cbd0f4742706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637cd5bb7af490b976ed19cde4396f7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6d0f6e5ed53662bca566c34c0ff3e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268bdd73f744f5765b4ff1b659578b9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf85e9afadaf4ea704839cac4c477f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b78b4c874096e18c048808a2ff07e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432cb3fcaa09367555f698e84ce8466712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67767b54dc181dee67a274ff2b49f1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b073d5c7ce7c73db3093011583a5e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26dc9dc61be4d846587bd50e67f39a4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aada95e269604ba2cb694be0b730122716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43635dff05b0f10f9117a2a8cb8553ba717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc1c4eeba3eeb936664dde12050978718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78eabe445d44b28f862bf073c8791d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8545eee9e2ba8e07450cb76b8f1b9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70838b6ee9a43e57a45a4a440ce5ae2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902ac22815e1f3247b3c43cd37cbc93722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269574874b92d8fe08347e1898012d1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e29097071b67d23ab3dc46501494a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59ad0b89eee51a55e874ea01ff6ae6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa0a6011d8acab154950af3cb34b73726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74856d5bc0888f7e05212c5ffd604b6d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d34e3e7b1527e1633b02f3d57ab8f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44ddf41df2b853e25793dbad48dfc2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f3d9aee32a68dcdea4f175e7792ed730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e72010dfa60cb50d466028cf42f13731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c30392190bd029c1234135844e9a2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0b1a64917cae421cccb8f2bbe3d7e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135dea353fc7dda4d1a20917ca8e2a6d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ceef4f5b4ccedcdf27bda4e350e4ae735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506618fdf836c61dd641c248d128d40736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e0ce401bf33b5e0f6163ddf2c8dc5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0799a447b365590a35567c0aed9d9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2303d5a928b7a4aac829f74244365739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ce756dec604ff0b894a9d657e8c5d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b9b15f1fcbe8e547c3075943adb02741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212b7dfe34cc75d2b6a90edc179cf7a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed8ce5d2dfb020c7b5a16ddb47054b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d75795135ee8e3738ab78940e6f72744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588c03120a35e130c403c3abaac69a0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1639b9f69c9f53d35c2c52c2c2da913746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613e378f34a915dd71c277800050cb1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356b81be5b784116d9611a6a26e2ba2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09ac680b4b98127025dfa3a1ae3d50749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b9feb7715499a9e2f4e239328c463750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9164a7957bec6f507c56fad40c1e0ae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a9ebb65cafa783bc59c169c6af450752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f2c4b9bfb91b60e70355f01d5eaea753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4436e9bd6989adf54dabcafdd69ea0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385c5cc15dfc0aac8bc5428d753b37c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc0fba6848cacb2814be0fa258164e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ecaf6e6447bb25f9d482081d3f37a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7f99706041ebb5143df2f0303ba32758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1815415e6ef09c6e8b7b9aab90fb5c8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>