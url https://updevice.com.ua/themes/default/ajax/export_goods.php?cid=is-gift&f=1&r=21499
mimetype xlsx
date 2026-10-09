--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d403cff2f316ad794d4ff559c596f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4202fbd71fa7bc231aaf978021825be2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac197285b0aa295ee51ffb35488d523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5e686423e86421053a2d327c763084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b57784f8e79873920aed981fbd1575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b26c7659d0d69fd1a5b24014e63aa46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a33e57ff9edb209b6d8bad897784467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0285f6c77e03ab488be7a0a1b55908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafd47af19d665abaf0a6ce88b7c5e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40cd9381b7c57714be95b2558ea9e7710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080e7872e7ee3af269ea9d152b74cf311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bebdb6b66358936660dd3eb323ba39612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478219b3573f0ab5fa626416da40aec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c56e636ae5998bd7eacb5d5ee9f10414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a34fa1be4aa5d117da904aeacb505a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbd5ee60dd35b64189c9fbf0d7102a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7489a9966099e014afda302c7e97517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340853226915e087e874b68954dafe318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba69af80480797c68a4a7f9317d16a419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2cf6258716033dc3e75908f9a675a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721e0416dd36ec321159a64ebb984c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6eeea3abd2c483174fa15f673774a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131ee781b96d268db548eb53f1d21fe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1069f4cd05fc6f5254f1365e69998324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46183e9afd3855bc4e3828d089fcd125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2570d8e22866a3baa40968e2478653126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2be267ddc0ae3ff5b8fa01346dcf8627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c2d18f332fb134a9997d88d28665828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf48310c6e882b579b9a18f6610e2529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2cb358cd565e459173c19e9480e6730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad080c907836cbb792f7619bdc53d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187fc1f6e0a37ffe9141685b127623d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a8af7a7029ff07640b64316d54bda33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23082ebd3a6e858674dd3953112f03734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0cf914ed4c0659ce9af5a41ccabf9d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326cacc36f5f006b762cd2671e2e8d3536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b964072efadbbfd451f0c22c3ce748737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78a790bb3f351c4538852f4ed310db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753b31007ca34f480513b1d1d92c60339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff5e6b94bd9acb1b358c79445b1fa840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0823ae448828135cefe4dae8d36fd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce194dee5128a6c43a8fb7b6fab5d5b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b7efb39a5b78ad0cddec04ed717be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e400fa9beb0d494e818429536b5a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f91204c809a618ff34372c7e3efc0a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85226529972e0db10208323f308f8c4646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35843128c3a9327f3d37604285b0db5e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5925c58e5b590a7b06070fe150f8348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c4d2dd120bdec9dc61c2617851c3f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125b2cc0961e2d5ffc193ad6cdb4b7550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc3a6a38786b6b50a73f7940d31e2f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e6d2a0aa5bf5f8d681110321be8d852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe6233867d77f055faf6c5848d504c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f4ccc88bec3c455b1fb78c9b17a8754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a23b32697a7030dec49afcaa565b855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192ddf0b05bac69b7be4b660683daa956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533576100f087f34043772b5dd5887c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d55e2dc8a9a6ff9d0ad10a3c5cc8758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955142c1b62aaa5dbad9b793f4d8a3059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec2bdbaf42c6898225771e5c36580860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c3b59771eb4947f11947b5f09d2b561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2bf1ffc6a4de1cd4d46e1b9e0dfe7062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c9a6375abec89c014fe94edf962c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03585cb9015ed105e805d2021351ca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e0dea8f94a26a56e557262aadf74d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261771d731dc7b13b5be6570d4cb80a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b9f37cfd18fbb0f2b496ee88f820b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8f44feb5d4c5b80e7d02963f5d47268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd3f16c51ed8bfed4b5c39201eada669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163c340e2c66d828b372ab0bd363cd470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49e1f036fc19df76bd917b009d902b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a3db434fa01cb127acba846e1e07672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd1f00bc8db80ed1f16afdd132926873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10371d8c5ea822a2dd2404defd724874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d8eb0bd3475566c45fa1e31f85b6075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabf125d0dd421373b8ff7dc7dacef676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38b33df2f1a7d7d370a9e9f992404377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419df67d536e0294d171722c4e9034c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec390a71b838be060b68ce7d580099d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fdc8e28ccc15758aa57394844398b480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04f97461744e59c9bea117ac00bce981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41eb735455bf2c68150994684071ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab76a6f93f0e3c2feb40bab3da247b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6edded28e697a2bcd36e298cc9530684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590544f0b3d8d50e7ea1e47dddfbaed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1927b6b75b305529a0d39d9ac726d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09907911b3c94adf052915f79d8d61a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38122a07e30584e515749e6196d62788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c72558615d4dd5daa64c0f1b1643fc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b2a80a17d72fa790ccd902b459c4a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad837e8b9e23ecb60e9b9ec0a07e8a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df71484a9c2b3c77a551a29e56aabc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333434e31bd89b71bb80e698fb698c193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901740ba7e09cb74587a15c1001691f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8df0a7421f5ba8574552ba117dd46b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfff116289cf028bdd227ca125254996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970b4ae9bab80563a7bf51a35ab0bbc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88467a3e7fc7a24346021fac619e41dd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d2c864fe215559518aa1785be021f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cae9e600767f7bfc38f511db0f7f4d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07e79474d0e6b54aab83add46ce24c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ef8a0fa76e5e42f5f90a664ca249d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159899c4d8ff17b7bb4f4bd89f9beef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d84a86964a4343d53ed7b0bd36b7b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89844e468075ad72c89437fe743fed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c1a704f3acd15898598114c9904b5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf647c88acc7182ebc6ebd7ace0d72107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6448c70a9580c48c361773d47d1a0d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3e15b26d148999136b88c45ac19a1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fb85b07d5d4c128c1f93a90862964110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c759df81c0af933b548e60ffd823d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2854d2be8cb67ed6ba4766e9c686f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba9fa9645ac16c7e88308f042120cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5769c4dba3b5394baeb0fa525d83bc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51699d8151d8b954a17a07f88d562e55115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2de88907c0835e100f61744981465116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f1daf7094d4300bf1ccf90d522375117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014e73232f339f00784c13b38df18aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efd57a27ce04c9241ed3dc6a3303b0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18792fbbc77bdfd58304911edbf27a72120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1fcf031daac2d6bb458554e4ca627121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30314072d9cdcb94af7fee914d58be45122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473cda19d20f5793bd34609c83dffef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc12f09f9f0ef31c1a03f6bbadcf19124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba81cf6d896df2538d1496f826ccee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110245304aee28736c48bee6a3c063f7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9c92170e20ce40b5ec2bbb5262296127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2d34c4d3abd8f7ebaacc57f9e7e78128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1cf63106c162899c9b1ff4f658ff2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80d32e172687e97bf60ed1a86f40e7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45ab20d68c14a996dd46b02d3aa9ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9972aff8a8465889d338c14ebbe82ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c512f783c126745db5a2868c99f8946133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e7fe4f43c19fbd52dbcd4ba9c1b15134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866e28a77282cfb44f7d8e174e5e292135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d91fcf20ba8b812fe42d6b3d441e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aaf2d3d2a2b9fcab9b4b9b4cb7bf9e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98271fdede60a6feebbde2474527918b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7ad14a125a9e31069b433daaac3f5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2875cd32123daaad240632b715474140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9d7b9c4f53345259479e0a6cf6060141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ec58cd02500e5ae467a01323842db142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf845fab3e03cfe8d549c301d766ba8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285f0415a54342d4fa08206ebb4da3b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1265d7d2ec0d6f98d361f8919e61af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff17316c2cce4fbb00beca8fc0d754146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6530de6c659b91eccc94cb36e85bae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21846aa8673106f7736f91e06d7f3bcf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdcc9eecef19bbb0a439b24ea631f3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840d47c82bfe720b0836990e448c24d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455684495a50bba50630ceefdfc52034151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa3a4be0c650dfb2c065b262de3a1b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5157d2c5f25cf3047995f4f1212844153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da30eadc900dfd8cf9a0ccd559e56f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2c3310fbaf43ad821f4732e78d6bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376bf7fa889b0c2a8f3f478252fcc04156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148ebf98234d210a1d5e3c46ffd3bf6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132139c0d227e5b317da1ad4b0bf477158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60d07c606c93cb3b008c0314874511159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2428be8a7821c6fbdf3ce2c96ff90160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4169f289adffd7451cc02ebdd27213161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30de798d1aa962689e976d958d75bd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60037cf453c22d582246bf525383b21a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3fb131b9a0200230083cb4816527ed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5b9bfed1f890c40ade593712f07b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5444c2aa377dc97c97bde1f36ce577e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f936d0df26d1f558c20b38086d90d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df041dc1b073d901d48f11072c8bd8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7ebb3650340ba6314772448165ea3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f4ed40b7aaf132a5d95d016c66ee5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e892d6fa0bed56a51024b54bcedadf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628be9d4476c735ccf5e38ada28eef9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7e7d03b9963aa2b42b86b0252826b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737e3b6234dfee753504f25993c0820174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1eebf1a5a69a18f82b647a2fc2ba58175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674c05687e6f842fb70073c8a400923176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df5eb21b5372545d1421dcc2cd6a33177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15f1b8b0e28fd1669f7ceabbef3af4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6f5fa27af86d778cb36a3c57ba2d3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423f349e94936db53e2052590df511e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d1944084129ddd339a7f0fce33b5c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253a56b1d7491909d5c733b270ea48b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41376b4d0f5d102659c3776eca1100183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d741b190d31aeca89eed8d620fa719184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955dfcfcc9103fd7749136b616fe453185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319185796203b6cb7f12e84c3ae55da186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2048eb86de83c131d1475e16c10834187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda16279808e3b3928c9aa91df952c0b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ed918a7f16dc1b346aacd50df06d4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a4a44a3f57a7efe77e0c6d5b7cada190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa4eef1c5fcb96944d932c9af39e4f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f77d01003010cbf8684b96aa68c19b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bded95ed754b43a58be7359a732ad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8b61a284d2375a0984f1c0bb064b3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f69af4a180d7e5cd7ce76a96704aaa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197debe12eb1c30351b8b4432d7c0d49196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36496e030c1cbb6c9149b5713cb433f5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc8ef1268cbec87367b6a5315c5cff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643dc2315ffd52fc55b25390d2dc2e2d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ee4f7cd3226674a1e4e76af215646200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a24b442415993b126db7500b8e475201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d707de71634b35510bb9c3cfbddea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff47d25f4b2c0a2ee2281b0ac5a02f3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd152e52212037a2044cee224b7f4452204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb905d847d78ab48ea8a95ae1ffd522205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba172d2a72c7e61dae753137293dc8b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4762f5d974bd810427ae1650e1483207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0080d671cdbf939dc0b8e8138d129208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cc6e11f6382f6cc810d38a23e458c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842d0c7f0495f5b8103e6543e600090210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742edcef8b9eaee2e40d3d17304b0f4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2701b3824c0f0b900f8e4cff2e7926f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58d9a9f2ac3b59de5ad525073e201a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f9a8fb803ab91fd721b89736663fe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad765315df10d9a01b2a0b504054f5a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c7b8fcf425267c2f7a3b4815fd961216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680864ccff9ba046acff5750ce2a33c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577bf983da28fd0059274ae3c11d7b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6bd17fada391a54f1c937abb59c38219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4620b7ec0d7bb263016c34b6f3baa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c986abfe2eb180fcf50fb5da10663a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f03cfbea53e48b9f8f89a6600a0bf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d8c9aa54a4b3062a4c9f7cd979b7f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44010aae8510926a9ef8c21857bc0bb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a348bbbcd479c102d4a57c7d1c045225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bebe86265f7a46b904312e090e76d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730363663affaf8fb672d51319a1c65227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bdfcc254d696d43ded24cbd56d9b75228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18f53610ac0b2a129520930e298d03229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280503aafea155c709bf3b546484298230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010224cd69f03cd3efaf02aaea10fd85231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b822ac50baf7ec5a22fbfe1ef469d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9193653c2bff327999cacb6f0f224233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72c4fe410819bffce458c438e9c280234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16207d25ab0bb061217ad2fe8e015a6d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a51a569aaa424188e880de43f08dca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d133f6e91b540f9bc2093016ea2dec7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21456027920c82e1fe1a310a62d9d5a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5447da4067b92a2a6b0faa5a88ebb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2f5d4043e341a0a56ce4331330231240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ada5b2fdefc5dae60a3453ea50efb4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf29014628b7cae3b18fb9c417e49e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020626735824974a38bcf115afb38835243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7cd7d1e7faad6000a9a43840ff213244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e0fb586f483eb7ac5309ce3104df5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c55329b2bc50eaeb6452f8103ddeb0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aafa53ac867d6c5f150558594d30a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9c7d371cda0035b3605e1258d4aad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfb5ceaedccbab67cd20045485a7de249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e1ec350c0eecda262de89a6718b80250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f36a21f5007e3a89206f42a249e09e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f964c9b4f6b5183c5e8edacb828005252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de52758fa6ce307b7dc977a80c49ba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5c30360bbac1ae1247f8475f6dc42254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275953bbfdc414bf8d267acdcdaecfab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6431325c417156a85e5cfc02fa68d5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d903401bb43ee07d5c7e1fd205ec6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389475f23a12babf7ca489b887e534a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c266a46e9fd074a2ffe390234046e9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca79b02f74063f94d359ae14ed87437260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6dcd0857f622107e7a25afa4f3a68261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a6152fb463b4a9c78bb11e5586b81262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3793408e371689ea2fe54fb081d53263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61e01ba9ebb257e9b5905f5e5ce81f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156542a20eaf103c49346a82a113e6d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c09202d241e8f27e55ceebd1277ffe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9bed84d8c4046f492b7ad31dd97ae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6096c47c404e8731d1b0f9c0c386e9b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297d27f8a95e3d32e99dab210b661f6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914d88fd69906215d896dc925cf7a32270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ec4fd9e7133a4463a97861fe72edb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a3d8a6f781c1b628357af5a888484272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e8c7214e8eecc7e45329ca988ba2f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101c268d06eedb438644768de75098c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e0fc9cf07bb83f65bf5de4608a6d4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f43d5b5b47aeeb306dc7c480a5742276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d64f5e8b7e065e262501fc12233185277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5713b53764120548a458b3cb0145a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce63b8ce48de79f0c59099e34c3ac79279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880afa7c4a73cb222ef0537bd8c2eb2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fd3bff841fa685da2ab7b4c99815d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999200f8b04032fb24f69053fef2e167282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782620b78d4ec4d5a1d3fbb75fc22229283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7044b123d87114f0d428fdcf7d3ac7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb2af04bf581c148ffbaa7453c1ac1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3fa74911aad8ab4a1d80b2916524f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8b78f50f9035d931cbadf669ed2c2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6672e981bb5ab13d725e6d78f0fa076288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbcfe316a12d9bc07a5b6042694a69289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873c8d20846e20ce1267ddbabc8b580290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf093f1f66504141426d89717da4043291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fe15f99fa4f9194cfe278cf19a283292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13146a74379ef2664824c00c40db79293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ae2b637f351d2476d05ee8c49ef0b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9d814747d50b49b377759fb847f59295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af1c11782a1a01b1ac87cc79621241296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764190dc00ca63bc1de7bcb49d99cafe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d7220725369bc5b4137dea3c8220f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ade95457aed65414514f026834f04299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07923da6d346851374b5e1ff6b27389f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686f40586fff34030d35bef9623adbd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408adb6c4f63018240937d7d59cac6f8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2acd1d419be864c28bd02808c3ceba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb665d951b60c4ff0f14eabbcbfc38a7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae620934ddc9ced04b32a5c8a52a89305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99b1c99732401e8518d4d24c79f314306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779cf6d62041d4bbe3d538fba9d5136307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4095e41700b14b953304c9b27d6ec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc072e6b24125d493a5c108a6fa86b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bc511f5b1e63d3a41f3bfa0b34863310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e5dffbca842d144ba829c9cafc1be311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042bb025dba7fef2c7eb734691dc493312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf647c55627feb4eae583bf3f58e117313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05893d35eb3a540aaa551ffe0a17c8ac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdd1d8bbb6c589df0d086f85f314f9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab76017d74ac2b01e3197810a966f09316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dccee56ab836f74b16553f26eae8e6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f21514e373b5b0655f002158995a4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062f459ce2a6ab67e1d7e3d921dcd52319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70f39df49bc4ddd0cb3552bd288cc3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b56748a608e539abc489df6499454b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89deaa4f698d77405ede7c45cf931c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b8fabe5eec713f9bc1d9e89ac7e34323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70008eb4d357d6c46a36c15d405a74324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465a636b3deb7021d475b5e0586e25f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87b9ae13c17b0bb23a5dcd2e3d56b5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e85f749da181856d4acd536dd7264327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d4a20eb2a7f82a8ddbb4dd0c36ce4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658bdac4c08210431021967252f58b9b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283aed8616472d45dd82092af081416330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df9bcf759db4da03a059239b410d32331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20862e82f5971898d12904ff98ce890332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8cd26be761f8c1f73f0be746f0278333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f8657438eb536e7526aa8c3e04850334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe820d0796f728fd9d72833cc8a2b84a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d67a5b5eaf048f072315ef42796a3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f9e738a592a65b6d7be82144afdc0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d5f91685a06aaadac9696af65f76a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c511ca3750025cfa67c113b97610af339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04601520561ea7eef4850bb9b8907ecb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7cf492023cb905650986d2d2f6487341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233c9c3463ffd83e3734a8e6e2cdd98342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd2503517d5bead0316430b11afb8e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14371d4c7df1c26d1707f3a2f20bc62344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b2eca625adb728add6ffc641ea6e6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24e163418de5a9ec1f28048a033e87346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad797d10d8238debdbf0fecbb87ad4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3314448fb79d303a8e5a215c9e724348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5954c699ba333984ee54fa46afce78349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e759585518968106f47ad7102c899c9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765fe46cedbe66ff628755a6f0a8b35351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eeedb3a52c7261b1b687b386d05714352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75184bc6de57dde0d2ef6ed26d1129f3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b41ed5b5fbd563f6f75dde59182f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee013b5c7075d360bbd866f22bd3e1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a1cf6bad9c182fdf3179feacb921e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c25dc737b59ffca8820c7f1fdb563357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726b44f28449c2713e7929d290dc940358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd386059467a05c74d73d185efb932359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4caa3f566f48683f4fd3a3b32bc00c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df745807ae78afe6ca12ee91ed3dd0a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f137048c92f17dccef2701dcfbc8b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6bab1e66bab99961cc327df385957363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab528b61594f33b387bd9f9f278b6c3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531742b1ad95238db83293aa750d480e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204061eae6b3a25ad9c975e67fe05c9b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3c1418fffa4f94823a92ae90569d1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2e201a47f0e8dae8d68fcbfbbf85c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab27a4c9cc34623dc00c549f0321810369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccf4d53aa57eb1da7d64750c397d6d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80629982af3ec0b7bc955e6e365189371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d104dac5e7a6e0caa3fb768579bce7a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdd12003ec37d8d5029f14a16ceced373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d32169d7b4712ec786944d6fcb9d1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32cec5cbb123b1bd51b185a82a37b07375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f6d3fb43e1e89820bd4378d818933376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f0251baeab85a11d42a5c898eb494377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856b723b20a6cc949febfb735651c0d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aabf60469f7da4c52e37470780b5b3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e279c09b84ff1bf364192f6d0d89491380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dace6f98e2ea58cf0929f46818d4c13381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fb7f27931aadfe57e4913097bc376382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0886f9cef9dfdd4eecd0ceb8827247383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b41289911123c83e1cb205c66d5364384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f0249293372cde3e7c25e2748b1b8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912cebd6f926540ace796ee97738433386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf38d4a31fa3e5a992fff52a3b09e2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251ba8562e63cc187f8766c97d2aa82388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34fc09b10eda3c2b3f57b1f18d8c4a3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2cdbdeb82c127bc260c362ba74ecd9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2b5e6de143cca4985c7e04a8c50ca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b7e2779f2924fe5baf129490e937c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73c64fc587e1be9eb6112fdc7b36e6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be58a186950a1a694d4414ba2212bcc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b8ffbb63fb6ea46ae78118118721f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578631c2b91c3b86d347b5c6a42ba5d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd022440d85ef60d19a4072379bb801397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374cb4289cc0c187ecca67b169f1dcb7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97241b6f0504d63dd39c7dce8489cb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df388dab58c840f185ed1ecd77469a28400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385668d67a1505e9c49c42fdb8cca917401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84afe6f777d4d904bc04f32687c8f2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23056667c2961002615269591846255403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a46294d0ee052c2460b435acc2c8f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654283050ea59a080dfa9f426e378c2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bcd5cf77bbbc41cadc8a115570a63e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e8a2ea91793065137c90c2b4eb921407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5bd59c90af80076726bfe67c76af3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b8a0ea6e250d56726f6dfc0bd834f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078060a2bee1a5bd7c017d3f83cac51410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b0209501fe44794c96b4b6da475b3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76073ef4c5a2240ea720b84858bdd140412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b7092aed95bfbe6fa62b3778f9658413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e64871b7e565de6539e378c1a245c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff499d6d2abc02a30273bb5132409b50415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ef71ade74a7ef291378f2b0448a0d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12e6416adb375b39b2510cab2158e2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f505b556fcdffd7cf8cdcef010639de418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f07be202d333e6b50c6c05fac70861419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b21961df464f9f36cd6b3f7eff4ef420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e183aca8935dc5253824902530dbeb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d41b93039fe13977f78b40a266aef8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa587c91440305330d20999cdb534b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca16df40e30a4d0ab88c7aac6b3c7d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b8deb6d423682f577d19d8233f2bf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62f2e9c428c90bdc7b1371567db9b8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2e8b778d172062a0a753063c03780427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c84bb9050a5005f50e12d4aa6040b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a0c15358fd48174f0d38242d3b5fa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c0e1c834746a30c5e1545b3847adb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea9ec5c22e9d4d9bfba51c338c261f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd94a029c96a485b3214b16c99e4e0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79810abe2d9b5f53f26c70f9351101433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e6def3b6f3e3fde09c43ffacf8c52434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b34bb1b80182b8c44ed7a21a8ad170435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b310d4b8ce8d534605bb750941bfa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6bcc70422653b454701899a514cc1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af5819cf73d916a421a6c49ec218e8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74014ae10bed9cfe6c3c8f65be68f76a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a721322ffe87485cac98619f16b38f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143384af6c4ef150e4f47eb9a73724a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3e878fb7ae31ef4284f7b50a3d2fb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd6a57afa001257855710cd4a8c19b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0dbdbc658497a62c0c1946d742a0f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da757d02fc8b9bd601737aee0235ba6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682cab4bb26bd2b1064922183d56fb82446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56231b23b9d0c6de5f41e51011f15a9f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bae712fd99cebb22f5dfb4cb39b0ae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7ee45a39913b35f98c2b367c42da4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfa302774326766e6f753172f9b4ea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96942360f943d74ae411129fffa697a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a35db7db3e28c93dc81c6b31ee205e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55f85bebaa5f110ae4a8778bec84d1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe24a81f946b6f0958a596bb1c12ef454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51735487864031194cff506422ee1149455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e2f072bf1746eb37d2681e8b3259e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d518162270db60e17ab272d230cb97457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef36c8251cf8f31888d01f9218ebec3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fb3b870fbd7145ee28d596d6c270c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a458af28810a4c6f8374f72da0e97460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd6c38faea2aa4fe85e459ab749cc9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6b1343560553d1d68fd8308df0376462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d68749d5ece0af4640d6a708f2ecf5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66558ece75a67b7e47e28031bfabb7ff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c44552e3e34f14dc64fdea41120023465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eabd2cc78cd586a558c2a7bdefcf1b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff198105c5cf899a0d2a58d117a285467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948d27f0fedb2553410f0157c0f7222468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6c1458e766edd102f963897c0fcd6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c8bb5f44ff2427c676843bd3b6c23470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65fc512756cfdb341e8bde90074052471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa227bd9eb8f6aa34f164490f0cc3a71472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2cea5d013943b0d332a946b4f3ef1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3519e4d506559cef130959692281532474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66632e0488b7d5145bc7c8923de88ae6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188102e3ba7ca108be0441685f36b10476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e4f9f177d54364eabeb84f831ed8d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550ff1b201d33ed4b55363f20eb07a2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90971fd473f938dfb9712c6a10b58e5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9cfb3f93988b31cf9ab69d9d0555e9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5b1ccd0e70aa1b0d8dc96da31e9f6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a52aba71b3192f2c2a3b1708308ecb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55c805dc9f18a91f072a6581f55b2a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354f1d4549f074625ee06d7a9915a48484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a3101a99e63d566e1350bc716aeed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55734f3623b0975a3beade00915ea70a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0a5879656db6f29c332ab58c4e492487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b87d97248f8a8a45df7321265c9fa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d734f1a8095b49dfc6c11bc4979c058489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ee131eb3bbc0d3e1d9d4efe2a6bf0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2a686b465fe1cc223025f587f63f4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c26c4c247437c19471903d4f6a97b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083d0bd84cbf7591a554674c4c76c7d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928aaa703b7ad891aa05e864a4e32e59494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3de7361754c6d8bb8fdbf095bc3cf9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac2b4a5861358d6789574ed207ef67496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f52cbcb7a63d7372a758356db7ec2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6391ac3c22103a1b1dcb308e01d92498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0369ad90e1f5b818ee7764a49843a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddaa3eb6663926bce89fc71f8dfc4e7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060bea332620388455cebdc0bc250b9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a73f8b353cda2a8b6b64d881741125502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc7e051130b5064c13c58e8ddf97f1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896827335d64dd8d53d812f9ce26d725504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c4db069f5891876d8b8121a0bcbaa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e0a2cc960a6a288185a06dffe5c0d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79176271e5c949df0b7dfe0c25e40ec0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2accf8037c6a5872d354dc1d1a774d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80074fe9753c5af5efab80dd454d1fe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bce5bd881e9fe994816055c2a91fb3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7f9b7b0c060df46001111edfe7de2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657ad23ef1c0045ad41a0ddbf5d085e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bcd0cf069c7cea631140639bb9009513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad2327989dd7193fe431ae5177bdf4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fc788217da4cbad48480c2f451abd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455b41e58b51558709ecd9c77871f56516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76859ec0778c396a75048cf95c79599517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513464e76d5939be97a0d4ab8f42b2f4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496c597dce3a1930f767e3090f2913d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c2fd59b47f69cad94d43308f2ba39520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdc31f93cc355deb7ea433bb128899521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4854dbcb39d0eb092aa309f21077aae522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5907db6eaa02f39dfabb4b9b7be13523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fdc53297852fc6df112955187a1c6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b1d3ab097212f6ed13a11759a7348525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180ad6f133f93b61047523aa92b9947526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf890371c5838fd85013876a25bde3c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f594751179e230b24f385b258605a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739708a65705588c6174287966f80f77529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb56053c249b6657e71837da862018e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cec25d0c50c2131ade7207223be031531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8128e74d3f09eecd09fa10f35b721532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30cb643f29ef4ac0dbd1f1c7c69fa2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8912562598e87e99a6c771bb4e558a9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8137a79b53d60b2040f2205752316535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240c394436b7d02fc30c746e836a77e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240317cb072762f7cf21c9bdbe8af797537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467e7d62ea1d0cce937443359609539538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b8474bbcd36e98327cfd90354a87f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1686ea918d664b917653aa73299b4ff540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de539b7831e81ea7a0987c0d6228eb69541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5734c3b43cf88ac081e6a6979ab5f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c0b946a09456dad392dcd66679fcd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0222726f5189dbb495d36e5b4cac6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf18f9016f6aa6b5a196647dd06588545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f22ee553a7333609377a6d5200662546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e411a3b7280e51a8f0ce43c03c1ed1d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693bd94bbcf4f07f68a8df3e60bdd679548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7902c6cb8e298d849e00ba441bc48549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd74b411072d8e11f64bc4eb962a0c2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ca15c4b890c8486cf9b34efefc52c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefe2de64790725d2a9456f9f0a61aa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552232014b6d3b4495bd3dbca02b51ee553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010b8a97f5becb71be476e9924126c9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787cb9eaf694ca1c8c7746a4b6cfcea3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed814421fba6ff6f3dd745aa23f6504556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435ce37dc6f972e48c1eaff7d8eaa67557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d96167499a9bd108516a7e172b61f7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb6ce5766cb6fe2bcb47daad1cd9f4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f77725364c1281e210b9713c015097560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6a7c3675f66ca00ff0a70b619bffd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a922b2e9ef65dd583e2af1fa5059225562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593bbe868eb488fed6197df6aec4d66563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1da046c4cf684ee4d4f66f3490db49564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8f053ad5c8fdd092adb3fc5544d84565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037a613de75b76531541c5f07130b7c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74f54f2bfccb61d4c9d690ba0dc46f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc490780a4e22b18e0d951322932e91568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e7fde5724b3e38b33e1415c86eaa0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b856b13c2c70823c557b946fb9c14f1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9ea89ce9ab230c4f8786a21026301571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6d46c957b3d958d28e1975694209e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1ae19da034e0138c3562cd44b384c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e488a1445884d11c4d37de8b7787d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c7ac9d2649553dc650c81114a3084575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796287e42cb28dc0299b86063aaee2c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182263a30b2d19eb054d5ee7b55ade9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481f9c9bd985a2a319b80a26364e2b4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d777387dccb06c320695566f0dbeeb3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6be3c63f8e42314cc0b200d16cc3e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3c569fdc3b4744277cf2c901107de581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5cb09fc727f15df172415498cf1ac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee26f25284e6f273d2940a4ca0b2779583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195f380649deb179f3f9aef3881c546584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e276357277dbf5637a4e894b1b669585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5dff6b44e5803ef6219cd01aeff73586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a15040f9c2e9f01f96015e3027a25587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09bb1c2e9c088ddc9f4cee93c477ab5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee54ea5aa785b0af91623939f7e98ad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593394d0d5b05cbacb1873944f11d54590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805239b02371a7a4c64560c858282862591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2c373fafbcb5723acdafb42559e0b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7078e4f57c480ea88a6301c4dd124e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69668c96b7cf578298008da923c8a1bc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118456271600d0013712a5c939ad462595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dff5acc12bd08c1179a7b995355f8b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc66022bcfb52e187c0fcd00bbf4bd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5394c999be6cd1581dff8b6887cd0d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5a83b5fc2410f1253e9f7037fb67b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfb2a312a46864626e4e9081b0c77a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd580296a2006b36dc4f6284c25d3ec601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e6f2d14c16a71b31192d613f95ba8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026e1009f33b4984f97765ccb58c4a1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e559425f14fb9b5dc1a2d14c67efe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d8c805086616e589ad875705757a1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f978996a73334999d65556460337af606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5f4bf6ac0425b6b1fba86c4f7fd71607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee761093ab8743eeaadfd705308a36608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910aacea1eed43fec7f84679341a90f5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4987c48c6f4dc565dd30b0bbd99ba1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f6732a4e72618a62571b323897e54611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c67b72bace6c4748a0b7debc423bf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d276ef62dddbaed3fcd2cb5e4b2896f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bd8d873f0dee23dd3978ddafb4b5b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfe0812202c5b0d72b3a83d294493b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda23c30287d2ac0b6bffe1b08029d79616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16aaa69c242515d97e3bce066ebee8d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cc16cd5b4fa8c169ca0c5a1e94f9b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e31333e9d25e1beac1efaf09bdb887619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8fd74f66fc54f826f7944d61ddb2a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7b260c13ab720eb9f8a826d21d3ba621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252a2e8d30cb85eafe5e93b08e84eac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45774100a0dc8f3b978842845113f1cc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f987d809d5f031422e7b70c31c1cc7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825672129485cf3fb5886026f3085d65625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae809d6df7c9372cc7507382b5a361b9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd78276f56325fc86e6909894b00069627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5bffedff2f7a3014d5ca367379b88e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d68c396685f465478532c528dd064629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3639bb8cb9c82ae354e9bdbb87afc52630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6e91c98661c298b1761bc16a8f5db631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9235f6677fe04ef1db0caed392e37bb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89144f09cbf86147a640ad031b5560e6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd21e2094f099d643a1d6d6e512878634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09b0358e455d741355b5470085f752635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b28335e4175f19019c96a1ffdc3ba636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ec8663387b2c8a4231f3f5c374301637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f2828861f22ac986964d38e56787f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ffc5a0995faa063a9593d9c738b373639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbc912a68c3a54cf3c3744e0dadc8d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dab4e64e02d5e6ea597c96b6a344fa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cee16c1f7a7403eef3ef3b677b14f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356c5523c21b5b4d8042f23a878b526643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afe0b502e428cca2530acb44fda61a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419d0ce32bfc17fbab51eb7ef502bd6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2344baba00f756e89d0827849baae01646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0043849d96f1515562e54695503241647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f911003cb2780d42b328eb85f4f5cad648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0a5ed04d7f7d42f8a72179892f4e4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40666ee05f992ddd03c587e156e85b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30afedcb9fe10c561d1de46a48db75bd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c468c79e206b611b3958745ca2c94f8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e41f45f43b73ceaada812b07ddab4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901e4be4f1c7960066a5ad2f9e92fd9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9b0dc8ba8d4d5342c9d54ed6ab459655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ae546a5419b156cbcf7cff76c2d18656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc5b252028580b9dcea78ef7fcb9de657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea9d3e9d4e965874b7ab5861063338658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb10ac87c15a2cb741ac246dcba900659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd17894fe8e286a5c144168c33d106660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2995d3801d3ccfffbd77139814349661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225a146e84bf4c65574718cdc2709fd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5908400660186ae8dbf16de37cbe66663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc61e8f4ed488ac62a17d2262d4b98664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a73d3d083055753a669ad00f62ef1c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9034169acfce50bea1fb42f3da243c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd86b83ae35c830ace90fdcc09aea9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9875f433c3a210b43d73f5e17b4c2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eab4390b5f899e4839900b7781c234669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3bfe7965dce478230b5250ae24ca45670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d2833e40bd133acae905b9ef022c9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef60416f5acae623089c7715dae249672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5068eda3994e1b8840f4212d2cc60673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ba143e85bdd4cabcc4a31a87de539674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab6c992301da79c5edf27856c4b91d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612d880adf2d49b542bd341b840d185676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7537bff83d202e88e5ba90efe2bf6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20b485ef6f346ce665425aaa1404cf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3e360223217e17659794e0f53f1b8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e8e3a9ce9f1ff3896d0f54ddeab48680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0a6efa147e1cbb5bb8bb15e3c1ce2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fbd56f704af0ce84a15484b53fdbb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e977abfe55ba02f65106f5c9c39b31683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb999f4d64db53e36abda3f1c6d4642684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15482b21d645dda2beb42172c34a49685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515377ca264084971137d221a8f41a3a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553f38c5a851dec0eeb43e9848960e4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476c2e99042cd47ee501bf755d63906688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472369391b362ac8dff1e5dc2dd7fd1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8369c23de436fcbb7dff9bdd5adab690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae81a62e809c5d3121fcc0c4020982691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ee00515248a9e49ee3a1323fb22b0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf7087aed303ccc9020924ebef371b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71daec601bad3c629401d0971e38802694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54abece9bbde632d2a5926c02fffa86695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7c5d1838c0ce37d486b0745dbfb94696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d20aeaf29bd0cdae27e4b22735a458697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d7fd0478f2b785d3f0ad872006e22698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d092afa37ee71a8c5c1ca8e2bf9ba3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4194fddecdd3d19b1392a61e53cd059700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f78d31023f6c21cd065846e3063288701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e117931416709a0747514b2e3ff745702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfd7ce7f27b81b3ac3a4145875aeab703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05c9cdc05ebab858eaec1b8b3455eb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd5f2e7235a57b392bf75687282baf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e89f0ce0610bbc369d519ce6ae642706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792799ef89c36a34541b56d85bdbc8e5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8792be1345e7dc135ebdad087025dbf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13639e5ebccde558d342352e3851ace7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f444c9593270a33800582ba0996baa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937559d129128e3a74a0600a93b7a36711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadff38f65318bd399f822a396f4a30712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c1759734f21d12f477bf199aa4659713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f658956710733b460edb058ac692aa8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72d0c8e2575b18d9023b6ce6a0cb96715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde07da2e7ab4fd449941b49d3f7ad2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7c6f96fd6152113c0ebe5dfbe9f93717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1c8fbaefa49e10eaaeab4d1eacb77718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65cadb76eece1ca92ddcd1306737ef719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5eecd790d0369c3a97ba2dd06287c9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f780535de7ad901c95f6c4493ab320721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb4075aaf7a21d11e998afbab07445722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3d26633484e8450023e7cc805146a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d58369f85d6ab2394f4057864eaaad724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8f507e3d69a92fe6930d52ec0cfd3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfb7e5620cffe3000cbd8e1ed4bb3e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c614c8366012f6ecc5765bd3ff2977727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee11cc5e884360754607bac53d411f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de774e4bad6945c1fcf296fb86cc3f7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1aead58b1538a2b5e87d057630f32730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdca0d7f4bff6f1ef7bd4693eae9a83731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a81b31479d4611a03f6cccd7d63e3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5af2e4e4881b1fd8a93deae186591733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec723bfbd92945044caef7147850a8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7161f7f477474f1b303efc4f08e6b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a3f850a130fc3bb76e318c8aa3668736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2c008e4213a35ad1f60d7bdd8740f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b01e213f62777736497929ce8031db738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926dc40ef4474198df10dd7791e16857739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebb281f4554de3d1a4dc73d8af49b1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e720f2b9595e137d276ebcecbc9b65741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54605120b873bc5dc7c618d17f0a0ab0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542b9856cb24f8a243db9e5d5807219743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410ae6304fc8edee2e413b96c42c50b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abf773e15a04c4cb5898bcc21ecc20745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba6b26925dd06a427cc78a21d9126c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea250ba4e7574c574da93d822fc039c2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aaf5547401c0619733548e1214896f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a11b94bb4b705838ac67783d23904749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad0f13147ec61cbfca82e46f46936e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f9f334035cb87a00af30889b687ff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28473fa0db6699732530a7200ebcecd9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47fbf5feffdf03e56e4207919b2a8d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad3465c4bdd869118b1223ddebd3e2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8773faf23fa033b53bb6912279670755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f703e8d85292c4ec7c364916edfc2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9162f989747150d0627d8df1a58ad73757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1e8f3a5f3309db07a48a6d09f1417758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11e08fc621dcd0d2f2580b9c0934c9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e56dc2e8b3ca49d9c8b4611a4208141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2ef1f08e23edd106f62402285d39e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0b383923cb5c21f2155408fd9c03c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7357367b0b7a3505a7f16fcf3d91b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcadebc17f769eb1f5f5f15ce48198f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74d7109e1dac4391e69056d179a20d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9c1c4eb83c7445072521190ee17e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f0e72b8bb8043dcc022b13e57a3488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8bc308e49d78f33a599ac5dbcd47a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad057c288ae22d63aa94628e066e9f7b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0042309731487e788dfc553df1afc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f00468eb5100000790244f0922c3712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e813be57733563cec55ca1cdfc368b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7579ff8a69889f0ddca4d474c813f8514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601a592f2583469cdbe82cf68add24915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb9c6c7310e4551b922565b69d393a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353a009931b543a4102ac970d1b7be217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ab2e267a5d79d2fa1aa5f2a5734ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c76bd581aa94fde26153a58dbb66a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8479ba96b4606f4eb538ee0d1bfc8af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ab54444ccef4ecf7920b0dc2c4ff121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeaee3d585d5e51d9b32e970c2cf56122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440f952227ceb4323975df3e0c26e6723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a927a7e1fcb99f0b3722bd9da56f6224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4dddd9139d48bf2ea3ffee57ed729325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a693459ab0e1fb42a646bb17599b91f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1c66bbe9c1fdfe6a5a25b03083ce027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35495bffdbb42ede4ed962fbbf2a129628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de7e7bf325f3384d0cb7f7e03ad9da29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcbea3d77be03320cec879b489451f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ecad87b54072d5294e3db4699a39d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a326f34abfbe30bbfec38bdac2ca60632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89921ba0558eeb061495b1a547ae2d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d9a1338a3d992856699f83a95c94a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5b90c96681a0706c9049bc3c64a4135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530df3b5e54401d190619879b87b5d036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad62c8609e6cb1bf3ac8e842a83b8eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a800a37e66daeb8dfaafbbf09a107938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9bb11e6afef167336eb35907212d839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfbded2779edce6306be98cc4bd00340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df8a70ed569331c53f2a0573a958e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b243623eec837aa360957566fd728b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ce8cdaddf15f231f670db3af7427143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1ebe1e596b144bed8e74e2623969244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b8772adc2ea980ab6a40a878e9bc445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14acac68631445fa0f6dca5af26011646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee9228ff056be6a5774c2204f6e92e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47734ca941796c104416d6dd726872448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920e34f406f783eaa6131cd7ce5f07049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e020c21d16db5dad853109ff62a5a7b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090a374b41d6ba50e147fbea990a74d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65051952367096e59c7a9bc9ee5d7efa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57414519bea1a42ca163b65e3b3335253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c02947842488847def92dfa3108d4c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf24e34d71a0fb47ee392a75fd9be0555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4a27472ea73dff99e198bbedf116856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348990e6312a36f14bb712c4708f461957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8e540d6f6bfa541f1f6f83da59c4558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08db94d6c80ee72167ea98cc71f410859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14ba3b8f96d13c7c59fe947f8de07560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e12cddd16ed71330846e4ec11afc4061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552b5cb737f1d6db2a391302354414062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf339646d15836a9c73589897e09e863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3da1b12bbfc89eb3b77d6c064ff8a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de904e5220c2812feab85fd7e9de71465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3a11257e4635315af44daefbc217866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed40b5a3b75526df1e076816783a4f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc4309ce86110974c9e8ddee1a083c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc925c250ad157e7d3d1b43769839a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56117400924ed08361fb2d0d565ca6570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e53ba8b2fd959f5421ce6fa2f7419b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9d3bfee5f0c8778e896c4266aeb7072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9c6ab159d2ecbebca9a598d7afd9173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a977ce085b395f25d8fa25628c19074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1b3e00fd4b2a5569eb66b4049f16275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05405ae22d0001783a576465af40e72a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fef9e05ad5e1bb76a9024ab9ae38c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933d7275bd9e7b4421b82392783307c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397ccdceb00112f194cb88d7887cf0c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623a09de94562bb250457095618134680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df380fd435039fcd5b85c56590e008781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e01ac1556bc618002bca9ad763ca2d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d456c2746610619781e44cd6a81795c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb9dedcd0985ebbfcd288f6516e09284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1fa31e808a879eff700eed1f73f7d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203bbbe0538c321d22263c2ddb9e1c1386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce9d1e2bc7a7abdc40966ee850342787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02538557bdd443cd651a91bc8795093388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9dfbabc63548f86b849640f43e9c2989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933aec48b31f448c9445cefb1e9cfaf890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ccb2efd14bb9206947081b040fc0591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b11d7c871b836611d9d69a9e9e207292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8a37cf1e632839ac2dfc68e2be0c193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621efcb1fb87099340d9b364d3d290b394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc4f9401d6f32820a14f199db5ba7e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768dee170858efe81e4b1406e045725a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a723de9763bac224a8417a00fc145f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40572d0e999221ec5fc0fb4e6ee81d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1a0b8779ae50d0f292df058f5513499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6743c366b349589db36419512e4df88100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9074332a33c565c63d52cfa957e7e8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a5db827f78129930965dffd3e9310102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e092950807116c73db12ce2584556e5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9954583ee12f61846839f6831b362104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90345fe84c326e4a33c9bbb1a49783105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea5fb8d820482b882b911eca624a78106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebe6fcd8177873a1ad09401d59428b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2439693e46d262968fb00d236528a2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b9adacf34aa04ff1f6a3b4870a281109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830edaf5163a73f2e530dd7fe550c3e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9b68eebebde0bf3b58c7fd9543fdd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9067e74edaa8d86c0a9963813491f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baaf498691a8745ff25e61475015eaa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f226a9c8e5d9665682af12e42d0a6ea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16692588a95e9543761b6080fad7fd5c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bdf67654a876dbd9d37e9feef140a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87cc4f491461df18373bce58961e03117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18d3a0f07789e487103f9b4c63b13e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389613991b8afb1f02900b9e07494031119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f57db20dbb472214faf3fc79330f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8acce79cbc5d9859283233f4c10bfe0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d1bc74b5ce398cf2799e8e9e24112122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c49fb358ef93efdb94ecbac31c52e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453fa3632497105c2d5b13b01c7fb919124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c04f81d60c633a31e9da61d3c98653125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109907c509511cebc81fdd088bfc688126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaea289aaf02ae83bbe24fa2fbce9fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053253338da9cbd466c278beac413e34128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d357ea2d2f2be4168bd34649bd541129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e03b83ac45ba7106afa48ac49a4b1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de8f12258025a2f0ce08e8bc3a0854131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceefbf4570a509f3e0f1ed92173b071132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac87a14054a9192296bb228767a43f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6f01c70295103283d050edf32c60f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e3b64ded8047f6a296b0732092d1e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3288c763516a53db90ffa5caab5f3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c341e31325f2d93f7cf13a85706952137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477af60e3572060ca8f6b765b61a742138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c679abeea43646ef9eefb97e46431e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66daae1f000a59ee62813c6891f30841140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb57f69c970a989e02edf697ed9cdb3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5a4debfcbde65e189f6583883f444142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c732cd66c5cadc3264388700af85d1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb354c8314528ac8035fd46927cdff31144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e10684d39174a1b6d7438e175f753145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb87051db86a1ef8f23f1c92ea0d13146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28990dde129ec504470aa872a497b32f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220523105a2b1179a83bec080757511148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa60aff9e330e9d6ac410cfcc77a3ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b11afb3bb31c4db99aa41cfb1dc99f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3a41d97ef4c818fccddf031e4c8b1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9afcdeddfe907e67ce8d89c57a00d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462654c4533eee2d87e0567d2c5ea644153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa25c4d548f20524951c779b0c33c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d105ed4ac899602b8602cfac67f20a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27e168a350bf50bfb1a22f2ff23abe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f1c70f3a828e35c31ca4c492e86b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a0237c4dbed1189f47ead453b2a67158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331c91c18cbe4a01d4c676b84df35b7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c393285bd69d8fc3811a308138171160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07d7acf7f8690e5bea9340fc569ef5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542021fb8d9794a982c67726e667c22162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7bdea353fa451663fce5983db450d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece720da4f7858c55f7826cdd4de43ce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2412b569e7d57c50b11f16b15871f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0700caec5b0d516ca218cee0fd49c3a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c9f10bc43dbc6071fd30064b6f302167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882de0cd59a62d6c49539e76ad25df5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee577f8ca19a7545487d48b2196b12a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a564a6295b525706d7b875d9f5f2f11170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3251545f08f4450f158482a01b8e49171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77dd5ddecb5009af25b442801868c12172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820dae07498f43a3399c6fcf8302ad1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e64017bf1a1e12e1bebb4f4ad41811174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02233c0526997b531d4e86076aa1a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ec396e24cbfcc024b0cde5eafa737176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47978a9c068d2c122f317b44607bade4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c165c49f2e26b7f247e49d3346d5f69178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a087e7065b5113f5c55416ad0d85aa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25a946a5f334b3f0d131ad314aaa05180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d512ca7764d6691cb1d4878236deb5c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ef17311dd9967b96bbe51defd1e6d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c919a7cd3f87d93ff190295a9ab2e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c466454223ed88ab83e558c034a67a9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb45fe68d7bb9dd44adbdd2f529ddf8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc26719b7e6d203af1a789fbb0888c9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d0a9f32a630aa82bee98a2fecce40187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c0a11f91e19a1f03aecd259c16da2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ee1cce4b385c8297bfa1854ed56f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf8e2e1cd7effc7a4c474d394d2f4e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f02cee763c4c3b2d0a8ee7470adead191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fbc4dc3b47142010228ae969182ff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6360ac71f741cb95f0ba413e2b4d8d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4da855baa6b23f518a13abf3f8336194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924adfcec28dc5d44155cec8e008acb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc74c6fe5d94e06ea650f4ef8c130d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a9ceb0a654e844923704398bc9a7e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbceb3d9c390c1b28be346d2bc0177b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a646259679bd13f629e3d5e893a8b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503388f4a97c4c5ad06cd7f60b2ae803200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d87b6eace69762f50e4fc80d11f3d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debeab72749b76e151365522364b0951202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a621127a85d62f25b005631de95369203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d3bb65d276c5205fd7c74ebc48ecb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a2d05995bb6d828cd439db57537f4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2245daef9c121aa7bfdecd90287ab4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f9b383f098574ddec218e232e78d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1de742852d58aca955c1ed75e22d8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc680352d06eeb046e06e28417373d7e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f43efdda410a3aec0d8489f0820c4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb94c859f61e54d81ef116d40ecca44211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb17fde30e0e9ee38e9c3aa1aed7c9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd220e2c70607474c6d6a9c219f9c029213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2712a3a0f924225f29fc54ed8c8f5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fac16fb45ac92ada4f488b4184c81215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffd0e5beefab9f7407c99b3f27bfad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88738a0fcf45564aa35f70c638e426f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef5e3fa34516cace9862e3444fcace218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada3e1e1efda8d646f6e0b94c60f409219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a274b327b6305e0532b410c22cd389220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbcd11b586d130c87606b4bcb3554c3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec581907a0baf892687893d1e1af9520222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3671dfeb98548ee31f1718fe890062c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29228dd20215cf98bd04f1d882347b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b03279fa517e4daef341982a17534f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218f9b529490791986ffae9e132c3ef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843a6ba5a66ed0de80d8e8e0482f4d6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c4e8059d0295cb49525d016cd6af5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3c1f6abc63edf82318f76dcce0253229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c342cec628ba6c177657b003caa6cf7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7158f4dc5654869c24aa003d5a95d3a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ef3fc6d172954038f59549847be89232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4e8ee5e40ea6b95a1d49a9af65e55233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e1872baf0943c0528922b5378182e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404291cbde053753d12886a2ee7b006235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915516fd91b583613b5f6a97566297d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f0f8399274f85739282180a973da8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a26e4529d4be4decdc65c1bcae15f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72104831a34786119a2a10c20fdedfc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317e943c63f2fe2c06de2bb14fa0964240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e66034da19e0f0e063736ca7294b37241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540ff4312288b3e810abde0a44f2faf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a48da32e15a5e3f5bd528fd3d6cdb6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c4744b4bf7e196b566acf6aa5cc72244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0eedddc63c187f2e1e86998b7b91c2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b981fb3bda34a7f97420ee5b4ed0a4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ea14af535e845945b125c59d4cc3d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb949029a994460215441ebcdbc518248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3925d1b6b7dbdb5345470843198b12249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847ecef347b25daf0d175ec93196712250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cdf21aebd4f5de2f19aa66c2e23ad2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91114b51f86383eafb02d4945f85fac4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9078f67d1eb6a01f6fba3eaf049422253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85911cc2d031214d9d4470053b91ef06254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e570e70662041b51552d9024a9f51a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da4eb0216a7faf3ffc3ee014ab8e11256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fda7098b0e889e4b71835f2a8e5e8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926c9262769bc9ce0100b98f71e4f6f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba4f4168cd634e710fc25cb3a2906c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35265768b944f9c5ad562f6b70e208260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979a6d4078b922c908b63654e4f1e24261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3cb8a3ebe5d49a97953e21b07da47262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2220fecfd7b4bf479fc61c100bc38263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec8591b410a2b1d074d15d09996a0b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e49184e06e748fee6b6c33b16c4dd0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8550773a51fe31360ee12f16585fdf1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420993894935c23b0e445861cde09b23267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bad245916eb84a96f47f359222d30268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189aee4e31931a1ce7e415de372a83c5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef352fcb550c533cd758845e0bef1c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6df5a38f8a29274fff9d6e99166b7d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c832d73446757c2c11a138610ac461272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a29a00c1a081aee56daf6d491c2619273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f85556898c41bf5d4eeba3f42c7f36274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221a81f24c71b9c54d9a68ff2d0e501275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d3dd3c0ea95be03981c9502d1133b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e10874a1d0117b608b77e0c5d10a9a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96dfcc41784065b35194487debb67c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144f1d2c1e3c7d9efd601f5e45131f7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0465d253cb91adf3e7caf385070b0b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d7ce009a89b23f64e82c47f2376bd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ba673c504bf0f5b8d6f10875be3c3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae1eee2a7770a3f7b972ba955b259b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e95f7ce4beb76cd8ead3a59c9480da284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495783f8ede4acdd5fc70751b35c560e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f86d4167285235bf0ffdc93761df71286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3451435d4d54561053dab092078c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568b3a612dfbccd1db1dea8a8d3f9d2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406370d0141d0e3ec2829bfa2247c5e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c47c0cc5440f6c37542758dcf0bd5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa11b837de438764ad061ec222f867291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a903a8d6adb3c55fbc5535c9b0e84bc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef1ed5ada760022c0e7d567b90945c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf838736c6417bbf5e2ebeb26835c7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2455c7ae15b971c5540f69c2f1fbb46295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104244b1363167f78c65cc57a19d203d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19af45698c874d839bd8777d6331184297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed70b919bd309363ec96ad65d68502298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365706ea4f3aa32ba3f11622c1ecd16299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2669aa6343d82fbfb7ae9a21abe5381300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08b6be0aef863541df3f81aa95e784301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f0b583f52d94c43ef57a1b111db0c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f839348c12dea24023785d8910f83303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd9d608b279732d11f14d562aee758304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a145a5d9d91ac2b825e3bf24acb1e40305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded3f96ba4b1c3ed24405dfec3ec520306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f97ac1b7bfb23a4fc00228cdfda4c7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d52f9bb1da8696109383d19809626308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9d77a900de56d012eee3ae1683ef4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb1eef8170f6efd210a02b14517454310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530476f8080d8aadf6b1476df2b9262311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d5b301be4cb0618d1c89e6fcf2895312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ae099332ddd08c4d2b118ff24400c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41230ce3a266bbad81d1b8a3d9b9ba77314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffce40ebc6a2b1c4e22167ee3f924c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2764826f0dbe1b78846de1ee0965d19316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef80a6742a6e86d12b1862240acc004317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564811becf717197a5e456638f33acc5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898effe497bef574b528d411ae5bc60319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023e00e3979b0f4a54d2166c2b82f7e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b57693203a300835bce750e7cfaa31321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d2a87c2a1992a5be33d728f26ecbe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cbb699b4dfc864e76ae64dd84ec2d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12bf52557b84e67a0ad56341337697324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d2de690cb559799804de950af7e33325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecb1b227e29431b9e0dcbfbf954e88326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9e245ccae65e88cffab4517241923327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98629d4c57dd688060362e5b82bc29328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32408d9123a8c5e864cc4a68ea85c43e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8f08a8ef3d9e2a7c03c8eab59dca5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc76c0914dd7a0a85aa24c8c31eb57331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f6378f6b4dc9c59d4fafb692f0023332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac665becddea46fd712c6abf5c0f8a4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f42130d061c79198aa3c905e85837334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abff81bd11463fce483e48f3c25a275335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdd2fb7764fd7a8f08193a7684f4ff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c6b3d52197e6d0891b0c1cbfba318337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44ce3facec63a9a1cfe96081380eba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57303e8f776ed1ba0338acc0b1f31ff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87b51aafc588255a81f38e69eee539340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ce894ae9fd591947c7f31c384a774341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bb4c96e7836e54160f0c8d17dda2b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80393bcd73ba9c18e44eed30e10e6308343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663e9281c44d9835677a987d429d193344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2affe7f87c677882e6189022a03f408345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016496bc06cb76944764577eb6419fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ab492310211208e5ba2b20b364927347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70d922925c20adc6b1295eeffd2535348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e26d978eef1b00bd65633f5d3cdfa7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e9b366954ea026f2ae5996bc3260b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e95f2d6d21c6f8c8cd40c192217ca351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeec30f775344f1d38fa884201525e9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbda1d4ffc6c6284e8ffddd0f349ae2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c64d01e50a72c9a78e6306f11cecf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae5980acc67b720ae24aac098367aa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b431ef689abcaf3892cf5db5e46262356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f28dfc3e5e3bbe613eaf836868da7e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d251056b9747a24634f5ec7b62bfda358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c443aa30493215691de89953a62af359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660ae46c64a238f3777c50b7eba81e2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ddb89eaac96e5006e032e948c00fc3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def83b573ef3bdc40cc2818abca97931362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867493caad34c8713a5ade157334d73b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e730f49471b337612b50c573dd839364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211418766d056fc64247e3651c92f89a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee92ff97c4227e89a13486a1841fee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d181b3f02477aa7f6fab655665b46367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9dc96fc22d40a288c242d0e8485b3a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bab7b8ba8f4ab819c4e13aa0675a5f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2610d5dd521aab47447d60e83e1230e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcacfe10f4ba1aa9f98a91565deccd6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba9f4098673610d4dd285103468223372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98b34dbd9855710d490c51679fb098373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822eae68e85a772f0d5db603ce8db515374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fd57b154758b46adae4d1c795be7c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a82db0867c1c82f3bd256a8f5980c3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727228de28f5fe734d617b612bb3c4f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d46681353b28a9b528caf397d0612f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700f904a79d9cb2d0414b63d73f07a8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfe9231ace88b453a8001e04da3f39380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a281875406a6deead0a158f01a4bfca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958169dbadc5c509c440f0d9c74ae7c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570d9ee9dd4220d6d288fad0fa1c802383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304d1011330cda05ec17e01a8873623384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61189e974012fb2777c72bc2733df867385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3012c2e9ee86546f8a6eff257bd7b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9814f367ffedf6a3fd7239924787d64387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc873a1aed213b899debc9e1ede4e85b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7da5227c1b7332fa25fc0567b00ba8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8861915645d983120ff607dc65bee7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10e79bfa4691204a0726c6c388a5fc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b7a705385f5667b97df04f6895d4d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6bc7ea3b380db5ba8efc101712696f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f8e2d0dd82a73a28098042c5f4a0e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9771c640d0707f6cbff1b95bdfb61395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c4bb15cd3fbae2ab0ab1a39e8da85396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac50e517256f1bab5c8d44b4ded5bf3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901312274975b0750a3dfb1fac6ca0a8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4fda0141bb29ff991fd5fa5691c89399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c566fc30af0de2106dcbf9ae96ff7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8262d7bcb75d2c9deb1ac068de4b8c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10fa5aedacafca46e5c24b10c693fd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578bbff092a8c5524e7f8345dd235ea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b1a42ff5fdbd43348650c827b1568404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439a26f11b66eb4df928f58773f3610405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ed0ed1405508ce2ab3b3c6575ef93406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35aac004a2b7361fa3821daee33ac0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47fea1b808add16710192957b82fbb3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d6c2878c3900db475ffe84f5e40da409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b042932ab50d3e644c71903db9fda3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c66e8f8f4f115eab1276116adf92f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34e1e04e2b17d64a1e1cb34baf2301412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef109d171fa77d96446797d30e67a99d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51302b916c3cd230ec27765e8ec9ab71414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec0f2df6d7072fb0048198d829dce4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22644ced3ca5f7b8da80503884f4cecf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6816fc2d87b32744994e907771f23417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb2800f8a04a23456cc1b9a6c544ac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3fcb11a69e61c1bfac13575c2b7e1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3591be9ed3f30b39088ac122db1bde420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a5c67bf4de89318bd7922dbd7a7a9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15049d3fa8716080471303d6fed37520422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b9359d388b6571937ad0ad60d5db8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d19c6e81abe20840798e9c7b05373424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e88b6cbefaf2dec676e5306c0a998425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1bec66224946c01b5aee7d2d2da5f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29da9fd5725ca7585a7acd6ff3f4ef427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09ce83cd44bb955ddf125716bd1ea5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711c5bc676e5572cbc19ac1e819a17b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67295ab3e35af67ee3051f1b40e0d665430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414c87707c2268291042e5d284fe4af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b43f039131e4cccccd3f3d7d4b5411432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ea0361b2c5141b88c33579f1ee4a6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520d57a885f763b89c69d1c525b5412434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2af63ade8f65b030822170f12a8806435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f35987e9118bc826619b5cbff5361436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee3444e82447b102e912bf60e9a850437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0125a901c8b7a53b7249e1836541f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5a71bb6a6f4ad8793b662fdc919f3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850672313bead736c6519ff6c92817e7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ff8e3104c4ccc2c37da89c8e49c75441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f56a5397d56358a068ab07f153b98442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbaa03d3f1d232f5e753a6307af45e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57345ccb2fea202da00ded645ef920444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868da94b233816f268b8c4b511f1fbd1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc862717116fa13bd6cefd0466a278f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b878785b6f625d3cafe30f8f5a9ec3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d63caa504dc6019cd6bdc9d6db85f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc6f9a9a1e668247b02e537b3134de449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8360d21cc3f8b31702b462690e6fd7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd124794e680563b565b3fcc4308ee3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7b0250ed5658e0d4c0d5a578fd1eb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578675974e2d9c8b9fd02121476f856453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8861c48fa01b6fdd8b09fc72e5d7c7a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f1b3b5ca4a23905c2e0e4921a752b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64063ff9bf5c5cfd48152118baf1b8aa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53353e8281aaea09360d8e9b049e86a5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10852a4b4a9b895a654b7117e9809848458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddbf0b3dbd956259084339dd8c0710459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd301c834938220974023e5a821342e3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77ca36ec18582afb0c9b43a7cb5a4c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e4e3b712652143cbe8788a3f5cbb9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457cc4e09e6db65de2f1b7cdb71c5eed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92bf994d2800553a706ca9ed29c5661464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9116b35279e2003484b99b67ac50e73465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e979de8a4638d0af8ce731e797585466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b08440bf4db8f2bf93ed85c756f19467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac4a726301c93dfd9b0d94e3e806f7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cfec883cbb8dfb10f7b40c00f0bf3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f004768671b3e4bc18dd2087ce3b9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358725d24fb77f7fe1e4da59e086480471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c00556a191cfcffe620a02dd60a02472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c9ac42ba49fb4c7ae49411e2b7f4d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08df21a08cf344b8b531724acba7d4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58427625c9eb1bf4484ff73989af89c8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d839ed82a0cc869efd26c87e7f8501476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956a11cea86dae72569a651ad245b71477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27125bc20ba5e0f51c409adde2fab138478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4054917d8b2d2530f9f6c0100679fa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67079f6bf495c109ced2feca2effd12480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526491e7542c356d57dfefc55ae8b637481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3769f49cc729a7b4b16dd2d01deb3c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627b9ef3b4804e9be98d31a5f791cda483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1a6b2b7c316a021eb47035143eb10484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85876df66a946b17679857bb78035455485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfc6f75e1f73915e9dfb283a30f9c7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d321fba1197faaf1ccb7d172ffdfd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96707aeceddf9b66510b26611672a7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34727a51e7e91f1fbb5b30f5c812b3c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5089957f7040631b2acbdc2030ed686490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053da45b51ab03093d246eacd4747eb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ced5e42936057fbfc26f70799c8304492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f669f9faff2b53618c7024c87b71c2a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455c56c23174460925df14b7a738590494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219636342e0381c6926be79937df529495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1965ecf5f59cd3e288c9474b4419f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d32e75e2963fa6961c4dfe2eea97e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14932c07352fec0ab96d331fef11ef16498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61586d507cd4cdc2e207ffa4ef777f30499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88012bce1b2649a43dbca397521d628d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa65d75af57f9830e9967772b21406501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c108c94bcb58ddf72460c8b9b10fb2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5a0bfda3752d0086a7d3a0d2ff1a9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430e53d7c0ebe894376be36519a1b4e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279f6b46b4e9fcd2f69b581c74762c4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05feeebfa264bcccca27ecc2679c80506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62190e2b0baf9fe9aa7b53a860e37af507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba26a4d9c9a5b26ec44b666e74a4863508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8c45bf547c2386435578eb60f9a9e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4bef317f10b53b0979884d5db5dde510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f1dc37e2ef813e941e21035fe1a1a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c901d90e00af84ce7616f6f8644f135512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babce3a3fadc049fe4ff93af5fc28f9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b260985992c6725c5f73f5657063a13514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f822abafd49089120af7e954aea9efd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769e90641ae6af8940ef1f50fcf6c61516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443981e24360cccabc86eab3b233bb9c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d819a83bf1d959a2e71074511144a3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcf089784b8015535e326942b63ce7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd0bdd88f49607dcf04f5568fbc1d7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82454999227ccde1f284164f27c85a2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142e4e68a8b3dfcda48a6fb55b6c214522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc681ac50d6bf0e5faf62efc9ca3ca6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081113887c9cacfbbd3ce627d3c5f79524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b7137290beb558b39cc87bd735b47525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b3e871eba20f9ad00060bb589d0f5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d026df6064f621cc403519a32262ad527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a7a9c2c9f4f3f3b47387cc109f328528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6f01d91657bad81f6e4a64228cbcd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616072abe72e2db9ce70beb60c18ae5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab667ba9ce50fbff705f51403e8a96531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914df958e3add160825693a765ab8de532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5faf800bcebba0b2097c3b470e9a80533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227f54664f269669754d8347b18fe39534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d466242837cbbfc1679ed3fbbc228535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f0952cb841889e7e3610482825789536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00c35191d1a7e795d2a26ee9da747f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857c721c0f3b5e3305daa34fb06a2f4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372536b1ec24208b54d2f740759b9d6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717638bbd1e38161d4e1e07abe7eb5c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7782903d39edf37f2dc2f6103f2f857541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414f86f17dd975af85a5a941aeefe9a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f279b64498bfdf7d54937e9640802d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ad65a92ff6171d2d4b9b5b7d5e8bf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1bd0bc86f57284df5ee100b1bf032545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb6357757d0663bc6259a526a8be9f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3003ce937e5ea4b7b5107cd375d067d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d93c792a726c40234b91c01b1e54d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1aaa9bbcb4ace0ad5e321bfe3abab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a94122a950ac0f297f90321c7e6c0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed140e8ba2871f1b8b9fbca425dd4431551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba28073ffc48de658ad5d50eaddb3a0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2dc342a37afd8b8f653060969fcf5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2bd7f2829eb7ee573ba00f655e730d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fce4890fb23a420026b61407b0a71d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c412c9fb972e0ef48145c10d41ae4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b8eb6806487109ea050d5e2c031ae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98a3658c223b1518a795caef6ae122558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb54b9a794112fad3aa8b1a7b3e3801559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ff9a7b7f14a85b9ff4e66a0b2295f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa22632ef4f016da1ea91e862ee240561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f77bfb1b362220e30f94225c015ec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d6895da44ded98eecbfb2f1f4bbd3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d4b1c1bf74291b2b58a11eb429156564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb011316d4533534460d9cbf1a6517565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e414a3dfeb057d8ccee0ab0c87cbf7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c790c29f941bef811f78c300121c4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759b00e2d1a246b2d249b9834837035568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c472cb3be3af180cfa7c211b28e247569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd435c7934cb4e7a7803bb7c0e4563570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac4786619b8674fe380a4c6819c1b1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfeaabf95c6fa5562b933879d85c9d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a15f37588258c5519abd2c7bc15e60573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2906638833609ee52774c8de5f7f73e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d624104899c642cbbf20f29aec132d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7d54e66af3f591a70a8440a263580576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e7b58d6523d85c340721733cea37f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da55e8b5755f1fdb5ef875d48d4101578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf692812701b66ac60c1e8cf02442c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdc19b2940cf4bc9faf26648278e46580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5803b7a4716bf53e006f31a5b958e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67503bf56798d00064499df4154b585e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d6e71ee1b1bdb2597ee1b203af4f5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fe2548e4076f207f50ad517390e9b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40672b09b71c17b30415f50f5fea7ec585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c49e5650464eddcaae7435bfb8afc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0962a94ada604f3c0b8fd7506b1141587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120342b90ff263cc68363ffe6e4ab435588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc76977c93ae2f01cac84c67b585cd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba163242bfff7bd14379d9d980484dd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe8d267d9f0e17c660f655db172787591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0779e9db3672850cabefa7b41d2d64592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4b99f40455a44356562c436b246de593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d66a50ff041343408f91984f98d2f9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07be310705a6197e37c429fa34a8be1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12fa90281c63dfa38d69971644e975596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c87c0e8f54bcdf3e7e46521498e25597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511a196f7d2e93e98bfc57667576e99598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1bcb4809f832bc0eee92451ca463d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8ccf4248a41e9abc7067e2199a817600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b78d6be284f54a20510f263e214ff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5e8fa3709cffdc061390cc47618fc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649d64532582dc215bb01ee5666ccc3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7615efd3ded3b6f862981cb6b51565604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a39f9c59f1cf86065ef7c96009b72605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af213a0d65b4ed50e29bd39a3ef1aeb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89694dc65e394793342e15a83178ebb3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23d2fd38abd94ecb8c58edc8fa812b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29f1819fe2cd74fed067b0d3b8bca2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d33077f61410c8f5b1bd2ba86202c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667c7b79682b9bd0d120ead91830397611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23838f6f37470c8b3dac086a2d02ce612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400cf2cddefda2a5efe24f01e19ebbb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f5c7cd2f4a646df271557e7a65368614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e0700f7704a2d7fd537dd59cd4768615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22a74b21f24fcc4458bd4d44259acf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347e0604241e924ca5aab915868ba39617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348c5773d56b5cf9f8a3ab8d9154467618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92692b5cb8ba7b25dbd4165028666a98619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03b76fedf230a4646d1b0e33587f69620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aaf1f3e7a458e19d9b244e17c0994b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0357524d89257028ef657ce9d89395e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6ac15a342742e0def9bc89be0163e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f84ea0ef7f7a1f83ed8a8bdec02532624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcaea6fba007883d645d6ef0b2e20cc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee8a582a460fc531835f83ac478234626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3192aa5f86dc6fa5783b1bb24cfe477627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5a67e301530d7f03c0f06a12551fa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274b1cb792448bb0ac73698d0e1f0a1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2d8410528a0e03d03bc29acdc640c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bc4c51d8541cad714bdc56f3e0915631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd7518afcbb1666288e9b5c93f16d3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d53aebf1e5ff242d914889f3436be633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2bf728ab29c019b767544dcb308e9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4add164139e5cb8c952b7b054dffd37635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771502f7ff5e6c16be8939e4d4a2b04b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12c4ab8421b6d63279472b5fb7e7aa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb14c393008da429a474053afa72a8b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9ce25c2121bab3f313a082a3456e6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009366792d7911a8295559478b0c5fc5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23848db3e7654c478eead93d035c9d8e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c3097265b0d65cb7f458e7082fe9f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc485e83d5ea5948882a1e2fb38585d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b4c6dc9797b9ee11f079ef7ae7920644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f94ef49efdaf6006cf49033eb23f6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8d4c655892371e9213a485a53a4de646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6accc749a2b0df9dc3594f8908de654647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810a43c15f16927791ba979e0b3680b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163dc9f91a102d2a875372a7d85d390a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b741bcef586cd84177f1e32c82832650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb9f65fd7e5b52c6fb5cc838a28e15651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38af57a7ce2eee3c40cab8448c033a0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82483e8033c38a86afac5c83c46bc7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6cf7d7df21af735575267f4f1ab3f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59576dedb4008546855ec1b62b0c40de655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659bf7d4cb51d4047cc8e63a841ef91656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc933327739e30ff435f2008c00bed657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8aa261bdee47d0fdb245639b7d02b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacab9fa655becc8be4722b4d98431f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a287e67d4e646f9af49c07a4c25beb8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a4b5d46f482c7c64cca10808af86a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580ec50eadbf8a7032fee7329eaa65b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff480297e5ce36f88c907bd0d3f3c9e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22adf1034daede3829a121dd96daff664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea04565a4e18c3881dcd25104397830665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76b56f044724255e0d7317ff08fc48666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04cbc6e841ac1df341284723061e39667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b9a80b349b2ba17efa077c3f615d0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77cdad9dc0f7530c51e372b5123a72a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7719a7508a89781b91e7f77a4823b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c43df6cf344d91c3ab5fede5d1dc8b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b90370c89ba65ea8d0066eb3e0d6e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f71ee6849f2db0f184350caed5a008673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8c086c54e82d696861dc221d048e1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91734c18805246a9b4a7269535ee433e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3ea69c6d7de9432673f960bf15a36676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09484a48aa1887201385f0bfc8684528677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783d033870a8ad553855d308f772d12678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bddfd278c600d58bc4503bce19877e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3387d8038c14f08d528af22e9071e50680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00621548740747f0baf3cc2a65c27e7c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84927ee3ac7b538511f03a3883452ca8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2bc395e992373c84879b8b8cc23bc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0af376d5c081c3efc709b8661a092684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383b01b33e203794d347c7daaff991a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60291d6dc55d85f4abb88973d4c41d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8a8669fa204d8b8c1985e697b3c52687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ff23a82783d9efa85318315cd624e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca521fa0b335592217929b4de405a8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2ed421077f6e7c3ab28f2b4de4e81690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df56568ceaccf9b9a0b5a0773635584691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604524943f7dd08c89a01b1e249fbd2c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a848a422961fcf629eecc930b5024f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1fad48f8bf7a6054adae251188c01f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec78c1bf3ed3aff4cfc839358fa5fdb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7a7e7c71515026696fc6cf53d3e77696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90ea150573ef8a96db395c02130288697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db956c08a846f2acf434ac7acae6b82698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f84aa889772a65e18a494f79a80414699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b917c8166ff46e0fb4eb6a7f3d5990700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d658ae2f8b8e4f8186654382a1ae04e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824dc97632fe6f7f018aa82ff4b4ae2d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260b4c7c06731e4e72ae7594d47b977703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab4f443f7c4d88e1007bcf4e5754c8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac99132d442c03f24c2e521fbc2a78e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893434583c94fb7ac1a42f25cc2e26d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db224637064edf81d2e34ea1bed7fd67707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864be4a41e918361717f1e28967b9ab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e68e72bda72eb4ce5bd8bd53c73c5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d61fd9edf92ad69761c612b3652236710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf076099d1df66ce355a3dc3b319b4f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbd6fd2baabb5fde02813a9b275861712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3f5795528d0d6297f44e2372b507b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0a9f0513ecaa14346ec5acfccf727714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4db8cf75389bb7373377b2eb02d807715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4397b284024d95ea8aa898367858d8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0192977767f02dee38ba13d48fb08717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c290fbe74dd595d8695cc62a8e259718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7d8280d468d9269c24321f36d5585719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e406c82d19d7d5bd74308646c6ebe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84703fcdc3668b7c415c38784e73c3b8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9e599f78b38b9326a30232612a876722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0268e7606c8d0ee1648e720f8e597e9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a972c0948c74b433685c0adbfc6fc1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070788453e5cffc41eaf4cf15f6fbae725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1c4ccac30e55ec901ebacc5e76410726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f62b30a13e340b5f22d3fdde861a91727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184ccd61ebde0e6c7b0972b35a094ad728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093544c86ab1a6387dc8659b2f66df1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709b807806a1216ad27d8af845fb11f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc71bb9dd3ac794669002f17c75cb9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed02ffd82ab30d4fb9d498a974b210b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465438937fb9e5f8a1c869c67dd6b5e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c90d48212155d7324e73d2f757ab7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da40a58b54a2ade2918b840a568f83735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5207f71ee45b235abc75a0273e345736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc9e3bfcff38cf8cbcdfbe7a3b46ba737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94dc06077d2a4a2291550282d90209738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb13eddc13919e0103d625e05316d4b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b30e2eb781a1ed933057645cbb52c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f747bd3cd5c148b2abda54e8894dd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474cfbc4940d7b6a407079da4e6af6d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09607b6e84e2ffbbdc897191e5cf50e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0945650b1e57e446f086686c0f0d7eb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a213a2fa2b97ea22886f12d80553b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab452c57f17875e594098d15ec2b65746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd38e8ed51bed7d9b51cd356caddc32747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d48b00aa622f1fca4f2ab4f563872748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d13cce4a191ce7245162026128281749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0678f7a7f3add77d7b88fad354daf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474407880d238b734ef29f0fd9ca183751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d0a4b0ad434d81af8438cfcd77dee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059674fb676de4db80885a38d61dc9f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67fc95e6e911e70b8f4f035b91b61d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbc52df388aff425a420f13a9483d2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513158f6255b6eb7dbbf84f03398946756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0b09020450f8e74dfdd8c79a44024757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca463d28f0cb66baa70e3d9f347e3ebc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d476b4100a19447c1940f86c3ebccdd759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>