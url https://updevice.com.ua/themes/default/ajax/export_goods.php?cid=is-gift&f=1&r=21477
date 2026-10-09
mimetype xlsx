--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb44573923635123bb561248c7813d41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc1a24267a8b02cf556e89d9f2e9ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f1ac8fe647a1d1106326c91e645183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72caa18b2643860a442b02371197b0d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35280de3ce2784d652223f8fcf8b21a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc3fb2c8325526045261963dcbb1346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36416ed73c5192bfe2550f6881e89c8b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d6536af5d6f0c446feb99b22ae6698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5473c6ec152ebf3e676cf37bd3867f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d325b6715c7a4104b1de0a1e9cbda7c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477652e8dbbd7918cba4a03c25ff2da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8cae203739de9cceddf815e58d21812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc967c19cd16ee7f3a8f14395fbcea813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9bbe4c270298c40875707ecad13e914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc236746c0f203b645c264feb2c15215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f909675aeeac41542585006328ab616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff9a861700752716a9a8ce55c34a9917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ce12e8328826297f1464630849d7418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731bfc9b6246758f0d26ffec5e15ddc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee719c30b67604151bb8ff667bf58ae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fe5744ae4b0bb25cc950da8e7c0ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc222f62b6fe540b89c89b3429309722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f009ab27d2c4c5d00612ba2fc68198223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf6816675fd256176e32505388f0d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece942835cd110529c43aaecf81356825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d872d239fa26c62f6a8ab8d6c12e84626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd0db563ee86404ade50441d03b36a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fdacf46ee09ac6a6f05ecf24438f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc5ff5b23f311590d132b5e6a15de629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d4820f526e1305ab9051bcf849b7130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e039f269f57b844066d112852f3a49231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e6da083bab37ccbf81068c9f715aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9381401d4b27fc990b27ed29c6858133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a7f3b51ae3ffcb24838e2b246def734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074f3b016df9d4734eee9318141468135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c89d1a5aba6319d29bf9e107e646b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175186968afb9497853efd910137b8537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc143eeeb94ccb0a0e0f16dee584dedb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2673cc858a205331f8b733ab8ecdc539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd3d445147fef1634cba2471a59c9f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456e5d844b9378961f8ce63431054cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee102eeeb98ffafbd4bfaaa2f32d17142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769932857128723cd4c08eb1e387a5b743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86563b0db5e0dbc0a362fac0d76bc3f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90edf8e8c595db46898de2491f6232445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17a693ec9ae9383c747e58cd12457946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f52e141795d2f93aa4f337b1a762947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41272d65b6af6356c26cfbf1597384ef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93055c166e97f9d1b0a708f492c7ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7142c4750903763e0413f45f6cd7850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad8d72953997225d8e414e0d9267a751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249908c778e092f7df27434cfb72edda52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2161c3777ec39cf69f2b67d00d34753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8abc952a1b9c539673d5a52d7c7bc654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171e8fdea0084eec237ae766d181f1555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436300c7ce858e0f9e7f6627345234f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c3546b0fa95b8369f23499152a08d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d38053ff4d303c4c9fa91b536b34b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8e5449f25a438e78a30a2a87384c659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2308c3caef4092b72be8f825037b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d0d85886282d31eea418b054049fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007230d5aefbbd963cfe69c1c097c3a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18001ce030ce3e96018334f428c4c7b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4acdfe2fcc8a03c8ad31c3bf04d7d264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7ea68b59d01f577a2db587db2d62765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fee39f80e13a6cf60bd3a006d8d3866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b851aa4f0ff6897c840a8e5e2aaf267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8c5d82ad08a3c8370a30ae2a5c67368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea387be9dc2d487ec7df68d741db3bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c023bafe20fbc637382cb42eb61aee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfaeb6b8f5b74be16b0c09eb653ce9071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfaf89596b39bd3b4d22ae34fd9d84872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba59bfc8f94c1f303d69249859e73b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c883e86a06236c414a1c78bd76fa5874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e528bf2755da9f1c4de4bb4050f72575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9028efda5bbf20e880526e9d0f645e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03db34b6518b685d323c75d9af501977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b73b8968ad2d05f85724267e47d2f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668dc8fd992e42cf955521c8bc6d7a5d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221e69e54bd883148e07ecc1fb4a70b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f7ddbb6bf188b0288260aaed012b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6969cd7550bd69ab7e21914ee1b2b682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917adcd561dacbeb798f6a0e4848396f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e967eeb6324259f9c043cde0a8ba7884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f06b16bf9b74e208bca9865333a7085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e4dbc4d1f155525d55ff3449bf38986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e28581da8decc140e5e8d703b234787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45553eba95f1524e0e8e8d9480538c5088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a58f972b053c77c6f627d08bdfd6489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969a58955ed4d758cafa7bf79e94f5790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98677fc5e82b423b19594d77f027a991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cedbcfa8a9b5c364d1e11b91a8f5aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf45cc07ced6a4b7b6675aec90542493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393f4c2aab78ba74c47d08acbd9cadc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969bb5d7f55b0139f2f280c6eac9dd495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4370718141035434ab46a5936f2f7a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054dd97dd90e7b3f88a16058e650774997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07acfc9e0832a023ae46aafdfb0a53cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e9765a32dafe6cd67f4c7e465b8d199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ef6c872fddeec2fdfc1a5ed8df5ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f26a431c0c7e5086a3c5f93dbb15ba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea6676a294b643ca8b043dc1432a27102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d44c8af5f722f435c9dad3fde85be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a65f96798524e088d5626359b3b39e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf65204a6d6754d9561529faf7d8af105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebc3b91514e031e02ebee2c4449e79106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229d09cc4a3bb05e5402c9409a2ec3d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d14d0fd1541907f211536c60cb4b92108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72642caa0b06398a5212273730c1a5b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e493e4c3cf0c910d92c438ce3b9bb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca9eb0a20a81e80835c7ba6fd9cc68111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94368e763e394ee85a67041a40a82720112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afcada42edc7484ec4cdf61d652539113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5536f51f1e5f2bcd2e14957749197114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ef5cc60b7eab5810218bab86675f7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74532fdebd21468577cd565fd3a073116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb656dcc764856930248d2681f3b09117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813920d76f174dbcd08c3511ef41bf8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb109ebd3c4f64312e566467985acb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea525995839b5c223c2f34ee417e17de120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd332dce358bb8cf148ecde9bb58de4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6191df5fa468870f6085c32036831ea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c3c48cc4356e506c6346047e320e5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5971ae82d1d76002627c58c66200a4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c1b2b4370567511745b515e45c2db125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7109a8f9cdeb6d75fd054a0afd12987126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbc87184975133332464cd80b8c4bd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7263add7d8098dd1b923cfe917e976d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbfa33e26db2e5004ea8752f41618a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34159bb0b889d19f3fda9b55b0967b3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3413b1345a67b9b546a450a8165cdfe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a420ccb4f273bdcc479b957e024ead132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee42903ceccf787b17c672875ce192133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc5236232a10db63d6afe0a8f3c6cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adecb635b048473f692c9e5b5869c959135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446aa065771f19af80dfe9abae966f28136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f80bd153f71b5112988802f7f7ebec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5eac4905b2b3bd4fc39e75f5ffacf1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83cffc49bec76855c28273fccd147b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb01a0c2cce34c64f776c2ef52d1439140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517f9de4eef00b15d51aa2d7a2d61b8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56754f54bf5f1eca8ed9c9bf4c69f99142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ce41e5653d83c58f2633f90afb574143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d2dd1cc7481ae6f6e72c932033712144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874577b30dca0aeee611de2dde6c9d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d016787fa856a2435966eb2a7c123146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8bf580e5aefd7c5cce1748924b34e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02098501672c8eb2f2dc3b3eb9c21cfd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043bf1f4567144291f20e2ed1cbcfcb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea365dc4d1934a6425c26c4c0e621698150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799159dc219a4f972230df12661c8df151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727922999fb620c0bd207df3500da1f2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f31830751d354a0c343e64866957c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79312f662d92ebfdc7faf605678003b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369840c401059c570159f59aff4d4b0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19988f8ed4b55523ff779bea4c8b9e4e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daca221ed07cb8004697d66b748a726157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5a875a9a075d03bde1a3c79658fed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e4979f60ef916e82a95c0bf3df0e8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca176633f20fda3089b4d1213503304160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991966a1c4697a0bc5a292a51ef912c5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15268daa8ba90e71518bdc70468b1817162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71405715a664064f101acc70976dae6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509f1a607edf43896a5554bd69fd4a9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371cf822f008683e817d024347200c0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17064b6316002aabd1658d192aa3e9e7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879c53e7804a3b3c80f4afae3dad8ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e291196f744ff884a911ab145b1c090168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86275ce789377db584aee126cbc1b77169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7324662d79dcedd2dcc49d0bab48631170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623628aeb118eb2891ccd761ce46651171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b0d35f358abb2e961f54441825894172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059cbe2854b5a38d8c258b86b60ed1f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725439a99bb664a2595296f41faa2e32174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587dec74e61a6b66a2b9009814d77b0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773ac218ba273bcc8f7805362b94ce9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a1de7ebced1e3c9a8da66d3527539177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499f0f7d783c0e9b41d6dbc407b67d7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123c04f58370b4afdf7572cd383e383179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd35dbd67661caa0b8fde9e29f4caee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2f41219ecdac353ff427004ed772b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888abffa390e7c680d59f2a671bd93e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c0de1fe1172f9e586baa87698ee5d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872d24e1d80fd3cddd891ba808522db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289b5616d6929c0e092ca27c02611d8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ae76794fa0090034db64632782949186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15978c95cffad395a9817bf1c2e53ed1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d23d19b1e83c4f24d0f3423765a8b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de631a0589a704ea2ae5ea9892ed40189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d0843dadff071a73d48cd9c4b1f5b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da5b64f4db749502596fab1fba0084191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df628b0b89f44467c410b95ff87a06192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99853c86f8985e88649a8e6bd92e0418193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708efa31b48cbd2fb4783b39253ec0b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539e6d3db6fb9595953c82928a5c49b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308108292f2a8059095f85f5f89b84f5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589c02196733237f4cf0a38d995617b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d625fd31ef97a8c9a2ea13fc3cca4ea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114591b45b0eca51876dd890fd5aa68199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a77ec2632fd5162d105db8e8217c66200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654654e27d40a6d3439dd334e5279b39201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576de6eca9ac76312097a5939ca7976202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1099281f9f003af5e9004ceed0624c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d8636f4dad99691597562c33debc8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0dbadd631afe396e24ba290f1d6cc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4a035433e17bdab7c862818ced6de206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df686d60549ff8c20728132c9e17207207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcac46f6a7454f6eed7c28598c1e311208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea35f1f625d30dc49d211c5c416a06e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14be2c33d51d513c463da410e461c5a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74158097b1bd2e3e05a534e3087b734211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900f17f51c251b8a3f4b8c99e9dd1ed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf4187bcfd09a00f4d15569be2e5e7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c6a7b426431bd9fee16972fc3df46214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5aadf20d427d2c9f2ef6e4dd7082d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9dd8358e182396b3f410d3931c0727216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87c0e21b63e0b335f5ddc486ad8a5b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a5516426044382779492933c54b84218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b677d48c1e3afafb5bdc9c7834e184219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a62a0b521f583b4a251452a5606265220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d0a49a4ef453deb587a52c31adea2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f3092bd28aa509df647e0cfd2e007222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247bd2ea5bac0877819f77176b101a59223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12642cb2c69d070a2368e32fc0d49759224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0c1f356ec6b0e5a66e2ad4d555de8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0174e34c89004d5de674ff96713e5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129580ff6de0dd2a2762e95f1c45aaba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4973bb83b3a49c17e0b1f46129ca36228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bb02dec138741bc44a148aea3b76a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245681fc70b0d3551cb68eb9f6b0b468230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161917a2d40c39cfbea7f2692e40286231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ba5c8fe350e246d55e5029e9af692232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05543e6ed1f6631ab6463652d7dd93233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f46c607a976396b79b640bd2080c92234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1148e4225dfff4af5c1a158acc8cce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6faeec7529de65ef983d72b0bf661236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d979a67011ff3140cefeac64bf0377237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53f41d544909c29d8d3af28ce5387f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96a4d49e6588514bd117308b1806c3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a205f6f6c1d2fb504ccb55199b713d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2449ebfd320c0466b4560e333588898241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659eb743e4d5882f3a9edf8ca5dab48242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668e5fd9040738b333cde5932857b60243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42c23196ca99fca92afb09536e427a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbe7bed75aad8db5f476f819986658245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693af24595fd2f5302eee26dc328b45246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a85fc0b1feedd740e06d11e8495cfe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e476e2adf8c46ea3b0bf28949e4be248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a738901f23d07461ccf119197e80a0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5365e5b355e3390fd4c804861e6759b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f32c99dc5a5a2bbcfb5bdac4d8ad73251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95993e3e2ce770dff0902eed01fb73252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb8482ab1834dc597ad19ead0b81cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b941860f6ea148d0c56a77ad2f00348254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94a89d1c1acbffd6af3213b6239bc0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e670baf05a87d0c78fb1b9912099c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a154a04c5c54fb976e6644f0eecd118257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d7d5f8e26f8866834f5ca424c8255258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f4383a44698a6cd7e435367ee5671259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa6870ea932831a155ab6ea655fd28260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449551fbd0cdca2219fe27010e62ff3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddfb96a61ee2492917fb3796a0c2f6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45319fc286def2d8b4894bbc4e7644263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1dcfe37e9b885b229f5d27fca43f4d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e547af2ad5f4f689c565500095f258265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479160d4bc8594e1d1879800b948d3b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8cb58d03396a9b8b5a08cbb9849295267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b047a621a2852564801a965935916268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc7c87a3869d058ec11195deefbd51269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bc4f69f3200acf34547ffd3c43394270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f402b36ce0361aacfe8c09c6b5eb07271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b6ee470b531d706334e2854433e3e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92aef5cda74811cb6c69af038718dfa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a9a13ce49f8d179ea0e7510f5d9a7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854f157937c24115233265cbcc72858275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6a575e0059321da5869e6881ed230276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9ea695c7edc325e2cfa79a3ba8ae6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e2fe888fbcd45fc27941c4ad4ea6f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887a12dd4db94893a50bcfef4c877c3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a495b6c10d3bff28d9142759e1bab9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547dc15c29f3ec51d5ee1c70f50ec9b8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417a92f8c2b83df82af9aedbf8907b4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a20c07284e99abec2beaaa268a737e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589086fc6839b5b4c4ec5ded79b388c0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922415fb2711bfae62430d4ea5246fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30d9d830a65137efe3441e72dc14dc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d31fd095c4b7e83be751de4f9d7ea4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ae741fe61a6daab9584e109c46ddb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788abc11f1024bf333c6d3cc5b3ef64289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362cac88b22c7f0ec432fac49f7eb630290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eadd41d8f8aeb96144e9dbd1237087291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d2d361f19cab3b3d08c0d0dbaf487292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebee938726f3aebae4cee3dc80d9622293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d463f2cfd3ae18c9e9fc8c489ac9e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb8ce664b96f846223c9ec9edb020f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3883a794731722ff0ecf4d987ed21e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34582d0cceeed7c0b4be848937308b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e97b90a3f4e81d715d013372ef436298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef568f4d576818eec6f17fbb1edb0c7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b91fe7e3671f772b6a800976568ce8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ecc534fcca0ab0780cc8cda6723af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe4d101fcb9227c1948cd88e41d004302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c9882f9880bc7445d2573262bb95f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbb41778422cb2bb73040f9f653692304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8a47ddef472a5a208eb31c838d474305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afc768a8c9c96cfdcfd6ce9ff08ae4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118661eef8a0759c49012425e129f99307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca67d1a1efd43aad19d779dece6b13e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16945180d6619bc9fcef0648f239b2df309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9bad7ddb83f3e0c28120e91378c9a1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1870d50cc0da38df53b54d5e87e451311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea99162e3e91bb7faf35ace1e02e0f8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92a1d08e87a49c0d00c557d0c71c7d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b3514ebca641a4e234681d3e5f6c0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da656e7a6183fdf930e403bb4b70359315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de5652a6c8f21ba12e4052204e7ceb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762c91f179cf8448fc1663fb3d8dc35317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd9067c9f43b36404f304737de1e58318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65a429a757fdc56e27c14fd1c47e77319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255aa31148cff8e364849dac72d232d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c34548acdea7df8f506f77137c6d0e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa912dcc0c6657006047a07d44261496322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4eec59301a3e4830a9668456fba20323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341a8b302f639b61bdd05ca12417f78324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183d958f0162b23c8d5b8880c3e0287325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53a3563e22e9e129887aac61f4ac25326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c7a43a5df2764d9c292f2d0cde129327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1fc08350fd8be2c155ee47ed97a6c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8a1cab642e7467132a0cd5ae25b21329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456d1720670ebbe5e699e91800527d9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2efade70a2c3118b7d8042fdd0559331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c78166ca63c56cf30396631621d2e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c7de0e55768e4b4f7af34b4a13898333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751d677a7fbd2429469591e16ac571b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b69c693613df552787113dea586ea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d85c0766e3c72ef2d5fd1db2644425336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb48e6db00403c03480407ccfcd982337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9ad9c14eed76d18ff3c29668fe01c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de133233bdd38398f5b7febcb8ffaa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111f5808a09a635b8a93e1d80795d3e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b029261431ce99a2b6eac340b1b45e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb49668ce1755eb42b03226543b2406342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815e235dd6f44f5a223f65db4ba2434343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4d5b6c0b7904af9508db70f014a70344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb2c41a55c540b7bb8b52019bc0b10345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd704924bb845a825c2d071bca673cc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbed08d316a65673d774cb384cb05db347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ac12ecd687701ecc8a7830cdd735b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73d90c894c8afb1352868a214c8e63349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9c033d84812dabbae539cc439105d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40e9b38eba39d3cbd9683b1a319276351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713ba7188d360c1e487a31a253743da352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c8bea4005601db8b2765c691499df353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f42d940987ddf66bbcf33147cee79d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e79dac04dae35400b5ba5203c02dd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4abb01374d26c4511aec72048e4ff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8cf95ce6d51e0561fa4a52667bdeb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34c625d802aec5b9e90e6a7a72ff9e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944ddbe279fe2ad8437d0b884ed7a6d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94b0b8db5dc725ee9fb067ce114974360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736cb1b07e287128726b13c9c5d7cdfb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ac4b50a27383f4c74fba16b6422d2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08809f4cc46b49546b5dc3240a673b52363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096a9c1ff1482b83e031ac12b36f018364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e05bc5c48ef04c020d06f19d27e6f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95ea5b696890fbcacc1915939c189e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7956a75f4b16d73a8245044f711ad4a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135421c0dcc4af390419f7996b735817368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3582c6aaf76d7ee47cccea1a8e8db4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841113536f63605c51a6e05051ed6f6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3ca362864747afd3f42b0cb7a0a31371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64397b2e3cbb7e1f59e2016e1fc6996b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94981c33c9ab0868070f8252d8439f37373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c93a738ca83d36eefe2b2c932f0c0e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481a798e9b13f2f3a2e6b3613df49c6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e74c2943530ba9752e78ff12f913b9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9a4ec8e878b301eb947bdf720c65b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7db46093c0bf14cb1d282371c94fe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f78d52c6f5c4a4b8ff0e2020d3615379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c95a14e59bcc183731497027a98c0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62db9a60a609223f9102ef9ec152bc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28673ba60b450e5d41e429b5133c815e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4391e9f94af3d043f3d4f3313d72a7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c35ee4e8ebd6a4d02e5377b9e6f4ee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402cf070365905bbfba7f30cd69b5e6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4dc159f92aaf405ee9f3f71d3f3118386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4dd396296991ec727034cd3e94f1b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6ce1f3b8da85b8a4640dd885a32fb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9c80fbc83a61226271abc91ead9e0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac27bb75984fc6271d84ad63ae1b57d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68917b761b765d4340d41d4996afba391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24575aa23d86f856283963754464186e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc5927eb06bdee0049ef7dfcd30edd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25ed7d36eeecbb15686da07fbaf8dc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d6e79cbdbca82ce3c7eaf84d4d87d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ea7c3b16550fd56755e21e589c131396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d04229faa1c1b4d1c50a76db8567e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026c46f4a71ce159b70614583f7c242398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e3392d63965f693864535ec09c7ca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ac1905b81658113dd23f409cd6d8e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40e485787da8b8e2fcd60c91f31ce9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f8b4ff33d7e58f0d3a11207e7e88b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850a81778292ef73d5945becf3da92c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eab2521e1abf193f4a75216981e52a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b244b6d599382061a32a09475072a82405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1937a8b54e35a014bc87324d474b536406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51187972865f95134d0ee5d08be02b23407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31275fcb5b7e7a2345d9c5992cf8e7bb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162475dd2d88e352076547fbea362ac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f597fee42dac61d11e8fd20ca16fa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00ad984ecba7bef348edaa092b9c7b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c5b548a001fba8a4a434e1b471f90412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c82cf8844eaf966bea1a5701d0bd1b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f71204e2dbbe4772550b00e732c59414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de47f610ec9292bee4a89ce33301c68415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c6760c4fc8e6a7740d84531ce5934416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3a51ee50f2a7e0702f4904932c9f6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97dcc184f2be41d8558f5cb6d50f9f6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1a133df691b2cf819f33ecec8f157419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5babc873f55f85e7e77a551c8424e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699afe9be1bfa0f8909c5abceb8df4f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb098ef843ef54b4481229b46dd6b87d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27400d4d073cf01adebfd6d7fc91f9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e45faaaddd2889403073c9401b4d75424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed712f6a9aa921050ec016c8f3a47a56425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17dc78ca4db1966b08720f8e8f2a817426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfc91e9b9b015b59cd5c1ae0609f2c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202144365f42d8fef4c8b2fe4505055428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a838f08139ff199a5aa7563eb0b903e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf420fe43da2357b8b8d64631b7ee7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d7edb29eab814cb40769536e407b3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad762e289cedceefa37fffe73031ef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c880ad63a71e645005b45e9c3d0b170433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf96cb8b39bab24bf7f48de0ee436dc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9505616ffd30f979a2f1a13fdec27e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116e00d0c528f67ffc953ee1a4da96e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2fed3982f5ed863d7213340a6308d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb054ae1207af8fd4e1d2633ab4608438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8d0c1f1560424ab70bbb6f413d509439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2ced97da4d5f2f25dd2439d86143b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182131c8b5395eb1c65cf099382f80c2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1dce0e2053ec5d72122ceaf65987f7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c7638e81777c8e866c82a199d8f37443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab99c6ae4a58b15d680a0c81ba8f8e9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635186344fe5b56dcda4816179e84a3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3099bc9b988e0142fb4503a4eeb9b93446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a25e327166d3927feff10053408f4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f60028b5547a82cd424acc3dcd5362448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e79d768dc693b405ce831feb207982449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594467ae2eba5162346675112ca43313450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2ee54ababf036b69e890f95cb1a5d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41aef31d3a085e0de5728c97edeba2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f959a8402b9edb795873959a0d3058453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcc3119b7df3c331e2ed4328e89c91454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5088005393fc973c89fb40e1b21faa0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95773cef400a629f32f60e9a67636333456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef6d9554a8ddf5f0fff463d70d5693457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e45e177647ee0260bf861dfb982ac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f02bf9b7b86d8ee6f34ade5f60863459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa685877137064de0b453075e672bc1b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b384a727d31066fdd005d0585b534b4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03817a338e0b6a55797e263dbbec318462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f564c154b11830548b9c41f8671b206463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fbc41cc20fecf6f2fc517ec353b9e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ba3376700fbf87a8c551f176a9de1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b140a7b25e2f89d37de9bfd53fce7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bda52dfe95ccb1827889b18ce0ee08467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6dd17d8aea559c319fe76da8c40444468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953429caa2619ac6bb882fabea0e78c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a48cd5c08fe68de77491002fcc1224470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9225df61589081f63f5f065cb40af0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07416b30b931354f9fed5ed07e5a2abd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92339991547d46e135bb142acbd63a2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7769887acf828d950089acf9181fde474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2da65bfab0f48ad53f1b3ae73590ac475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b0f52e2a8732a41ca8d0f31c0689a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd0d933f9f87ef4c85cb3996e28d99477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fae301acc590ed7f8e9f4f7b7101b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23caa7ebc8d185f8347ac7bbbb1b5500479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652748b7d01de16d230ab038c35f42c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68869c7506acc441bf86359cd5187649481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e5ab31543c8e10b40055ed0d209fb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913ac5c831d62dfec4d53c82f2096e8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7dcb6efc5f2731b371ee7e702b438484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068da142f873c6f1a7d8e3bf1424f57485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32b6b70145f743efccef3df2674ff6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ed9e0297418265a27279548de1c15487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5f545ad367e51199b9d03fe953e84488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360f8b1075381c03bd5df732569ac85489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e1fc71682a43d5a0452dd83361248490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9114fd9284c668eed8c7c357e7e114491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2df0c0c2db1369a584f987b9ad9ec492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd4cfdddc82dd19fc25876b543c59b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d6b9050b116134197c13d7dec3cef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03fbee87017e971b1f12b3acdadabb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e197b3720880861a6fa162ad69570ca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa3b3245b8a87404dc711179493ff3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47622bc3789a86f78e7e965c83afe6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee029fa3efd28c7941f6d9dea1c69ca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4d659c78d39dbadebfc9fa846ea1c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602345004a0a51659d26b3f633c27cb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad65ea648edb0df4c50eddc8c322b3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9a58c88f92a38d035ea60dd3163a4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c1d5599d4288d933abebfaac29316504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04018250034368bec2beee4a6e7c164505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fd44067857c24fc68c9a0ef995010506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71126fde1476c2aecd1c64a16500b2a4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e9b8b2aca85c9a4c6aa262e23496c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a7bc71917af37aec947cd932f44ae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d175bce9ff6b8b0e06c78eae9bd93e4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a28f422af4ad15a9beb8223f92673511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122846d043c47b06a4cd5500bce9e49b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cbd09ace596643163c3ad4a3866e9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002e7f3cb3a080f74645e45ceb8041d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d4a0cf40a193833172de510c007c2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699b5b80011f9444fcd35059f9d0ee0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255733e4e007b491d4d100a4f8ecf1c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6beea3a95522ce8ff83c4c69104bfae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c94037735bf86b0f9494834d0bd684519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e31bb65ce7117d3d7dee2a0ea7f2a0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08b32f76efc3455296f5fe5e0a0963521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501bbdf9b8151c9e8f8b99c665a53df522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f910506086c9cebc08d3352acbdf6c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3c9727815fc5711f110e348efcd17524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e7a756801cf10644bb74054c0cb8a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5308b16dc2b6bdbf9b3f7b773b25401526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fafd05925cb1e1b8a1cf749ee2ee1a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207e61b0a830821ca74b0f2ef0b2e8f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b7b63eb7f98ef3390d5f34fa744ec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0dc33fa82955875b41648d3764f0e5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35c46b022b085fc865ab71b9c5ae66531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f421fe71bac670d809653a691ae1ad532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fe12b3286c1c516fe6338ce79379f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bcf0110182ff99816c839bf70713f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f845ec53e6ca9b7118b57bded9f02535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d1904f073b6ff9d9535fffb716fc6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c67d7745efb63e39df73f2a57e60ba537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e129e6f5f14bf4e00db225dd5343d5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2167c94a52f438c34a2f8ec6567ff2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06b948514ff3747cf142f1745ee802540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb06a42de86a5c688bf2a0a5e21622b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01e8f17d089ceee764673862499ece542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a5255a6c881a05205c1ea8ee62067543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56d08aecf46ee970f21179073f05c6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11d2eba65aa191938827476937ea0d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed44a481407eab6f3acae2c32c4bfc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0c07d3c29dfe46c161d49119580a2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9d2d5c6eb1707c35941c002f910bd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5f5bf8d6d310dd3ff9a82aee544c2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd7a8ce52fcef81273119e35dbc847550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9a6acfd9faf266feb0b53de058c8e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d98eae3b2d859c000f3346a93fc27552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182dae104613b8b88e56a8160297a8e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de295e73e5492365df4aabc086e7e5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d4587b704a6ab3e7d69147399c0e0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804f1cbb8df827031028a3ee76a117f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c789fb1faa9fefe906ef79bb6271f7c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9be237a74a811b0d8437cff4c99ac558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c219e37897c476f824f24686c3ffe6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f937c5542f52ef688a843cc06ea98d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1248959d8054b2bf944b016e519a5c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d061e4f101c4a6876acb8bc3d566de562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0f01ad309233ca9b85faf806b24e2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3a233f1b6d0054ab4d6631f57fcd7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37158941f6aafd5f73f7880d1526cff1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2006abe0303b383a5c90c12fee70b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbcca612e6f68c0704fe50ac5030166567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732b4e1d04f07bbc7ee35cfb191e946568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7f80baba9cc513e5da3d6a414ad45569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07941ba05d14dda550e3a480c624e5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26ee38b110ec0f3214187b80ba43c7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29cc467ce17ffdaf13645b1a832cbb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6686454d83ff5bc450f037af15477e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97d133375a4da3a3f6acc102f9dfd0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6bdf12d5d940895f82d36884fb47c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda7a388bc91d83cd63008ba706c934576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465641f7b1006167961b1a33bf80a572577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b76d832871d96d2b10e222da599996578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1804fe6da9a0c20c58a0f3d0adcdff8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cea781aebe55c0dd262d9894891665580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24384d3bbb44b59a16d234ec0c1470b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1fc12fc5999635a2beab6497a7a1a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1396b35398043d19d5f8ba4c74a06c2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37e976a71494831bfa81330df2e069584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91647ae5c1698410731349b6c8dc0c9b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896c2610bc02c7736dc5ab05a1224cc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481cc877b0a2d9797e0c66f2a48c4b7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b5584f72d23d67f969fe31ae5bb07588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e251550a1304d21c6472ebe2a50532589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec508b1e79dc4bc0d4f0a3eaccbf3565590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28372999d14c3ddae81a2a2e86d9d0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c40e8173c8a4504d5960c62a3de29592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231d3e77492c6c7cdf1429a0565780d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53d48247759103cd5ca8ee1064ca3a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73d4aa8e7866d81e49e89b72ec89dd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e627a58f4da4066491e370f96f228596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb536c8ef2d3d69aaf42c7a5a7a7647597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049d7e8a322e098d25a8a2e06e58570598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb772c6bbb9dfdbe6f8b25b2d11b6a82599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2503e64f140b8b50cb7a27cc2a546ea600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d19d293d9120d13d6ca01852f1b79601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ddb1c77cf463adddd0603ec8e1b91602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1514d2eedc8c0cdf36ca25d8e24f33603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491f7710cbb33803d65d40864579eb1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f0c180f3806f307762d2bd9cbbf68605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215a1e73fbba012ccd7e329980b7bdd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee4afded62bbcc698f25a52ddb1e8b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6e2379664e7bd525907ec25faa394608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca6ea04be6b6444be048ab73cde10b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bf035551f37a776c5fa144ac14cff610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de1b3571c7bb4f867c39b358b2882c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43ebc861ab350802d0ffe460615f7f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd1d7d523f5d47a5b737aedd25b3f7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54d147573284a59c1bd9d44f20c205614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4d71ce8205fbff46e9d0b321d46e8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f4fe71d06cb9b3f9c6b1a62d11e2c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b7614b0f2d41253f55fa65e5af01c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224fb40b91cfbf6b28b21715a079867618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4dbfc4b1736513656f1016b45d53e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc666139c1e48832525b4657c186d9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc219a15ef258df24fbfe5eb4df0c3ed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c029b5b936e1afc3bb0ad536736421622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffedf5073d93f288f7eef89166fa9c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09187d22a848885ffda1438df2ecb427624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f168cc6bfb473937b026753010812c2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb2d4a094b79b090ec24c0104cb3e6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a5fbdd95acbc6d1b0bff6975f6a18627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce2a90dc4c2a0ff92329d17585a714628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618510856ef513984903ccf69aba470629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc2bb761622f6af73e994f153ecfdb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bd51728fa36761bbb4b54802f0226631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd1d1ad17922553c1fbe3f79de549e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d14289af42c1fac7961b27abf97202633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e040e556dc618b1cde4797e241105634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb680ae33f5d27673892f159b631140635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c31b31e9bbaeed68646c5c6ab5f30636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71abc590ec5fdf53e8183dc99b6a71637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf37caf7537f63a316a32877fd2749638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487c8f4bc333c4ef6065d2ad986eccf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99f924474d40f992eef43647f151ff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1caa600ffd68f79cfff6a399328ac6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cf2f4cba4cbdb3a28461c070c7780642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d7335ef5f509d0a2edd2ce4a89c45643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cae3d7c957b3c8eaabda1b3d90e36644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6e2086f433e1daffde1b6ee0dae91645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd589acdaf8e1953f18d7d22cbcb2b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2094619d5fd0b378f85cd3f0201e6d4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4086690bbf09c3596663898d91853648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896c43ff76fb8afd3b2ffe03aed04db649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a7d071048db10da2097fc17a57c8d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2665d66344dbcbbd0b9ea65bdc42fe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fecd570980ed47ebfb740c64ef6e2d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85ca9aff69d040566dc887fc6e787c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c4b6bd92787d983256a8e3f277ff0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e188cf5d9608634f42d49d43206e056655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4049e9b70ecf8fddab17c3a062708656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b989d75b29f75bb197c71c440d1f6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a200ab71861604ed9716e705a9f71f8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433047b42ce6aba8da2ebee9989edfe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c57111b50b294851cf92ea5e1e529660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5f91f1188675709817d0ad51392b6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4472f0bb9a98ad248564b4785ed9322662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c98fba36ddf10bb16e719605f06cbe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6ce54adeabe75752320c4a3e2c3f0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4374e890336f48ca5558a95654c68665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b23f07de7b503338383b47f9835bb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf9c419b3f87c9ba1c8e3aee7c8335667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff7c6fc8d9cba73de0343e5911f28f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aad9abe716cf905e24e0a4804192cb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40082d5b610c92b201b1a37886a9778f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436c4515898c916d3fc0b378a093073671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a69c66996a9e0d9d4a009e2f61e652672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6f9fae425e24d18e9c8645d84e864673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34052464077a736236afe62c7534fc6f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f052f33e03d77c2b76e617fa2e99c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6f3f30e67d815506d9b4c93566211676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae994ff1c3c9e306a1dcbe6df27afab4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb2e1e53daec2d2e3c385bef6c0233678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15132c56ca73560115ac1343308f76679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768efb45ee7ab9bbeb87f1b78fa7027a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9b9f4bd82cc7f4af6007726303c9e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171f4a97c8b2ebf3f9b95b39267792e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056515bbe8550fdb0674704a2ee6f72683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ac916019f9c9081472199722716b8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7351c109a50d76060b11939b3f47206685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8242b8a4e1357ba3fe1af0f3ecd57c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c23642bef19ba71b0b2f97c4ce9ac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff582491b1853ca80b1d6170ce56a192688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e8345a1036be0a6c6386a8fe047d2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194c7cee52b023e34b28daa759be07f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2091b713a7674b7a0d2f260f16350a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292adf116a371dbff2b9620988f7db38692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e398019a35280feab91b2f8e710d5d7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b350d2af1899f90b7a251caf7dcda5b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb8bd57c22ef97c868d3b174c86c04695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ad049a3320e72a9f22075aa104394696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c413fa210934ac9d0c5d161c5c9250697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cc72ad1369375af50dbd63da14ee1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9eccadfe4eb062f0fcbbb977fb45c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0f08a96832e9e65a8f7e967c473ce700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ccd57473a3ff7b2dabed6dbfe5ffc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c085354c5dc4af3e414a76e0018b46b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51a14be666488691f22f2ccdb73ede703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15033b83463177d31128b96692732623704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850462945f46ea122209fb0524933322705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9266dbcc470cdbedc221a5200207201706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb2ceaa2f8dd408768c5c57adf36a4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73ddebf40648a7fbfae437d9aa3175708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fac28a4b56589d1900fa262683694709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e10d59394dade6f32dc56f656e1c26710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca2b464320cd304aa568af029811a5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1a36906030ad6dd6b06bb800898b5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185aa95640d8b77fd64f2452859c762713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4095cf1da5f3337efa343c637c4ff5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03462369ede538eeeed750267ba782d4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4ffd6515fd16d90211a539c3fc980716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca333ac5bc66a1c9fdc770fe6cf9cd3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c423e3d199468c1eed0407f2558240718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b20a09fbfd8743e7ae205527f1165719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9bb10f621261d994094d3b43d310f0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70db25794b3590b5b27420254b4ae00721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1525bfa098657a4749983c0341d6d0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b657ff9fc44f2364c178e14be38a3b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5783acd74d3d8fbaa87efcb28e9894724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa831bbd1afbb797fdd86288620bfb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa09fed366a8e6d12b0dffcc2586f30726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d39768e271afe88ea5a02c5b93a54727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278c9465383496e654f691a9fdfcc84728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916fcdcee9b2093510fe747f7fe9484729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e9ce6c34559fba0dbb611645443e9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a9d7d2659a7f8181942ac5f0ed1c9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb216d3e152febe246c8a0596adea9fd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104c6516dfbbdf78475a5d897a1bcde733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1942fe0a08a7677707f72e6c0260d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6ff3f8db78c0e94a31ef4e4ea8108735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6537383dcd1284876f4301a3330ed736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235ba911c61f9ca687d936a33a08b23737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b457c2fe95661cce5e3984f8d6b71738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de8401353b450eb3bdd0bb9f525e01739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc2e809f0d7f2a92db57a3719f8530740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc63ac7087923b306c153e586b4fb6e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e7fb2bb9f826ad5914b5786f02ae3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e4c2b4b6ca5931096c821d9ac4ae1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f2c5d222eac6b95f1c9e88ab28d50744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326981ae5b6a5536c0f9f7f373b7c3d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e93ef785c5ac2a2753fc8cbad5255746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a37dca502bb363ec69d61a906ebd2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738cda32ac89ca8116f5765c25484dcd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521e6ba113a47b45ba33b20db0e1818749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ead64c0cc07e941e2e2d603f969fb9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1188f81fd8a50489273101dae41547751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54b51c53818073851b39511898c973752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb9394ab9aa1aeee14d7ac8ec37f4a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426dc3f5a6c7aac28c689eaf66b4f321754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972538dd41a8d6631d066b8d0a79047755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa900a7d4a92d174c72d37c30b8ec8cc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902593d37bb5b5a735e47ae70db1053757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275716393c49f95a1d14f69ef7403740758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6da9ca5f041103a26e116038f8e3f0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ccbb61307cb864e4576ef49b8e08eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e79341915cff112ab4238e9e3f4732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2073aaad248f198c7da2781a64096213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034066ca8d60f0a06792d4e382142ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5f6facf0017d6abd886e058b7917c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e6497513e181c8b69008b1f5b63a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea09e19f8f0448976ba6dcd6b862687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786a3cfded6e85043667056fa5387c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22d33060d9007f31a65661b72972c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605e1484c4f09f4130988f2779d65a410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6763555613a420e37a45f0801137611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2b176a482cf566d6bfcc0a5122f0f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41f030518323634ce005d254c4418b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf1ef71283bd06f2d02ee9bc1aeb2c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e402a4db382210bfad84bc6091a3c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa65dea3df5b70fa0b96d268c347da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701074d5daaee1e8066123d232692b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27dac270d9a3878395e41c705573f4e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5a53c8576687945928da501c3505819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f70c5a3883d49282db6a40e76caec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c5ce4b88c4bf8bc2b92e125284e7421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08192e443b8c77cb8d8030d9fa7b9cc322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806c25b1547e1575c737ad445c4722c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59490d9a5b45c4eab425324972d5caad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c38a9313824e74419dba6641df3ec025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d6417fc301b32bb98d998664fc5fd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5933b8809ac5b367da8944642d706227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70fb7b6068feac589a1751ec1e750628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db920d88cddc75d76dc502a2b2260e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180a698b0afdd8fc5bb1634e60d178730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae438647d70b956740eb21c15874cf5b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127aa9f89b8116d0453b1ba175840cd332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31605a6d91f60584105f2236b424c14533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd936659e7031a61a7a883ebfd3e66234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b1248af36a4e9ee9fd9aa2ce3bbdf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fc4fe006eeb025fd968553e9df42f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357da1a795cd5319aba0d4a867c29bd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584609664e3e07554633a661af998d9a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbd4ae683edea092acf313c67b4c3639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef963a2176cb235e9027a02da9c7ef840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68077238a3a2ce64d59f5ca1e481cf341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed34eba2cb8b9d864f1b7837952a5542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2038459b92cc3b9a113d8956ae7fe443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728d849861b3c90dfac66afe6fcc09d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168422207f510358c67eb503b8b84d7945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8b0756a25ab17e65c2469bfc720e046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221e75f4a08fc6c58df8b45bc53848847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd720a9a3ff5201b0085389247455b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7b5204a3dbe80c7dd06c3dd97caeb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7d5fd8f62fd4908c735e90359f32650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721ca9795961fcb901a9884c7e6b79851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce32cfcb1f294ac6f389588369dbdf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1f5e697bcbf6cef0d5c6dbd4a1a9253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce60e577bf2fcb14632c7427fd0b3054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2084b8112fef7a76e190f43814da9055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934de025d23e78214144f052478a861356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fe1f7b8723ae7d0a549f552d0412157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f27b4d2b30fbd5cbecaeb773c455d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61053e7eb42480dc20fa524619f6c2f359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7060f01df0d1c8a82625a5f085138f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d86461266a621d49c03ecaff6e14161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699297a4b62d5d1efb3f59a1a253d3662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b2ccd51b0fd70b921b1288dd694a363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cdac5a20ea6bba4f79fe80cad8cbe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843205f633bc2c090930347543869b6865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13332f7a68d3a4f7dda4f38df54dd266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdb1b0cf8df22d042736468034c69567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95087cb12de658d36c9c57e7e984d00668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f885c6468ed925bd18ae0d907fb048369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044a9a53f0426d795016dcd2a7e20e370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ab7de768284ac7e6aac021e596a9871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9d222370192e3ca3de1e582514f5d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70114ffbb855b685c752f91770fef86573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8cd5b2b4b78c938fb39b75b1007ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ee0dba208cc190fd3ab4c160e64de75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687e519620d6b4431e6fa7f31e3250376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30417f6a0f58154264ad477f27b7c777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c24d8b6b6014b8ca60f4d667cc5df578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e68e93450ead2bfbbd7f8fab1123479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d057d0454ae97f1b29cd32cd1369e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bf081711a0487255724dd4a44351b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8567e3a4bc8303c10e54abd8ce45682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16a82ed6a31376818ce09268b6aa5783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c42b7ff82e400d5c1411987e2a36284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47542c281386aa151f11078ff75622885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6db21849c80052d88572661b0ce4e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0410d17e57b50661490661e9479d35287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a562a9eccf6c2fff64ebe14e571dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efacb94143409611020767e003ab46789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb1d0557391c286f5290a7abddbab490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17988bf16e116840056591ce73495ce191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e403de8d279197cab31e55cbf0683d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095e6e03bca4f7d1c8c5207857b256993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb6fd4138723800e8611039f280f7494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68f029252a6534a6a4ee0c859a797e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c80a16852067ec27b0972cbf9d6d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d857fb6bfe8c0fc73d0104bcdb25097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699a476328150d88cee6e680c3ad5a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e8cec514800e7399d4cd45544f58899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64c516d440ef572e0d3c31f97445e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f1c625b57343bf8062517e34e78b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caba4bf28f744dad074884497f27a99102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2d378fef8c731d862bfb8f13a301c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf2043fb475c1d79f31798d4ed1659104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e59fc3bc9a55eb151dcf9e557bdef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b9f774d107b6c9ceabc3eaa44fbdc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c25493860ef310800c7ee516b93f24107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af13c5a3f7aca699c4b88dca8b9044108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cbf6b5f61065e054fda898f1f1e51b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc29168678c52730f53d5f4c6117d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb536003a0f7c3116442e663e67271111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973d5789fa078e61f8d632fcb42faeb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e853c52b9cfd7138aaf56ecf8ccb14113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e778531c6b717cda51d599891e882114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205b6fe2f53b9f2ee9cd36960231d3e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcb446888b5dae683e1027835691a1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220649896a246ee450982f7f6bbf087117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eca6b6a774695e80e15fea2b498b01118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dca9b34d4dd9597dfa0e321f59e7b1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0489cd228c93e0f0391cdd86a41d72120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638a4ba50c96bbaba4fb8f4a3785c0d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992f5b8e5092f72d10eb37ce5ea26cc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115b027a535c87eb2866337959b22dc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f64a87646e65b202bdf516058953f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f7011c49ec4521862188f741ffce1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3400cbdf15463a2f8cd1e75833ba6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d17169b8d0c0a64a737f2f38d404fb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582274728fb2463b8323b96241027969128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a931f339a0857cfb043914924056fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e723d60a9c8727b0fdb3d2327392e60130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f884d366a23b96da9cf4c6eef235902131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762aac1e772e4a62c8446f82e720fcdf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b30566500844896409a89030eef220133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebe4313969d8d16028d067252706d2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00f0fcd5a608a9d0008211d5b90142135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25b45dceaa479b39695029647af0e8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9dd222c20929e23fc6fd2cf2db4f7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fba709dbd3e2c04bc70f6ae8ea005138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d92511f43abcda714d5130e5ebb763139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe4d1cbb17fa2e0c975965d7fe2970140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f57058dc561b71cb13dff4e82fd46141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8689f602ca7a7da34fafd51f587b4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c948cf11c163790bc8a53959384a3ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29490ed5a1a0fb9ffc9b622330998e9d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1b5a87dcaed2b8989f35a77800bc3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe55c065ced3d90b465dc54796b7635146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6541a6f95c32c9e09879aabbabba5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884b40b0e86ea8c50b2b2d5c1e6eee6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097eea182b9995bb22ea265952f14f78149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860caa54858c6b8bacd317bd1e5756f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb9b2966f69e4dd486e70799e8a155151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6c7bc45f2edc8be31fc88b8b4546b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebe33196bca02d217128fc134e6a04153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a1ae80f1eb2dbd369934c1db052bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292255a7f8109d2c7a780aa381256a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ffec7d2abe0211f56c9ff9cf7be8d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc2de5be66f5c898445646bbbd91ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22579eef46859b9f26bd86ca58902214158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5218b4f7e7c7e7bb13336813e5973159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ff90f78fd99fba790e2efd01ceaee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8691ae96fbe43d35c33221fd134d8e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221b24d038c002a30cb4d5e2e5a2bfd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50147c69800e149166d423b5bff1212163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1a93253b20a4d1e5be14ec03826ff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1929f42c986f0dbb7f568b1fdffe307165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c1308f458c98a2995393f5ff681f7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf33bbb876ba4f13e18b2e313045cc7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81563122b8762021da38e693ba7670168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe8143beb522a186b025ec9bac0622169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd55f70cf306b281254af4ab69697d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accc2b25b48ef74b38d2b7e085db476171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a972fb72b13e20e14ddfae26e063f04172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538cc9a3a5416b42fb7888a398fd8e6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d8ce62fbbb1197ce774e285cd8722174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1baf91223c650f58b4a378c1de5f22c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e45d5a47fb1dc3132ca9127f4e4de176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdcbb100d20bc1ffadd74c2da685e56177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6035b8465a46d1875ab12aace2e852178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb828fb1d19fe029520f07dd497be94179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bdbda5057dad849aac1a6ad27f819180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57036ef6eec8eea2c0fc30c8400e747c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84954ab43adf28737bbbee6501c717182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e22c007c38df8afa0eafcc64c3677f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e40382c9b6131e2d123ac20f9f452184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bf02ba63511b56344dce8b683296b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b8cc0697dd2a5621a4cc82066576f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b6ba42e602ca89666dbf6facae591187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d57a9624078ec9e13f55a883576d4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca253ef3db89233ddd135b5f9c6f1a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f5773ac11407641984d28cfd1d2d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbb4bffe7e9e973db951883d5ff2ca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5973071727e919795056576272c5f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9a4196afd9f5356281b65624ad9c9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f3c6d5b363887625b7a1df93d219c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0480cbd8e2b87a25aadd671276c19195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd071742f49ca0e7f6b32a7d925c82196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8002a4347ca2f7ca97fe11454a3d2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668eea3bb1c2a3d37b69261ad4db83b1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c980668c94d5fe612aba72acf619ce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9805a1ee479d6f8a68aae7c8a9b9f99200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9359fef7f917f9c9af9f2d2c010814201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0085d1b20d6e621a9c0cd677ffd0f5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bce0f6f381e0b43989cdf0c2f677f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4f566a5abed1b0a56039ef40dbb68204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fc4744b4f66aabd221dd5e1989818205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2be92773b6f5f08e9ad502cca8a77206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fe7037e043313b7eef9804785d652207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796dfcf5868131425edb2c310416cce208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be8a3d3366ea050296b7f4d662d4d6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb572a63298dd8333c873ad569332019210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e39879fe1cd805c60a27e278c3409211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd560606e463aa382207d4c59614e1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f895ad81fd19a908db7fcad4fc1cc6d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3dc0ea83b9f40a029f230d2db8bf7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da34533666c62d7f5bf78a1b8dbead5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10844cfa027d18a43e4a0a8cf6588e18216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16398d9d84bbab7feccf5ff8b40ca8b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5beacf67c723c6dbc19a072be0be936218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6ad0e4518c0e19f9e13ed55bcd7dd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65676f0ac46b9247c7bad65576c2f56b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bc37332698409167b6284bba00e82221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95493938a97275e23e763f9f87856d7d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b6ace46948417832ecf7b120d97d2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54f6c9b4705912de3e89fbfa3269dc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab86d294e04d05b9c43dec45c6e534225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694ffae457a5103756802295a3a62a7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89591de7bb371f32efe21fb41f0450c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210cc500d481aa6573e717fd368e66f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496920b1e87d3dc08c68aecae60bbee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c27d18470202d62205af46192393c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d40e8e89bf19ba528c3f3919de96bf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730cc9849b9f276c7713afefc0cc876232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58092d9715868b863db6e3af202427233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2084554eb0bfb905bdf612656d0d7e9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2167d4ec4f47661b7e12d295bd759235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d79c16b59138c212a8f28f72b1b37236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899649b27efa7309bec95deadf5518a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c27d616f87c07abc7f7c25b37f0ef2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb9fa6fdcf20abfec71c82a8fcd464239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c10925d7888645a35ac0c7c8499fe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91f0bd52772d740ad9e8264c7f7763241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e119e4171eded0d6ebc1711547d465242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e178a9111b1aaebf54c139e0bebdc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1391b882500ef890cc2fd9442aef9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b3526d9e1d21891ee48f7fd993ebf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74836a71f221f18769f572d917b5a547246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117489e8da3e514f7b6c360128e18e1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135188708efdd71b2eaf5ca2da1eead248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b517851f7c059719724c4104630c0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afd1b56083277e809a33a939afaa76250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa88ea42f5b5602d33e1cbd6e5014d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa6ee55bd52e2c2458ab3e69584507252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14094229686a4c6f05d6ab3c0ddb09253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5d257f5d0a19662915a4ce660333b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a905eb4b49aac53ba48cce7a85f34c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e45cf20a068985da6f8fabf85aa5cf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4cf263abf18e509f84adb7448d5aa7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee99fbed851af857ac0fad70a739a1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44db628e5f362848a466a8c79f86f2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce582edecf367d15e465309cc8bb3cb2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a57769057d3667090e4efa26a6f33261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe34b6a20f00944dbe7380ce580dc3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f9c82f2d467fef055c11e694c6ffc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f98db75abdd2f982c1187c910308c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007fb1f6bb1040b1d3404006c273070265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266379850ab35b39aeb0b71b0379a29266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6de3c1109a17af47e10ee1e32e58e6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42894bd9b48b3cdc74dbeacbf3a57fc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13742ebc9a0c358e86d2b9ca3b440b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1205d0d248dfb046228f459db3bb53270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8187751a9e748588b0fe268623de8db271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b22e3a460551a660bd5bb7e4e9c507272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30344e21101eca8eb0dd02b9937e8869273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583704a7a35094cc810e6802c0bbc569274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081c35b31c9a6bef300e731b77b22c7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8901794244ddd23547e73d2fb5a28276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806226fc65456e61afcb5658ca9ab0bb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f42b07563f10cd3296131af76fe92278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004de93fd0aaa0da6d313205169c75dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbbbaec3966fec5dad698e46065c3c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e618f3f9d730435a8e0e6f8ed1c390281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4107c42f47d975494569088db0c268282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c052d2701dbde22a9c58e50ecae0d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937af0733e0a54ba56ce31038811d98d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc63f3237a72ec827cdacc1ee4e5cf0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cf9185376c6c3244d962d0e5a35f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c52c0f7b92fdf39b320db22ee986b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c4343244d162181ceb4251f32582c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0f358d405fbaf05b471c3cfb82730289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320d9757b0cf00ca177e510fe9d0c8b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc6581ecac80e245b90f111afe34f2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89b0459f86af4ef6d15df4686ab749292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9387bcb66003ccb38c8e01f30a2eb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ecc21d175cc34f1b83a2ede41051b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5219eae4725c90e402b225d5ef05551295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd4b45231251842781f8f9b38c7181296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b7484ed2597394f591c905c82eabe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a10021ac824144ccb516f9fb055168298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773853273b1feadb65d30a9927fb6e0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440cfe359019e9e828031336b5ad4f6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba59adcd4ca528b07d52ede08bbb97301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97379c3cef57a465860d07ba94f742302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d6d92ad395a2c5651b74061ab3495303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa24d77f0f5084e1f65c417e4cff480304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916487bcd374d5364c89583e03100b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48699b56d347c78cb8f68d49cb30ae5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4fc9503602716064626d064942192307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18721167b080bcb16e22621e4b1bfab7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216582ad3521719be45934bef2db2e78309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8fe8e0a9fc95405b02cff526efbb88310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642c3e1e3333ad754d29a35e13ae267311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168843d929e0564571e909a75458e66f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f7a8fd40acad75226048f7c9943e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7f35e0c842d5f4fa9f4055c45d079314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90b845879762fbb47be29c7e3ab235315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdc4b71bd73fe96069deca598c21e6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a3e4199bccdb3394b648ebfe9790e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277a2152e3fdfa69c6667b051cbab45318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871545550518ed10252c4bb565bb5369319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318652426b074467806d9a8b547dda84320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ce6175f2c36bde00e5924e06f443a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe794435e0269e777ecc2d6c843701322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbadaa1f044494dc84661c054e68bdd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8168b40bb17da773421df1bab26a94324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fba8573f34318070e60f9cb6ed631325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdebb394b4b9512486c14bd7a8e0e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec256685f277a8d2994eda68d7e1620c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d5541edbb47b389a7622b8f0863f5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e3f15480fd758c5ba82fa634b5f48329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be834d826db805c5f4e176b9d6ddf4f9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec960d7a69b35e098c3b6976782f9280331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ae98d6c27818b375ad952d660bdcb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd098413297fffaae0dc1719ac23199d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f2e94cc4f818b77be9c289caaa70d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effdf438ee59c677c3bbbae5c5353d0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f40906be6a54c153d27ecc4fa49f8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19209891aab46d19645e38f8e9abcd9a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5aa498eb86f60d4fa7d0c7e9a5aa0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9c9ad24e7e61744fe0a8ca337dd39339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38f1a4cfcd224b22028c3804880edf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f84313821613f9a7f562e5cbb9662341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a858eafd325db23f8a7336d007e6e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45336bf4ed8e7379b9dd1e8314693e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affc1b09510168ddd27af5a811ca7e7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61260a2e790f7cd4455b3dcd969115345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b03e870fc98eba35a8bd3a3c8b291346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffde2cfce847c2e4b4d69eea2526ef8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b8d5b1f50fb5c94f6e04ed089934e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d6f77766072712d5482b89e907d65349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785e4e94209108fa754b32f137b13de350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9056affb996c47a189493ad8a8bb4b9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ba56488e2664e0e75e36c5cccb2a8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04afd5f14b0727bf65e0dce0db67c8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e293cbef4520a7e5d2bf3c7172e259354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0eddea865a2345ba54bcd079a2291b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d2e4e0161d47d7f6dc0b290ede0d7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82f318639a6c2b424f1c482db04bbb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7802ff6cbdc07317a1e6a332a449cb7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c823dc7eaf70db039b523f8d6b29d68359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d20e87270ac17418f0ac58b5c5ccd9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f76dc1b3d16a0dbe4596d96584c55e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3525d081009ca3b1b990df08e5bb8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026921bafb98a41a97df4220b6c2696363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bd03c0efbc1d2278ce9b426f460dc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0607c21dfa7473c8b1443d1a4cd9b5c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d926789d767a7e2288945b4296728366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c43a4ae48a5aa8735809444c015b7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1749cc7baf29cf16b5597cca4d9e175368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d83ecf44eb992ff8a5442f9d754298369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b45241530dfdd6c08f3873daf2a2cd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcba6614bfee3d5bdfdef170a0d4eec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f84d73f37cdaa3bd7b1cec5f0cc09372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da825d9f11aa9e09d0c23912388b83d6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b6d5023bf3497b97d3f6f3eee6217374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb2d002d05a0f77c0c66fd113da1b6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3fd44db5caa54b104f47f0f161554376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b9ea351544b33d668bc499bf3b43b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce3ea21e4a4700c206c53f78c5f204378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa3c27e05c9b211ffe63e1c42677f2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0916c0ab1ac521a233acf6438ac8f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2206b70faf7ece65f45a08687f4c1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f39ec6a8292ad79c54528aae01b04382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca144fb1224564a3853418cff3c167a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d9b2d0596b5b28abe40723edb0dee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a3cd7030530a7142d37d534639978385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b7968a9f107d60781a15c09feee85386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1561445f29fa71d022c675957878e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9def86f56572bc0fe70f2fb26a8d4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5ea6c9aed7f78d2cc2429c1ae9cae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57306b31f608b03120051c923ef623d8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0890c97747c89af3e8fb0ec4c476f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b40789c2335abe10a0373dbc81330c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d34fcd1e00500c93751fa539dd19d8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4ac95cc6f63d779d35a0feb438a0f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063d92f6921dea65c0fe03577886dea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9232a7f9dbccb155955cc76380f8053396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b4a84fc3cc765c9a9b807a809e2c8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81586a46b6d09356e6bb7998de934924398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f081beeda743f1e13a116e6028c1e9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bd60ead2f8b441d1fe1f4e93bb25c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2656170f8c810b19f0007b33a36ecf3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408ff090105b974fe29f4dfcb1b34c4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717aa5add932fb1595a75bbca134a48a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e46fcf042e44eca98dbbdbe760325404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b234d9a13f03246aaaf361f22a1df37405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a4e8bd2902956d8859a5cad32d3ba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb694984fc2d06cc39598bebce6544f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0fdcf7646e3a5c70f7278a3f07f2d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6d46cd26339a5b65517f86eaf86b2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e44f7173970662018695ee518e9176410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d4a78ecdbee9e54f01c6641ce26d0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae641ee89dc68cf110d731d4a373c42b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec455beccc59e1dbd7f97b00f7668146413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a996a84768883d33331b1d61d72da6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0439638d95c719960926a082073cb1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b620f7c43acab3dfcfa91518a3fe4c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c187000de8140aade132a002e438cc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a166034672f03b5c3566d510a1bb0b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce466f16a5074754768058386658fe66419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9176572d52903b6c2dab9e014b925420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4ee733b9fe4fc89dddb463bca6a69421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35b5fd7eddfa78da34de223b1cfbb0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4219db9ff51fa53e340d3864bafc75a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf38c2c1911bbe4c9b76dfb7777ca90424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d126eeb9d61406c864eacaa62f4708425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234f4109382c9da8053ee514b788734426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207ba351b7b23e0082757cc1be82beb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4800144cb3b65fb8c28b98925b2ceb5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8eb9fb717edd2f14a25baf19dab1b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65d2ec5eb634de64e69b018aebbc53430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2006e8156fbae5c78015e00d14ce9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e905c30543dbbe01733eeb80805d339432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492606e8a3616871583a5ec4ca2ddab5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755580f0c354226b03fb2164da76ab3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad28f49db76f3b135a48fa7432d1183435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a0d4ba861e6a307e2b2a5ea161af1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda0096e9d6a3edb1043b25b2ce7c91437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb81389b70cc2a9776dd251186d03b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece9a364443a53a4b9427e207bdbc1d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19788b6d03fb28f12fe0f1f1b0fa99cb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151eb647f31071289edd755bb097fe9b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eee71337504c7801cde7583bd5c3bd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc3bc74c3dbe6e3736a3d9b73b32da443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a4f3e173ea03dba4f82356837b088444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686c37c96fee89bfd75c6c9bf1cf939445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a316f1b5de5a5a5ad42cd8f53e82654446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7f7869d3c7b8855bd159f7ac06b69447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38834ba391abc3f35bcba11bf70a655c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854608933bcc95e47e402942176689c3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3691f985d5ce739b38df90399135ba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5559039ecab5b91ab4192e5eb44b7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c583d22f9ef798611770725bec24da452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0be02337f3ce785575d88cb0304fe1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b054e1d8936ad4735b0ef5d34cb9ca1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8228c9a6c949619eac458186695526455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287cf3c4543454f0e78a1db77b791df456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78f1b60343c70a204eee281a4f9632457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893efa9f6e7a3641f0e9321252a6446458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec353c9da2549f1590430556d59f73e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57954b031a17617771a10e58437c7ae3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3775d26397d5688a88426bf5e7cbad0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bbbdc955992ade13cc79c93ae6ae4f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cfd75fd0a61586b17b16ad89dfb88463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e78f95a4db17472417d290842c8b71464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea721f3810115f65b2c785213aece1c6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27cf1b4e0e21dd4c936b8a1b68104c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850213a50f2fe50f231d6d0299f4a4b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993eb89c9316638a2fd8fadcce158cb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a11ca1a62254975acd63253b958d8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ec05de2f67edb30ad3c3129729dbf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3080af06cb6327dc9625057dc57b3f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a93a4ed0f809301e0b438678770d7d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03629bc7dde5b3ba2236fc2f8f750d7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f489d3557c950f612577c5b10159edc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad7944e04c9a77e2f823a429528c59475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519d123d3201d5f3762b03297d20783476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e762f4b7ffed6aa4438ee37036c60d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042395f2b7e6b0cdd97a8aefa83b01f9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539b8191c94a50142f15c03c0943979479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794716ddd029e485f5fc24991688e54c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58ca8894e0eed691f5618e81db8c0d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869237a8314fffca72d3b65a7f11fcd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c30107564ad3f030ab38b5915771c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40d24435cc60d8a974dca2139e7c21484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7e7db8b49db309b0e6c5254491ecf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcea450d067a18e75b199f6a9881e1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb372cf68711d396ee96d4e5347e443f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468eedb8340668a13e5b697d2520221488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834b5646c4edc2242307aea32ef6ef9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd482a9fd6e594fbcf7f666e249be505490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e823d36eb88bc8ea61cdd8f6f8378491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addda8fb58f3c12bfe7315467f82cf9e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d395603f89d3b22286de75efe77a8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf695f794a5006e99ba4b655c39e3c6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc3231729da0d9a05aa3b074f872e2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6165cba85c44fb2b1bbe2b2101944496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5064c498d687f866a197e248b039427497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38fa7c3c7343b8e558b615c0590d9fa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17e2f8979d5fde4691461f9299d143499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab9ebf07dc9713153897bf7c4470f2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1e8d71e7101748f474db627be693c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e992bd68cb7fafdfe6c3d1f2d7b26502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447e5c8f7c3f89a913062a052f66a1a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7164c82324397bb377e593142afe57a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0a27a7b5e31989892fbae84268c0f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95893b9e278ea7413768b5e02df0a6b6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425840d7bd9e7993c20e5e8620da3742507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db418fd30061a1ecdf949f7de4f50a45508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2874b7b25c43a89a68c876cef9e09a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16385077c47f6f29b206bea5ef1f06510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab494686cf4cc31a56006e09164e670511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ec97aa2f00aaeaacb724eff033e43512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f095fda1271bb5f2c9f6610607a650e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896c577b8f2479eb28624e4015fe29a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a93a6a3cdaaccf7e26a63eb0253a73515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622dce442e0f5269df01c05db77c08e9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b2a658c5fecf08767fd29c618f6a5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765d7bf8bf43d0a08ca15f7f9c9556c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a904b6db8ca829eeda493d8204006519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5135c5162c2eb0094b92fca0ad5d765520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcea098a8a572c20b476a2a445a2076521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121950f820759e2471255519629d3d8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3bca0d09872f694317957307528ed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415a9e7209abfafeca491fec1da1d6a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25425c2cb41b4382f4b55fb15fc3129525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f73dbfabda61ca3ed033df250e58a4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3060acb47e79b758ac508283faf17527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9e2707695e280c11d44fd0cf674e8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a516ce66f80e1e6c282c57ff3b0d7c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f82d1629f5fa85b291a8ae6fd53fe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7aeeca0bd8e377bc8ac11cbbb6bff7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91915187da947c1ef15a8a9cf5b34cc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7227a6c27656a0d78d6fd68edbe32533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cacf280e3d42ae18791f2fcac256e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db0ee2c0e1da96995300c412e0cc34535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3a4dbb5f2b957c067066ddeee0627536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628cc6dafe51db1fc89d798aefa7c69537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d742b2c1a2e9db33cff126fb0cbe068538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f293ab8370b495a44e26ffa984ea03539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432ebcdcb6a73e6833443684a217c9e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72a7a5e56589ff8723365331cbb8f8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ddbc2e470409dd850f7f96ee0c143542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ae3cee1be5868a9339c0742d119b1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c819819ac21e05e6f4c0c6881cd4214544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65062412b148153b9c3cfdf957e5c6c9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4720910b1d962c2df8b2558cd6176546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e63d0467c917495a22fcd9e0cc16ae547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00837c079596ac506f6db1fd85625851548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25839a9d668d4dae86257045820d0f70549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afaef8045ad0a43e355fb93b01b7c9b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c060f8addf5e8d5d1fda15da4d4f8a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea378ac691c7a228c283a93c43ae02552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e20dd423d5e80f8ed541a4dbc1886553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34b508eec25ba161569b5b95a50b42554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69e72fb96bd87e771502397e3b7959555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29bbd6f1966dd52bedce111806cc30556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572ad85a891c90053a839217354895a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586cc108cc907f94db9d205539d0a7c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b96d3518ad26f4ba3dd35de83dd9ea559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4133692f89640cbc3e8a7842f2408e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71ad5ce16edd423ee690556f2cd5a4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc532605df2c4aaf02c843dfe90edc9e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f16edde4233178ea0d99cc1e174298563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c20245ef5f8f22eb4dae4934c1fe3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a0e7c48343c50ac341b588642faf5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011aea7d2b32c844a4acc656d2a24620566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867846d609ee9100b0f34647357fc4a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827da6c88cb1b3562fde76c57da88fa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b6aeb6544005d5552736f2deb255d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78051b0f3433c71ab490275626764b42570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58644a755f1688ac686a3fc42b45dd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc278ff162ba46e8c91b5e95dbd2a12572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3eff213f940aa2f032e806869ce54573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42696215ecfde7d153bce4f4eea088574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ff57614f630dec55e8502256ae457575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1502b168e46714ba419f788bb5a2105576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76dc33bfb3dbc4629a4401a11dd918d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea28e78720f526c783ac2059ee7870d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9daed4e96e4bec4e95974cd4fa0fd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019364f172abaa8d4d05c3c8a8ed0d9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6b5d3593afbabb3b66aa0af0453bd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de8fe622913cc188965e9cd8b5946f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fb9657eb20207e4e58598a2fcc3fc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89cd73961a1b8c1674a21f0be7b13b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c06ba904c65d79925ae86644e7bc5b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2204d99f3420e2b3f9f264dedad9523586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037fa2886a78aa5fba19a03268a181b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aedf3ab4e143ac0a37c2e48436d6a6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c989a0206c7d2b7e05e626ac846918c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cb88a5272e7b9fe69a2083261fd13590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c703202fab311db096cc275c5b3b6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e41dd7defc9230dc6b34285a59a1be592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27fca51027a7140eadd5417749c1fc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e128f10de5364257b6f238c61824ebd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d905021c172752314bbcfc9701f82c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52907787d6465509f7b46f49427ac3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a319fc207d914b6ca99c2aff79ab0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b200133173c723e0682049cf279f9f6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f892b883eab57e9412bd1de07d64d20599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fefd7cadceb74e91f04b958c2afb5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c186df3a894444691e1015febac3af601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738af40439b059e41a8f454c3cffeb65602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9604a59377efcce05238bc9e82196603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde523a0bdc2d31bb15232ef4167ecce604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b42999626de12bbe9ff5f4fae4f87b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92c7130c1b22d9127949528ea05163606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218be272fd69cc725bf546de10c48fc2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537cc3ce2c74920be5efa78dd3f73e4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a8152f41be636a63580d88a4505c5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea05dc3620f18e2fe15946d199c64ee610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0f8f956cc890949ce14ecccc804f3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956873beea6e34ce1954b27db53c0ca8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2941cf5e2b2336c2bc0a9ad47ab13613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09317eb8f9ff0b03c3f4769d650783f2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c73d09debc213525577054e6d44ee0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a44c548196a7825802c22a646d8d9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b21e2a924332130f9a095f39400cc0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d90ca8e5464677f5e5451a24bc2a7e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9eae60d435dfe06084ba37cc7ed2fb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af226be0761f3c45aa87d682db927cf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25468ca3b92305aed7d75f9f54726f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f2b3a26ca765e2b8670a8a5a69c9c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1eaeca767e095fc1d24ad17b41a3ef623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd5284ef44c56336124d6ac226f4f1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ec43c1023c2f66c915106c8721824625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9a0e0c40cdbafc9bed574d7908b7e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224852cad4b493483f518f75b167948627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196c6e3a293efd3eb6cadbd1361286b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249319e715698b9cc4cfe5fc59e37f7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d096ba1c09ee69c7519ae564ab43f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d67fe4d943ef341c351ada365ee20631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86090e84a07bb2882405019eec4c4a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1e9325f4eea835024443918df228b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed870ec14c03f92737650b777b25cf0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59852767066099ee59edfac1519cfbb8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d491532067ac4202bfca22654acb1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e163df08d5f2f6d2e4c9548bdd307b9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0f83cdfc6d8b7f340cd8c9c041bf3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac10f8f6c8a27bfa6a8429aa6652499639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d0c70cce22072a1353c9e39a1e593640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5947378054e67c12b41ef98f610196641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf1f9070f38a7b227c604a1c6228a3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cdf8a43bf2f051a230bdf6bba85cf6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081385acb6633da067b8b6d135312846644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8048c7ce7f5b73dca0bfd67a80e423645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383cd4d1230a991c5748fb8b7f2c4ea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87de50da5f6dbc7841073fab0a8043647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48512ed0be1a53725447b85cf2ff7c98648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83008418f8514af343ca7e71c20215649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8f10e8ccdb452976e1746668c32c7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b58553565f8f98653c18f69c14b40651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8364a4f26eda4bcffd11ff35651b3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009f49e1dc84f49ee92d71acd3f2122653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ce152f2b9b3d0cf34164d372b9036654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94931744837025d5ec2d54153151ea7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0adb7a6f6218061e6383eaf76527d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7cf9531aaab678b7edecc11a8f3bc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b331c1b08d8f0f04b6043e1192a333658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408af6ad23540839d70019df72cea14659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497991e9f4c8fa8ea7e0d7e7761ea58660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c588fb7ee7c82597bcc819458a2df661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793dc9e3cc147decb0a91e69995adf83662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b65de2d13f2c83c1aebb8d9f11fb9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975826ae93e5ea2bfe4e8352124fbcc6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe220d20e9a34ee4b9a5e599c363586665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ae6b21b222afcdf24204d24df1f12666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4078422c1647cb5d6d65ae5218e0f27667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3bc3af0f602907c00197e0d54ef9c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad5e4ea3c96c2605b2e366e1be3094669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c654859ad59798b50d12799eb4c7b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b38e99babf94f078a5014eeab36cd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91903b4bfec2b90055f6d1f4f6621c8f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176862acf9edd6093a55a898065dbcde673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980c66e6feaa430a959f6e3e4bac37e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3e8851426b2285d5677e65b6317ea675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4930fd9ab62145ad6ee581622c8da26676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377b5685de80216bf760abe2d502c9b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b021f54385b9040f737f4a5cc77455f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96458e868ff80ba529d2b6ff667de8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0ed998734ebaf5fe09b2b6bdc176e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13ac36b29a6d9e28eba52f37295613681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cf9675b4e1671966d49f13d6a9cb3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17c4d7c43621ca6e02c67a1dbf030e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf4d1b14b36a81683bba35ea7e200a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88f3aff68bcd563b9e0551975aa957685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a58a6e482d7850ab25925f88a45ea686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1affee2c8eddb3a4d9e41d05d69b886687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fa3e92baac3eb2c0612ba5aa8fd79688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b393cfe6e8619405f6ff3d9bc0a76689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926c46b283268439a43eaeeeb0bf487690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5364e3b0ce63b06dd900771c0e826e9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fc64c4ccd7291901411b3d35468e7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b8e0cfc8c9cd2e2632515fc655166693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3e96776ba831098e4d4cbe6f02058694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83900efdd2a0eb23131e22e656ad49695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ebac36c6fa3bc96c4459fae91937a9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4332ae2ae1d72afdd3aa9361c88ea18697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c5d107b1decc49ca99878cfb36aa3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94b85f82e91664f440118952576143699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784d6e71d791d336d3f1c328400524a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8cf6edac96a8e958cebefb95ad6f8e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdeddbe28f4fe5c8eed97db370cc9c3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ce79c6d67717fdbf992df151f3014703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e76e9b616ea7b6a26730747a1097d0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38958cd0c21bd1b35c7ecfb32b5d3917705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c3d96cae8bd2813b64b818dd288b5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda3dcf327bf8c0728eb5dc5d51b895707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9c9f9894a36991539b17a20e61be3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74cae62f28ad17f2e5a96a8c57b848b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5f95e1829c3e089af035e68146d49710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e64328635a93974529ff286dec2fa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775dee74b81f608b39b03f6aaf44b0a3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e221f7459ebb1e44a244dbc9cc719a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff533b2278da78ec934900450964ac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3efebe5f77581ab928ee6f215f44e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3567d3960d6a09eee3ad17b762096716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283c5e1364bb6beb6169bd94f80508d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448678015902fd8b20febdc1dcd7983718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebf55fed652e730a6beb772a9eedc7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd908f56b95a6cea3a20fdb737cea4f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931f9b01642a8ed2d7208e2e025ee0c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fb65b1586d9bd2c1c9fa4fe96b046722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d90a353e8493d4dbd3b9185730e11723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9452bca8f68295e2203ddeaae3a1e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16d3c11b2a474c3dc3f9e2f0a88120725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea68279462f2976a57f43b63ca7c1af726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986c5f3b139292cb69b0e5d556053c2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f032a818b690c0708279581bef2f0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f53fe42828813018b0e891c4c7bac8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0e435d910ab205aeee2b22710d10a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee3b17341f148fcb02ee57baa3a542731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9810fdf8843257590d06fb270c893732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298288649498366976dc4989098f5866733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd047bf061430d36a06d8daa85c4b6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5793a729f8080155a1f373f1ce7df735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025dfb75a371a6691a87f006a8e6ad9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b281bc0afe96d0a8d8af815d59cf4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17105fe14bd9464b01dbb256fddcd341738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcf35f6ea67ed4a6a68c0d6793306e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c784c7b61456e29258002f2a7ae76e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97ca79af97d72d74a51637721e0c5e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ce9e2e8c7b11e9592a1735f2fbbc6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd44e42b2ea4f015c2d9d24e8865287743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d385feb3343200083e7eb100be69cba744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ffc928b215f7dd6d90d54943a4fa0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeaaa2ff49860fc2a81292d7c2e7341746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4678ac43f1416bdfd63f39db1ac9b85747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748dc64dbc264cbafd89a9e8b1b1eef748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc548260eece72bf6af72e73bae9ba37749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b5eb5b4986d921534aa81fe233209750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d6154a7f86017cb93053cbafd1a6a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34315e95e49a904c445c43972c025737752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5d7e77e75314ac237881685287da4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622e5be5f97318d1d97368af0efb7ed754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e35f53dba985c3b7d29051d18b1c1c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78140a4f4c99db4c3e09537626a457e2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3023bb5510b97ec81f455023b46ea757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7831d6f4127dad2e51acc62d676f8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98ec36f67d4418212ecc681e8aa1f6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>