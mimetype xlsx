--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcba524d896d4bb5002127e965005a61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97282e2b989921d05b8ee4207c5885b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56181b82add7288b32dd6fcb1cd0dda3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ec7caa6f7c36f1bde963824e56c124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b03ccca96745826a1f4c03191b63b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d2f3b9adec8d3141c520f81e417f36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176ddc9d9b9a26e9f1e727e5b90c4fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939085379c70b5cca5efce3a4111aa538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8340099bfc40870794bb35032bfa99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8d2d13129791e5395af43548a938410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daccfed25775df8b172e0b0832f713711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428f78468d68fb2b586497efb3016df12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b593bfc4ee7fcf8cdcd038f12beddc313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a803890fd9c9adea404febff9306c9d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b789e27d584ebcf6862b6e08439a27a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a358ee7130a835b72391cca6ea0ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4572660db37a218557eec7cd7999517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110ebaa3feef2d149d99ac7557a3de118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5b38bc355d1a50c38bf110325abfd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb0596d80cde6b165137ba312a320720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3efc6f2ce9cd5060c70fa10b0702c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b841dca2a304f8ed777a0f4c562c52c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80486f52edf610287075e5942b93472823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0d0502bd43f8e8006ac09e145137224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77899bda6a8df109cb7afad3f21109bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db76fdf3c921b311bc0bc84a19f7a5d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99cce8b49c3d4408604deb056a910227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289fba3759960c04df840a58f3ffc7928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cd4097f1b1d8e96331d3cd949e6ab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f97b3a2c2534d80105e3505a31047930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee749a3c39f5814d27e2455a4be6d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfcf8e76c8cb0fdfdc1d023335478332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800c8ce543e077da079489ee15d370433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b40ebaef95b06cb3c23331191eb2734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e76bfb01e0b26c0ca4cbf4f478de835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12944fc52af7cec77e1c64b62b9bd236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784544ea916705cff580e2c0fdb628a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd187e2e23ed32bdcf044c47028f1a038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca0634aba2a33871f4e8276445128639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362a634e8e4e398c7a70f1c1d7af4cd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5bd91e2768aa53ae221ecb1f340a5a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c53faed0f5c7a8f29faf59834dd2742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe1c034fac5f8b3ede884e10547cb243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789e8a01ff7ecb85f57293da258ae4244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb534ccf0511ea0241cbf4bb9fce0145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7e6992a36557e02c97c71d342e8b646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1414307eca634bb57a5035b0fc1d6f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cabe86bf75e1ce5e59bd97fc2cbe0448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0c5eafea29d32a44c4039fe39c2aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d39764c09c925037480ee01d03ca550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2306c3d177ed926691282859c53131651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bc937ed9723174593f4abd329d22852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b90042cb108ec0a367b3a10570a2b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafe3ab4e9c8b84e916ceb299ba99c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e27f63666a6d479b9dc9b4fcf9ada55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06e8347b5971dcce0d849ab619789956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e18a1d13b5e5e350044b82f18624557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72af89b882843088d36b8a1c639d6458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e10c68c85488a4cb75796427eea5059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f897cf5359b759007f3eec523415960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927493cabd995d4e9446b14cd88fa61d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414808976ca468b0936dc49a6591aab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302e3146cca673726e1e2da8b941eda63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30684cb04a71c9cf89f7a4f0238accb364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b995be5a1651ad3b32234ff953e54d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8a0284b1d06a1bd7b12d434cce72466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e590e39fff80a7a50f444b672c95f7667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef0c7c1b8ddf22c3960f2190bb2c3668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345941f6c0c6247c8c94869ffad46d9d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50fb75879f027181657b1306e3d882e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592b5a751f2baad01349dc68bffb72671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d96758407acf4bde7b64fe49345a6f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d45e7b9d8ac99c8167c2eca46820073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92125c9b6c9ce169cfaf1194abaf5f874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313cedd2298beee769accaba3872a6e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbe1de5032a8151430b5fd25eebeca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ea0028e95aad0e91dcefcf3ddf9ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0874fd119ce91433a38aa80b17fa378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbe446f63c28b855cb3dd4df68c97f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d63cbea3fd9c7c0459f8992385f17680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a932df928c11b489975415d70fd62d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd363ec864b26dee4501a117e24a4d5782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32b763d337d129025a7d319b20599283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087d75e34cb51d22fcb944725c1f55284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5f0b97c5cb213d6528faad96be64d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc10754c45c1d2cb5b39ac1c154c01786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee994f11f25dc98f2af91f3400bf814487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753332de9b923f7633d39f3bd65449b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedec058a76a941914420094b8c8d7589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf0bb160c4836d458d0509744c88a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6fcacfcb0605a1af8856086dae24891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943a77bb9bb4ff4588d222d36eea9a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debbe00591fa2162cd3eaf7945d465993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d695cc8aae53084398f69ec7463ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece523df97b0d02fe1b1fc381afd902695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49151e1a32ba11612ca7ba6ef69dc696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b1059de644cd4548091036c4849bb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b324da3bb4b00b78d7e0833565fb25398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75538d12e889e122a6ec26b8ef08024b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402ff119dc228bea0a9343d9c529dd4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cc0aa44d36e07a96fa92976023851101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9298b6accaf0a761ccf458abcf7ba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbfb268095b95d709af47e8f7d4404103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d522555175cc85b07d80f90506da906104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af30d987a7fbae16c88dc8fa61688db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f68c2b4de53a65257a7a9420ed0be6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08ad249e11721ddfb8c035277b7690107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20efa5e62c2c6a705611daeaa26cb3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f29b98844746c5fb4fa107e8940f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e77b22d771d02e06dc5f9377a36be6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace8324629e8a53cfb81bd72529b1fa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b0554ce92d6b15cc9400e4b971e2b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6efc21da4058dcb4cb5e3234716ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c894c1df0610ab1640efdb3fe7b1ab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81806eb340cebf035eb1c1cc91c1cf16115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42b56947ac0e556b063debd2ca49cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6a1b7c79ff69fe5cf508fbea99c86117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d24185f6420c0c88b520ba7fc62d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fa912529137593a40e5eb0316bca2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b507ecb87fe7a16cc12feaa7b0edf84120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc1b59f5903a9d8dc2fe9c387638af121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15895a6c6e23aacdfb5bffdb33844c16122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1ae40e68f83d4b34631649f242ab0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e88605b34f02fccdeca1099668c481124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655c8dfc18e72e24a44e6025f8e751d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109e90371b767894ea8b1c1a6deeefd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5db8e67bcb13a3a05dc660f5848b9e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff769be4f778bfd0f45476d2a95f350128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527a917f4eec9f0a255be98b1992002129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c193bc51834c909027b25d9e9c00ac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb7511e129b5557e9f279f22a6b0ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44598b0b42aafd4a70931940bca43697132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d151e466a56724bb725fec907ed672133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4543490d2ab00e1f7d6d8edc915e025134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d74c456274585d78b38e04c7d76ca5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77e784d3c866f363140a7662a26ec1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e2d66e7a55a609945d87cba8c10f7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befb662dead80bc72bb945c877e2967138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bf68a434e2c34c73689d9d44b5ee1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110543ff5bd3e57b13a36da8fb57460140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130227e33270513c242af6e232b4111e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a860cfb65f126355db4ad8d43a755e1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976be613014c5200d6f765378ec7ab1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992263627b537e61573f04d3134031ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82416ea8a036b5d67fa4f1ea011d8479145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10670fe3cd407fc9b4bb23cbdb810230146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92fe5ea5658d1bac4f7c689b4042bfa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693fa435d6d478ec521cca9482931e0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2f07937cb121054779efae90ad631149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf91828b995587be613b96e77a662d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2420819db6c44c7f4e1b1d6107d013151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13e2268f984fafab23f16d6685cde3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1ea1a619a7d80790ef8f989130e23153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574719ea3a0d320a70b3a037708e6655154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038665f0f06ae3d30ac35bd27f3099a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9fa98bb17c4b26da0b4aee4ff1d591156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d0b56bb515fb232aa841744342b62157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbad81beac96a1b08315e31ce1e03a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0dedccfb4cd146e1b7df722a4b4fe1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bccc199f14ffc7391a5288b753704160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd9e7f0dd7b51acbb1496ba65b12b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe4b3b9cf28370ed08ef1257e6c576162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1933ffb5b1dc62fbefa0c27af0884163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f37096fe8aa98da20f75d3acb286c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609384a073c22fcb27da4fcc1caf8766165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921b5516a295ce1782b35e606cdb8e8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd33ea29f3a8fef0aa361bf872d16c6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064d53cdf688c8a98d680650fdd822c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062dde2ef33921458bc0536ebfef9c78169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc49468161c81362797e305d346281170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217157084ee748235693f4317c5b686171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afe141237a0151c8e605d5747d4e96172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38c8f9df9b64d01e16935c8cebe3b3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0461fa71481bda1d5b9e682d9dec0c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be1f3cbd7c94b0974f3dae05efb3d7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df16512a134d9941a713dd7d2740a05176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863d58af0b1ec53359708262f8023f2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19877d32c3b749d5cbbd9a31baed8ae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dccd6f12052723ecf6547fdd960268179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f3b71c0546151633811888cdd92e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86545ff59040e80eebc4be4d9fef8ba6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29336db87cad47a470ea261366dd2b79182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320e4b7a967353a2394db81ef8e15ca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca02e3967476f593b55b6d21b9ab720184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32762429fe2edc3269169dc6deafeeb9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48113a1e3fe2ff97993d5463f3747d0f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f22a43877ee3ebeb600ed3ebe1304187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1894fe3de5d0aadce00d22cbc31e77a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f110c13d342b85260e53f5633c73e0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328126785d3d475a4a455cef7125d180190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f4936bb55f2c162ac6ae5ef9ef195191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95010e32acaf26b1f5a54266206ba0d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bb499f2c3336fcdf3cac7342e0a4e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450530829bbb18166c388bfde0b5f29194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ddf06c5ba8602c9ac79a9e9324886195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391914c1917dab25b9ac1921aa0f9ce3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fe834744e945c97b94c0d5ef173c2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76822d4cbf9180a4d3059d160ac20e6a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538fe6d5ab6930bbe55c2c40b5f8438199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e13cb3f88fda04b4b250866ff237c8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861928376c7aecdb80bd546651c9c24201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0386188b7d4f762bf80c239def5fa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40725fc49374f64b1fe1d03b9a652ba8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432b2e63c0637c05cff8536de4e21aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad46551cc74ed1ec186f78b23d5a8d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89772a08efef1715e0291760f3660397206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5be7ed4be0bf41bc9849acfaac81b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee75881a32583ff60510fd5fb2c8ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fca4ae3e2c933e2a23702ebe8eda7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c12e8deabfe05ce144c400c3649f1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ece3358aa1a2ec52a6a0b288df0c7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d607629e1166efe7cfb43f06691ab45212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60586ffbbe184c824417d7aebf8d2e65213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be7f9dcfe27ade3f4fb395b10d9916214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a7f791dd975f3fa29a4dc57b34927215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b261dbce8fb22e9633d409d929b88f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbbf8d12cd9cfec231b5c03780309e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157db886f2ac55c9c4fdd7e73908447f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0440fb28bf8e07d8fbb44273c7d67be219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63411f43c8a20f5c1c0e23f21f02fea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb99b0252fca101d31bf6fa20c5ed1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ce4b92795af803e34b653c6390fb3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e83feb83d94e00e0734382da6f40f8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fed79d53b46fe058a3937fc2c8606d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc6cd6aa962414e0b78220f0776f9f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c91cb94c85c71d9cdfb7732143726226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5c7b8fe75349ab592825824f7735e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380c0f8779b1a4eca7ab4d6e0c4dddb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca317eb8a5b65c801dce3593dae0c249229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aad022ae35b386a4428c8dd465743f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425307279a1d53ab0cd85369afc7ee31231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585dd7e3edc439601daeb8a75962f67232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5673538006cc87fbd8b8b5290c15e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da36995b9d1fb090aa2f40fc06040e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82d000572021d4c69a7f0bfb719fbf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e5d36dacc6a9fb983012be43e33d4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f38e147d60b1f6452490327525882237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667f42f59223e9ea25804511e6fb49b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bd8be4a2edfe7418d15211713716e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad4c8fd7fc42058e77750cdd052802240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87014500c19270576e4f2963fe753a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5c268f04e498fedbbe14b491b5e96242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eda5cf31b9da38af1c1894ad795c7e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3c9ef696fda57097579d5b707ca8f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00463e0b88922fba2940b5f3b1bdbe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880eccfe40edb18127bd42c388649bd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a7fbc4bc814f7ae873cada7c6aaaa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99b141231fae94c73e4cb2b0954ccf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e916851567a441249f4a6de88fcb941249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96e9ec9c67e55031aab4a21b9c9a15250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd68549f738fe087909fb4e4cb3b6f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141df2b129b604acecf8cc89c3ef07a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4237148780b50bcf8c5bef0f7323c7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e285d3b0d40703fc73e5b8f30e1b00254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504c70aa8083d387e545aa1e0ef2857255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b82359ca2530ffa219cb500faf8013256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c5a20f40ca023019af51a81de574e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121e9df60d4d417902acbebf58007cf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371c8e288a511bb86eb98fef39a2098259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591506c1db15ffc2360d730e21b8dc4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3383b7605fe05f59b6021c2d6a2f39261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65844a20cb465f2f035c018d437ebbc6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45877641be9800a13cbf0f674c5a7c02263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2d475c9480201b74271646663237e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f38e4bb67dbf1ef6d2601fe6ec39ed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2cdea293fcdc71084f18a9a82fb13266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6b81f288d5075ff4c0834c45cce98267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ca7d43a150f5fc01228eae60c8876268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04197a264d8f96116316a092e6849b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11a0a581251abd55527bdf11ad7953270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb51d5c08f2bfc1d53fddf12eaa52c8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ab7c29696f2b0174f4052c798e330272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2749e832ba8806c2910683e0902750273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c844864dc5f0aa29cc732c0ec8dba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a44f379d092c4d855140bb0fe1b82275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b20f27390ec30fc02da37385d2e73276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea90bb6b33af9813ae840b553d67f0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50531b6cf28374fdc88bd82379350e5b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84aa032c943bf9c6ea0dc4f90db8abf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4480f42cb3c0e184a8bc543c45f12a6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c69da7c767c72b69b64f613cd116e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035f313f4de3dbea34336804cd2444b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d46b2fe821964e5a73063de24ad406283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56f578eef3baa0a67b62ee26371e3c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9a748a08230ca3fe917d3cfc169e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ed8cf0e5cffd25d225537293edf2a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351e55fc25ebf7c508dcab10d106632287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad2f2d3d99c7ce2a74c90f9cf4ca40288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07859c0ef0840773ce59ac5fd640895e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b126a437502dc9abfdf2d5a5c83fe09290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca74b7ef6ca094de1fc43ac14b4539d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33c708e0b4d2ac88ad702a5e5129df292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd793ce8dbb16e606ec765f91fdc143293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4da4116915d5906fed64e0a478c9c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503984b5977990f8c86d606d8f9dcac0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569436eec3502ca48b8d9e48598a79e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6e58f17b90a75577fa024e199173d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69052a72a187e771fad431fa847c4fb1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17e795538e9a9cd3c2cb70e682915f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63125c96069d046c9770e9d62d2289300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a6a66375051f414252c922a6ecb73301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18844697280f63a27754faf853d62ebd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ebc8ba1c9aa150fa451e496f159bb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63d0d681c94a3196eb065b841d2180304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c574adad570d1adaf8aafd43add2bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba25d4b28b873d11b18be6979190bc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311b5b778fc7b1467888043078f14dc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e2ea78cac132e112ee8c18735d164308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da8d1e14cee191a0059fddaad646bd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd68a571ddfbcd883b8740bfb9b45a4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d62fffae7d482b64c231b50d3ac71e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aebb22bf52ed216bbd6cf6a4203c45312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208e31d3b8ba6f3343dbefff4a7f802313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87082036b9de8dfbcb9c4a017d04952a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b579c8855dc633be3a5c8d3dd1f17d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294070e8884bed1ea8a095a3a6e60983316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbbdd090dd1ee6f6f2a845534d8b1a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49d4443f2355f3599e3c99b0d205c0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee488e4833e7eb56ba53c3462c07c9f2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a40afa538be23bd64a76eae2ce8d4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4e1dfeb1c119d6cecdf084e88e371321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419980347f43d54fcafc139944fce0f5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5911b5cfe2afae687a96194b3b1897a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799be0fbd4cc738b14e32ab5829a2415324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7470cf63cfc49347b00e1567ad04a49325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c02bc396675ed052976dc057e0089b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bcdccd7e1521245272f3cdb24640f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf195789917c5d0adac57dde76f2a2b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced1a06fc476aa9e1632be5566d98af329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5225dbec44f6cea775c7a9c766e7d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f49cfb287df6329c6ae14ce296fb04331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52607984d816ff6cc896fd0349da4319332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5513a4de6f01ac3e0ebce7e2daa24333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389be9674406afb28741d1756de305f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d844e4195b8682959a1481e070b69a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24d92ba9e7becf466ba4f4698dc3be336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc4a629be1bcfb314ce1ffc7eca22b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609e1cbfe40c0573f3f861a099f54fb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed503bd08106ae7e1690f2e64bb6e8a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ca79159c9d41571d5c492ecf976e7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5167830da2b4977603ff9b373a847341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206744440ca544a2d18c65d30c72cc1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401fbfc6bb898dc001804302abd08e7c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f2c7b04c569fa16a1d63576bfb7ad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3cb76b5717eea00a79aa4535b028b1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8520d57811e1573b87ed0fd939a52346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a7dd40a14351f0593ad0a568dfd8e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d47edc5c10c8d34d9489bd91b32c71348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976329694c4c92078cf230c6385be62349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e57a944e2a4184822b2467c929c8c6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53b5719ee3816c7a7d1af87621a2ac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1dafef583c315b579f6c202d437f3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e009f647f8a27a647e80e0c7bee60353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938afee8ec4fea8a5952cf4b5fdb148354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712dd2e0cac8aec11d17a6ab1c7f0d2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319c7dcfa13ca5ecd509f02de214320356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65057ad6a599036201838e6ddc6194c4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bd8e92dfb056c4ab4c58fbd59bb76358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87acf7a96632c3cd089a1bb86090245359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897edf590092603f1b1d369678bc369d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7f2276d3c97ff8927fcf6fb18da09361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc31ed90f6f3c0f997a0746854639f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2580e6535645ca59f671c8229c007363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49dd16f70227ad8319ad42e19765d80364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3d20c21eea0c4bfe155372494435d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d983d2d9421eb25b70a7ef8c3be345366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5984691adbc34a52c83c9702a9496e4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8a168d73d6db94a8ed7474737abc6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec484d029a4091abdb3cfef07bee2d66369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8dee8b4634ae7e84234801af02895370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d6fc711c8684e4f9237f664d3b2ca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88198e3721cacfc865bfe2fd5ab1fc1b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0609692aa6995f921ad991507f14a6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c37cbe82fb82b529448392ba19f66374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec53fda4eebb3f31b5ed1b3910ea94375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c3b747d9af051150cf6fc0e7559e9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13662925c32420436d8471d1c5b55017377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6fb2329fc1835294a3d303068c4149378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afe2c36e246d76bc078acdfd11d048379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a4d6419a4dcab4c3b67fb5b5d7c83380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5029368d89389dc690e33a2c2525df0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf0efa689e6e526ab5e8319755ea5e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6e3e2ea82a50c4fb83c4cb076947a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f932671d1432f2a15c476c2abc99cd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77379a61f72add1dc5f0f3a27af97763385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0acfa71ca47e17ab612b202362f87386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f579218f0c487f4bdff53089ae39f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa322aba1e4be1701c68d94390a60e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a095b312a4be6cb02eaa0c5911776389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4e151585e6fd5cca5cf408483c13a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10636d69cac66121a5288aa0e099652391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ee662c102560b70e7acd0fc010148392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00488019cde40a253b0aecaadec3682b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01079084dd3b16bd90674a3622ce4b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2dee2606dcf15bdc624c190bce975395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eaf674a2283ecdfd5dffab35c8762f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa950c7a2d1f0ab39e5d5bec8cf67a3d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6542f319aac3e745defa852dd434b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43ff7d7c4d53e9640a2dbdada665bb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926ad294aced55369bb28cb225d7d58400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cade4d3c406d9a52167f6fca8222844401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5b95e15b8b711874191b31719465c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9821fcb54157f889a565265ccca243403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65652df7b37b6e77d134cb6df6b2029404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58410117ba7c05cd173c876448e1e718405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abee9212b7dd4f72732e5f41ec20a9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39ceb0adde92a410d5a9b13c90f692407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27377d625e39301e1eefac83713d97ef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586cb7d07cc48390dd2421c11c33255409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dacb39c3ae3c9a9518ebf6f002fdb6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9b001cdfd7670f9b42b522d402210411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d913df69040cd1c35cd63984ba9c6b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c022f5250366cfd8bcd0cc516d6f75413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf86b53139dccfd3c829b60c2278f4d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa4f34beb2ffb657bbc3a1723cb5b4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb90028cf28bf7480d2a5815b45bc5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd1de6faca46451b4954bffd8fc97e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d48634bcde0647dfcf27b96fda201418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b385993eb14e9823942def9280ad501419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bf36f99501f7a5d8eb688372d500e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a44076040d73bc515625f6595f55d8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8a2b4abb6a6c7584068e6b3b05339422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50f488c542a82ff04c86e22e35d3e3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f78bd4b3e494b8e7734f1a3b276bb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7ce6e9e0bf06cc279d0c08e6bede7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76092b18776a52490a4a07792400f234426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b20c85d89e28c39aa10a2bb6b44e75427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3307c34ca0da0c311423afd416969428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fe891d9c2c2ae9565ec9dcc4400f9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4ae6c473407300e24826e26a1471c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde9d4c16cc6b19cd1a6f0823278a06431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91311d40a30e69193dd874680d3d21432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b9340a6b888004b08ac7c8ffb0a8e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a63441de9548a9153de1b06e825d1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3eaec078736edfdfe585d2c844e67435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b3726da4642f447678fa3bc5c7b81436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b340fdab1ea87616ce66bac19afa28d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069cd06fac5c989078b01be93bb0082438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a99e124cfb8ad4ac5ab43682617c61439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878a3f1713add7bfbf0aaf5717f03ed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3dd95676e2a156ea9ec906f423e7e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e595dde05defe9aa46841d09a356ce5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d29cffdcbd2c1ebf53bc52ca323334443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77532653b0cf9d31e76f801405573b87444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e979e0b5f8279082019cb5e983513445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ce72812b7adcfab9ddd946aaaf93e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f978db97f317c5c44380a7f3c388516447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d773fdd3f60d2f1b8c48ef045b9705e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93fd0223f3eba837cb9aea00a28cab9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e78e529a90c650ae361ef8dab75ee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201054e88c178fb0a3cac9663de3ac9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2aea108c035ee85acfb6d7427b1503452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd087b35ba2f214d8b61ccb05e4339e8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8266e81ea86fd4edc37398381ac955454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8166f12d42a50031f9b3571d025a0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b3e63c9c95edb0b4dc44f0257b9c5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc401b2015eac726679670c749651c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddcd09ac2e7edf8e752bef76e40c03458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f599a80b7ea5c562845122d67667f4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36af46374a58d4ad837b299c9f051d5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9703ed0e25aa7d83524ec4f0eacc5cd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94ed8e48c213eebfdd9ea86e2e7762462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7724dc3c58247e551eb1e16f9fe907463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf9be6bd8adfd60cb060c03dd3216e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8dd5f5fa64dc6e98db9ec323fddbec465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25142a291bc6c55bcea4cf68eb6ab793466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c14ce86b6c96e03f6a378dcff8328a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381da90463e163f34041f2da64348532468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c89545553905d95bedc4d6619997b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62b705c67ff9d33cc30d11b273f945470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d526ef25b4f57951553af232218a34471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff99924a27202c7f1ac2d297348702472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d61b09e5e268d16d040028652fdd25473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd7b6a48c1570404a73fa5b0d57d98474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7021f7fde33ba699b0d4a6741a57eb2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae9f91fc6585340d056c605911b45c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062f666c4a5ce98dc3d387a16009d97477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda06e926e52b81fb136c75dc6315ccd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7bdd3449bc52809c963d5a3079108b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed29f8092cceabab7484ab946281301480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834b12ec1bfaec4a169abb0cb138e3e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06433c526b3322e45a566f537f79fa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a20be99db1a662f86e567a91d0bd0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fb120623a947ee8bedaa2a38a79f2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96fac928783bfb59397bd2a4eacb9b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abba4e97afe7b907b7affdfc5ae63d8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3bb2adc3f9c12c5cd2cf7001b279b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87971630157120665220bb4edfce26d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa0d31da61057293fc3a2ce056d099489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317adb9f105ff6e46842408576599f96490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c93eff96f232ce611f2fd451f023c9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebeaa859c9ea82cf0d8e3c547c9c92492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020390da69537463f2c376193351f18493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32f35152482c6b2bd8e496f87a1be1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1ab189083186e9007a6b0228f792c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c6cc021bdf6d500308973f61309b3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c2073655d92eab8c40571c0373333497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f3fa33dc364c687b12bc4567c8485498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc8114bd9dbd2b658edf34dcd028eb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2504b2f6c8ee7353875eb7c29aa1a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbea6267f1e228bcbbc4258c5f0943501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae449c4d0531ca0ab59ecc2b5ab32b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a66994e8d73feb5506977becc3bcfe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23b26f4fe80366b562d44ee9b747a1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e088a3f43f65dd0b923d5259caf076505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611fb892eb0945c68122bcc41180d33506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb892550c4bdc1fabcdb53cc352f7f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08728114d0a2cc2a7ceae7ab2c0b06a2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e968459f3a7aaf0262dde375f1cd85509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9767c33adc18a1fb8a5e7768f8a1e97510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c28891815d6c082af5a885097313a0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4e95e9c8d3d6e3414a24aeb42e1c9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d6a7d287b0ae98d171d4678a831ef513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf05db554a14c2884b420511400838514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579bcde2f98892690726fea99438f58a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe14568cf49410a2f55691a215e153516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60590346bad9a6abb6092f7bc1767212517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2163775b5a9c68ebfb59caafa4c70b0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50172277881d321a231b05084df11b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc8596bc652f503478dd0d32c5fca7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2921d8a2aa1e92a8116c735e02e1c12521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b33a4558d0ac95897357d4137c1bb7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f497a2518435d875c753450b0f3e2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48c5b34dbe381ca6ba6b948fc1fada524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf01c848f699de448683f005ae1668c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2a04774e33f3ea0434cccaf8d96b6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cdd9155c05fd630009be924c345d8c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8654a0bb9942fee46e611e1dedac2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421d0c19dede8521082b94028f480fe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7b525f528eabfadadb066f1c7bb26530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9408684acbe0a97a0773afdf5d28e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56283c1a5073463de030ea3be9c22f16532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b322bde5af89b62e302fabbdde7bc0b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9b4cbff2a627032f21403e2776758534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238003c7f9e0816ef394510bd7ca5db535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a23c4c33edc897c3b6b166ef51fda536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa4e0b2b71ae4660e9889f6d7dc12b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f365256e5e918a3fae443c3c74f7cba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf22f9fd254e0df6f1f75787b47009d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830bfc039e14230002a87302b6eff40540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582e02f10b16df4082ac17703d0410c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcf5b669ac131a9509cc8f37eb248c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff4e2a5cf596c5000772b0e844e336543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494e540902e13a13d485b9f2be19153544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8c168a7d87fe7b4faf790d03659c8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f428893308940e04b9f4ae086b6726546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d5b451796593ee1c0f9e6d0ff51cc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8210ae1b5f72e623dce7437de99a455548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede94eab88d22d9f996e697ff329f61e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f47f7e8f7592732cd38d66581d0800550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734142efc41d0cc18d8629e74056a0b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c3743274bcf66e4cfc10570c656fa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ceac0ca045c5e3f819579a0022b15553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5846b71cf098576986c865d416da4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb70d1aafbe7456272c718425468410555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c943b4d7e6b7bc08ef3f5b6febbac17556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd6baa8aa2a71faebe2cb5adf41164557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69929156b6539b704c625609af181227558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b871ed713b68bb121c1cd38c4ab158559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0568eade8ab4d719bf5203ed430975560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bff239967a4c7c754c5b6916c236c2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546773d073c75b71613551ddf74bb90562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9f19d8ccd54ecd5e542afc93bee05563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fd57f20a503256f2e20195a05b319564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357a0d8cf48d08f3afdba219d2f4bf1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc676d3636600f1d57a25fae2795b2dc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320fa7e6ab33a5e53fbc778b92106ce567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f5f972aae5b9e02a4d99604d1aff6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea59d221901a38dd330ffe512fe56ae569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a74dc106e85f7c43db0c8f3b1d1a8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3e3da80cb0b33db728f014d3dad6e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93da3b4ff47c2656309a829ba42b64572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e08dc6d2c656fba24ee4b6eb783b24573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccdfbfc4804eeb3bbb4362037ad74d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d7096ee905eb5d9fcd6283343a980575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02b152a69d0d51fe0d3a5728c8b1fd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b02c2de41420fa1608fdc2980a7c9e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20aeeb993a1d5a0dd450479ace6788578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a391e5f048294ded363861dcc494b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95611eece0af510790ac3888f7d1db8e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76464a9734b4853557c1a2f6b0f3a15581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a8083ecc69951b3617f8723a58171582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea1691dff2db4a56b720bfba1e4901583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9d6984a213ad7982a77977c38f449584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31925d34b398561122f7b38910ed69585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3cec9129ab27d70af13d2e06df459b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbfa879f6d7b48731e5afb32a84283587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d371cc1e61df7ea8ba44fe71749fa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d11ef66a1b2a6a37425a0da9be1ef3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38ad3d9a3d25195be915b6364ad092590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146549a430e8c46a42f9bb9474adf25591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d020f2a9e0e9bb28e22cfc16f1bb95c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf75508dafe92278c806c2b1f11cbe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda275fc541c1d77b61e63b81e2e059594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a62d82d3a17a0b9e6f4ab7b48ed836595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b793721f4a477757f9a732f1f16e93596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc2681452fc5afd830056bdd44fe6c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46e0bce5aaf0d5be438d4fb6c59ba2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855a60e394cc10e1a4a6cefa6b1eeae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b77141065b5113afd407a267b2fe7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340079a0cb92ecea1f42cec2920084f7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2fcaa93150fd07e5ad67d2084d055602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162d667d55c83afa3b23f174814e71e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0db67691e4b39111ee9b5e8088eb5c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb35e8efd67dbb8e8cf680a584868b1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224bf39e6460f91e7c7058330006def606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a32b793de87159759861a8bf58cea9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c40d3bf5a9d3bff0e8093233fd43d6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c1f09aadd5296038019cfa637b56c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1691c24464d909f369f46f46e33cd4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4da8a7a248f5d4e979a3bd2dedc8c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cad7c0633a80f80366891cfd3f101f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b46341145960770db6a58b6b5304a6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33393a6812b5050dc47865b816341e22614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890f1e47a6f5f254123ba950342c6ab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779823935814b853fe3eee75564ad4ce616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188555c72117b3f7d519bbc6f18f1a8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759707bbcda46d70ff7ce626a70f7ef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70269c6700a7057bf30f4b73339b797619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547499d0561936bf38ce7c97c445d7d5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc8f998c00fe23b78fd3c9ff596f88621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109a0b4aa82cd84f7e4bb09a7173754622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511f09e1ab496d53787aecb0c6c3c8e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f30dcefaff55a7181c6dfa9d9994b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0ada6f3a91ddecd595e13c49df832625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc50086d08143975dcd9146beab3b7e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f577a707fb449c8deb47237f47a93b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadbe1e7e4eb631c27ba4bc6eb6b7d4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00bcb702922446756501ffd30030ef629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b379d07a8dd633f3f594793ab68177630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037cca81fa23ded4d27bb10c66ea7338631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822eab7d6bae958ed9230e172c914727632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11fa05fad02a0e9aeddcbaf3551784633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff92db54f8391419fe3db8c6cec35dc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9dec7e069a65b910ee1fd88298dc4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f5cb7c95878e96934c1540950d73f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f32e08cb521997a4a8ac5c98aae36637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78341523c9d3e0cc42b955c9bc3e72638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04337e4f5fff846e2079bc824c3e7498639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea742de0650bb51de4c7913d6f1cdcd1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4838d2a5cad53ac4907385412eaa9e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c1557aab204074963c93f53c92575642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bc9f549b1c6a067bf19561bb47513643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5e696b12ee9198dffa233cd0fffcd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0000206ba9a12d528173f4b2cf1a0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20d31c4fb0d0cb205d773fcff5915b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25ace00d031fff3bb62878b741a500647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543102ac80246233cc803f8a78f8d5cf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fefedd8a986bb7077dbe699f9c7fc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c131c16d5f7a1a1419a2f435b8789b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5817e360c267cbb6092512e0091c6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e8f8e709957fcd148c79b161e3b01652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed1042813dc8ea89595c0f6959100a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84ac0906abb8fd57c75405ecf1a227654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f29e82e57df10b4a24b552e35140d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7620bf4813cab4f95fbbe8370b8a54c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1685e61488440705dab746b738238657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922cc1e0cd50c75da45c1b7653e40777658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd9082394e665a04efd3cedaaba83c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262f18ea573d68fd03fdd092ff69310660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda1f60ca05b32d04fecd4a390fd3e6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76a463b66b4f3cacf1fb5539ab742c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4855c7525864cd399cc91efc05f607663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938d3e303e0635a4d5cc397ec508ba2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797588c4967d45d65fa300c14091545665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e97b8b0b0e192ef5b0dcf2a7cfed7c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce30a15e07aa41a503eac1a2defb307667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314a86c6584085a9b182445c0608ffa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944f9d4d9ab3a2a53d9ee99835f0cbb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b34418f91327066e50a04ffe0ae52670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe60265b07f39d325ebe800f075e8c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61917db9283bcaa7bcf827cace093f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f6c0fa51c83cd703e68c8d5877dca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70645f53172e6228b525ac249f00d3a2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a365d7b032db871398055a518d44f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee98c220784c313951a21bdf59e6ed676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8f0ecb1e6b5b4a6f2652c509f4828677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3c3c16e1c9b58ad3e6dff0d7ebd01678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c2c32d0e977c3afa386d7bbe71dd2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a46453d084e631280502b65891887680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6107f9a3873bc731b4d748e0e5df9d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff31fa20cc12cfa185612709664f04682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ca4bf506e89f8591212420231f31b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbab457ae5c0f64c6f8e0612bdcfc5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865aacd3d38aa1ed1e3567120f3e9101685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5683bb3bd46bbe274f7d92bb59d93686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419e6f78a461b830604dd329f9a7adb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d13ce8245bcb13e4215bcbcc9d5b8a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b25b59c0fc825463347fd92db4fbe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b8aaa867f28dc47e556003715fd7c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203229b925e227e094ed26ef570c753691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4049243d16b03217a5bf5a541a61295692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aab483021aaeda15724e68462bb885693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd042cf8b3d33d1939c400a0e33a6d8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57226146dcad1eb3ed9e9f4f06a4329d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f70c2c125d4e296fbf0ff695ea300a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473e787498b1dbbbc1ad513149c6408697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d772e3110d29363f1704eecfa7151698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ec6c2f9fa4863b182bbfcda4245cb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31c9cc0b56dc37b3dca304b0fc13b6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b468ffc578113f28daead33deebb1f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731a0bbe0d0ed3ad6e9f4f927d92463702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a6de1aa6cc51276d82aaa1ef72a1e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398d3afaab48ce4fdad26a859a7c462704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c6b355ac66d18222c63282398b70b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83a4695885986075951c1b6c61b5a4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e6397b51abf3ccc52708681a1b4b0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fcddcdc15e2c87526e97316e88b1ac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03914a66d658d17bcf67405e01fc90f9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddd426a07043d278b56dbc085e1e0b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70e6441b9f767112eef5af8a67bd4d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32679d88030d6fc1122d3bffb9aaf9e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9db79c1dfe2080d5cc60a4688a8fe4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850b70517f569753fb00876070f7e5e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48b5ff568330c63be8c523011a7901715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4064782a562e0d990c163c441d61ea716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037aa0e9b5fa511cb03311ab99fa142717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8a7fda67f40475e7447eae7e2ee10718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d327f5ecd48f8d08b8f130854018b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d8dd1b4fb298776d9ad7a6cf77731720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79fc7a415b3f193480065865a31d95721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d242e10a51108e1cb6ece2fb50eea8c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc257b6510794715f3ac34cd5116af723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c22eabbce38d1aa89a8fa631ef1c8f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d90ec0597697c38d9fa25a588065a6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e56749d51128e819ec395c96fb2f17726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8df694b6277af82f4d1b401977b65727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2894c16abe9bafa2552094ba9a284728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395f0a41bad67d39ee2f1ae5d33aa0e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16f3f682a02500a66b133c48717f25730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee16447791503ed828e0b8a58eb717731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a62f91083866152158aa87fac33c32732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39431ad338cc0b0a27d26ad994a7551733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26047c163241f60a8da4724285340d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703191694448fcc1efab8e52e72be9f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3bed61bee174c9f78ff7c1d69ae1d8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab122487f20668e77eae06a0188913e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975574c949ecee9e80550dd43da0bffd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd420b1e65d973ea53aae92303aeefe5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455e411db7f8cc90fa591a50c91a48c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab86189d712d352c3aa112e9fcc099741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bfb83727852a16cf5d70dd305656d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584db7e90e72c123c7478f1490e144b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93be698a89e5365b1fff1b7ed5cc7d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112736b4613ba07232a5cd8589e066a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a110350939ade9b39333dd7226e7dcb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b468c22fdec3a3f5c95704e56a3908747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690946ad5e472744a5faee588f1cdf45748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6841fe497dbdb5e23b329bd0060e4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab9931ef326e9313d41897d4daa9d0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9a889583baa16d42d7fd10da9fc5e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a175bf81559f8f3a27fa0fe5aa47b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c27f9b3561e55c73d915d6bb25cd93753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1d9656467779ffa214154808092f9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8beeeb59fb522af2bb79d3ae89997755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8f1365879d151a4f0aa48f86e0dbb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce14c06a7f7e177b1cee1025b933500757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a9253cbd6197ee1ea5eb67a7bd232758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce4d37afcef9c6e406c9aa8d68b859759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f03a64605d4751ffcaec79794086581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769020ef60ef46b499d576e25e7e0312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3681afd1aff232076cfff028de59ba13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59110c577b2c1597ba25ce78b4687a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1d993fc851ba4f8303c623545f8505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ca154063611ce96f5c828104bdd616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9961171da33fafe52dc0e3de386ef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da98ae682bf23a667a37e385443dd058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999e1bbcd0228704eb4d4b9f2b92deb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38286b034dd03e84cb27c7a64172ba9c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb533a2954be6d594dae1cb50b5946f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce89b3623cd3b7099eb56d49fd72df212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e11336a0b4633eae236510a729e4a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11079bc5a20449d1659c6d8f0da36bf214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c81f84de0299a9a3fc51d8ec7b17b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90165916bc8fd5501001854c59ced22516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede1f597185a697778f70098d6b17a617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be007741b118fe8711010a7228f8b61618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4a2b9db528e20b2a33cb05621850219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d545d2dec7669d6e1063f1f91e99f220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21f0fc43ada8ebee5a7aeb3cfb262321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869667bd86d782a847a7f13defe612b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1e0a69fbd23e003323e43a8afa97323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19353ed8e87538047407f07f5fe33daa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97816c1ae1fa5e56c423bd70dbe5db3125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d644ceb2fc337f99df80667665aa7a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27a114bf3ded58bd3ada079713a68c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e617ec418d880497e9427f8b234882228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319392517f798248f7262e0dbd8777029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e43649126fa6b95edeeea12bc01c7730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffeb4bf754c59f54d7875cdbe2aac2531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a37f85557ac63613eb36950a336e3832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e31560c7b1c4757b05316d6f5abf2433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c25b289daa52514d1879ab85e98d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f20827993ed4f5c924837fca24de535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79278d68a7913c2d656aa869fb2ddb5436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12118bee495f6bbaae2ab4249de75fa137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0dd2483a12bc21033d572fec6572138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888100dca22c7e1f2df18b28279668839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c69a86acda12d97b193f28b65d1fd440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f180fb582605026a69ffaa91f422941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bded517f271259000db159a142f3f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4eaeb9e62a4f8b9890e00e579631443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b22e8881b30d283879fb931971183544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6c97abcf8fda6dce724c8205945e045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6738a64de86eac7c0785a71f474d69446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6cf97984d13ad9664168204da3b5a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f576997e3b0a2f6308278cb0618ae3a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd92a7eb87900e3f3d550a9ffb9ed6349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30e3007bbb771ae9e1f72576e0925850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494e711028e30bb6e450f0f9445892451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce727da634466a2b3ed45361b5e36252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3a7b845850dfbd9b652e676fab34e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548fb29e0f0f632c9f7337ea00853d654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e76295f5b1ea59b66193b4b7bad81755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c07023949f65dabeb043de6b82f62c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8dc3d0a5ddafa353d2afa9aedb31257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a068539d6edf82581fe6fbfd49c2758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3796e43350c394348987421e588dad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ea08d0a5fcc3adce4bee9220921bb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce6f4d62b8f6606eeed5e7409591d061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6d5eb5d93eb2b58e43ed22d3d533b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409162c452b1c1d769156ae17290ca4263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545831945f21e9bb1ed42aae9efde9764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f221ee0bc3c1bdd26aa9cd54c8c770f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23df625f9f92e35d2f6e98363931ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a3cf1996f86fdecd43e2c9cda184e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221b7e4e4cda31896c9c6ecb92eca1a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6dda2dadcab0f155f59888602a0dc069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d310b6362fd7dc7c855e7cdd39715470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c438ebff7a1d4a0d655a55cdc6f9971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f934b27407d1b09bd8dbb9877bab7972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ef95d030962f837a8cbddc0a36c7273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58354d6bfa7fb376f40e92649adc51f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeae12c183fbec37ea26ad6ccf4cf2875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b2e78b61e2a4bb3271091fefeed3f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700076dc70ababec637fee947bccb9e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f446423aae3388f2443b3e5b859b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ba5682bc003f2761a3000fa65e96c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7407656ebc6852e59d459e51b2b5b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450e23ced91c4aba299b8c42678e44681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95195b285045213d3a514a844f4b276b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42a651204ff4ceb58b027567b5f05783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8d657c1fcdbcc0f37dd4095cd8c0884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02f941caec7642bf5de8bb4c532d1985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b7c9185d2a314f5b8b5695e2b66fd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82cb3332ca81721f6f44e33e9d8c3987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec392e9f0b1d54371f1368b109dcab6788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd91e7da990ffca29e62c5ce71fa1ee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d356663eda92ee25f86410417385fb290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a1a8ae97419ca18df0b7e8e70b01e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89243eeb66b0c53bdd85447ffcd431c492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93970fe3e77b3002eadc57d69f1c99d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f55df49c43f6623a2707591e52185494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c603fce8015450be5ecfc1a6c564f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993db5c4b3e1b89465462876475c7c2696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e616c53f0bb6ec8e39321799275e397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdaef71a4b1f50b3c5b46095064fee098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b8758b5f1f9d01ecf4f9247379c1f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3274f3174faa6a629848ea948804ad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685158727df32bd376f2f5a5be8e9939101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ede9cdc077df7c0ab65e1c685639e4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e2129e668f1dcc5dd88c12dbf1a4d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1110b9275cb816f62cbc71049708c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ce4009c89e34d4fa65ab1a2b22335105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267ddb0f337b522b5e91179b1a6b835106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa2938da4021e3471110496aa0382c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170ff609c2945ca299fd426e86dc4fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd9f87e402cf82c0bb970cf2139a0b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ae7bfc41819aef415f5d37b8e0ba3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49908499ccbbb702241b6c350e80d481111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f514e615c99863cec26645f5ebb3fba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689e6f813eec29a38421b44e83b913b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791b2410472abd5bfa8a48b6d72ab0d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116be77c310e5e596a7c5cfd63c8fb1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d807c096d56e2af286d05b7dd7fc8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40839aff06ef883b70fd4d8e5fde23117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b97caba68f3a738fda0e16ef6534af118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22716512272b2aa7dc99c10be5cbd33d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb7e7a694eacdffaa40b346c579ffe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c21224ac92bdabf55c48f8b746a80121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1f8763b412df19c2991505f90cdec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2d85510f84778fde770f6f0326078123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d265346b4d020b4a0cd2b3fa28f501d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e89e7ee3f92fe5dd370cdab32c58bf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d42db4da902acc789c365a4b1ed82126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406788348b1f4b57a35ca1f21d320345127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c0153172ebe248983e2672b17d55a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebfb8594e4f4a56bd0df7f3048016b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa10959faa19200200777c5c671157130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac36fc13ee985583f1e0d9d7441cb1d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75b11055bc9376dc5054191ebcbfe4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369115c385d9b53dbfbd79eaec3027b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c3c2549af57b07c355ee1baed66d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37512d5eb6ed437e67ae52a8cc737a0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235612f1c38323fd9075b7843cb319cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c15466228f6ebcbd170ee738760f7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3a05e700cf048ffce2d5f94898240138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843148770b649d4652891c77ff7e939139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcf921fd276f772e490013d334255a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df066d0507e5d6a6bced6ff9e09320dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c2b6afa1e9e1a59c40476c25b3911142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572c57b7df799fe543142e6a90af6ab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c5a048e5285a055f8260e34ec4491144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd860dd7e8711ba76b045bfabd76c74f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a58c83ed9d7c7eb58a7e6366873531146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397dba798da6df23177132b2b836c9a0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5e85f295b886d1caa3701398e9856148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa68589390cbdd80d4138a1c194621149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b69e6ad160e59f4b4eb468341774ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754eaaca4646e38faabb12a9b0541815151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521961d704739ef4d8b26e955eb0e023152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef3574f88166959a472604210ab9d9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be98168561a054e38b383a68abaf52154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0b5edf4671df37ed6047cb9f087e2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58cc8b042eedae5954fd15724ce6a7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb691bb0f270fcd935a014bb81c1a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f25810e0532e1289b384ae4b027d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dee7c96836c5f70ff9879aca506035159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df5fccd283835385effc5a1a81e6ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd71ca65da0143a2cd1841a52e1360e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d2b0298adf2f636fa98c95b10e8d6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80ae74c8890305c86c46be1b98fe40163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e402907de371986846349112944700164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adfa87a53a61536413dde72812fe2b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a86a15730326f69ec8d366900b60ed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f4ac92c047db6d30933de7e8aa2e4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013aea1b289cad02170d2e764114af7e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8da2dbd352a1e832778c002e12473169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c7802f0639943223ce4036fb0247b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44709023dcf3b26bc003a843ed97d19f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe446018814bac14d45dadbfabf4e0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c10d434c8f74bc7841c31f4b41317173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fa122cf47767424daf266b1f0c43b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844ef727be4576cb3cf096493ceba7d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410f91a236dfdad720543fe30cd3ac5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b092481c01e5553c69eb529508110eb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceae24de2cfaaeedbb2434ac0163885178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a9179170347fb2648d174944769dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a2bf400ef2a55d4c322e5dc77a564180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766aa301bff27d570202e8ea19d34ad5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652d2932fd356b22974d2feccafae82182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ef26b0ae2791dd70feb4f3b196095183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1095a48d9d16bae85dfbafdba87bc9e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128a9e47027e071b45e4c3c756b609f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e400b5f4bbe9372b66f2bf5b30241b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56cd79308dd56bb99cf0b01b133bec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1b9dc2a741a28b47a0466b51a6490188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4785fc2a869a8d6cfa398899bcd046189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3da1bbe10197a6d6032a6577226749190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4493d5ff49a202b8139baa60421976191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8ce0e0a80b8c664d887ef69dcbfba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f962df2010ba1cb7764edfcf4a6fde9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42112e482fcf555a75f664d800116c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14435f5ef17e0af40c6015a5188e1a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c03b548fc196495dfe8f22bd8254a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c733085b5bc6d8b5b2dc7953d8d9197197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0b101d7a9082276cb4dc81370730e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2c13be694b9df17d517a973cc0157199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7886fb12f09dc98517ef3ca2e4eb4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc71ef4a806834282e97f278d4b7404201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6fa404e210f9d25decb64289422cb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cfc1a54aea0a701a293cd9896aade203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bea118789d641ebca89b086b93969d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f6e0a23505566fe0cf1e50fec7f12205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771489eda7261b0ffd2f920acd86fc3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1a09d0df190dbf85106bc761433be207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc8eb6373e1dcd6ac7533205230e83208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79a4f0992b40bc7437f2946f58930a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb842ed54b947236bef119e7314e84210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9f3e12fc9205195549ff5b24bd712211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63193cf6bc3ec64ebf0ede1e0e1869e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566f3451a8a386b83bf6aee99a471f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5767644de6a00f6921476b5314bf12214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9dc2d86fee7ef9161c6cc3c51ff1e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fffe6fa34742e3262a6a23dbf6892216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bfd7e2b3acef49055b7d080995efe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be127362033611bb84a282f897bd3362218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9195dc88320bfb9002e16dd8b101f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ad87be2559a5dda39354150efd5f5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab855f55f9b631baad30ff05f19fae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5aec329ba7985e9cff04b47b6df1b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271d404c09a40f2e8f75adca1b96c5e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0cc702b735fadf3ae32b71945f9a1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d45ab0de4bbb3aed968193544bbfbd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdede0a3c54e2d5abbbe40bf3118f355226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61660bc5cece56d6e16b4a49d9c0519227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2de91f2324f83d955547c4bd172fe2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae0b55c6293901262a695e92f4f070229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb425613a6dc7ec9968147363e127a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf20d59fa1da8fa379e509b7cf2358231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a3b7c282d480a5d60cae7404fd852232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2989df9fe3be7077824d9da9a9b414233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66765a8656b80611dbee19ca29e16f7c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69ff43afdd69974d0b63a0bee14a1c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e1c9d102f060806d97a5b7f4ac21f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e27bc30855a2d1062e2cb8606e1f3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d8501cd64127d2e0b7799989fa04d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a190066be976a5a353332f0b26920239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cbd4c4f0809223ae48800646e2b8c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf8ac6f746d07750b086094ebc75bc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec80d7e4d3191e8ed9b01170495062a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c04235b68a42cba5112b1d06a58e8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998af0a1f1a7766187462cd57f09fa18244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ff3b1ce8545c70ed10254993ea1ac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9a90a1123bb9c6716fb389acbebc1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0bc23c56f2751f259d9d53a2bdb3d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efa086a112bf33990d2636aa462f9a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f99c81fc9498248e9a598dc6ee2512249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f9b734546967416cf80bcadd79ed7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978479cd735c74fed4ad5dd388056fcb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b78b2ab65f5a66335dccda88dff9c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcba4927311af3ede050aa3d83387e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0b38ad345eb46b11150c744055e90254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b82debe9bd30859f91805354607779255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c17cf9c961ef5b4b832a9c5d0aee70256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4284ab033c74d94c3987aa265e97b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebd1c695f6fcf5530e9b799391fdc7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4538621fb56b8634e77ea8e95deba3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60a6593cde7d188bc0dca2d175931a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc36ea378f98b0d448408d55f4dc89261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7257ea1a4c8a36128a22d45249c4075262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46915fea256131775ad65ea444078b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a1e82b462164834341cc41e4f2902264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6cba3ca0580961f44c3c893282977265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d17da67ee06159ca3e154d1e8bda9f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033ac37e45e9f7abfda3b246c1d17b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc88f61506e2042563f7383cc3be50c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13ec5fa15aa6675c2a0a2f6dbd60c2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81b7c35f0670f5163959f1edc1ed09270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b6830966c7d786e3d3e3b6517441d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ae6041b7e4cf917e6428c81d04b8a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0e17f1ee7af01c7e12a9f5636576c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be37b300a7c606a7382e36ac7e0214274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2be279a4d012242b8a03f1e562982275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c04de828187ec880b3128adb0082e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fbf30c3784e5506429d5cc6037bab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e122d2bae888f4660e3047328155a4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761b0e6d3165210af0a36ee3aa8bdf2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3e6e1ed713b19cb141a5ad6166a82280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57338208deb2d2bf68d5721ea70019281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f87d1553e4d2d111fd30d97ad7766282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713aaad51e69241c0ee9f551df432dfb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362826ccc2023e1b6b90ad089857c34284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df07cb08ff77da3adc5bc7af8753e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be118ce6ac67b57652de858403881ed1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6e97ca10071672ded8196c6e4e9c2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b947b611d3bd00308132c59456de2b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce7f42f894eee8ba0cecafea984635289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f5c2812b020d6d38780a75dd32e0c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16379fafdcff6ad582cf3129df714c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d00192f7942a282df75d2f940a6918292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c1aaaa44ecb8b66c7f04dd750299b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958c499898ee1e2884109890be14908294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6639638de5372f7d1259ba0066dc570295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052bf0116a52c5c9c339646903ef19d4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b830c4e27b0061d053e5ba0dedff52297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b559200f4a53d696d6d700f6e577e1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ea75e2bf611feaa9adf012990d829299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126682d2281a97325b108f155205ef6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7333bace216d390a82dc98c3b02b79301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ad78701e2860619c2d767ed0146bb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1015b081e96b2e43be94b88da291f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c23362e05d96eacbd38d55ec965720304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348b8b001697c36afe460214f68aec4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07887f65a5a1982ec436f14dbfd00fff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f98f7a82a710a8667368c946c62d91307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753830af662920d52966e3be7945aab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec808fde3845972946289872391e947309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc614ab620a057572677299111ea136310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed12ca6998e9e02258082ed736b1c4b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04441e682777ba449808eae1ecafcc8c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ad2350482442afc32a764ed1e4cf1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1e8e5903b5d463ab1858554bbf781314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10116abbe20f0acbeba63ff6cef815315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7692cb4d44778084abadd625669c4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb41c3013b36e52ca8253513014058317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aae69b9b217201bbdcb302e1322143318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c79df0c55e96bbadcb236fc8dda93319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c62b66c31bdedaaec1151a517be250320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f890cae64724bba430f9116915bd04321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806005bc1ca675ec5c2dd023228c597322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa203e573e18c022a4339ae102f95d43323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d26fcc421de2bff8c343eef532cc1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd2a22f838ebc370ceed2505dde861325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8baf3fcb73174de14e4aab5b3095c52326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eac5ec8aa1dc06b652d6ffafcc52c3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0acba7033764baa3ca72278f79ce6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba33fd15237bdfcc034548bb900a5a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b31f24a11e002c2cbc717a4ea169ff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd34d1c7415e6ed1fa4ea044ad63c46331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff64a8d5b117f563b11adade9d912b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec155de4c956d6c4b9bc407d28c572d1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc278949fb489bb9fafebf6bc4725084334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8efbff830ed714b0f92199b585493d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2e56222256d9bd0c51483ba1d4511336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f09c207f8ccdcb76fe45d19976e4c8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b77b6b5b7773ce5697834c36b9333338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d6e21c87253d5522096a7eff499fd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296489c19d1583f3a2231c4578b199fd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e575fef74237cf261cc98c4936dcb18341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d571ac736bdfd607d98c3d27a3973342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e3c63ccb68a2252b28025eeb4c1ea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfaee3ccf8e4ea91afc698ca38b9576344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406f2c235f9806f8aaa8b475c0a252a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74424e24559404aae083781fb4e6ffea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9b8df654e2b9bf28adaec5d6d0537347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6c1ca6f6a6491b62ff2fd62e927a7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c67f7eac4c03d58f897d46ccb36800349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c179d24f4f6a168206c0547c3e2c31350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e660926d7060ff16baeb703a3373e2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a89401120675206519407cff8a263352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd41cfdc2756d8cf2aabebdb54798c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858d26f496cbec9d2bf73676ad2d1dd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1739a547b84bd1b57c1ac4f0ae565355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9129f2c7b1169ff940cafdd8f704351356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1ed0c29afabbc0a0d529a5d69fae3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634293050eefba9b5837e71540deee97358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474bd17597bf7e89df614ab7e73b7c1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61167dc116fb898bd3f48eff4039b7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d1325672f7f0ef1ba775c3595e336361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1b74c6b61e5d122c9d77a473a7747362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b775c8430ce3f80fe59bb77366f6a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84e9aa4d583886dc6b6e952d566c35364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c9161f1b21ddb03b7fe0a70eab8e0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b04b3271e8ffe61006ded1537b67e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d803a46d5ebe44e58610d54d9708d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac68129995d63545e8ecf4ee2a52a85368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3a49fdbbd3e658bc5c4dd1a6f51f1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51574df007752bbcbf20aaedf61bf7a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22932333298ed82da485f369c8c4e7c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be50fc6af0a8e3c756a1368dec6010372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc6f598fd9677fab290afe6c936a78373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bdfdabdaff4b0ae46613d461ac93f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40715c09de63f939cbb49fcd9dd22623375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633f2f85ef2e1199cb3f106d2e2b230376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd499821fa9c0fefba609ca55d06ab9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec339bd3455c2013086fb2ec8bb488378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b04074b21440e13630486cf67f8ab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a93b4039ca062a9882dfde00909765380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19daebbe2c046b46a61a706a02980e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef0685f9ff606bb658f952eea7b9bf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd52d0f7df5b28a292f879243d1798383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c47d5bbf8f64da43171fd97c8a500e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71254914d6e39e5ee554a4180c288982385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285d3f1905d525a72db944d7101997a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2f847f3c910d38ae185c6a4eb3f47387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b3f8f1987162a8aaabcf455c76a4b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e59051bec1c9e42aa5d6f419db0d57389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9bd6acfb5cc52ab3bf0faf0c60dca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ff3cfb24a3d95207a9c09d48d14ed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399990554750220c8f8a99cbc6373dc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc806e746f06451c414092ebcf4e2b6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3978e54700c76037990ae302f27157394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a72f55a5d26f4b44ed5e145eb68627395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ddc8cf0b2f101e56c5b59b213bf72396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13df2b91c12430bd7c5e9c86d679d43397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092e4c64d1b0fc51369f81216542efc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767982cc9741101c56aa0bc032ab7247399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7148f1467ec3842f0545f47dd6315400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fd345e2500ab27339f08965c22e51401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2b18a636c3c786050b022a05fd7dd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37966a2f3fae639567c78e67550a71f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339847a85a1107bbc3f854163920c68404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727c95952684a634d321682fc727bf6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876db899df91171536c1c8bae70509c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee43ee3c51ff4106fae49488623d96407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc50f9dabfff66e1516cebad838467408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df325bddf4b2ca6806b32750855c9529409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e055ffdd915d4c09d18964a8651be2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baaa796f42d23be7eb9b26c8b850e48411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cddebaa91c73ee7108e2417269f960412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291fc468062361c775ab37c64e550cf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6bd9f92d3fcd3f937f1cad01c8ddc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08fea7355a98e5125225c11c497025415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3059d4ebeffe5bab7f71674dd30d1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3cd63d455a15fc82f485401b17e16417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10320f27a6408cd1f6ababdb446b66418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac04d36ee5fa9fb22c0d8116caef29a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56415376036c4b8bd02aede664f19a8e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef3ac305c4aee0eb1924a6a5f7bade421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7b80f6f71a1572fb0b53efd246ac0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa858908effca1bbd589527265dc1a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a922b40d1420b81e9fa0de179a7ea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322dc4a50ab25dde76ab271f5e5cbdd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651bc77597586b9b4391c5dbc31a116f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eda3605a72143ff16883d8c58bde01427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a42b0e071bc633b6bc37cf9410f6b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa795bcfda4062f919eda71b95db649429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde5e8555778904c755a9350a1c21ec430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cae8136a766404ae0dc23372309cd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974aae9d18f38d7f95204495cb3ea0c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510170321eb32dff3ab4d17541eb303433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349bc372d44479e11a493e407192d6e4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ae3ee1e06b194b69dcd188a982d09435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759c95a161d05b556e2e14c9a0bfe01436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767e980b3e3ca6941b4fdc0b6a592b5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bea87eab43ecac3227e787e0d955d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f038e1d7e0a7de8d24f9b618888ef6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdea07294540f5883c0538fc465876440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa44d75626e849ed4a990282d2ca673441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890d29eb7f21b92e39f41aa118ea1e6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34219e21fb62eadc89bb5a73bd3a00443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473d5cc30d10622ac06d6d0e6795c32444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ef6c7ade39f5d10dca9f68b4d45e6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24291e83b7773ce10c7cd189fecae219446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3482aad87bbc7adda26ddc607b7157a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb6e8f85152e1a4c0ad3048d6ad4de448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0022157e0134c83ad99a97265b5b2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d2226752f9b1ed6f37a8ea3ac7c20450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d97a0f3ae501d0bd0225e0c5f0bd7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e632202ffe929480850d34d0dff3ce2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d1bd16ed30bfc210a539d6f4ccc44453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463f6ab26b2cdd27a6d2945d074b241454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1c50b6302e63fdcb055f7054ab331455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f2d3e4c9b29c164ac764b4cc33cf9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79154301ed8ca841144f9d802855a62b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0694343855b183cf47fd2bcffbad4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fd1227c0cc9736977daa0fd2926e5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51058e7e9bfc98e6e0ce06ab92b164460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e061b96b295dbbe3ebea771779f60461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09149fec4dcb458221fe5d520e9764c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe446a784e068f9d1aaf9c3efc28f2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a8bd2ed10c80c7a6df4fd967a2bd3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa2b7a2f40532dc810605c3f187df3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339391341801273c523326e51f07f7c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ca2edc61fe4d35e6f39b84fa00516467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc783d280c978570dfc4d5c1c729aff468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126a6c1c3f4d9431953223efd6f0b80469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103f189675fadfe233a79ec7894bb32470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e0c889a46616b689d9e163875c8aa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d8a5fed550ec3908302d76060bf9c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e7795d5dc4f3b83624efaa49923ad473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffdca2929c19fe91fdedba704f795f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64073ef8710e38ee9e134590721841475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8dcad33512d651ad76f7619fa1169476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314db17b243cefc0abe04fc5b433395a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ae9c3c5b093f4b49d5ad169645f17478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14085ddcdb11fc13ce58fd2972db95479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f364097e7426688b6689ae3b54f7a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672ebbe4b56e204d82a4b2a05da8289481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25ee2f9cdaa0f286293ca988dfabc3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd89964c257697647aae65e6467e5f9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271ed258498688578b66fb521421420484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6f46a02c639a7a35c7d7900019b96485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7582c8e1c99fea87914b08eec9faf1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eabbfc35b17819a6329363b0469ee1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda4603cfd5e2b27e2e4fb900ff3c5a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598236cb2c2d547aa26316df3c21be7b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8650ad1057a2cd9efaee017560c9b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8a2cf4d88b1c48a7bb5f799da133d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484d76e1d14b0b9168051514484fb32492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf406df5798cf677f54ceb0d529e04be493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471b8380032dcf59e0d98b718bf8eed494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e39f7bda307fb5f7f7d26a5714748c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712abeb6e20cf7fb3193582379fa2b0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d8def6d7de06e8670e0569b132f2a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e7a10a201154856576ac383fe35a2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0ff70b215a9d1ec8b1be70f8bb948499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478019fd289b1d2bf982284049548f87500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7a621c5ee5a2647e48384b782a936501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e1f9d1f77a18ebc8e285b41d0c990502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a872b6820747b669837705d8b9f74503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fd1d0dfd75aa3cb92fb2e9b25d548504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09a45cbf3c797e736f54c41d9f715e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d2f5417b9cb4ae6defe49fc70ee51506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ecdbe351b60c63ddff2b94bebfa21f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505eb98ea94b0f4cfe53b2725cd8d4cf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe29408a81d138f7a6a75f5f3618ac4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fa6bc256972864c0119e6650700f3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149dfcc8449e2447e91218af4527230511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea75d319abe84d224646b188e34cd4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc450f436b1122ce6393af15fcada8fe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415be01dfc93f9136d05461af5ffb8c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114aaec0272f519425ed75870132bce3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f857f3ebfd653f406074662f03a935516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b0d079fe9a226637fc3812e59b168517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd02dc6dffbe556cbc511128fdc096518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d4178a430dd287ec6bece70e19d72519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826ce12d6af4718d228161a38d5473c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02feaf879a812ffbf378db9ac16b563c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4baeb061a4df9b8cc266ebfd1610aa3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02c6ee3cbe810132f561381a007137523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a337ae7f24c3d6b7e45237b2a7da390524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af581d7ba0910806813b9a2d8ad579525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a58dd7fad4a82667b91601b90b2ef0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b7c6ee0f29c9424bd9334c3b1d5aa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85121b423d8626caf217586b8055eab4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa6642ab5957367973ecd00b581fb9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494b53c125406941f797ad808480641530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdfe4b645cf0632f98598afdfe7b20531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0ad43f4511cb70fc22a2712074a7e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5acc202edde3926e9c309fda9c276533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb25e72ffeb678e812d24d7785dc32534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64e6bf9310b64ea4ac8071658d4b4d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c859ace958a621eda6651ff8a231c9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e675ffaddad0b2a9bed9da7c1023725537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44f47f606fb0c51f2834c666062910538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c49f514d71b256c83cb8a82678ade539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07ea7c02db9e700bc109cd706f310f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061b8bb952971849e4376af59d418bd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1ed528aeb8e0c5f4c06e421b106d5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd263135d6231fce94bbf03abd368c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c66a3c2e9c571fe25f6d2eb0c3c85544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84884106506e60228dd422dee5c371be545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34dfae6584095457c1089e42086e26546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fb8b1df2430a36eb159eef04a84b1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5bef4483feee7279bd621ca477824548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88abc6195d61bf27bd90336924a1e27549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac427e71e0904c292ac20a23940686550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5d206ee8a2ca20122cdae931e5334551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141a5f39d42899eba0006f88f605faa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115676bd999482519ffd5f30c3be90a5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648dd673a4feac2330fbc09e399d1ea2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8870ebf3879cf7aa22691a80d24cf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe8d5765d52587a9e5c56e5190dca1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef3b7b158b80b12a847c7061fd16fa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1992a86595cac11c1f0af88c2d3efb0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21561cb97b57cae4dfd21d0cd564944559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9a020c7006641ef25b538996f89ca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb151e1a1de14ffcf6c4d477a6c8a6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed2c50becf729aead6a988ad2c671d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64954780b0f1310f25c7987ffdbbc52563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68962d57a41f8b2415ca7526934614564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24fd3d8b4d0c205cf7ebd5636781cb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0e2719982744c75d8387b6c448710566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b579c2135c80c0a3344314d563174c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0916d85bbf11a5e48a54b8f87b559d0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905519db0805db2a9a1260a5f569ae6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a39cb5d01d0f0c8ce913be55d24727570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50251154b0ee371b6f4b375512ee9c08571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec56f2e171c6ca82b9b97de866c7a5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc352d3a5d957f2b198a87d8c38be9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656056bd6bfe827dd79430d01c87905c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13026c99e08525a2887d7b2d0d15fe7f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865386020328826bd5e14abd916fbd18576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6cbf6fe0eb0cca1f158a6b9910373d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577dc80f7b31dc4c8f1206ac30a2461578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37615581c5342cefd7a5fbca69af16579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0152281f544153a750281f0822fe16580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b80d1ca38ef7bc3e3158ddb66a114581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f9f85734315592774cead57e1ca6b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d97e2482d5ba3182216852ee932b99583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fae7336aaaf67bb1ade205737d795584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b081bd7072ddfe39520aff3922877585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85510a4d71c172fabe01a2abff06a72d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76444d8f9e45dddca70cd6000080b313587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624552c02ad1bd13a6e40c0fc603dfba588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ea3dde9e166c5b5d1eda5a91d3ad2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57d6e7dc2fc30ebb5f8245b88f3f16590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f757d07e45bc239b075d156dc8818a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1ef9bbc1c6b251ebe62c0f4eec7a7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4c6ab503de29e3fde5d5294642a28593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de415c39e0aa92195065a3878d7572594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488178a98da82be604a0b61d8199ed64595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d282fabf6b5d3fbff92c0dce09beea1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32d86137a1ec6a95e71c5dfe5c5cb4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab60c40d03d9c236db1238532cfc6a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93908b56d00765bcd23577e5ec773719599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87feb0f715a8d0e80724916fd068780600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf29be5a9456da91adb71ea90f1ed3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bca6e0d968ed47058229359d9122ea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1832da101be854f268ac14519b7233603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672887babce5871ca0f3aba3cac23ad8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ddccdecefeb9bbcd6686f1fd0e656605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794607472b7571cc34fa7e75eae9f09606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31825e8109b6a095e988c5ead54fb103607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb802786598cb674caf51227e8645eb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3684244be015cf65fe96a0af7322f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ec5085f992abc04fffc3db7508b4e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4752899c725aa9f81661e27928a1002611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3175e5c8d9f383cf6abb145e97de96d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508489d0b91b572c2acc5ffdb7017925613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d6b19c4a71de01f1564ce4afad083614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d3ef4a1a51e98033fdefd0ba29fe0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd62ea60af53ad311bd7493a3af6c1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161d05ac1764fe394152424a9cc0e84617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9aca8d9ef922ef32b15568920f6ee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8ff4b51d51eeeb37349b9c90d07f4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fda8ab79d9c5cda06e09ce72a5329620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954549a8699cf8738174433d9f3c825621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98cb084ee6a7d8e0420d47ea883b4a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a3ffcb933a3051189f015333494f2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bcf97fa51e93def2d772d3eb61c74624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c7f50b2bbea57ec0df8ad94905f59625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750400ef2e0266f3386a86c9c8848bc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1da72ac59edfb00225b40f77d3efb8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369d9461c49430b88370950889cc61c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d5f86c2305ce30965f040f8399830629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84c278b52073254445fe72a3da6b04630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4c9f95c2e850d74ff477c70578138631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46691a7c9a8340d548f90da7fd5a44632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57a53b22b190558f69516f828ef1bc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccdddb59cb6865f4944761415fa4e2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27ec62a034a8fa3cc4806843cc9ba2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b62823c15e41e61fb7442be7e2d7a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f67e30b2d062495fdccd012b2ba168637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747bef5fad1f36b151603e985eb24019638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd5b28ee7e30c3b90d58899a4499b1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db97becf324955f0301e4ec78f6227c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf302c58192b117165044642b7dea95641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d9295c63578ce8507d0130ee8a3dc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116e1381ac03aa58debcd0ea2d2b361643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47200c672c7aaa4bb846d8bd38096996644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fae6e7e20d128ac21af615328f84b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937ca684052d3f8e9b910e63ed59983646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ae8d4b787bb29c2b084f7a4de1458647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f9a0fa3d06338c2b5a88b79e6465f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7906407dba2e0fadc6070abb10de0f1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb711cfb6f65b2b8db3d38a58fa3c15650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfed04aeba69925d0b44ef51276d838651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b08862076a4edb08608df23353495652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b140870e91a2305e6ac1d8d727a7b3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fdd69a70507a80f07af8eb27ad705654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bf09e53e585266cd655f807f24d38655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d0ce354ca22cba2bc0dfb2256d675656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd32dadbedc1a84ec5252ecf0b1531657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360f71d66186d395fd14b3b435e38f6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49094de783ef3c464ea2e85bac268124659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb09b804e03c5e78f4aaf4a043303b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb36f5713473f75cbc06a50b8cbb12f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9651a7770784298795597489226175662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e173ea5ec252f9a66e969277de1bf2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984364c6c7be0dfca24a6ca6a44acb3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56722334ca53b0012a0164c17590dec665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b092bfa146929e712a430a9734fbfa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a457d231e1727c808935099072627667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e462b5aaeb3096286a6a3e3b7b7173668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6ba9e7b7b5f6edcc5201f86f4a7d5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41d699b16ad91919aa8598cc040e7f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4eab22fd13d7ae17271b3ce1ea7ad671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d099767ebb5dd61c215f1b40d4eb869672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743b7f3a01b9f18944807c19dbe7f42673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d2dde6487bdb0e1d138c756e2d758674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aac7e7f5556d60c029c9a859a558b1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5af371a8d710b2282daeafbcc23d5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547766685929d1f0611f7b28e7612e0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20530d4a6d80a50661dd5a207cb7afcf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8b8274021edf11948bc46a532d4bf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f0b707d8dfcfbc1943fad7a0b7e8f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94606c00a1249c2d49d811b1a2bec64681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac253673b2a370409e3274d4b2a14008682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690208678cc0871acc34cd202df872f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e9414b31269719234b0cfdba5673e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f115f0c92108543ce6d8efbfb3864685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c218212c1db6705a15f59493cb88f1f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9287a01eca67fcabd360f8cf1c36cf9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de25010381bace13c66d089b48c8e5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79dd11a2b1471661bd24ef4907cec9b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99086c612379948ac7749a109f7a0b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629b5359381321df4f297363fcdfab2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c9da72243516adbe8137fb60f3f5e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225dc90f499e53c83bfc0ae6f05a311693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d978afac3b216238aec22c41e6047d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d5aa31b18fc8a964e949c1087b22b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705da724b418c2f38a2acc5c7af774c8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcfc17a9dc47cd3d4f1aba7b281ee0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42065d0ee31151ca4219c2632a64c65d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb54d3bc632fd9d3c91fa226f2ee37699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59948f9fdf3cc46618722c1575e3bb7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9ed969c3e8657ef063aa3fd997d35701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d5923405da9599b8e7192725c0ca0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113b6bec43b186315c3dece264a1e0d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bd0e6d9705d6aaa9796ab03c01f7c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495bffcc0e119c7d22f3c15bad7ba94d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b4e793c12e6a5f4c4937d9fe67f15706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f80b42024c8adde2ba2a8a77cd035707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad57495a8d38044ff11cdb93d67445708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e81268d51f13cd097853103e64fa94709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b7573e8efe375e45b23f71180d2f9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57068f278feb2c480d98e7a2bac13bba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d43d5398053bbcdc3cd971b6030e93712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010229d815bb6ade6ff53583f3dfe3ba713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd35496afecf010dc2ad724ce2c6a5b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba3a3c134b5f43630958a1721eae67715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65f427d39fc965aa9a736528a09d7c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ebef7cb2c26c43f13fd2f1058ef53717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ec6998542eff9ef1707b28d5a7f42718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e88ab8732cf1113109650568acc05719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad1f766b019aededd08cea7f576dc8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91395368a034ca12888c3f11f0239bc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d15860294cacf1ad73e7689d74d05722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11ce39f019acfcf3baf4b6ceda46b4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b61618b75ac1e32e32c0a0f82e1078724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2188f99bcb1d5cbf1311a4ec0dd2fa7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda7f5f8dc5b13cddee11793410401d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2e5e28fcc008a3f1ec995f99fe66b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2aba772ef8a903209f1df9111a8a6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd966d2914e7f2e626727f296161a4d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f09641f904a4b8c012571ba960e4ca730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af170eeb8bb64b54c7bd7f6464f521731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b80c45e50283af88515b2a474f590732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ac973e8c01f8a5c35caf5850f15d3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad15db46a49fc885b1f7e794cfff87f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfb08b61fdc6cb4b2ff142c1117cec735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a710b7131da20191bfff3ab10f4448b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860dd4346d13159e92f4a7faa2c7890737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63c7ee1e0a22db201642ee49611881738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8de0154bcb85d4fed6f0809a3651c5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cef464df1691dad30a08072b1fee6f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f895078d701e49296921f6b2a89972c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5df370a6a813322fa7f74382fde147742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9add288d22c8c0e4c37296a591ef7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff46815bb2fa05f63d4588700eabcea744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2dc69b8abd3fc3c819aacaf98e9df4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e446bcc6569d762396d0b49640a1625746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8a271c0776fee7532dcd7cecaeb78747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7cf24e32fc782966eac3a47e92390748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4c79cf8da01f75bfec494e89ed7f6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e65eaa1e55ec2a5d944c7539f11fd1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383535a7998e81182799b2eb6ceb42b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a483c85e8957d55c1dd1a1889a69c4c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e407b3447a3cdb85419893420f966753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552c033ad452bf6f0d024a7cecec669754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5eb5ca9447b3c8ebd3b6b2568fd1ca755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c316fd90abd76b2e94ba2012b3456756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7feb5b2fa9e29871925348bd69967c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c604ef1fa6049a6f66b0be388015cd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f207572df12ebd9e090dfd3faa418759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>