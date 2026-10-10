--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c2b076073cb1d1a6722da76b74e031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf52e4c268eacc8b914ece632e59882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb08eb8d789e75f048fdecccdf2e92f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31ea3bc0e3105b874622fbeda2dc594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231414ee5792e5b286fa52d88f9ca6c65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993a4843a62f61e2320884dd71e24226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce79bd82d86da36eee90bc47cc9dfde7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c48707fe1e3750c41022ccddc10c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df1b100405b633eb217d1b8843cdbc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3699efeba1c0964602d4988adb724d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3275e589dd7bc0ce7a04888cf8fe511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255951f1737720ca52b26f72abf65db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad4ea4ac10fe2e78447c5b120f3a9713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a1136e51ac90f72cd44f8ffb8eba714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3730905e742b351088d731185f91acf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3fb6d2da1df7b38bc89ad0703c5c2c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455c13cc60997d312860fae0c1d8f5b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eff6e89ce50b9c15b1ea0b7643687f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a069e6e49814e3762741fb65bf8c70519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61811e6912443faef559b3656887c6f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90017a9e6ecfc8fac6f093c4a3b1ffe621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce1fd1ff64c9170cd6fcf652b36a8f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e6cd7d922edf9a94f3aa7b4b6222f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415c1092de3f5a20a573d89cfa2321224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2ff4f1add564e0f007aaa959db54425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf247c5b82ce18fd1bb30f82dcbf0f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f9e3c47ae2f8d8d1412af719504fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba781d57c04b8324229e348208a2ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31716a82b666568ecd036e82ab1f54529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa424a3cbb7fa72d6e9aba4421ab6930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21288779c424e9316584132f9103a6f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3a211626a54eddf1cac939bdd857432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113229fa5d6e7ae683b8329d634e6afc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e11ffb360c8a820a0985dfd3f18bd234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ce86cabd11ea7f53db74fecfa1b6935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7964fd664963dd8df03eb497e9cfd636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e466d3f5ee98bba24e6866798bb2037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e9cbaa48e85369849ba2f66bd625f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de3e5d4a1ff07df660c319871f7eed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f7a9de3d927bc13e8e5f032b5896b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb1c4b9bc3250813c252b1c55b4b9841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994664bde96f5f6ffa53a1f6f5ecab642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ece8aa9f071f4b9c98a08e93eacf243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c017cb609b75c8c7e622e934c69e83444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc409f29542fb16b044491e427fdeec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad685f455087a1f5b3db4fbad2b7ecf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ed3a23ce96187a0f34aa3bb1569e347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29bc0b2995e3a9f07f128ee802f8cc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120de207740233778ffe0046e71039e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2b59ee6ec981d27139d3d65962c5e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2859af62661ce7c3b5b4c4b561f86251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5396e3e4c5c98d07dece4a80ccb2d1952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c532cd55d3aa76d937d58fcdab37753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84e83b69871e4a9cb34f3546b372ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce07d0bbe538060f7764f299fe99fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122ae0fbe24e9097c1d2e0638842ce756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b8f416f5b764ff1e67f0c77479e1b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7558bbc39968e63a4c19aeafe0d8b658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fbe8cd34b2a4ed2806659da02307059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fbb11c862a256fe026931eaaf18e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce455b8dcdc01a3c070bcdd915d1ac4061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78beb44d57e9628e07c22c7d3ac3508962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7eff646d245b741bb15c73a601374463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d99981eb95849682816c02bccece5364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca4db9931e5a15b3d384d7a25679cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70065476dec807d7d20dcd3af2a1460e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8413edcde7f1cca1310b9167d9c6d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d219558447d7df1aab25e7d40dcf05468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae57bda812a17e466b31959a8cd1fbb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baaa4d28a476d40ddbe94e40f4a897970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ccfd1a6102430dc2db1162b41cf02b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f600381ecc6d490841ad409860b99872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb75fe692ce533d2fa0ce2f782ee7673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fae68a07ae47500bbde0520c47e67c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8879a96a798b709a5c6ac31ac2bc275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45580dc153abeb2b77a467888770f15e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d33a520204dbae90de26d747d5c49877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987de0c67c6fb39b329f064755642dc278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af88b83104adba0459581c35caa401379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f664a09389bd1986f460ce7b6cc4780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da802ffc7e52ea07788cc38002f361681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56292eb3d210d1c5b05a88f760fc47ee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb698332a6a43d4a05601585bf3919183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77061008992b0b119ec7ce938360c53c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663684dac794c1c24402b56a502500f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c146a0e4a07fb2e4195013b9330d6b086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02679a367c796b9193cd501e15266c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c000257c7f1ae70b922b5466ee1a4788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6eca6128a0fc260e084a707e50f0389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415249145841405334996998ee74b7ff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c877a133b66346df6e9f96b9eba8b5791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a5ab4def2ae71b75f0e6c3cd6450f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf3ed7079e71f29a2a5b9ec5d3d7f893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff515cf6aa12ab530c593bf8676ebf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b93fb112d245a29376722dfd09ce995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043e16394135a533e915b65cd3e7de896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965423ee5edc8276b1456c5a3e114b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8da7a607ee68d875f568a72e75a56698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd902a1db4c5a73eec2919522bce4a999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf525e8c42f1b0f2fc2719ae02017080100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e078149a4fccf300f41f4beb8db9fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e78d874507ac6b5ff11959114ccc9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b34a71ec42f43504a02349e3a936e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97087b8027d9ace0d28d721422c6047104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9addfa7102b2a85b3ede9563e2d263d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56611e4d9e70f43460a73357338a5f6b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d58bc8acf6a2bd9aa507aaf299a33107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf26cfc6050ccf814262c9d61b50303108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0272e9420933fa956399f2c1e5f2f1b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bce286580e2e6f3399b43b8f67a84110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b9819318aa7ebc1bbc3fed4293441111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7877d39bfbce20aa33c87d8ae9a0e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7fad4c4d3263581e7fdfb0dc8b39c2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bdad22038c30d390e3044cfb8e824114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab925e6dd54d43f103d9ed57ff482cc3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9e5ae279b6df338e1f50d22dee24f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15484725b43e6a88c31a4cc91021b9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7476602baa3705d7dd2170cbf1431e8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25f116702ffb6514de53ed884fff5b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e6ff3312db7d0bdc94c7dd5eb095a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcdb3898c931987e228ce382a5a44c8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912cbe444f0268969529a9f99725ba68122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfbc08676a9a479c52c5febdd1aaf1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad67a6b9791b62518e21e8441a147c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc842e347469394ad676c484cc687637125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9309314b2fe0bffe8dba1abe1c419d3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec69b44a41a1ac4c23d7f122d36d79127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de529bd0a1a449fdf0d39b95367b58128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723737a36eb7b38fa51779064a1677f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5f739a1222cb704297ee051702ffb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28c2002c86ea8d75bb58c2b5ceb84d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c64d83f50d10ea7b03068f275277c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902c9a768d97bdde8cc978d1a3742e1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311697ed4d35ba224bc7c104db91e4ad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d7652d6f88abeb117f161e76de1e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf4929acce31499e02fe1283659ee9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ded1fb34da669f5119a12a2e017208137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c146167bac3b0ee6a423bec3484f3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82553f3a0bca87608435780f77bbd556139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e003dd67e4d7179bd8e09be26d892140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9097344f9c7f2bae1b8deb538acaf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea988f1a3e516385de3b37e09da7d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce14cbe66e27facb5585160527533c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5816cf02c696f1feb9dd37f32b7eda144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a707d48cb4610703056e0c17b899a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ffbfe25dfcae3fbcf8d5dc1214421146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35743256fc2796f7dc058c687ca7bcee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6e0e56e998ac8e2f06def7b8333a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab8b4a863b4ac0f6a49f9b4bdb3292149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729ac7f40e32734c03a32ffcd613f19150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37757df155465a2ef2f131d824b754151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec6442cc82b2fbd2e683e1ff07710a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df102bf74ebe65d57c602f6b1f34d594153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1daac06dc2d492f56fa853250f0c99154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987b3d572df71e76cb2682584eb1f61155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bcd966b9b281d0a6f8b000194d9c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265078d2448c10273d023cd34f4ee014157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4972bcc4b3bbe86b1cec4fb84e49a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a00a8e639e15cea93e1b97e4620223159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ead0681fdc03f821bd5dc1a1b860e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3c34241e1eeac2e2c290f95aac2f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6921366aab20ba3f49938149d9e171162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b8d49562b45e369e9948d781c4f65163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2fb20e138dbb521dd579cd9005cc3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07806b85134b8824c9adedeb19c07945165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae436e2571ea03990d49f851b4f3e36c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beff2d9caefdb9e761bc45ab89de84f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6aa78a2fe32240ce070d5977d8210168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0b943694c74fd4fde456d4ac5facf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4baad7ed987004e4ffc093487e76bb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22cf33876d2af723b6c035c11a6e12171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd3408ae761fc1c55bcb43fe8748db172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6678ab09338612b34fea20d40740ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3d30c7d3e8ab6ea74f0c8ac040854174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669e24dea4ab36c1397a99a7112fefe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff923c0401c795855d71b5cdb4d3dde0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfaa261fe051de8eb4f5ed2fcb6ad2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb641c7faabf9af542bce6667cbf329178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863735f6777d7cf9a59c44f770ad73b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9af93dfad2402cbdccc69b585a9ff1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3d13f7b2a6ac8d7093fac5b973044181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ed53c764e116bb76c5e4babbe354c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a4cb2a3c39b0922d433d501dcc51c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ead777edbf2328198b71d4fc2145f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaadb39bf87419ef6b3f20961ad0bd08185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6ef4737b749686753a8d7ada737b6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3757e5f32ffe0bb61e4ce6c8929164a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc900c82254f9bb65e711f12a18ca5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c4399cd07f024569fcb0de36ac18f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613deddfba1d97267319605ec13376e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad3a3fff91a54c39872f91ca770dad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c71e6e2960761c140251691fad0dbe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476b80dc17d9977635a66c478ae1773193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085bfc990c3e80a56513ae9654ca129b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fec12893b1eb0e6b472fc1a53cf66d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c0fdf32ea2879d9d22e9e21def9d4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26f65177f4f3ea82eb441a08998196197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9f00007c7384dac43c114ab30b4fc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39398695475ba087d3416dedba46ccf3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42d437ab38017c9a2925f19c0561b1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9072942ad642d76a5e48adccd31659b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391305ee2071c8230cae7daa285146e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304001d8e8effb0d6522e3c204231c11203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55576205cfbdc3de4cd5e772d722d9f5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50037b913e1450382afb43d47317a63e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075726bf0040db37d9626a1efa6204e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab472c18e7275e07fe9c04ae455a1e43207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d637a6682a1199184e555b399f559c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf68817d562b60215be67adbd3ccd3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc824be838033f8e2fdf1ed8dbf3dcf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887e0c0b0d71e118e0b684b02d70577211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d4082b60725b84febe13dbfb1a245212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d2adb72d35cb750a9f5f539150d3f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c727598e295c858db40e336a175a0a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a3811148f9bc8dfcf8b7d6b4ce31b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d540fc4fe19700b5c78bf42059e8e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe8fff6affad6fdd1196c9f0bc4f49217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad2bbc993bc2bdb2e72766a72442e4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78c7b4fd428056eb18a30bc8f79a89219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f9d67039c2743348f276a3bb21ff5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a0214dde6f2a04d9645c664fd1151221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ddc2178ff8f7d2cf702f9ccae847f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7822eac637712cef1580d18e782b20223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74038b0eab7d8daec98205a7f12711f4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408fe0fff40f71824d0ff31d37ac8e8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6cf3a72a94e862d6a549bfbc99e55226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0900ffd7f1fb941fbe2ba24501ec08e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c85912f688ed7cb348455686600dc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55118e5d0a116e65b3e4abd560d362a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1287d2a72cdaf523ff9ad0d9e86e3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ed24ebad0e7dc75c28871e51682c2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526f544bae5f30ac4dca5ee0e6fadd8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb56a4117d85e6a487321672d2501d3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947fbdb9c8ce702047f1bb5eeef69e1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f87d41e39a5d5d9ac8a8104bf43d40235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf29c245d8d4f18e9cd69410719560236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e147854e91bbdeb4db3aac114587f70237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a144c04606b74c1cc08a36282e5bbc9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a4237a32745396fa67229c85c4932239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2bff5630f1ea8da6634894c052989240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9975bcc8ad706b9cae36e2f3d865950241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7aabcb105e161e7e5bd98bb9c55b9b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572fa84e41112870bff80364be7df5a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0f5ef99c537f10fa15b0d9aae799e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c130110bdf28082e49bf8ae0a22503245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fb755d4682b54e0b3831949e2cc21246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a7c0740626b8a1906d2527d0307f9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b38ae9538547a5119bff5aab3ebde248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7bd907ccedeee995e76ea050b251d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7e8a29149e7c8806726f023eac104250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07416071606cc454c3a4d5c6ceffefe5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc1859589e0fdad9ceec6e8c023bdb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798c12f450b0c376961e8c21165c365253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952241d246fc91aca7eb2e81d4c7faa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef474a688cdb5e5df7c825b9bae69e8e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8936b8a13338af62890889652c4a76a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3248141156d225d85916171e18cfa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d01c237b242138ccc882c19f1fc088258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15778d6c7338f884a951a6701576882a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db62c119a7f550b0a3999e364776b5e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6c511a42caac11b7f1a0e6cfe9e71261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5074ebd9f1e977ab23296e2f8cc0e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425cb40329df326fc12a6cb9833b891b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a3200ed8bf78acf34a2e475616a6e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b2a5fa449f31370048840da323c52265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768939c564a64353bb2b6c77baeab728266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e34d9afe72f44fbd494ed91ba64e13267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240d6e722d3c1f1371298ff46b63b61268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c437b5da87a3692c8edab9ecfdea8b6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079626d95654a40bac5ee222551e16f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143469a03c5a3df9d1922f88a28dcb8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d332cbba9bbabe9637512333c2edf86272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216b11a25efc64b25bafb7a216bd97a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089bf2f0238f04c9738e905e493367e1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9992aec4d1ba9a7344b5146e24fa5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a00ccb90c2c7cbe2003f7267c9f2ee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41ea67b9d1a9d5412deab03d230db8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44acf1a3c22075b89805ae9eba66efcb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca9aefb950ecbdb8fac2cbd6f490ae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce34f1dffb681068eb833b0635977c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5aadefa814ac477218f3fa5b80a06f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69a0b565e920c0927dc75d8b0d0e1e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f9ac87b4fb03615646de619149e1b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354040e29c4059f82be7b65b1eeedb52284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5408d30c314feae9bb91206bb266782285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e25a2060f6aff5cd38d2680a869f1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f6682361017099fe6b38b5f26e3be287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33fd1e6caa2cee63b9d32d7c796380288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c7d21e61e8a3c857eedb66cc4acbb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a6a006d6d854ca9d7c855e740545c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ec17998de0ea9a13344a0f78a95f0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34730e18c5445c42eb8d947227541ee6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10eefa77a00c2ca5179e131df7ef1f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9251272119e26e562c542af28adb18294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97fd168814b5459ad0125d52fe7900a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2b0a7bd56c53dc280a11db61affaa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d4ec90dabe59af45d10f847bdb466297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baabaaedaf087fd05b6892a3d9fc474298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81e3b4b2cef0cad726eb3c30007a02299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9bc231cabe21245c97d1bfe554172300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60c6c64935447bafee4c33da5ce31b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50980196680e85b4d865051b2728ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb7e285edc2e4e85bfac040361ad1b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39e6d577ce2ee24f72530673d871fb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454715c2d3b7a3e91b5459193f8d0fc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b12e76ffe938d1973728c0396fc203306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a02416e597e83d524a622911bf278307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb5308a03ee86096acdd85d67f53a6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9bb63b8a93b70730cb1bfe55981b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74233fe5a1ce34a41ef588e60c4c9a00310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5883f5fc2bcd0f386e4e96685a675311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d02d1317d04723ce9eb471600f0c7d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205306c41f143d74345ad1cb20fabcaf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d0b49df6afcdc0ba6a45cb2a8631a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090101983c57a731dbdca43e0d347a5c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d740cf7a5bc51486b514ea98413dfd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb956d77b51f40cebcd34cbda1719b5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a649093a723b8ece6410344187af32a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ae7376d28999894c5c2e4015b3944319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19cbba07952228defb1afeee3cda20c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6379d902c79ad48b28906f23dc1b4d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda2b0281e55f26f9b2f0c3b5476321322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33f1b62c131afd3d1c3fda536d9e21323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303db1366807e164540f9315621ed17a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86740a41a0297678d2219bbc7321a37325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1d908b5c91078a59e874b5b14cf37326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba33d0357546c046b6b996194031058327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ac89e136a91aee2994add6ed30c13328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae18d922d8165bc4ac43e4f89f6a6d5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cac50ee9cd365f932696901a937c43330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efd5820dc39c454f10eb68a89c15fd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173372625c8f6d37960dd25ef595cece332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03b23f687a9e13e22c209623b7604b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf40ebc446e88fde717b4390e030991334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec79b482d12a731429c0010cb00ca86335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f012a12533d4e98638a38ce800ad7e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f1da551eb8d8c628ad29c171d3312337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4a9329ef490ca4d4dbfc1f10fccd7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52584c0956febcfedeae5ca2b0a6c070339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844b41179289c311db9131df8f92e54340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb170dd7675943b81d6eec56c14db19341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e577d219ed215c1951d5fefcf8af889342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3edaff44193a49a5bd03ac6f17745f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d53dc7686c7f917819e824974150bf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac58541f720687217e4e55ac5d3a208345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b2f9b939f85bd9a09219a83c4a50f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efac29318d748992d8ca50c89530f8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f02c7b8f86bdf779ae7c998b5ff7f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924cff2692a69075a38c471e24331af349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81299474f39d624358756407c8dec1c2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e322537202ae0fa1f78d1cb57dfbb8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f41656b080aec86a7892b63e5d144352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbdca1da1fbbdebcd67cf49a50d3c6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5d04094911706effc8b7472576af7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c2642a30613f7aa4bf4812aa3a3db355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa810af6fde59761d986eef4d95bda85356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50127bcc921e7e9b369045ab98da0f30357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b711c31ff08ca4c77d47570557506358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bd154c4b868eb1b08835a750b3fa6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5a0db3d185a29ba41bc0e4eb94423360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a565fff0820777f6cfbd81c92dd6c0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b934510c746096e3d526fd1d46f3f6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955607a81f648222ae9007266c2b35ef363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15836a9018840b9b6f0fa6d0fef2e382364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46983bcaef903e680b40f6eb588816a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42515ba9ade62f59e316f31ccc270164366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773da001046ef2b4ba8c0a9109ebbf58367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d1582d4ce716a043db959596ffdef368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510fe0e9569490e6544cf3f65bb98d5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a277110cb0fa840b087b060cbde7d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e03af0f6d3b81ef0420ec35b3b6ddb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2537329bb0c9410ff028de192f5e6d4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116b57904ac11838b5e97621f733ef2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec9d3aaed8a16baf197273ad68fbb9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce022ae6f02dc4c212d8ecb7825b21375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c53614b0e68c10c5e72e14fecc280376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd9e9078fdf1240f057a87be5d02ea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d4fa31bb83167ec2bd625aeb7c0f6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc5643687bef0497f8110b84f3bc24379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665117bd7470e4064254884389e5ebe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282c92483a3c4a1aa7ed751e45faf05381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b3770e3842cbaa6b7f5ded36eab4c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6bcc4d16a2ad800edb0700a167b44383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8261351cb1e179db78c04ad0fbf686384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b5f4e358bdd6385f2dcad9bc8ec81385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ea1c313cd346af9db05cbf729cdc1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606879a3e98f92f1609f7f4a5a275754387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982110176d40636f68e448c425a76a51388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea2d72358ecffd5d97a5eccb327edf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91244ce65cf204f1312fafb3b2a87613390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5933cec0e7c5836a5664f6cc87ace391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1032d2538b0c18324f9316b4e13c961392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07364cd94d0cfeeddea93bdc99b9b99393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6891dcda497ae4ba4cbe5d5cdfe321394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36be4dc409a1b4e0c5c4f99daaee9c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c080af5ce353d506874926ca4f83c56396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868e64d8f2c92235a8e65da338d2e19397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ebc38f1856a94394b87c77de1b1e0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94edc8acec9f29b21ff001cb9bdefd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ba327f520b490dc5c2a672789545a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66898b9756328eb2bac9aed73ee020401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36733da7de137038e4332d1c3f83f594402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccaf534bba19272ac68f09dd29b0edf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787295e9b7addf104614cb74c8767ec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af25a9801e19206213229aa527cbef2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090463de72bf8c2aa579a1ffd0db1b94406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d35f412af8f6e5a8c56fde3a56f16407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0abbe1f93c0db579121c2b8381f417408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c54844c0bcb4510b88c4e2c61007b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2280fc014b87a8681556e2b91a6e9fe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8368db19110f26cbb3c4db8acf66d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28175a3784fcd7cad0ca1136ae1288a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaebddd67303fe2e86fb35bdab4cb98413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99ec271510db379bb1dfef94ee058f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923125b1a5c9dbbabd4a3f6b585b251415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af1103ffd8f711704a0bc071041c12416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f974e3f966b05cd9e27ed613bf0b92d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16695154ddd8948c6078b9a6a946116d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02160869aa551b345717702cc8d60a3c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8db6dd739a43714fb76b25069d332420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8ca3aa6d15ac2c0b93f8f1f0b44ed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf82ae8f1b98580253032edbf9e6af0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67181d4104840d32bfc9f3a121279dcd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7deca2e091cbee120919fce597f01de424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7151efc66f33fa2299642c2119ab7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d87148278c68b45c88597e2a3de2c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff976d9350f11b1c34589e2c090fdeb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca08d8c6176a2ba7a3b4cf77d6213a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea6ded734994f8713eac3c84679f8b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f677858529be57809704eafd7c868430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266efd84fdb65704c28b421df11dfd9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0649ba94823f9dc750fa4e4af111776432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b9683804677c3fa1bdcd758dfa3b3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791c99a3325cc9a300929a7765b8a95434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8023ec9d8f33a50f6b8c434bfcff1e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e204318f7f4ecad3d73f0f8e0c8acbc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd86038dbb4c12542e0f76580d2455437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225e8cb7ad2c6329860ee124e7970b1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a4cc4663003d06feeda2e9214279e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35607708d01b3e674d683bb189150f8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f194be171933e12b89826246b33756441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbd226dffdf4e93b4e33b784c30abe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2eef0ade3cdf5d38616d44f631d532443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001e3b269d679a25817964035f411ca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591f9c7db4195d47795f55cafdaf94d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65faf5ad9cbabdfc05b750902a0098446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560ad522fda9dd8ec2a48d7cc970ca4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb77e60dd3c9a3c516a9e4838d6ab46448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823e8a4682853c4435bcf8bffdcb840449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b18f3619fb16e9d895fc1aeaa71cd1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed562a238b0a415eb659939734f6cc4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde5bac535ce4bf41c1afed730b9707452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bed5b6123439c3410db208664157c8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d98dc134b5f2eebb89e4610d436188454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e4fcd0e8388150ca8672aed583064455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372d74102223660c984fd26d4d9951a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0f33a568e5ac81df54e041d6d67da457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dddbd2fddc6dabafffcbc1c9aac062458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69d2754706a3ab70b96b8bde5f7688459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee03947eea785161637f560e07c92bb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c301ca9d0768e988a8b18aa0190b25b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0033fd3230d3c066920de152a791f9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5fd9b9d066a152cf956e9ca52ec73463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a0fc0683506a78aa8f1de071af2c3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c273a41dc67788c1cc933952c320d0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a491de30b5474669a9fbb9afb965dc2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6847c3fa4ea0fd534af208d0de838467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631bea802e049973b38b452a7cec4de468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73426670a27a1ff57523dab049d186469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd4e3b51fd78852e6162fc4e49f7a5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62396db1df96f50d89d9f2a16c6a599f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ffbb712d141bb9c14cb668db41ce4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fd53064835f4a0465cdfdc1b3178a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7297928b7f92b9037bab645578e983474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f460b270978afa963217f507885403475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0bf6d97405c2aca6e66c715cd9e885476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b288244daa474a750daca2f03001c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47da533681ec4bccc0c498f47437e07478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0b7615c30a1fcfa9053cd72225561479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf1137ebc48c525ee371c84087a2b0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2cd9cd4e036add7259654643f96e1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51714ce057fcababad845a5df9bcd40b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decaa2db54453486a3f22ea1fbbab272483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dade6a5f5f5222813cbb20f368415a2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00045c9eff00c59fafef8fb2f939b2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afd033f7b894a620dbbcd8cb9760a7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb302cae1ec3fe9cc0609498ac36d8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69388de668e7cc0910cf073e663b6b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4c284e59a41171fcba96c198c4457489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7f1b5c70f6cf9362de9cfb9183767490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f77f6447a22af26724ac30e70e3baa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d8a22a11de0fd0f6764063dae083a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c873a07e58c356a8b3790445376e747493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb37557ee0249f7bcf6bce107c286c6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fadb71eb86d59ff258e324f4fe7dc3b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124149cb914f3b6a2546790f4be0cdb6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c768173332a2811cce4af3ec93d1c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375f4ec083ccd06cccadffafa169e10498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b983e385be1a75a6ffbddd073185aea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eea73bb09ed0533376e536129b5e73500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d16f2bc1827d637f591f8da66632c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a883e06622085a6f82c9c549721ea4c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e481786b76abf5ee464dfe1e1f0148503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c73533eb57de749916b3de411a848504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095990174f54b193c85c21b07607b332505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74cbf53f986c0b6ced7a0363c52711506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcab6d2a80485ebf06ea901a9f05b8c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708adf820836453c28d919eaca9a13c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a1c083e03ffe6b4b1deb576951ff4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7551a8f9484338d13818cabd55f0af510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8f3eb8e6539c2834035f4d46bddfc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47d0a8a264c6e8e2316cb66cc61269512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ebc09d9b4a14f0fa49af1781f2961513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3637309c97d77820c8a57acd9e47b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104f5ec70ca4e2d46afd745b6d9550e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c63a385984c5679c6e780487305c2a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818b6dd578492fc15b9053c6734f1a1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7064da069b5b65bccd073b723a77496518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945522aee32882e6d0d8a0431d556ce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92433cb0781899ed22870d85e56628c5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4940293d02de4a681764f252111fcf5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e364ad8c9d58f2afde51d361269399522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f717ed0638d7ba8d5ebf723d19842f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db7a81614d2014f8764536c42ecb6b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa474084f019c64290ef394687475803525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2282f8899031934bcc60d945abbb853526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e129d88b2c562037e90b0d302a89a9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1527713354bb5468ef867ad56bab6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f724ceb8887a5f3df807b443a6fb9c1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c6fc49786f88e233d423c9addd101530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bc50781a36c3c6d393114ec76292f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcee29850e4ee11aa0848d57016ae55532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10870d54c8313ad3a743579da3edf2c9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dce8e097cfb18c1d3ef0e43b7f836b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e5e02b85b9c7584a7edfa63c176b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74043645f8a3732f02f54cae025455536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196a1f1c47bcebe13d85c8d632b8630537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf949eb5422c4858d8faaed0270a653f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0805d0e659ac1ac3c3c50caaaf31f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f650bf59a1fe7d3c908a77c30d8ece540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851734fdabf1f9e014b405c81f4aecca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9217e942eb0d93576fa685454e202b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae72fb8be802d2d81636f9a42f127d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01089bc9d09cb9abe4552e15cd87f3a6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef314b15d00de083494c23fba160911545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1e77e8f472c23ddcdab742d953ad4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66786d33e5af39b256a92136f6e2c9f9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe672af4878e11833376a0db42d534d0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5513b28156529895d51509ace19271549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2819e945d8a1e59e68b788fc24552550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69765e5931723513f02237926435f94c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f628c705372a470a8088595d1648815552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4e3315be6704db76f1e05fef09489553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e0f764f2b2210530dfcf46f68dd0f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c192e5faf51fa7cadcc80c5f41e479555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ad0233083fcfc8afa5a22e980f3ca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f17e2b55eaeabeed468fb1f6cd9a3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149102de3d3f44de49e489826ffec54c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43ac37311bc3a04cffbb38704e71af559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b1e6b83fc3ca62be6fe7e65759bfa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1a66c28d79188a116b3b3b4f7ef8f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744a7211b9b203a9d6d2644577f1d8e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dba2f5aa25eab5d425e59c7ca69521563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32daa267d6b3b7c9db88d74770336092564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702ff28720516dbde9f0017b5e09413565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa280591315c91ba3da0aaf5076fd90566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c580dc4a116bb45a1285899d0fdc93b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6892b52560dd018732a776fe3b8ccda568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20554cb03fa8b18c46aa47deec9e799569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ca2baa4c9a7154844f08d86c6764f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f445e665b25b6fddbbaf6929ac61d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fc599cc51a13e91489fc862582cb2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548838115c8560b071bcddd36cb75a0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8893b15538864e9f57c969219036b56574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1afd48a883752d56871e16681a952575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e38e0192e49c9c71517021f153649576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df53c1db98d88f9a02cfefb04b1426577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805e1c2ba6e54a22e112bc0bc5a1d3b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81faa93c88c1e725c5e75048e278d755579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d867bc8017359f564f0b870fe38a13d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e23378575c6d2ea89f5950dcdc0732581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f96ba14a11a5c2db0bbd848ec4584582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6421541992c162117899bb3e63d18e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed69bce4c37c5cb528222a7785faa43584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8d6a6bbd516d2a7d7de7a70a89551585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480b16c4f05712ad1fa4169c8e6410a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851a5f6d8bd5f6da4ca4c48a133b3ad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0459c31b45dd70e3dbd5abd860296588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790bef1b8457feaa88423582659b3bd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fde5a82c7f2339fede13e534067be590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4ec8bca1c3310cfeb040fe7360d27591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dffb9f9f855aa5a7b2e63b296dba18592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c97170eaa236c7f63893687488dff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd3cb6b34609d86c5757b2e5a86ab4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60938a05eeab5d578357fd30e19e9ea2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499597d11d5c1816fa01da4c9993a4cf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f1d74741f7abe179846074c4966f4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae07f29517d14988767ba02abe9ad4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ec9c9e713cb32c3da2c0cffb5486c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7080f2ff755be5da9a5e2bba3ba965d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7625d25cad34a00f7ef4037c120c108601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271972d9a0591a2ac23e8654dc0322a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4ce90ce6adca07e84f79dc6b7f294603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b928127378e96a70ff3518be40246c6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af698e6d74b6abc24089ef721b6c2764605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab0237e31848accd2afc50911eac16606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf2a79b8a3b204245e647f925dda7d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dddb6b3305bda0e79c2e1a07cac093608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ca34f5684449113a2932b7a0fd152609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d62756b03bee8cdcb415233fd08e55610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d266dd4b54f18b630eb45e1139093c7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebc358cf4bda2d0f55f864b441cb58612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370444d7cd1529768a1fa32b0773c45613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42630ff1b88bfbd4601e70840a83a492614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f8a16c3a9da49a3d7e23c312d9610615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa81b233b97003d304497c75e22179616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13456081794d52130b00d42446b325617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a377fd79ccd146d7edf6aad1a089f6a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0e853aaa7591aa396a07befb9d8ca619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a79d3aef4d81b778d80bb97a960a9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96519c5e861c61711698aa273fb54a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97750f84038d21c8c117cee1276d7f0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b44f3fec66c5f480ca6eab7a4e2c78623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53304ffb3703fcaaf1e98c3f69f2eac9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fffba0593ecec611adb24eb3783bf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10eaff0c45424854573a6f125bc1f8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a4e8811aacae48b1db79f384b77c6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae81806b2fa7e470fac5175753f9e7d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe95a143daecb75589e9744c4ea748629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9565813a4783a04dda1e445cfb6a94c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ab7c551929e304b09f2019c1d92bf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5013f035eaf4b407b54bb5d3bc5c7de632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6287728a2abdb095ffd22313a633321633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14751aa89cbd1a2ddc53e81e6b70b0f7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9046cfe3ab682b774794b7c3d8631ed635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aaaa42bbe6eac04a517ab88365b325636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b9e31817466902c6b827903c8d821637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d157808a3ae2d3dacdca3a83baa51d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3d14ff3c726357de0b1b5ac969e4b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c7469ea494fad8a046342dc640b97640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601be6bbe706012d9b8d226436b0e564641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8bd75bfbba680d73b34899d05b0730642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04bf69c4aeb12cfded88031e8ee221643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c320f04f9643645b5a3709630698579644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29454ec4f320e9ceb1f1d67b3de4c851645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd832060dc2efa0991bb546afd738916646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed301d45d2a37ec6badab03a79d5029647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c99a7d3c58cd37c45e9b3a3dc46cf5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f553f313055916e094742b60af246649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1fe4206c84016c0565fb7f2826b92650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654533c07b7601bf3ec87aa4a5a7ad9b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b2036e56177dc362caa31e52f6ea4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956f79a656050ca891d1a3303c23d43653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb851b3fef8de5233654b99168a1e4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8378267038182af91375acce9396b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59af5b8f2016477fdacda7b34e69171656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31beb648eb21aacebbfb3088112514657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046ee5e0dbfabf6b1cc3252f9436dcf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b1fbd624956dce45a54e8d35f820e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece1930b0e0be15b2ca68cc4e76a077660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f3171da4360eed423f619b2ab2640661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ec11adbc5b08076b5a7bb78a60a04662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2613cbf1386da203b5b8d5c09c8be663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68326e12aee9363199274c5b271876b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179273801161cd1f3fd7cecb3f47b9b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64efdf072187615bf39c9443c7b4c3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a488fe37a53a6610f7bb8fbf0aa42d9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d429b158dc5045580e34c5ea9fa39668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff97b39161f5bbe4383a6d04a56be2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c540dfe70471c185313e3eddc7e79be670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24091bca374c6be868c8e0f3299a839c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522dc0954f3736e52c28ef3f9c26ac4d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9d200e24bed3fcc9667841bdea46f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09367e67a72937daec724c6426cc130674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa71c83ce21d45935d3f1e9f42485f8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baafc7a795d17574dd2f1878c6ffa1f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f497c096c0cbd75000ca0de5647b7f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e77f88e5a9a84554c3f7c4fbbea143678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc902cfc3e47ad74b83810ec6e9f0aa5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d0e2268b1e06ad35f6dfe947c8669680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6abe798b18beb8c8d327a18f281547681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314584bcd3b47e9bedf8a56d3269addb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53eb38542288edf85af1b3e455c3f8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b77fa5077aefee9d8682322ee6781684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000fdd349c828dfcfc490c1a31e0375685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c2705f8ce5726c753db968630b2c1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511be71f93e8752ad340d796b85258c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee7753cf46f5c41202becfeef4d18e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd88935f2425d99063c58572acf0969689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b893b54e9396125d269c8d3e274ed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918a72a5bd8a7f8297d97555d580f57691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bebb8f688fbb5efeb5068f25d676eb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6b8f5c2edf6931f68454a99bd04e5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd70460da799f7615c9f1ba139d5f2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2d1f41112f69ca13a5250cf0283a7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d93e3e00bdb64b7b6a7771077d7c4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43cbc934632f2c46d0fbc1a689cce3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7799b4843ca4a4feb9082285d700b52698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3833ff618f4f592d3f44939b7d3107e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d85e14f13a1d43b1395f2fb382dcb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbcbfd0511cfb0164632268792a2d0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf5162394cb9bdbcd27eedcbf83144702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd725a59561db89d7c50d19264b1a020703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6c174d2688a9136d3acd9de8ea87a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed90f44cbdda8a6e815146015e26d33705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019ede8f09e8bd406a95695903773bb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918066c93a5042dd64e1acca9bbd4a9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af380d443235416a246aa22b1caca16c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b406aacd3bf363281d7bbcb0100599709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa65009e870c1cb5e0ffc8dc1951961710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e107df38c3c04f1f97c653b864284d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bf7d619a926b87bc8ec194714cac8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb9b4ec433371c694b0eb8b99842c5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac2eecb232fe636d12bdc11c514a5c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ef6d41641930d4356009098716650715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b944d2841fa1415933948415d70926a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e8bf13e9c346226e69e769a858a93717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c16c44c5b65a784b55a3a2efa397f8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c7956b381a74aa568f21ac80edd7f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c379a03c00021e720d1c73117628c1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fe306ece5d46bb24c14bd80373dfc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147f17403d3eb1adac818c03c025b68722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb108527c79b97c8e7169aede8d7419c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f37ea1bcb9bb799424e7f5bbd92179724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b24effb23c09a7c49637b2d70b35db725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85281e63d81efd9ec4c9b782b731f63726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f61c090e42c2f939cafd6a465c1f90727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8899ab1c489e414d277522c746a7c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f283fb918cc7794f556105e88062196729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1c7e3e3dc9b211175b1028340c710730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0edb72bc5e296dca880867e21e3f9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87cd15ea9eda1baaf929815a99b36a7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27383b321cb9b21b76314b1d46fbaad4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bf1f2b5e9bc61f630486c53104a78734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827554cc0f9096acce58d9fc65c0f16735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b8bc4edf5f0486d705cc98679a31c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d95646417b76ca80ef08cf5e55c5c7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe129aa4dd6392760186c8190dda3a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9075f6eb1832bdf0ab2b18ba698af00739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf6aa854e62881c0aea63d9d6e2cfa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da6fab4adcabf997598a9dc3a810fe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1052259a479f2cdf7a68af69b3463742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25878d2b768eacf2ed26b31706119cb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4fd7a3c3c2cebbf8cfc87eb7ccf36744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee318eb254e2913a5b97b3234adca4d9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e92417c0ce6029258ed75229b8d1c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec134055666fe504c3bdd1e9615ad80747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada8bd46ce7a78413cc7c6ad31e75e1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc72956ecc2d509e0de722ff978078749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b54d16f2374a65e4f861187bf8a05e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ecd30e7fcc860ac6fd69163036dc9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9db0a0afd1d8359ee7dbdcb9d19217752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8302b4999f6a2c7bebba7a09c09e6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d730bf79dfaab8c4d37e4de8148a0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026ce7b047292ac3567ebad95a3797b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2edfb73a2ea2d0276dea31613fa2e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837ab0b1be4a6f63e86efe202070251757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc45e8c7e96a7b633ca3e7cafa599a9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99640efc9185461da1d4744fa792be28759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1600d9908ddcb8188b9db8dac014c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18bf68987dacf922593da6f0b0fc1c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863767e4cfa0fc400887ddefed309f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f697f36eee7e7fea30b1fd412b589c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24bf5723dbccac60b99fc2fadc140b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d1047fd8ca0303c72b712102143d86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919df34e641530a0de90c84f7cff6cb47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84717c6578ce62ac36ab86ec7d3d8c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fe5fffa6070257dd2304d2e91311e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858fe92fa3bf49cb568604458e6037310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056646704d7227dcedb2ad6cea0c1b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57993ea07bc8fe4dbf3ff33dbd21fe0b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1ecac2268b050100fe895af07fa1d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2453d8d36761901adf40504469a2914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a49ccc08a1466afe7cf95b37e6b08915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d207196dbba96d3d29ae5279d394e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc223fc22965ddc0d5988a5827977b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6994582841dda5f5526d81b9514a10c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490de98f59487cb63fd3a5f9cf7fc9e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41221a38a412ad04ccae3fb500501920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ecb3e7b729fe5a4c84830c717f28a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e338b9f76a4f402d9da35f488c58c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a1c5f8416abc88d0fcdf53dbe7d7223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4603f9ed5483aa1deebdf9ca1e501a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf51534df11b42d0c63c1d3556e934d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3bae446967e4d1e00523efbe8bc7926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9de26414c235352cc9cd7908f5598927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef122e5a271cedc52b5a2cbc8be231f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ac8e37dc43c3d500c50fbf184fba929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce57044de800d29da4b784bfb0e63fc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c246b9e8212294bb7bcd5fcc4683b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907efaf6254103b3b76147a451dc57d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17ddd5808c648291626048cab5ca6b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d82db25b957b63de8175a06136d50d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab430fd4e9940012e602c902b145f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ecd1c59878cdcc21c853c5000838d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a2fc9e9d5feaaa5959c2e4de2476437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e457ca7f5d906aeee36d039a129ae0f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40f72c959f1e31a1c6c3ecfcd087b239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3db57e8cd8eb88341b9819e8baec240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6b100e611a01c16d580ba8f2deb9a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01047a6420dc0e2b540547a7f8e1a4ea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd04896f3b019b1e23edece1e56867343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc757be7c74a04cd1b8e12f9cac3110644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d05f8abdc4805f0dabaf6d1002aaec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fb04eacc050b0aef5be7f096905c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97f748f879bc09bb2e83807c9c0b5947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e922249c2af95cc041f00ba5e94ba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3842a13a49b9804aa67ea0bd608769a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53f23c3f14f56026e1c7f022fa29ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57475a4fb8d0ceb8d4d53e7302c3ab9a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0909d0f47d134a6460e72d09a794c1052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a241e0fd630654f069423c019140753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960709d3c3d4670141e5a96f821763154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8cdcffd422845583413bcfd77edaf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e6c233d67c2df3aa900153891d40356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65e1c1826157edee6ba14f9495677257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576b898285be0b91c73bbaf13fdf0be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa83df4b9afee05c4d5094fa6f1755459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1260db3e5dafbf8fa8e70b1484f86960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ddf42f9106e45332c9b1f3dcccd8461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8b2c73c10ce9d8dcf7ce4b41f661862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea234e6261cf111248bbc57ee43e0b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9373bfb2adb365768bd00a5fdfeec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22233398e96da1afd14c443ca6d1af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa9fb43135e941f694b57f012e0ddc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667834f206d39bd18b1ba090b99f099a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053c789d4d45be53a71a34addb94ff768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb417abc02048bb17a8929666db759f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efdd23b91128ab2e1a38db764ce07870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88df0cea2c0c3dd8bab4e8565ed524571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9be96305b698a0fad289acb312424772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723ee867ba2bed1644faca0375e629d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38271923671dcbbff5e75c1fb5e7c374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a031a68559e9c54425a4222385bff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a111b812c4c2c494e42fb86b886cb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86daaf7f64b45cb92538be5db1868c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b662d1376b085fdc132a61639cfd6678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc34ceaa3ed7e88afb41c5edbf687b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a894bf2f397061ee31d2f935df6d6c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ad65e4cb9aed40d97f96e973691e781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e71c2188407d4ac583ae72378a1ffb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c83ddb844b78cf41eb8448678f69f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e4fcdbbf0bb812d1f303480aa6c5a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f81573609590e25ac4f53f1f358c385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e020d5e8ef9045d0cdacd728abcf9e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852023cc23bc8b5d049da5895a379bb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b56146eb9959e399f66eb39110b5b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9c8bdfafb15da5ca94a32faeff0f189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d30d763f668de1633a07b0411dfcf890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb35b741479bffe1491af244bf561291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedf9bf2a82716785fc65286eec539d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62d2c2a0412f1ee3a7366de1f8f19593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037decd294ca9498930fa45e06a5d96694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c1ba9a7bd768fe436ec43dd23999095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f2ac8d2e82c30987aa79da79923f696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e753e640ec467b370d5c92703bb8997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa18a447adc65edb7c4daa34653205198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1e6edc08d566932cd4afcf6cac29399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbccc49d9062cc6baa12e4c7726d14100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845e6918693ab83887ad74ccd5da3f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd811b18e191f266aea3cdf7eeb2d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c25c3214990b1bebcc3a3b33b9df1e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c02b7a59d4fd23db9ec7b82928a27104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039755113e50a62b972ab550b76e764105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed74232af9834732c1b7a0d8150657106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33bf3ef9829952e4a9a3859ef1a779107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9e9be878c8264588d932a691d8a84108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fef46f54cb3a7efde7e280a49e3e7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c9975c614846c585728847fb66ed2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967d43f55c7959d0a73de154e7d3e73111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b628b4a4808149866964c2aeec3d3f0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272530b2c36f174011ee9308bad938ab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ff4b0ad3aeb54267c2f556decf3c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3d089635e12f0bbf14b511f6c915e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d374d9383fbbc16f4515bc2ee50c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f007f3c49e92ddc404a1d455b37e9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449a43c942207e6defac6c80abe4090118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a0cf3bcd28e0a4462b97d4ca3b1d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2de9da01822234f02a3e5aec80158120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8b12a4cf7207dc1fefab29ae32bd9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88624df485da0130e4af78bbf0b6fc93122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcb0fb6145fe51d92d1f4983cb229f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16c26271e8e6358f8ff86acaecf9fd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de6778d2aa7673141eaa21c187b682125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48c112d08aaf7af139d0f3b11cb2e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67548cf9a355ff285f97fbef3b468f3a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fd929599ede214f66613fa257bede128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b4a4f26d3051a58822fe3f5c1205e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f2005a963ccfb0b42e81a97c7a21d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53008f64530b789fdbfcede1021a120131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d8c34b4a51499f1c22b130d53f8bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ffd7a1f2d2951f936e5b8b2c8bc4c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46b2471c6f1f1e70fdfea84d2c0a85134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5f06ca15c07e82fac4d288511a5f9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c709b69db9064fc750cc01c1d3cd53c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6481d4cea5886b0bbeceec14c2ded13137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2bbfa218467b550711e414a6a7f73138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e4e360da0d4e8af9ab2555464ea75139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52737553e82cb5536ac0de7ea4ca50140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47891a601b8e2ca9eb9a112a00e02acf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430a72cee35e529ecd6a1594017288c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacdf08a4611cb951b9d306f5925441143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc49abe37b320132531748be8a0fcb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c312b7c06b3314f7289e972fde840145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23b04bd42afb11e032000d4d3f1c32146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f1ea4fdca784bf1c23224c91a7239147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66f4393cfd2f4d7f9cebb7db27a576148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0a7543be2aa325a33c6e592117986149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030cdfde9f39e90e641eb7c106e379fc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b711670da0351c1f5c51fe874d331151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a952ac097373a47b4bc4d3cbf6eda152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b29e37c28b2bbdf0b9bd379fab3c7b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39010149db6be5371b0bda80737b4a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66284b3b7ab9be8f8d5a0721e1d11709155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f2fb58929c8b0d258c7f0a14e408b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f0e4261dd5a276d36dfbb280d6bd5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b09d3932f8e278eeeb0c4fa30a23f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2152caefb72ff7e7f3a123b01f4269159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283900f5d5833ef7530c9886b819fb8a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723ddb15c7f7c7ebfd1652cec35ff59161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddf6d0d044b517ff5b3c83a607490e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52254d7e4b47c8e1443ab97db0c942ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27441ac2103b1ba1555c0fd632eb9e6b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c5275c5e09ebdb03cc70b4d918f62165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b653bb2dd358e293d80728a46d6084166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f685480f23c2295365523361a885f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37472f4fb9e84d1c7dbd2b944d0a4a8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87da93e95789d79a005cc72b0c42ec3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c50c2f1da7a617f1038b642353314170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b9a3c45afe6d7765c90cca6f48145171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee26d9b3a68b061511b45bfffaa9a9e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3214ed8952cd2ea705816ed2c856cf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e5c4d94bd587f077e4b158e277c4b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066581d77f54788cfc0703e4cd15cbd9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeca4cf45b88481fe25cb11740568ee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5f58cf6823c976227c9c58146f57b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991f9735ba05aacdaa89c02ba95b9ab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a9e1ed8c28aa401a2cacb292b7ede179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07bb53b25490c93413b6f0a343dace180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287f58c3c29749147d56dc7c31e8aff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067094e460d8fb7fd6b87757c4dcbea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf6007f3d8b7be1bfdc827d67854e4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bc66c509270f7f101b4ab64e54a97184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02eb390b31c19af3b29f11af5cb2606185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7924ffbaceb223b234e86d1672ff3c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c0d0da1ad693a47a8ad02e3675828187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad815b874276a8caa313fbf1e48cf7d0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26d36c51b9beea53858a5deabf4535189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97e0b10b85c002b1e10cea150ce0aa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71c5279a6d7e617ee156887cf7336a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7581752200abd5bec6a082f0fa673b2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d424454f8b8061a55f6d2548477b896193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fd8b0d498daa792475675b45276de194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b606c79202135b702fd7b4df98e7f6c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1f61fbfe8e0af6e37e621c747c99a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314eebfbc6c03d50ad52d75ae2544134197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db81f1a2198af6f4467dad906013665198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a65f43e904e3138ed0b502a6439e4e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291339a6a620f7c1731f46ab67b8273d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44d0bf008a8086acaad19d29d16267201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9ef2397321e4b3f144e3540f11093202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a3d18cb39aa3bb6a7cbe247a1dc1f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf38031e31bf9f24d55bc6eccbc65b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655a65a45b7f0686fe95f6ac86c5cfe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985cb3039ab28e4069fa8183df58f35206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a77ed7781a4ed5a9dadd49930ddc0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92361debbfd0b778579aad263f5a29a6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3db343cf5913b21e5a9662f8d1d57a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50588ccdbe75cb409358f58cf8e5439210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942850d25da38ae3025a78c94e0312f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1bb3d24dd4b948a3f1be7055cd4ede212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a87a8e4d59a9877d25ae5ba3ee6a0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2716c50f24f1678c26f99fcefd941fd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba13fddc9f0a50edc97bd19ae2c75c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18d864b7258f683787e07837806629216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b5fb426da0c1a9936430b3aeb0ac9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb619dd9c5bcddf39277b9f7cdaf2d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b125c0b5b052e8aab954bb53290086219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82278765c2a650fe222486261c700b7c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a716fe9faee7c24fb7a8253d28c47d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f7bda136991a66204ea49e1d71602222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b19482cf74f757d6b3c07deecef6b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac6b68262fd1eab60970d562a40381224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b5988d441235f284dc716587ad989225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978240b72caa068eac8bf61052e412f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5538a483eb4909b6d65df92f2faa3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc4aba3758a08fa62184d560041b2b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7714a2b5308bbc799e216e4c98f26d3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5264f155e5a5bd17f3a8bc6e774ed8e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853c92bb7425519da7067244101935f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff3f709a2f91e9dea3f5ea07ecbfe0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a54a3dd6e0cd32b65bdfc246a1a2d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632b4053868d4d962d6e1c0d89be0d3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25e4482a948a90a4c5fa1570bdf977235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aba3af8a54bb0291fed16b49916afe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8b8a6932f6022c7765bbfe482f149237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02130e99be7a87bd2ef91f3c1a7ea737238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3f3652653dc5bdc1efbad6379976b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48099367fa7b88dcdcaab4cffb2aa7d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd7de4b50101dfc74e70afbac30c79241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c7ee04ab5bf67702d4196b0fa9147242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9472730217de3fd18ce89c9948b22243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471dd3c84ac4c412db8070717995263b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775421cd6f4d18643e5b3fd9bcac2db245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a77f8eac6b93ab6326aa635329fed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da31e51d5bb1366ef959608c27fbe64247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c14823b61f78eb736b880dd9e88728248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88eaf8b371658483d38d9498c180fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc533a8e205fb197cfcd7521b12d07e4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956a4de199e77f1a63b749970350480251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693806175e02c2e892a361704593eac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02bc22f142e801d21da0fcfd622254253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7696219fc8a2bf8f4fb6ca898dd867254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9faf51354e5705e56f3c8c5b93fe2c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb55fb9f1ccac985e27453a334bd180256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393e4cb30196664bd36474d85dd5783257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a9f7c79da1e89cdd5e1ad2205406c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bb2e1062b5342859dc1380290d7a8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9312389a993406ef45f0713343abf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c582d47505e5ab3977ad083e0de60261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fdb72c796c9b21b0297d8eb28ddbb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba104a550b4e90aaef08a92cc9a0d1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16970aeaa25c5c3041f934342002ee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1dbf4c9ea086a15a0cfecc1cb53042265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcabdd6fbda896163931e25831a19cb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202777e98091d85724ab8ef466affc2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d2f126ac3bee5e50ab6da181151ec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9713c8f9f3657bb729fa8f92459c43269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa652a053a99bf3e395d6b75afd63cac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4396ae31964a3bc7bcadb6e85efa37271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6994d50ef2c18cf334f66878426a580272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c4d1fa9bc6861b0e1a84dd0998651273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720b2f3e361165da842d95696ac9a77274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1fdb6663e76e3caac711b6a14b561275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6585eca28d6ac6e6c06d266e1252a0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f15aec660066d49563a079ad3226e3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb433dc312ac8e2a783cb2c2c4d5426278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abeffb4a8b2a0930e29aeb03ac177c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fa1f413f568a2dec969d67a094d0b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e112ce42eef066d6c455f3c6610ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab48ccb1ffd5168591b79c83daef22282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987a2205ac35277cd57314ec8291796283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c13d48f0d2b903042d777ba832d6d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41fe18cac602112debb0abfbb49ca8f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4368b14f804d22eaca6bc84976275286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c32c5d58320f664aa7b781ea17a9d0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83835a8f99d53ef9f92a23703409781c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61126f6fd432dfbece02da1ade68c738289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de3a8a3829cfdec049e6b045ea0404290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de346f214a3d6b4c68b7d077d94754291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa8a3f5ee05d9dc228450847a98fc1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96875c7885b4f22075c6a80bc678ce5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf6c313b1e2b608a84b8d5bab71763294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86923644adf537174779f26a37a4e45295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eded2ee931cf5ecd1ddbffd8c42452c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ab07d1b6e40c94da608537217257c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f85e0b38ec5485bc047facb73991bb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4a7faccdfa3285bc6bc065a191ead299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ad762732f84932524b3d92dd7fa5c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28698bdbe14f039fa3d7ecaa8b3ece59301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fe85336320abdbc6030fd27dbf33d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e666c60c9ae8316169260101265f6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e2a30cae2ca07b957ed2d7a85095d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f1e453a817252c9e69a9f7e7c5f0b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5b0e9266ce160a5b685a1e5fe8c91306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc70be2d5143328097c99981d0da4d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0ca36667a3b887be65253f238fad0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d062bba228cdc3d28b4afd5dcbdbdd8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17975058837a896c6c8d3a305ae863310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802c1e722ea129dea9154e6fcfc1cd3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76265c5f72c833f2a9ef7e9939a01e3f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be5f612ea09946f30eb9deaef3d72f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343513dce6182a81ea5502f5265542e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a6c6cb3eae0e1b149ea911ec1e59b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf864f3366733dbc7ff00af280f9278f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b9e3160175812d2352e06ac585d7f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902142b0092c12d2fbe07f66d3d7f64318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9ff7adce3ada408966d990dec76a0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58684a51dd49bcf10b0246dc0f73f061320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8820fab2c75d4cbddb31b1503f5759321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024f58019f2d028e8eef1bf52201ba9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49c1b0b5a614fc5c84b158a79b9943323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eedbb03138d716d60f42471e570fec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724d407be90d477f73f2da173425b89325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc127b8f4bdcfc7b23738c364cca7d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34beed6b7bc2f3176ad3afca0b6aedbb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36644ea7e01b3406505227828574b315328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7b8a4dbc1a0fbd7eb7c2566a0c97e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e08ae7b372492387fb6415c7eb3d7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75255c6673cd243f3177df272702c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f2ea3ddbb8f81b735bd77b3cdd2b5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c978381ae6bd4fee19bb5ea223b1f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa4ad43d0982c0669b7b4e7a64dfc4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515dfa78c2ee97d4c962477e2ba8b7fb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d889e7b01f2e3dc41bfe011a2d2b748336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae51e183055361c275a4d8514fee10337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efbafd9a70c6f4acdbe4d1ffc666e0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6dbbfb3aa3c61e05e7c9a2c83771c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934704b0fb633b5d274cb7fe2299ff1b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb74185645af85aeda0d385fcf8c3a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa09b6848c83a267af017f87a37b0b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3fbbc62d30d7a349bbfbb97bc2c58343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56dacd7358e1e0298c40ea61e6f6a3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ca12afaa25a836d3790767f5b223d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2cbbf7d43011cbf020dab005ba12d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118313f8365e36a3411fe46873cd8b0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabd7965b869d93613bccad2c60e2b3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13a80a782a764621c966b0e4d42844349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7e9d1224cffc05ee840678e77af1c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65061d425a6ff045d06e3b6ed73d64351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09c7f2c465be5b2f946ff07204ce1d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ab34b1c7cbf8ad2463079a4ca4f7e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b65724152b6b6951f4f8332894836354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38908e82310b2033438a9db6542f9e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d963bc5c82b1ed36e2f2f06d07965356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1b67f67f9b5465279dfbbc52d77e9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae3a96ac8ecbaf23bec4cb05ea15bd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a2fbb9f9ea31c8c56c7bbc809cf1e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631aa096d48e925ef3a69e37df0160a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fa0133283e5b87940484dd29a3833361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c076388ffc3c8422d557ab8c16bda21362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c6a1abb7e465711b1a7894ec863ab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a70414474351af80f8795c0a799a6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841d89724e00c3a4704d711588f6072365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db2e5b2dd3d04900794e621d698390366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6ccb0ddddf67c10ef2d0000aca3ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ee19f1c2174d8a78fe142947f930c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c50cd3ced3250fab0d2d92ec7e895369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe471f5ca09756e00571bf3fb6201f1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebfc81a157bb810b42e1ec19744412371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912c9cd29ddefa26419f3b8936d7c5d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973256c3030799f780df66f9a78a4fb4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e172c7f61f104ca941f9d151bf9d1b1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6672073ed84c29f4727ccadf312fdb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213f1f7e97d2b6cef268195851c419d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb0df1387c3a79ec7399bfd0866851377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46025dc322aeab55f97c314f68ab21378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b77be4c060d9429b31ac19039060e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8142000589b8778b69f2386e0b4ce8a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648613b7e2658b3885ce011467610005381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b0bac8fc60b5328da33f54c23a4ce382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25042ae41b9e2504806954823fa644ec383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84522e67c2a5f3756c6365ca8ebee752384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ee1a8687ef7b283898847f097afc0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf1186d7239b834b5ba0aab89e1a3a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740018ed405b2b762006d26069f2f95387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a454c2cd63a485ace6cfa45bf4517ab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02386ece5bee10f8b2756f83cf5d168389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972ca8b96616562b218a882458b98be390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81615bf5d8d2ca7db12c83ebd77634391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d132944a52152b7a903a41c196a055392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd2fa69ea8e3aea1e23b931a7c9182393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6f79dfad88c4dfa286034b1c9ce54394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f29ea27e04d4ca6f7025bc3f1a74f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b70549018394d52aaa027e2d05825396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081950a91118f4d1766657f3b31756d0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92dda8d858cd8eec28cf8437216c23398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011bb66f75f24016fbb96df6fea7d45399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57daee3b9a2f364d808a9553fd9eaf82400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e55f9fac2a8af92b0e10faf274a40401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8814edce66c06c071ffc12da88c0ba4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2aaa974cdce269feeb115a687f8fac403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400af6b53641c3eb923c20a8f470eaea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5414b986ad025cad317a97b390c6bc8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2ae78ad8311e1b77b916a9a0de4b8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a3916c6c9a5e4d33f1286e62f0f5f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75224eff469becf6f99934e1e60b180408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e625f1f6855fc2107420ebbff0681d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476889ff3c84a28ca6663c4199ce274410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21ad18308bcf250aba2fe8c2a329e3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f271eb1fd770d2707545cae4a6f555d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49392d885ccfee8ce8247e7e022f2af5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f177b8c5b02d54cc1c767b40c83e67414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63b108c5c6edeeb09a03da3de15058415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c048853c0159f9214b424b2c0bd3bec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f88e9d1caa6b52cc9b75225800dae1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabb60a37c592a1578faef13496633f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba1cef052be54d3bf2159bfe4e3546419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42b4c6a3c30428b2a3541f162127ae420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929c4448b56ef27288d49ac8c6bb4be421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e319d82b88735adb00de34f93c21b0d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132eb46a3d4396186ff46925e1d315b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481d7f15f46931e45681ca173e08934424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57da78ec0b192dfcd28438c5182008425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69956f142f87ccf87f7ed13d66d1ee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68388976e3067adbd076aef39d10ec48427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d21d9bd48e15de23bf74a0a086385428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513165d2d00077f2547006aef55e287429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f408eb1d9185109dbc4069854afb61b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582a7de93152f45d1c31872136c647b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9471079288a3ac320f64dd7572b033c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e49b7f35c97c823ea68ee4145d737f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b91462c401084c83d8af3804fe081d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c414b5aa120517a0add66e88dde1a5b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7f39533e62b43306729ff481aec92436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137251b16bbd5d4a073be26baf9fea6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2615652ed2997bfd078644c8cd80e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558eed200cd7dd7fd127992d1e866547439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5599cb5229b54b569faf1b3720ba8f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84170db5a2032db0aa944bec322587ff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775d513284bb52af168a227096bf086442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930c014d106e9ce1a0b99893f2661cf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1151d07b5d4c0116a5c7c54efe8bb0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b719e4c0040ba17736b728ac8bc16d7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5d925f51554b051d5df03f8d20671446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a705b8a0682a04b9cd42cf4bcc64f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278099c27161729b7848193199ec0236448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afddd8e6aa11f38ba5594cf384e430d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605315d7825647416dd9fd8b3fb038ae450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed932f41a3263417f644d58934d000c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17338daf44318352f7ab2f5eec45505452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172794d8fad65e437f6afd358c47e5ca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae8897066b80233059664dc704def8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e4e01a55cc6dc03e6a3f9509173d4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dea0789cdede8530f514bc56415a0e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e56fc078b008d28b5f75fcfd1cecd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623db0759b59d2a0912e1bac078ebc3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f861a18ca9c7f159f831137c93119459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f767b30e4528c37df0fd5884d8e712460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3eb06f504217158009819d6e9083af461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950057608c9df7860a59617d639b3df462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28dac77b9934d6df26365943d240831463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09509025bf45751685a41d2ec997e9c9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1422d0c7d4391dec1e9d0e3cdbf4670465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df839ee7aef3d6b3d1954163602eddfd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13c0c691f8db0757ec5d4948e52da3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffd81bce5831260f5c6afacd3cd626468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c73a9932c848b3ea09606bffefc0d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a50c67405bd16617db7c7dac13151e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cea030b135fb8ec737684eba756fe9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933494439a3a4ec3194820d9a504256472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773d46e56c5b0e391dd55431de0334c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d6fe9a9f4102b449385275f4e0f1a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888c2732bcd31734f9de317c3c237b3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d5f151d8813c36b77f7afabfff711476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db91d050203c6b706e36fb716a250b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f5bd290489bddd460f5a2a6e3985e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231540c706d8e3e16d7258782a53b36479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe38e20529e51966625c6ebd6f7a849480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e311617ac837eaf46141c27532db553481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22de3463f1799f5eba2046baeb69f2e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26784d8b3cf1d913a5af0a64cc5da01f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f6ddfdccafdce62f7d61eea9bbc5e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66127c480f83d99aa3fa3aad2fe3f507485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281f4d259d637f2d6ee58acb9cc9e63486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c0cfcd7008728ba9300a11edcf650487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441df805b17dd98f178e0bc87a7f3682488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bdeaf018bdc8e497190e2f9032e0b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f901b7409a446faf80d62c6160fa25c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf568e155db5734fa3cfa760d1419059491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc72a76b2e9d9f402d63535e18dcbc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73680bca5d2d41956d5009a16ad1aa82493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566677a1cfcdd8a36a9702da6717ca83494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46847a779bfc1beb0e762ba09164f86c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c30d5ba123f553e7942f6ba90ebd7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2430d1f963ab34eb0352acc6e78908497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e5993bc19f6b84722948894885e1e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98e0373b61d10b41d267269366ec8d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8347a273410e8cb7bc3089ffe182a57500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21028f1b047ff03569795db9e5cc9259501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e2617a79859a93a6747351b816659502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23929b95c6b53dfc473cf74195a6eda9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641224749f155bd9bcb185ff42efe91504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde0cc57574201f19d20ae150ecf4cb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bd6d267dff8e4139052eb2d93205f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36a7d9daec14a25cbe3f34543ab4dc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd935070f2aaf79b0cd9567c1ce29606508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5524631820c1d724a535efef01c8c6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa704f9635fa26148e7ce81e5ce7300510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329a54b8715c1612b3b4765047bc4a8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837f776cbbfcee1ed5b202fcf1015cc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c9a1ec3d8bda979c969fe8d3629a8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51ec884b90131a9d14ea85073c716b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee551e46c9e4f3f123f6fc5f9d084770515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c897e42107b299b42e0299859f782c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49eb0da352d243122bd9ffab8421858517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941633cdaeb31ddae1ab98d741b0005518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045c178a2391c26536b33fc3a0d6ec6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4ba524f73dc94473de00e50ace3f7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae851341ff74f6440b780d799455f0b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7f9cd2b604e26322ee4e1510216ff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048b5f3687c2d4eecc372988fe24ce0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4ee174da224764c78e6c669633f47524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec29546829c5a815c219661eec167d9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d92f036873e61e9edceb9012bef366526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99643a7bd9ca81ba57f54dc64f187d84527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1147018a4f309e7c24327ab0c86f545528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a787ef4a41074086ab09fa94535c7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5871bcb312c246bfabd5a1a9db8ea4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471204b23435eade90a1c14cd1d64d6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fde2f1853be66f600f8efb14b6e8f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c6749e5f90d757ab7f3e355c59c39533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f814ed5025b856544a5d226c8c4a6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c2081c55f568d48cbefeb3eb727f9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228f2d755bc8d94b2683a77fe8e1c07536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319f053a4dcc838d7d1318dc9e56e4f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07356f1a01a701cce6e8d6793307c1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539e4cd0d889f69109eca29c1e52a89539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b9355d3628f1ad3a6940198391148540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1abbd05fd144c05cd4a7ce1e4683c4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df5792533d3d8cc2475918b0a695f9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a72f7541ba501c0624210dbe413085543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6b9be0642d0abc753f0e25f2671c7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3766a1a334f469bdc4c5bc40e6adf30545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e80a2a17581d7af5a6376d8c6b259546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7969954e9718e29346d0906f4d426f4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe826db593f0a342cf24f14a868e3afc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c9f9bf70b7d8a2827b67dd6ece158549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e21543eeb49403063a0573c53a4d85550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8324c78ef44cca4886f8a4389273247551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6204f4108a4c89dd9b6631673ce5987552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb14771e6089fc20ef35415120adad1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3a7a5ce5a7d5d8d9582767bc2e1de554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4176de1995d25d7a502bd298bb6ed555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ac29f67d6b0f9d79ff3e1fc2ad1f6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241f2c719e7d4d199a09b66d7da906b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f81f6488893830017d1cee800eb3c8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624b4e0529b8207a246fdd5a3e4a5df559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf109df9588e40098e7a4e766bac9d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefaf2a46836d3c09f6143f1f3b5db4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb28f45fc207bca3bc1253670341a08562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d08b04e08cca3f543ecd8cf78537ef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e62ad7f3427895b67a79d2497fe5f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcb0a859ebbe669fe6e03ac70aa56f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758f878345fe2fa45828a114f3d1510566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06f0bbcdd57b399011de645c479c1b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f742465ed19ceb12bf89d7a76defb9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daae4f2b56851d926645f06f293bcbc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629fd0f24167a24cca041afa8b34f028570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914796715a38d8d70099ab6ea9410b12571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7629fbded7f39f3173ecabbd4833400572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47dcbdffff6dcfa3c0b9c58cbe7b87573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af372541816c409efdd1ddb733d4d3e7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6ca4d4ce3215fc43a7d658b621788575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96bffdbd06f8c9a9dddd880bf64c3b5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb03887d8911b6adc3761e66cbae2e8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c374a2552c3b6e378c0daa9688518578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66297d5e70b7afb3609ae500bf3329b4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc612e3a307d13a77aac9f71ee94bf7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16caf2b2aed21eb81b39bdce30c719581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912a762b0d1cd2a78a1009eb1ebca6d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf555a9b1cf71095d1a6d00a42e299dc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc137d67269c934c79c03f3bcf77ae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf965b4bdead88b5a636212aa8f6c84585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e99b99f78a1524ebcd6f8fa41609a7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2840c4e63d041996806b639653ecb6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50ac275fff8846a9151d1c813fd01a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3207d29b6ee5ccd6b96dc4b86b5fcd3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f519ed6ba5832d3661d8f90ec9ea576590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d06232b3f35c10ebe1c6fae3bcc59b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad5dc96c2ed37fb8e73c5891a53f32592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177078630314dc911a866bbae5ef7b0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61fa6675fffbe75d27c6cadfb84e30594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d2303671681444eb9ffd1f574c3c4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9bb113442289b704e12d74c5ed680596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765e32807f9d515e270766a257b4fa8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf7c25afb0ff442af93da789d5e4fe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59c88a07761f4904760fba42a5bb2c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09910698b26bcf0b8fa4986c23a4c0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e2c3747b2f01044fb8a40d9791ea4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a50a301050bd5b42bd4afac5eda90602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d883c0428497611330c898497c3dba1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bcb091c6e6b0214ba3bba1ff6d626b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba97a1571b8bccb20b69e82dda00527605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9660c81714a1abd29ff7fc2ae1d5c1d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d05ab9fd6db4bfc84361d181e9378607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443dd5e11e07541134c905c366d6920e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f914fd8ab630441f5dce7d6b20e0fc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c7ee50e3ba635676e86d7182b2eac610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293069d164a9caa817e868097f13368611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ea01d5bc8e4b63765398c7142fac3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c26c333b41661e7efaab57422bf192613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce827e197f0ecf62f4f9e4ef36847b2c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ac310a873ea0160a6170817b278e3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a64f5a70f18202b435cd70de2358b7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de6407019df41ca89589e63f7f21e5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abdb6f4cd2c6d87f0e9bb6ab00bb899618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa0f52b7e96446eefa8d1e413ff6ae619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabfbc6e5e861b80d00cee5a6054053620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6850838c302528f6f1c2dc592699b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21f79e41e4dc0f4965a5ed90e552ef622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5faa67feebaf7ddb9d542a232edde81623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b98a753db6aaea7b63342ffed307f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4622bfcc741e94064247e87b1a85bd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9594773e25cf27f0320105acfca064626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4f26eec10da9301d1d85061d6879d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00515dccc320baf4e59ef6a203e9bdc6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89aa64152510942a0b91c1044b7955c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1f21cc170703f8545da1042d24c67630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78019cf7eec057920937548a5916ff9c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865e381fa02cc8510f8aa24515f8336632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3e2bcb8df47a8a3de0ffb781da869633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66ed055342ab629faa703eb545c525634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188717e4394df9f8db5527b50a25c986635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00bc1f935e308b39262542df898f46636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb67af31ee5ef6e7b67cb4d1f94196637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97a9838ebfba3cf6309ebbc357450a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c707127a0ddc9f7cf8871c073b55e3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34c94d3e1ee43d2439b4823bcad8b5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f896284d9c2238c1c08e79ca9dc64a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ad43eb94bb9f71e0c6f249dec466e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422bd9814e14dbf3c068d611193c426a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af440294709768e01c497380c96182bb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d68727ff5f25e15ec34fc0fa601625645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dee1fe654c68d0c2b8cb06ea7104c2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecdb5d77b640ba056495bbfa5cb996647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c65b1860b34124a3f434a55f08dfa9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a9890d75c2410030a1a05c6739c4f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07ec1c92aeacd5cadb397e4940373c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08079c49ef6595ee57c55f4f6086d05b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff80fcbc2f110834d6dd166f1009d70652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb346cc6756b168f093e2ef7e2f27df2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86368307a9995f79be9cfc5989993ac3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f85b4e127458370ca6831506adafc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c306be4e54d75abcc786fdc8804c673656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678d4ee59fa4a674d7a3e540171d0de657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f9e2d142432b91746c00f8739b4e4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254504864a331d47c77bc29a2abe489659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec7e61bba38a8acb2e8daa92c5fc78660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337b237a1d6210e528e1842723a5f4b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ffa331386d15ba9c073b131ec53d7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d848706e8636981e41cc8c5dd9d0104663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafe765201c9ab46a798c0bdb109853664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fe36f401b48dd52bf64ba49ef875d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fb24c66a99c81ef0008decdee1749666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd0901e01475485506b14c28efeb88667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ab84b725fa58b5fc10c980d103d3f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded39a7e1a1d11cff36b266f73cef81669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbcb6507e4dd12fbcf6e22e44526d8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458c2ac2d83fcfe4c2b6400de47dfe6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a4690c819140dcfcca5fa3983ae8c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8484023fed352930e4a906c5682d7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bb25575bda6ebb3195aa8549d4feb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b39305f836631276ed770142eff282675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb397a205550a73e40537df550e9c12676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26267b3d67e2675f05aad26821d209677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1624f8c8dc9e352c0f3472be2e83cf4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d79a4b87213dfb9e4b62a26ddcbbc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae56b8babdd90389ebb953b3db4a992680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa984b1da9d8a18808ca23a7726b0f88681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b7f9c5562a9bfad15aa57c2024823682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c46db6a46a1080d0d770c54414bb24683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00065a388414bea0cbf4bcadc2a9809c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d3cc15aeeafe1c5f0b93c34f5c1d1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c69d6ac87e3a6aa6bcddd4b1876c1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf6bc26f795a82441ceec86bb50e7d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec902d7431662a144bb2b6aed8453ca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755aa612e4f1eb671c439a960b961932689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1191d7304dd6cdfa08d34ac17fe13d0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c21e81e333e6494f4370e72fbb81d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5315e025478df0fb63e7eb5cf57fc2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1598296311c368bc44157ffc9bfa9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afe23aa492fd22140f4d30fd4a6f4e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ff73c1506d416001c117b8fd3566d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1775112f60294b364e087b7ba41efc3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b40000919f2396abdd457560c4a257697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acb7b6b30b9223a81d6794663eb93b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b7d7261ba84f808d668f4fc0b4f27699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c03900fa1efb3285058268bd99112700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839abc76e37f9a7a7f0e31500783a29e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90016534bbfa96893887fff1e0b28044702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630240c07e249f0cfa6543ae266941e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57380113092585a5b618ce7e077450c9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7df7adabaf3debd2620f182133d48705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c76addfb4d2689a33d8afee83fc4c3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd33b233ba92fa17cfb92a9d7dd38b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37f7d60c8ea0ea898c86be25660274708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841b69898cc2f77e1cbcdd984e3b22d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b9ec92ea432e1960809d7338538da710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b80777e027c82a66728d2df81c7178711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7f05e81c1d77ec764f9a2bef2c9b1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0000b1ed5c7b747369e9f816291600713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75139f092b1861281a238e601173fbc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f599ac67aa76895a9ddf236bbf339dc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab806a0958fb9259ebcebfff187355716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d98573c5683eb19bfec4299340e9e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de430bbe74b35691c434d99863512095718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba592331b0b4a34643fc5b0e86e9c92719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3381375e20dbe39cfc4fa9604d2eb9f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1ec6248a64fbb1ccbbcce4bf92f4d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79401270d03afda4a19c90502704d228722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3bfa85fa7bc2e483a23f253fe6efb0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897764f96cdc40b7d85ced783b25142c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b16cbbd865fe4962d637aaa9f4c3f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a61767b3893fc934fe0325b3670f3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a54c299aa67cec1314635e9d4b95ba727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8750beebbf3bc3932e498b76ad1b1e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406113977ea73e45617ddc24bbb6c2b0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01928ea30294d9feb95d78487630443730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be722dc287969babc3cf562eca0d78c5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caea26d9ea1d4004852fa1d76f8eabe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeba2452b970f439e01c7fced31d26c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ac8fccf45da71a57601c98d2a6edd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd5a25a53f1ccce69e78c5113cb444735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f345e2f1ebb3626343e7058efb9e32736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5988adbc8cdea4a19b973b2ae26a25737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8175a641af06c52d2f2070c33dff6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d1f8f6736b335e66dad3e4a9a1950739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e0d18aaf2f28a26d132013b52984f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a89eaf27665d492b5823c86f74ad45741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe55cdbb1cd8d3959f4b37c64f0c83742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99071cfc2fc964ad61e448c818df73c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7106ab68dce1e4bbbac212f51fb19b6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fc1e826a4e50fa652cee9571f57ea745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d80cd7e5487abf565704281065c368746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ea0e609963abf23dc977879d06a7b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69482498f4e83e432c45b95897b37ac7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171f868762bedc9809b7c9dcba5ff48749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9e86b811bdb2f7cce69ca705bea79750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd91fc9fb38a0a27dc40d8ba3ee928751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d560a73c8328c4865b50d9758d4390c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972fd8a59f6f8a6633fdf1d8fa0c4e29753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5271c496206fe20763df74eb8deea89754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277e2a6321a736e7c62fd8e13720222755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4c75033f14e8e3d474739ea572264756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9100d6b5c21312227ddb56f9383927757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850955b73601bad9af0da7ca44367a0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c57081d713923cca06e6dc7341fcb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>