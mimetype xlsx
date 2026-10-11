--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabdfdf77f13e3e06a9fbe1ffe8ed641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207433dfd4adb95095b1d6be4fd131032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a3135e60824fe8846af59fb380a343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ad034c6262a98e1cedf7682f6232b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3620b4d753c130df2e303426a201d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d2b498d775018056287e01f6aef396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10bdbf9e1eb6b7c52582db8063d8157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523d8263129aa54dd66758802d7a60e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcf676675a360e325680868054e97c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787a3241fb81837c517a3bf97e7a51c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530194b3bd9311b85e15919463181a7611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab95c5ae7d3b17f05fbe1cddd15e2312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e75c311df76e549e3bad44d311bab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9898bef32e4525437a36fe307645814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e88fc0f1b56284abe7ae7f57c842c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98d8fa0f7f8d17e44a9bcc0c40596c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec38e2d678c4d5965c8c220dfd56e5817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a3dd03bf0d6d848d876ae824f3b5418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786f1d76b94ce8945f0faf2eb14d0c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c26363aec68ec920ece01c1fb1f6d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7ec5e3b72ed319d58e97c22864ffc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd87458c877bca7e2634c217e6ed36022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533dcdc8d2f164713857f8fdbb8bf2f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccd59a9850ff82c47e4a3d52469fa524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb948248ca68baf1ff7ad542c1b331aa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680b061ae640da0925fe3d93c3403db26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e53814c03ac68b452bdd7326c76ba227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ec08e425cb6c7b71aa70094aaba8928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b9fd1587f94a9a4bb6c373ede165729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284e3a9893258f99b4a83dffd64642930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c84d22aafb6d7a8cf9382c5de47a5f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb684533b8399bb6706abb7b1e61deea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f8728a9c085370771789d54c4f41233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374947a813ded1539d7fa1b9643f5eca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c0e1e98009c40aa62d89ea6b6b0e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040ff8033c936ba2927fcc3e305843b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce040356376784a5eb179389c9917cf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c68eccd83d399bdb509ac9975e28dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d5ea75f198911c797d64e137bcae739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08917980ec615f19f73313f9903a4440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0404a60c415a4c4b812414ade6048441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb342c7a1609e51386d624c203df70542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfe88c4665c08effcb0dac9311bcc443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881861bcdaa3181c22315577a4bd15944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96fe68fe2be77ab32d3450a569822745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb79e5daf1566893013ee048ca11f0d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76aa1cbb60e48e93432c38a246ecd347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34301d4ef3e4324bbd4a1ea8b0514de748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a454541c5684030735da4e0bfcff749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915a8a211fc85c333203ddc2d28e2e350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e3c7e539778a3a9fdfebedfb5eef951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb402dff4166bea352ba5a0a71aa538e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df73941c66a367559e66ce601a09c453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0630aedb1594c482d7e8b10c793d7654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb64e6f875618b39ef58d18ce5460b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e45d2610d241c1375a4ecfa07b62a756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23accd7c2b4168d557f6bfa39d8444e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa749c133af5dc003e2cebf4b6e9ce458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc4339e691ca006c58d80db338a4b359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64951ad6765f076eee9a2a8129c74a0560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8a535a707255bc4ade171d934a33861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63ae45afebe92b2bead0f00f4e6fca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0383b0de7e9bac0aff4f91fbd29cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7e556f620776bb528317a7221a2f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4558aa805d37aef081250f24ea90a3565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a36f7da714895bb1d59dcd846247a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25480922fb16696b11c1014f0c846e667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf55392aed3f2e84517e4ede612eb5a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e528794cb62c6fe16356d0fdae4e8a169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251252f8a1afce8c0b8abf87a7a8532570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846ea2cda1621fd31dc756d60ee0d5471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af944d294d5e1158ae8c785d31f12ea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d45501b0dd9df976b423292c61a4bc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84ffec79847ef389d994b6e23291e074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c65bc477b51df0a710889e01036f575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368f4594b163ad605bb86a7524070b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fb21848f7f6be0b094a19ec27dd9d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbe1559bbbba5b05ac33a46b9a44ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7839289f888160582ab6ac0b5d49879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9b01bbd361ff46f154daebac066df80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed13bfdfe4d9b611177c678d666a0381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a185d05f945b874073c530ff2ebef4682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc1e90e0b6745a235c9d07caf276e283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada1fa1fc461fcf3bb95cbaa381615684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c16649ac7e39532e04b6cd5418c5385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d35c88e3cd47786576c5b9103821586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076bb64976b455105da43179b3a79cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296447ffabcada38e5592ff8b7d4fdc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc7a02877e64bde4c60733a5c5d56289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d4e4b2b5a8f860fa3b258240f987690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3572e75d89d2589952310c4013374a491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e19107e810d4e1a54d3c9b323a849e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b28b6972d2bede82cc2f4b8687f9a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bbcaedd29264805b9a024b31dfef194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb744bff14add424683543ded1f10c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f7c7ee801efb94756aada70fb6bad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c4bf82d65a6969a9e7bb48327e83b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c323228a9aa8a61afe8a0ab986bda2198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9eee03f4b8be61ccd16a0a3c095be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46dcfc4a08e5a566de4bed4aad920d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def35a8d97be44f35cc471d73c8f44d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7c1206f7ed560231f20cf4ec141bc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56707834f050702a961325f48d339f64103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461965c59e610d172e7be5fad782ed8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f2a2077c7364e524b4946f1e6f944105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc1c9d84075fa1dbebd5e9358d939d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905e31d5aaa4b31699b204e552e727a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a1a38dec550b3f3ec0be723846382108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ac0893547e1d0cf608a039f39d3c8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3b6de44f7f937c3ce3c4f291e8218110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94704192a31e1cbfea1e7769759a347f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c431e9a10c4092059dc1be775deb698112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375dfa9012acda6c87632bc0bb2c002113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1adde6a97ab12088b6b6eab88befe4f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def783fc526e2ba41f20cdedef45a61a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25a6b17e3b64efd4ae4eb039c9950e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc57e19968cd5466bc906f8b832bc6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8262f71e83ae6fde9cd3ee4253fc46118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d987a83430191b1c6954633d8960a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d953b7f482dee8a01afd19fb34122120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3901fce03c1456bf9698b12344898c3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0900b000bb871ed1980b941dfbd53122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fccedfb095df0e2d6ca5c7ac2d8d83123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d1ba0f9c3fcf40fcd311e921bf292124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc26fb85d79a58caa4a2922995bb3a4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5aef1c6bef7139a8a7af9ccda997fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb92a431c7792da8f1e9524d67f6a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b884aee6646f4efc2a4e7c7504cb1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c75ae36a1f71fe1643b86553df0b2a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ae08f6616f91d22054c4f39e94fda130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d95e06e3fa6ad141d844865e585a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331296e6281930ff7444775ef01832c7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318ea8b005a8f26417ff078f6cb4134133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f56593b0644f05591fd311b16019da134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c2ddbc2c1e27444e315ce5de14d5e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6863e771c9616ae9d60cd0542726f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806a50e22b9e463c41c029a6eb6e505137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c21ac0dc2771f0bc3462ea34a72e65138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61506680bf9ddb297abf7f07fa326a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57aa0914b952f67bd66f7175b047ae6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826eb8acbcd41d62d9f50d9a9a805fc7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6e619dda2178ba82c500b4450084e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47891bce3bb2c3733a0d660fef1d2a75143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916667fcffdae94a10d3a4dc27638fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56410bbf627a78b6f6ade9a7369d0e3d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4ba7c713f9f8803e05d7abd9a5377146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ff7ff2875c4fe26a119250501040e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741721e37de1c07f4efa25af5b1063c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd273c0b04680a0bfb5ce049343b40149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb43ca545c858929930afeb63bfc8a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735a49f9e5168104510b4ed7ff01724151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233df4d9d7d6d84c6d1a2d0b80c3dc42152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75244611248ebf3049359337fb3563153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263736753c88b5b8345e260d21c80713154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7a4b78f739974635e5ab3b3419ce2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfae169de42d31f03d3ee2320d82d51156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655d7f0def57b319726bb7b0b2c447d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08860d3585ce23efa1637e4cd1406e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1337ac864c70a4ab40a3dc28d9b02159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997d01d45de548b7c753b1a4057ac5e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d797a4c3f6490b5c701713c5732e5fd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554047fa942056c4d99369492aa4364162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce80e1ec3b14ec5d55ed285bca5797a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf0c25a036dc298d9d0662f8b48d58164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cea1f48982576acaa6e9b19086968165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422180e4b55dee137f7f0b3756311640166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4940a95cb0e3511960e57a61acfec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad16e59c15cdcafc5bdc0386773ba5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f22f47af2b09c8ca6ea720502ebb7c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18fbb05c7deaf1ff62904f0017e2bf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05a51d4b715054b22219bb7578d3ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b1bfe9b3b9da483a8453059c21c05172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc140285e79faf745ea3fcce8af332a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d1f3c10bd8b791b86794f25b19665174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc531374d2cc7215148b63e44e93249f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a178cf1ea1715c1f480374290bbadbc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478300fe56274daf1c9f47785aa27906177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5f64be55016f9f6e300e29b6d6a74178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433a889fe9acc6eeb72da4332e3aec7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f043fcc2acec88b99d493c2a5bcda180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf33731fb6cb891b56201b2af0b6e28181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3f250ca605b270f76127abfb53ca9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07829b03c14fee030614eb38b2bf3698183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b637050bb99c2ff8bc7f5281ed9c7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a6b1e3ffa0d7ac0d924d20cbccd4d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc5d10d0eab5e8c8390c4cefea3c26186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ac45fd4c4792b499c03b88c82d0a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f05e4255dcfa3a42ef47480584588e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1982bf390b67df5ffbed53b040f98189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8fffaedf43564a9fdb181b4218fb9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bba53c93a7aebf8dd7aef7375d980c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8b465df97d7509944dd6c6ef95083192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93097b4bf7ffa14c2057cd8f3565302193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9aa9588cfb4778e83a911da08b387b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54bb82e8f032398e87298449f2365b1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c484e5ad12e32d007da3b65bb8418c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713925d9260101fbee04086abdf276f6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae0b01f30baeae8d9b98bfc3c043be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a660358c623fb493395e119758ef1e7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721b901641158816be97277c0444579200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b7709419a0f0c77b654df3ebcfaee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841a7843490e1e2d6e34846da4d4bdd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309c9d74938d342057a56b2e193b9a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51829e296c095bcfc61e11e0b36901cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b3dd88165a4a177eb689001539755205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a298424279863512d439711de44814d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a7f330df6c43291c34cf31bf7dcc7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae3973ee72101315bce88abe5bda08208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b744717dca6bbc1ad98a9293b7493209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54682eddb4453259a3816c51b7aeac54210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de56726fe800cd426ec1e2546a4732211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed163a1218f9baf5b1ea11666929650212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc5bcc19c692453a9004c445d3ae86213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5af7e7d3c5ff5db316e0deba0989b2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f70837485beb14dbcac735ce458674215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f0cbc878ce79ed6cad035c40817c2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dab2d96c3008a699df1837ec089edf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4bc55016a9e18970fe3600d0942a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3063d80dd7c5ee8896c7059e9c6d93a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c777954f29f7ca722a4aea2d4902c4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26675b4435099fc058426408bdfd57d6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284dc4fbb810ea1fcafab8fadb9dbe2d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf710863ea02179ebf73055b9695bf3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ffb44e970d94eb7e301578ca2659f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d85234f5f42e50b5302ae26b37fa5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2addd289f54151365b87530523ea37ab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea620210c017270ffe0a8f2039e46d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e01f572eac0b5241e2e9df8b3693d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83613e4f248476ddc768e354daa0fadd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86b8581a3eab40c72a57fb34424979230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a0c66adf28c01ca0aeffde1ae7554231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db4709af2a9695d1f14529fcf9c525232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1170eaa83f241158adea8100bb865233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb95a6d5a57bf14986ede191683fa7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7aafa3f6757db67562385e16af70c0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa27a4051e2ee320d40b71b8adc447236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797a9fbd43a1e60efef1b9b7917a464237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f9f94ce2e8e9ad59aaa2ac019c5ba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc55fa11b4c45d54688862dd738f825239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9ab67568719431d033a73e0abb0e2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3a028d93a8684b0a78693af3af7ba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66245b51966b66b4f1b9d455da3c7c6e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead3ff38a480dd80412e40968dc7718243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bbf2a039f9eb88e0e6eff93688ad3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb35488987c2603e7d560f85662c42245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a457346f66ccf45803bf8587cef0b3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193084a80bcaccaea7e0dc852d3324e4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260a7fc0071fd16076d81dddab0cc20248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495871d0f1ebae5b3ee83d1d4f5abddb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85ac9164f83c9556578c838e8fd75f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c485bdbcc9c862f55488ddc1a0ecca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf67a032e0521c05385f73ceb28c63a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c977b7a9336638379358e03c66347253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274510fee26bae120aff0f52c7e235b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fdd69bfacca4479e2b8319b721bed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86b204e4920c72d7da6976abc3041d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33555358ba736ad194e17cf4ef3bd1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7994d41643836116bef21baab57da2e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd323a9c4a630c20e2be8c460ff1a1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8a7c82d3d3d79233441f9ad4e6662260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c08b0bcf99b33ab4b97d5ba7fb0e84261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0e17e075c692c661956f44ed15b20262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98019ff3804366a702a9e51bc49b2e1a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e909f70ac0a7fca01c5779f2842ee7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6e74ea609a84bee5f0431252fab94265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d60d7cc99fc1761f4694e30fb1626a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262fec9a8786556d3086b525f76c4d8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0258a1b25a16b79ade0ab9c9c115fa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ba58803423ec5502ab5b2be38c7bc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af0d033da6760599554c55177acb90270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d866d9923fe97f3876ef5bc01fc1da1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10cf6dc315bc0868b8ac72e18f3ae62272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c334bdc5cc9839a13bccf0f304e6f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027871e2b921b7e4119ee272fcaedb5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94deddd7426ce6aa44666254a6f797e4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2e4b9067d20c3f25ce4f6be93771f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e35b3d724c7ab82a342f62efc0089a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75952bd91a798675085b8c81ace4951c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48550ffb5dd31d1f4f93b683a0346f6e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d879cc2f8ba47d6ba4ca987de53c30280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de7d3253b072575a4458ef32e8aa99281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030708b27d96e04e540111d2357ee9a3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6b04a952d65d5312fc64454fcc16f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e37fcd137a043e32c2c7e76a80c4f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d8d6939b89d3b1b97810bb35f1c1b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb3fab3f7381737645ca037bc8ed75286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5684b1703e19f30c0ae1b1646196282287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ab578fae8b1dd135cf16d66029cbf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f93fda9405513cb3e75638ec7dfbc0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90f11ed2e7afe3ebd3dd9a7ec92e93290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed702575b75f996189617a6e43f2cd5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d85a72b20f973c4ee9aa8a7bcabb15292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77c5063110375c081b003df4387fb7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65368c3dd96d44048337e2dff2a188b9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88c3d8c31db1a8135d99db296318c3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17688c8c2454af7443296860ea167529296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813c9243b2b7cb3607ad05d82fe8a87297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a2f02cff4cb8d9751612d52fcd504298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a79ea79d39bb0c18d0500e509ae39299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bff9120ca4a9fbbbede1da50409df4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d71ad4d258885c4ac7123c2ddf3b23301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e93d84aca75a2a6b9b37c326705a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964098b957b2f45918b12098401197ec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37355fc3da4d2fb568551264ad5614a6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19ac8c35c7025e04e43262a7108608305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542eb2575da61afd3e9c1e2d4e2b4450306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de2298a2cf7019521ff8d497cca097307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672723777361ff2782842f3ba06737c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de78622ac58d0273a8b25ad170b2d2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8ead4332af54321297130f739cb7d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae651717dcde31833a602da5cea2f99311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33603de9049d7f28933bb9f3c9ab7ef0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff71f449ed9b10ea16ff7e98135e217313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e2b153f500235c955f7fedd9d319b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7ce4a97ca1092aa03844ee7bf32a4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d1d8fbdc30baa63acbb86c56046ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfab2e23d76c1e5dc5c7266046bb00317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99cdcea0f930a7646bea4f39c347d4b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9d50bf7a7ba0e8cb3eb6ac7c42d51319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb329e883cd04940125738d797246dd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d0fe12ce134af4d6991f7e06f1408321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae49b8f3bdbcb204dc86444990a0b13322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e1bdf887cc0c97d3418fe35360547323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a30e53d93b8343baf4a23c37e8957324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5318d452e8ef36c168b29076005da85325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdb09527a47e48eda04388328daae5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bebd860f9f5c64628143247e3d238b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25657859765ddece06266f8a93e1378f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be99fc01cafe9ac74a057e828a781d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d29faf29458a9c059ca0c53dfda781330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac97ad91a8ce6314b4493b1e6019a9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43387dfeb6e002e506d16f3c2e28534a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2e607fd6709403753a055c24e15e4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34086fc2ad456e44d8ed8f401808c801334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519de8a814f74c1d0872ecdf8b31417c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669940083c40a9fea19fb3b673ba3e2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e09e8086db9932661a9799d90f121337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da069348398af08cd52e2546a22cb05338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80410bd6bdd8739a80575c1eed153a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa518bb9ff509add1f26905f3ee2353340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d98e5a72e4407dd95ae1e1998dd55b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00049054e0648855210ddf69f32318342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38febd395974c1cee718cf1cd57e88c0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15dd271cbd0425c43d38e85f06b682344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66892a889077f449f16c068f0688d0a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04885161e2fee131c23adfbcec51db0a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312df492d0cfb0a87b6a301a0786328347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5202510aa8a4d62a5961a94897800fe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882bd4973d6a7c3d379b526ca62ae1a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153e5a854f5756375857c800a89158b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e82b5cf5ebcc9e3fd4ccdb29a88d2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6feec9a6673f291c24ec09d854bfa2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46554f454f3f3222398afd741bcbf0d0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdaf8af3b4b5275bb6d13d7f4f6a528354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4eeba5f6f8b5aa577c5d77ee7c082d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ae90d7f0d3e639211e2efaa3e0a02356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cae792acc4d5dd77ae00adab226ee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e94ea74048ae59388f9d80c1b5324358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec31468953642377c6e320e5f5dce3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7006b93d75d53358223af3d91e698360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb75d4480c847e139ba6e46c730885361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08042693b9b9675faa1819906cd39f2f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e2826ac3be07062f354006d58fdcf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e41beb5e5ec7ce01976d53669ffe8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5b2f2dda39eb0c2c0fb4989650c56365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a7b6788bad5fca1f392b3bf78ad80366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9ff6ffe0126b5aec3dc6ceca148e2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d38b0054fe6ddfc156b0a635e7bdef368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420614bdaf4b20d87508552490c18a9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d0134643d61ba435ba649c381a9c2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432607a5f976db6075db9d58e566149371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34890d82098555ebb92ba6b67304c29c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46763c3b745db40616c01e97528898373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf98ea22b93b25090e9ba871a85ede6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2db06c53e6771841d5b45b2de2572375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e4ade77e78ae790445e9e1a5ad445376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09bd5e816e817ea3217035de9a8b1d3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f881e44f1a449ea7aed2c086d015a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52dda578840bc1fec1c1f6f64dcc11379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138afeff5c140581e0f71e223c5740b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d3e9fd8eda93e43840073c5cd47bd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0233b61d80ebbe4fe4c7f69023205d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c227ace5e76742d54a5d53ab9a3d7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af10f79aeda8237f4464d9238c70a0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33b09c9281f44aee2b342afdd58ea8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1675522e0605ecee52ae1557e1da2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ef9332e236a3a4635288600e07ef2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ad72b24c5cf9edab883b394afc227388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81546569cde8e63932eaccef4ab4f9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b59976139e4711a585bdd1e1a236b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0babfda0574f7ecd76142c00ab407e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc07a0e50fc204a29ae4585fcb7b310392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd892ffffad702f5d331658b7860816393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256891c2e2ed1c8d365987f4b151cdc2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e146cb43e64e0d1d83a71d75d5f8a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66000a22064dd457c9dff34e873dffe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba2d12762683f6dd11668fa777ab78397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3c432b9f8e9f0b1973e84b4bcc73f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b1513ff374a96ac22708cb275d35a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05bb305eef54279271131c61214d7e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a82c30533831b82555e1345babc56401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8bed675ddb764dba05ddee7a32052b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5cf9a7f0747ed8276ac33c7b7296e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c13edf6c98422d52b20d9848940e3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28f067e2f8ae888c3c39a993edb408405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00dc16c95dc3a6dc942e9dfbd56e363406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b94a15d6bfd67aee80e779f731245407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c34b5de4e2e71a7db54fe1e9080f0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4789de45dc5010a896edc75580e4a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ead617a7a242c1e173d1cb9fdbeb6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26723721c25d65a85f378c3ca8770f70411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d81cdf86789ee3b190af07e7c5e62412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe76434b68ebbd2f371cd85c2623e8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419d1ee6f72f9a1abf59a32800ebe61414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef692b7c4493f0514374b236b4eb28415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465348b508a467820256e52d0293843e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2e309c79c06d95dea5c0345f910af417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3e1dd71b38ac8a59d8a41c62b307d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73f795e2819bd412f6983225e5b8c6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2c42549063f493bd1eb32bcf43149420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db8c057ebe3721bd07871d6b2426a6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ae24f6566c1c1c37a945fec4b8b8b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948f4dba21d91f14fe219c153db8009423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39add0a9064383458891a0efd8f7c3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b29326d21d8dd703e94f6b0621203c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6f30b23b104f9621e8e43e8e8ccbe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d57312f34f1930b4c8d778b6879177427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65efb7fb4b2b34bcd39ea32eb15f97f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1b7e6d08d98ea37f9c3234b49581d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f93455c645cafea6f79724cca9759e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec77c5753b8d43e392ce51a4042c9f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690f0878a36e8a381684fc8cbcce74e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3551ed7c326791273bb0a0f7a4b0373433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36d5f6ae99efa85ee5ec1c34575bb8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730bb43e45d5edf85c549421a41d3cf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f49c0dfcd6747f1056635893c83029436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786706ce5d6250d5b1c9e7972e2014d0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c4c7d833a689cae66f63026d565f3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ba3e9e60e0534f8530edf3afb07c9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfef145476db8d2bde08da7f1d3a1e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815968a8427321bfbef406cd409644b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280e6a8d871b275d24932acd5cc09a6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25b04b72d9200c7a355951e7afc32b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297851e46515de58f6a1582f445be6e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099d9e65ba7e62ad10affedd8607f90445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a9b0f34946500fe88cb0658b4c3e7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92dbffacf2d053ba1ff739e2b8b524c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f82a9f1ea63d3c3e2902c71b493a8f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f033d6ba938f1b6def937f30971b45e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350980581a263c38eb155e5a822da206450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e39c079459ae3c135f8de4a50bd17451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435b20ce4397406b2cf0db052c9f739452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e81ac5a980a6b2605f0c6d5abc774453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a9a8c479085e043d5b6e237d2e4e0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbcce3b947a88711c5c35b55c6a88f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661ccda2597194767f769a08a96f6e6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7065e082dfcb6a3295be77eef568a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e79a3c89eed74e7e0b2c6e1c126a6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490fca8f48c9cc46aa14d8f0981b8fc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402834f4d58e1b9b37111eb6883c7819460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62d5e7b2a83c46b2bdf43f1c3ddc94461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5082ca0ee04ca2a17822bcf83bb39d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d610d5fba3578c66268f1dc0ad794463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fa4680f62eaf88116349f0de43fa1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3602475cc54d245f3cb15a1e56eb1f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e5a399a8e6eb5328fb8e04916f622466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6fbab2f7ce1620774b51abb96118f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705a98c6734af84ef7d45591e0a71e0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40443e22b2de9a265d3318195410abcc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c629ab8758e87269baf1bc660201968470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99435e7033e56e35a192cd81bfd79db2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a491c599fc874702cd2929390e15eb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399012b6cefecc2c97b2771b27683fea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d2d53498e82cf2f222f615cf40f1e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13386f2d948b69aea3ab9e1fe0540e56475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d90fb2bce2e6a9f57522745ee0484d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e11b317872b26874ffc37ec382c2b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9524f0cb24944b1c938d53db519015478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590daccd07be660ce5f826dc7327610479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab48600ae9d471eff1930c81e82c2a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e462d150e9db45216971b57fd2fd8f2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a955d6f9110b6d8ec615df850a616482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814300187e960397ec2e422c4e6ac7b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c173a495abd0894d5a589739315f16484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711dec13f159b8f73f37fde6c5f01506485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193774c976aeb6dddd1b51a1300ec14486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec88a798b9ee18c56aa27af4a79c42487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12faaf45103436f203605efd5564c0df488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d97f1979680c325de1c63b0db4b980489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c19c8534c4ce6c9c0caab7528ac546490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e12394905bb03d0a1b87d2ac331ee0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6d38a4dbf172342edf1cc880f906d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fbe0e71093c6a1c819d9493ec74ea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef48bb2ce578f83be3770ac4c547d9b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5245fefbdfd878a31994dcb25c4b529495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a34daa982ab54ea034ba444bd8a67496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417a9e66d7ff1a0d0c910443662d8c8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952127e259dd1f9a1a2ec8e5a178b5b8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae29bd6e5b955e55e8491524e7308d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706f9b09910fd2c27adf81908ddaa00500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695849a34cd4ed1c7e399e0680c2aae5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9213b9b72f5db17acf11496529305e5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b75e81b4fadcc16aaeeef4c8fe6cff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0b05949d35a303b8b9289a4755548504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d2b83e0e2e0550194b79de86b0f69505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48631ac5073b9d538645c027c091564506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502134fa96a7136ba8b01a274984a0c6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf05769a01cd1b0a89bf16913a63e9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6001ccb3baee20b850f8163caee4b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4f423f53107d18a100ea762701894510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9f0fbb81ef1feeeae2ce85ce887f7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9dc07b122a7a82e77c3ee0588aec3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb35d1bdec81f947461d16e10f4d16513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed36bf655dc525954bd2e74f2e9484514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d866f55a239072d83d4ec894fd49baf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821a5183265ccc035949383f026d428516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5752d5c25384cb2d889d2dd0fb4b70517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fc3a60cc11049cd695d0b3bc47787518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef679e786bf685c5bf8207969a551e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc564c794efb5bf9bec1ae343d7b63520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f7f1c173b6bc7d00be660a499cb49521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4295fc5f54b88d7b2f77d91b6a6db522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0014062e7b53519fb4e8436f4ffac6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb87cfc29c219ecac2470827e9ec8ef524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf696262d3e9a9db831283c1b15ba61525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f722cd0ae79fd65654dac9b88e812cd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc60faaec2c1d5548e96eceac24d25527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b6eea9b673d909208ff433034a79e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c694a11a467d5684be9ab545514f7d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0fe4c0b2d3ef0f175d91a0c4078c2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc831190d772b55da0384f01b8c4ed531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb4aede9bb926c56d0f3a485811f15532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30863ac2a7ea2775f8774133b024b2e9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbf88f9a4492eb72f7837e04a83912534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa7ee48faaee8a9e7f3a72298193fe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7246cff69cac3eedb5f47a7728b2f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21aa373f1e98e6e9d84cef2b7654271537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335d356dd768f58e39d49657c14445a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b27842b3364aa3dbe4bc3b8d7f105539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15631630f3bcc28008225333ca0a6e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f211c4b6e3667cf5f9370be70699abc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8c4c4c6c3646cd3e8539f5828f757542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a7993d3cd28c6ef1caefa42b97bf9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4fb6d54ad13c84cddf8bf9b121ae9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f20de58d892ffa362f9f03da834d0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44bc9f6c4640b8b4752b2b09530f73b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568376e1f456df95de9773584a999aa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53f32352da8f71abdf4814701f416d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5456c010ada80c6d160eeaccd2282549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a5ff069e9082b894c71da55906a88550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027a6b033a4ec4137c8818cad7d822f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6bc67f8f8d17f75582bcb56033cf7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682d82cb64b80fb378a331428ae08f9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9094f4cd6e320bc8e7403d9a0723ab5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3aafb3580f074caf85c087d99260c2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912b57510334011858dafa19873eea8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518ee49c282cc780195b2ab403fa971557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafb0210d6ed811e33acc3a32ce3b51558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5bf5dd2d7abaf298790c68f41dc96559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbde1b4a820e94aae10da4fb1f063aa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d914a52c07d5fbdd3be83f08e80ee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623d2ee42c7b3f48bbf405bc0c29483562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0335339019c3083649dd1e4219887a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fbd5649d6cc65fd846dffb82b67d5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e4dfd4849e3fa7a7748d0a6393dd7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28628d7a0abd7f4f82410801e6f5a768566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087e65caaf53882f00cc7b6f75680b9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71c99f1330c96fcc0c36b82136e712568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5e498ffa669e71a235cb89463361b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d9f652c3251fbfb1fbcfcc1b56dff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f929280ae9d90c7e1dd700976d50f14571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58141e111713a5cbeb3813a1a1655c12572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694275b6590e570d77c5ffe47744073573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7cae6d4d146f9056d74456d4de748574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f4ddcfa8c5ac106d5ff25f0ac0b2f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870dd20008b819fe119ae0b81e19c62576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79797ca617ecae94b2225dd934c5ccbd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720f704010e7716966321eb9b550c15578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc8365c5429e7d5154e5635290460d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb5863547152ebea3acbaddaf45bac580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45fea9c0e6defd54326a3353bd2157581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e6d0f3a5d505076ad9cd8dc16afde582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1993238886f836f8af9089bd83dcf2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fcad68532c23a1b4aede1da334425584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e5bcbb3b289a32631c726806e8f0f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c591ffa03a8356608d953f50fc0303586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66c873c5e6f3225224067550c8f771587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859a918c33b25b3bcef91b40f4d9cf3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed9df7f872897379815a0023fc0940589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef94a5dd0cc7b38493b2cc821b36903590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d7250c0c6e685b37d7c1af935d44f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5f0f7c5aed5c5055b361e94f1373a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67113e54a50e25e36932cfb99c2c91e4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa0673389732fdd8a5408531671973594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8f58304566a3278fbadb697f2dd94595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16f80a9533a43e9ebab065b400384d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dae0ca06409b30b7df2b2313657bab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92efe12d5c0cda865e9760f4ec3471598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961ac432dafc5ea1f157263edd90198599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6f75192b2dec0a245060481601911600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcad5395f69fe759d0b482e86feb07b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80b0346baa7801ec74442554f73a5f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3cd2b369ed3d4b4e11ed1829ab0fe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde1cdf2814f8fe0f61b5df78841b23604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78438fa1abfd12cad1823092746a3377605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030d3eaee6cc019f2d236147188846e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f49c0b36640a888e1afcb53cc87de607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395aac5d881429bd5fe112c371ada99d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5084f654c8cc58fdde6f8a1cc50e49e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a2c37735e9f349096571f4e54e8cc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b95e11703f962d87d0350afebabf6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82670b6a93dfbfef0361786f1987374612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42db82a753ad4c5c9a713b01ecb1400613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4728f823213c4cf6d90502cd76840b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acacc88f4af3164f0a683b6d55a2838d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fa21d38dde0ace547a3e10c36dbc8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317458187b13df3ea8d653b7ae69d9cf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a57aa45f47d7be39cfddde8f8fd38618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2f31bc7bc2f1b0e5bf75ae37cdc01619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32372e0e3c85e5a37b4c7e956e33fe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522525efe665c00ba3e308fbd9c38133621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef52b4627484bc18412993017e11f6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53bdaafa67fbcca8b4881573969b53623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85964d6517e501f3b525b42365387e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05962589616845abf8a48471b160fd2b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937edf92f97376d68fa3ce3e89d7b6d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2319e9a5a210d532f79ced9c744a3e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd96930f7bdcbb619110a5631ec8b9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705931dd8cfb09b78a1bc348b9fccaae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5a60b0c636ab3692c28a628185930630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf445c59f704b29bc8a972c8c951ca631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bade007ab832296cf8edcfff17c29632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3f5e98823bad6904b55a9b836337e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac349c21c931ea541e76db5e4fbe92634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eef4ef2b594ada46d301d484b46102635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45447c0946eb4bd4f719b046023760636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c4cfc14ce43e72da66aeef1c58ba7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd694777662840a254c28709beebba16638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdecb57b7efb22a05077cec4278279639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb386c4611ad0c158dd9ed7c8cb069640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c81737c0dc30cd47d351473b55cdcf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565b0d597f5269a655fa6f493f99efe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f939de13f345c02c668aff0c8cecef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40a5aa3ca18628704b2836e19023a8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f49cf57df155fe8048c5f4ea61376645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b778ddea18bb2b4cdf0948723c7fde0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810f711e45e417a8d2c91b1204a0b7c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773c21ad0e838ae523e204d0e93e0b7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c21029619eb150030606bbb685318649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929972174d95050c51238eef5cc450d7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bf06e10d0f32a88132c79d1cd59c9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e362a355b48cbc18369be30adaf04652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2bf9c6d0e57cd2be43c225074cd51e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746fc399ebea35bcb67079f6ccdd5ae654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96a0f81107c68e5ab23890b46af365655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c74805ef06b7984d42cac5977b477656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa344ed68e9fa1267145875f276fb2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af86a20de19899dc343617d6cad4593658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fe8938a2044cfa3fccc27708248fb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fa4a94f019e9451a372cb12e8a076660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815191451cf8a6d078d90ae573c8258661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ab27c1ec38de6ee2dc1d7adf77c77662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6c4cef1d4d3de08696a942e4ea443663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57514c8eed038f49e279022883ba7174664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7a3e595e5dbbc23aa0d342ce3bc69665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e082a5ebd36752372c664a5cefd85ae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1ab9da55f1b53a182118e3cbeba78667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c42c7fc271f41fdfb30d7c1ca3ee96668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d81ea712631b4f99d4b2ddfb8e4a51669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b415ce4ea180cb6a8fd6c8e569d8850670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edd58e7778421de2736f31b5bbd609671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84246f75c6158eca37b3a0f9642729672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e485e1a15a5f3b24f83efd049436b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c54eb3276d43be9ea8359937f41211674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c706de384e96147eea69329b9801d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ea0bf2cd93f295353b23190cde752676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07445d492e6cea5371ea140185058652677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076958034ac758d54b2cbbae8869cf51678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0792ad90f1401e9bc8d79a76e510aca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165474760a7fa1f0ad1e2919d854865d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4000f02351ffa8a6b4e1a7d977f94c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ba4eab25cae66334a4df8b828f8aa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e8499a149455c058a97e6a493171a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfbe2c475cf345faf89839117ffee5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30752bec33746b9095ee626768ae1acf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b248ab926a996344fe53361807c22f3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673cd6cb74853c576d79e8080887238d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd478eab3c649603d1f1f3756179f86688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9193ec11670ff2d55038b6fe6485ac689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a2bda1e08480a13b3d1efa3f582ce690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27ddd481516bdc08cafcd14bf0c1b6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dabd47f312592d75a4fcc9048bd500692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b75ccde849e8a00d101e85ce891c18693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cd3490d0e459467c45732ab5a9c6f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd75e3c20d01def0c9d8bd41c6041a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e1df7cd1afc2840a1713157120928696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4dd8809c635ae69b77baf7db4789e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a00d9e64a5c461403665341326e01698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76674a828b434fd8f8f82192d84379699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b56fdf0a32ec8804fe6d844f4c263700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458a1744e5f7ee9316a6cfcad289cf6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512b15ba5d46cc7f0ebe04e2b398157702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543da433a6c0a04f413b238fac0d959703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3c46bd09bd46469c9b9479657b210704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09677faf55789866b98502975c109d10705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51016adfa97769887491cf16f0a1917706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12056b4fd7135201f5d3f5747ad5f2c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787cb9677a70b745d46472e5c4a1b54d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869466c95b4c8ec81aae9d8ab46a3088709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5ec369b1ba7451d187850832bf5f1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b233a40aaee63e7d6c2af9ff2790089711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a5bf1ceaf807c70a50e34b525fda7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533eed0dc459925a862ec83a1bb4866a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9316fd5cc9ed8d3c59aa50aebed1b8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90ee7ebcd80ee4c597cbfdfdff1195715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6039932f3c487169088dfce4a11981716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3a8f1dc7a00ab080b9be53708d0b8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38736eb141dd3c4e1299734535ff234d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b18c80c822ee5bf842c300e2402f5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c11585b9963af38ed67c1711a59e06720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044f1da0c93043a5c76f9e3a5a7ea40721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c98a4fcb59d2ad4a1034a8c09895e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf1fa2bd790edac718302cd3c91483723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab622fc03b52cb0a9f172e2dd0b9f8a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6bc10631b53b98dd6be8c3d116be2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc9be304a38add3e7e06eee2faeb24726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596a7aca2ad231f1b453190042926e0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e056e590b65f5ca552c69292c93e4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59fa8ff05439f5695e001146a8a341729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915cc16b7b6213fe318d90e26b0c286730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901bf6a03dc4ee90077504f85e47d5a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1c5419cddb9ef6f38c7ea6924ef71732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6b9ee5875edc46f08fa8217df018f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f798925a7d16f65ff25ab218215c2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce6ce22a32a1f277c41fd08bab302e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3db99a4294eae1168c7207173d101736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044c5149abdf41f082d45f50c4e9a50737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82bfbfd40b6b1c9facab52a916c387738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519897a91e0f60f3ba92db2e61167cf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6c65e4b449032f2b5cfec31f001dc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a218c16b90b48654f86170cefe75b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba51ab397da5da5908402cdc0cf2ab6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da86872469ac9dccf4a946a89e5eb2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d4817b4907658fc8e3703dd965a10744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41dba8cd87f5c4d03680dd2a549132745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3fc8d7f7f480077beb39cfb79d384746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734578fe4331805481dc72e456cfb06747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e163e60bd519ee177d79c5f3075cb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4d47104ab023cefec17a5a416a28c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18790a5e98e5d6fd44ef08b9f53898fd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8dd52d3134c64b8c04be95fe3fd39f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5fa9c9ec76459f8e2bb9e315971a9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1155a7cf0c09e81897139b498a68d753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfcff3bf74003fd6eda492fc4e9b0f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00d0265bd2a22751e577d81c8f05652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1c342fddfb4c7e349ccb7f5f7fc783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d07cf7ec9a5a4b9634313f9c1efd54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a825204b09b0dd8218d292e4fc77d65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff7d4db10d7cf1bd375bdc3f3a4e346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524a3fac4be583eb70d587efc6331897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88044bc8d596e6cade1b020cc0e2f25f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba0a962117c1770f6be56e9faae7979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1b3d0204d16001bd530852431b2aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588b27add55417ddf8efecdfb442c2411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbe9a354dffc0f01316cc84c22ac2012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6baa31226507c37a150806a47c62813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fbd9272d89604a9b11ef45619aa3614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760eb2409d732dfde0061577257443815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14981bf5b137801b2e9e619c2e474d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f2b63b940dc04adccf611c7ce4b3017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7be0bfb36c9d5b1c92fabffc52dc1818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb1394c1c20a45a8c7db64c37c1ce919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85c4ec2c92bf587dce448ca067d55820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991765236390bed314635eb38436838921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20629ecdda2b81d56985ff3d23bd475c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746d3a00fa0d1434cbd30cf3778d77a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6913b1955eaf7c8aa2af2f0c5b41124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d50868cb6204ea4b6574c344e638ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df38232e34688407943e7023bcf96a026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015dbe916e2b84abf3531418127de8727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e6650a29545b716f99bb5f7cdcd0928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1dd3b30099686fa62993aad929fa429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8864655a9824db20909943da267e9d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76fbbfed6fa9dbe23c0c4c9a6bf34af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0c0de33e42ae94a29a60e785f121532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0b06b5c76c7b3d783588e4a38064e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776000d383e25b0627c8ad6851cae04f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee796faf4dc8353067366ebdae53bed635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0b3441d64bfeab5541f3f59bb25d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50610c3d57c450f67b803c4bc396124237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ba84e2706cdae008a3f6621e4ae9e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4272d76467d2dd1585dc9445e82cdda39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccadabf4aca76ece71721ef1eda997140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32f3c4499c34095c5fba72bde822d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f62b8012575dd176e6cdf2fa5faec942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c92d03dad308a4c44ed258961243943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d85d846d39aaf115868a346f8749a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9c10d6318a5cc54e234715bf92e7645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435c9176d2e11ee5a119beb10589d8c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abae0b47e46d6b6d748140244ba1dd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea2fc0c6ce99c007efc6773a10d77548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee59e46845161f582de66394a8263349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb4bbc1c0da97a3842a0484a2761c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df9825677b5381d1235abae1e63c2351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d92a3a7ebb59ee1dba92cfa4a5fb3252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b6fa56acf0af7076837072b75dcc453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9c058019d1d1fd5d5fa11f11a06ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3841eb0b1d7faba1610215bf7093555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663af022efc3f86943279cc63ce42db756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97d65e9b55e60c9db5e9bbcdcc7c2457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c8406e173d750a2754476cdbd1d1558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc686be9edfec8f79a2a6fa7738f6f2159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783a376a80e875bea0dcaa354ba467360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97dd6b1310cf7e78ee3b4d863dd53ae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cc1ff187bda97b1d1d4dcc3b5af6b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade1cc47844c5afc680d3df11e6964963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143cc9a31f331d0c1bdeb04d578ca0c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44358658e81f296aa4d83d1c69e0cf1f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e42c83aafd855b9328f6b4a29d71666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3a4375a99b89fd40a52e7ee380b0467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b3658aeed83b319f6fa58196791ef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2fc64c4cd4d6762452d3fed5c86c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29731d13fbc5eb51115401b2cbbc39070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40592cb938261197821c00cd15562e8e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b18cf9e5762e5699cc0ca3d313ae072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a6993d874f792825be1095dafadad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ca3ee22e649c7fd1a6f1d0c13a8c174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19027eafaa451bfa3c93ac85afd270e175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb905f7b100263ee8240e518faa52bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85715fda6ee498829d59dd30d441779a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1c4f9b12b6108ab23721177bb5ffd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ca000a24865faf644eb04f2e3ab8e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccf1c58ea5123708409f1183ded00680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0957245b6513802f26c9924290f0181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062e57248ca6fa71a3c3ec36419553882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa32b19fb8838ae4e00ec1dbb4c61083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f74b78ff517aac7e7f4a1d78e3287084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbaefb9714ed41218df433abba552e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba201b6ef0a4dee6114fbfdb60cbd2486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cef2929a08589a38c8c826ebf527087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffa35977fbf2da27f35d625967954888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002c488e1bb5273afbc8907645d553d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006ce8db1561ee67496d697729eb4c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cdf45736e931b44ad0eafa98e181d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69505d7aa6aacd0b0199c21dc7ec504092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6197b80db34b0f8db7ad6a0635ecf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97055da69c09efd2df1bad72751ec6c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918bdd36e4a2c168dd1d9035b1bc49495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7aad932949376c6e518bab70d5906596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858f2c71aa1f40e86901297a3fe529b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93827494b383af3a5a5085fa50527098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f0e18b575d33a67bcce611ab76d3599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e002715cc1005178af43ba31a26718100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffbd3fac92ce3c681fdcffe2f52b09101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbd9151710fba58e34ac9b12ffbc65102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7ba5563610ed511af5f05c62d2306103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd5e242b6bf96e1df4b6b3e20d61e6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca3d3f4818cacd05dbd1d7d0c7413a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd8a5bc75f52f40d3ec35e60973039106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5ffd0ec64cba824825fdf93ccf674107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d37267622f985ef6d8f51729ca9d4e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f03c85e13223d1c37d95f5ffd69a21109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2b9ead1aef12f13f6905e340d479b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4130948882faf56edce86c47608b680111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec4fc57e75285f6c3f9879d9056064112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16572c2c8791dbdd9d98dde4805e32b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fea9ba00f785eb329da09dc84ee3d8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d764e742ac86d9e987ff6860fa544115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae602d169908f796bd8ff073e273006e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97a9ffc49f4978c982a55f067ccc66117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdb8e071c95c973ceeb97e8fa2a319118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903530f4451092d14c95476ec73f9a4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd97254f33a761deea0b63bfb0e045120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1805a3b73aa821165555a090dc2344121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cac2eb7e63953f3c3e9ae1831c650122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff67ca27ca9a28b4712611d8469db0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35448fcf1cd52e6994deb558d18ee2f2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1db7ea0c3afd4cae79bd2af11b14fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597a5cc49c9e0afec041d3150f9b2d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b090b455e7fe13e721fb5f7dc5dffb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc330d763562604fba16d1d33f3900ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ef534cdccbe92cdbcf05fcaabcf38129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517146c270278711bdacd78988444ec3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e122b5a9fb52cc73bf46baaf10d5a38131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844b47b7a99db52b8651601044389e8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a36bf984b48399df39b9d6ffc00cd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb54e62b784ca3fa11f9b0f00900ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086003aec131918a6310cc01189c3d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbecf4c1993b4aa708e087d50e7143c3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88e8e58923124f99711a6468cf800c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881efb6551194f0802b0c03eaf0dfae2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da906c22ae2ceffd1c8223b8972c9526139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba58468a6b53b261508ab494abb0c00140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834071fdf1293d7ce8a7e285814bf6d2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe736ac7a7fccba2aa9f604b4446fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76b903b7ad8946aab2c13e4dd376d1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2617e78daab06f48af8b42a57c38830144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c051abbc856f6de3ad6384f292e5e5d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869acb76c137e69a5f7a31c019249cfe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d0e58b4c56c40322c3285881dc14c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9ef5d73c5ab4a530c90bd13691348148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a956cdcdb4e4d7e7b7329050a3590149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620a89bab1ce3836cbb1d0b81b9667b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d798e2c2f6fd4a59cb0d85f9ad055151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019fd659dc9b7384ef54db253a4e9a4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe589eb708fdb132598d6330fdbc1d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe27b733456e07b35257b37b73d42ba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db650558c5fc8563cf34df30483ccef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b96e81ea81ecec9c77dc867583f3f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21374a81fcb32ba39fae30bb6726e07157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe56abec39788aae6be20378e14fc77158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b35690bd3ee20e9bdec55bec86a2e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0853ff3b0897cee8a944be364012c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529d6cfd942d9cd7d834820dad3cf5a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24935df10128b19ccf9a0110706db9a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a76f999c22b7f746424733bb09a175163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950919f5b19db9c03b9dad43f0fd992164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431260856fa761ee56b8a45c23f7d26165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a328fcdd1000a50be8e150a327c8ce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8f0a5c22f15895e75827f2ace07ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad99c61ac6db6f6b71b76a7a6ff9ce2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8f898e9fe0f0877f9394b4d31f0dc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704a87d63871c76865e3fa61f99b220170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04927dcc02187dbdb83726bb6ea4ca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f3a2d07fa81e31f06cc9988e781c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230866c33e2f334957fd0d073210c4b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19eeaa2c38d19887219942647de884174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9c8abf7f3aea8125ee1390e5cc3a3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065d84a19047b0bc5e2fae29e0a43c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea03fb494cc92c61446a85aa22216e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2aa6d8fc91fa9631f3bd355bb42a8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07edd6417093583a38f045b30099c2e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633cf2f1c0cf47cba16b232e260f888180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9f87d46df824ae9211e5af3d4003a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f774983ce0cafe5f08af3d85813b6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adde8e3aa33e940ff48a8515bb5d37c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56b9a3bcbdd3e3f554b8c5237d14d9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb9fa135073ace0b26401d12865231185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62ab416b30f00fa17da4d57976f9d0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9d758de86c2b4d822c9a9cab31594187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e51280fc536b98131467c5d346a93c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfb8e8956e8431bee8d054296be76d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a7db32d1a9ec0f078e602aaded186190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc38478e4b56ee8710faecafa6f5bca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945d3077097f125c6518acfd894d187192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e980a2505914b42e73da1faa27e33193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9600d6a5c1cfa599e1bb394c4c57db194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd596b869279af4138b0242425796a2a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71969192a363fe2be5374b5869c63329196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bf70d69646ebe1e1a6e1b39e9a7df197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382edf0cecc6e8faea6790b2d8761943198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf34394273424afee4b74f0f332df6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd38464b141bc3cdc8db7d94758a8bd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b31d3ff2d96255037edb9eddc126b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917083cb334fb976da4ceb6b59c7ec08202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c564c361b35255aa90f99262bf19f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f309bb666380d43bdc06dfc08b7b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9d8b8d9772aa2f220a717541346b2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee1b9668a5665c048de50cf0ddfd39206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9b87b2c906b264979acb2436f2478207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9620085bc211b9f61b43314242013208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cf74ae908433dfb5008bf6f0ac983209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab04e448a1b0b1d50f44539539d6a10210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05f6f7d274759ed9bae3222b4c61e2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b505c366c82f2c8f2620b16768490a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee72572ef5715b021215c226fca7ce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7233d65e24f3fd7ca8f2113634645214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f2f533ac19d39146171f81fbe57b6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84dda916869490d6ea1b9a64b5bc40216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe08c231ac1b5d41d9db8f82aa0d5b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3dfb6858eebeda59a46318f22ffe83218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60efea7018180dcc7e40a9083d20df219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7422b90e89416c501361c12848b147d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd8c6be2a8fe76006d4068ba550584221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afe1c15362cf15d31b24290e7bbf80222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490d082d1d90464da1edc067c812467223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8bba7d5b0bc2e4219f358bef0908b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532181561cf47a9f5854408278aabed4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b828d3c1f03c9911c1001136e6e95226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6955c6519a96c60582e3425769bab26227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9096fff7262c9feb95959beb9f3dd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82532d4655f18d180011ddc6a8eace8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053beb5b5c5aa3b0dc0a2096e1d866f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8497311f02b0e9294c211ef8abdb27231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba4884f4c2b4812a0e519e7ab7467b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b680edda4c5ae6e22d7ce46eb1e5151233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdfe577ad8fb749872cd66f76902a8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5904ce1d93645b26a205381ef5f5a4b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44be5a208736b4a8cb6d7681721e74236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517490dc54f46772170d4b9d34ee3b8e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be75e829e65e152b9bf08121ac4509238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f717b818d715874a26f811a698982ab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92db18160f414b21ae7537cc60d2cee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555cce608e974687dc62883ea358a05c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25ae892effce1b31d30f68e855bcbe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbc1b7efd37937d4812ebf54a00197243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347045ce4f5de611f50312aae242a5ae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fdd1760f1dd75e59a0ff57c6276f82245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f05126c94a4c16d2022f1875d2fb5f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af0eb59706d1819ccc2df979ce6eb0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c8366e5371470a88f7a81564595d3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a900c05b443987df327e050982f0634249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cd6d54ed5a1856ee60e54ed66bcc2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09d5beb3b1754f3dfffc9587009876251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34082d1e03b396403b590d92507bf33f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207ba21a584fefad7ce94f813efc085253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375b831d2745ff53ae8ea1fd1a008b4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6376368313b74b6eee5c9193cc00cdd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e47d302d3377f49b198df64a6a469256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffce266c194e7ca88b98654c289934257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85407eceea4165b4a61e6ba3b4fa8f88258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb60ca1fcf29424f9f4690f6be1048c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad358fc1bae14a2f117ece89d651ea12260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bd49028848921e1b96a9fea3a1ba7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc367bc6a3375fe328a180e0b11c3fc2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70cf1d7b93ac33b0b7748cfeca01ad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707cf7cb4061c06fa63258291a60962264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3e1240b9c4c90402a3a55fcdd7800265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903485445ce497977d76d2d613bd7ce266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4da89f3d6629b2576a5eaeb16dec75267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66665efd274b9d18166b1a7fba4964268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cdc8c8bfe9fd3518255d1c11cb2cc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa587236e2402be5d904fe244a883aad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc7c0fee7bed3ef82747ee1275c3a3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a887dac107adcd5727324bc26daf21272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3b1e5ef7f2992d336d9cc66010ebd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e203ea1b2fda76b4a586f902999fd93274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc909a097b69235f63c9a6dd92be9e98275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173d3f75353d534ef098cb86440846e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f9e2e94e16c416157562266329733277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7e56105b697815b411399a0b07620278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6192ccd3a2d69ce081015a5bb17aae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedadfc71a9ac2e14bbbfc1db55fe9fe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1b8df5cfda74aed5a5548436c2a25281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8882bf781250ea7b359a705a23a84282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb00638c4dba65adc06033a2b21d99283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7941388051b82fa76fbec3af13122284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3b3022c23b665b7ee97b5db955be8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89986e9200e4b960e3257665b924add286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8330707a1d9716ad4075b3534c35bce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef609bd38cb1f2708824957df41251288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901706a1c05a60e24839bbfc4dfd6da9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc065722ce835d82a4a70364fa89eb8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c931ba2565e45826d076e96b4cacf7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef01a22972d6193efed60695162b080292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd82833cd9a86ca66637fdd300aeb5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b2baee497fe82fe688677179b73e8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14537ddf1ef445ad5ddd41ce091ba7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c8feed5e834619b67dce90737ea1a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c8c26645335ee66937d62f7e62f2b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c66c6a3c96affd0013f021a323e6bb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da40c858d8f46a66866ba9166a52a7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8750f60caedbbd112d239329f8182b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8bb5667b5a41e48a30cb2aa279fbf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd631007e48f22f7c01573d7826007302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e58275d373d8caa8db5933b24d3ed1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542e433588390db4d1480e36f507652304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d72aa8d2c648712c02a81f28ab972b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ee6669b24fbec6cd52995d7a99995306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098be9f0940b518b1c1295a3b728d83307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de1bec896bafc7f3700c6683aa1aac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25c2aa94f52ff029d7acd4585324ea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd7943ccc33fe21435f27db5bc467b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c97a240f6cdc53d228bbae53f64d24311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3797c089060bba5b7db4fbbc9372c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76089c9545039510ecbbfa0b9b6299313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea12532f5f45548894837f1e966188b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24d39df9404fc30443c61bb3c6fb81315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3a18d132e82f219626452dce08761316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b006a985b74dc64118e75455b738c3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96760064d615caa63976abae3691ec9e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c099c609a963c991d4a72d5890d5320319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d00533e837453bd3b20850f273dda8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db1e1688227b5027beec2e43efed9f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a79c1dd641998ad44a26a199da610322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025182b7db289321af04ee781047587323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7fafdf2f234a6df868d4e8ffee542e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284a3f6a901bfd6cb29bf4375e7a8dc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286826c01d09d126200443297591c06c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc04774845a55551d4ee01154879be2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ab12dea5f5550aa3899d196ff1a1c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08808854af1b354345e3c77e6ebe7ce8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e3c5513cbc2a77f38a50b2882595a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6bdb0b67cdc3686d0145f36b28b09331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c55d08ab024bbf58986f628ef57297332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbcec5e294e389306f116f06c234ae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543356a48a50b06d9402ca2c05c3f46f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502e9b094ee921413296ee16cb48620335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c0861130deb212e89cca764f60185336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585280396abf094682303d84b954d74337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420e4c6be02342ecf127f6f208c1a8f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ce2966d1ce0bb966b2a1c2dcb2b31339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97517a6f6af6bec7b5da890fe9a272a0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b789b60e1988adbc3deccd1d753708d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb224b32105d6c60cf9b63a6b9555f89342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a9905d4f477462d9a016437d195ae343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5310b85d514f572e898592f204da7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977fa27061d162ff3d0ebbe4e7b7fe9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9e7792fb57664105aef9d6e1b86d8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460328f280764da91313d0c5f9f6625347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b65f2cbf7ec8034bb49f187a4c07c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f4dc2173b29f8997f495237594305349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5278dc14c12bd7a3e423df801e6e27a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2496acf41e19dab3633273f71afbf8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527e7913ac69c223cb411b0e168889c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b327761827db497cd6683c1b0f4f20353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d710998d052ebbf35ace207541a422354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ef5da5eee44a746e53eca8736677c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6970551fde8abd56a2708136a6eea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b72ceab6026c3dfb9b9c3de0279f31357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8275a24c3e168a8f1ab1f4af6eb51358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24fc3f5b54e96147df821e6b26c6112359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4ce3ff726f75df0a6bcc9e29533b7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd39db3953393558e42aba213f78afa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d97a47d3aecb2d92a99e56e8b8e5e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b922d15a512b51a8178d5e081b6cd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7aa400ac58f35d59b893a953bc6c02364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57ba5426dc9830098edf044c87cc3e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9778c6eec935392e0062a0dfbc7888366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92589d2a5b5229b44f3f506849976214367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035f1cbbd79afe8ab5d541890cf564a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15857c8dd9a2c8da754591f5cfb57e5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750eeb473497272b5b663c8e457cde6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3627a1378de007d0b282e2eb387670a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb2d5d9931c209dfc12420e741f993372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08ca5c01ef29f5d17931280fa8d16f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0572584843214def88dfac86f7b8218374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae6043910a0fc79bd314abad136266375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74a970bb81d254594ddff17e3247c3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3aecd5d3c6b7064c0d80e764b6ea8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db28a0e19f7722d032f4394224286d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c17626a7237fa702549f1b6905e37c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be32640be9167e623e10dc27e3dc4c6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c729907892a61f8479cb9b81b4c9b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340371d46fc43edcc9b7d033c80e43f3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783f34716e379f602c5b86e2ffb7315383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee470f243053036677937c4b18fe9dc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f575015daae86f0e1bf9741bc77ec385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418c06285e3b74aa686e5d979df1379386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb640f6f15e323055ae0eacad6ab4d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a1fe1c894432a10f4c39908dc6c89388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f07beb3f5c731ddc9efda5036c9b8e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea55ecf89b3c62d525e8dc97f2a4ee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b3fb9b5bbde81a7eccfce758ff02b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f163c4cefb75bea9a117b3e73c9b318392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85877e6daa76d8e2de233898a59d3b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af395b33dd0ac314567452fcd8e038ef394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e084b1ab63dfa6731b20d20a38342d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7a03dc3f8449168b35d8d108bcecd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6854ef075172cdf5c209b593fa5c4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739f6d2eb30d33ea53df361f2a8a481398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81bb22de625743d16e26d87a8d8013399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3448608c21342e9b748c71d05a5d1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c71fe887b0fdf77532c11f062a5bc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54629f2b47bb997d5037acc857ce66e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995a3f7f43b9f3bbed385585c0b272f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3d4b37bbfe170dd507fa1da2e1d3d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44398e5a532bd8dc24fbb9ab121cdf5b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc84456452cbdfb08163e4e63f7195a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c2431cab352f0db6f0841aa0ea49b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32deb291df3b8c124f3a136d17cbe8e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803500930a202528b4b7b72d3121ae18409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c76cf14832e24e05c3c766816b04d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92c6fe91c837730dc44eb4ad061a28411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599cab1185f64c03421729287602acad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae05fa4ff631c08df65b6df4961600413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b4bc7653abb5b80c90305d859a171414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c08341276ef47dfabc37fbb62b43f3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279553d0943d9c241654724a1b9d9613416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704368a3abd61217171c479518a9cde2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407646b81cba8ba92fff6ec8459545a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0d9da8384a9d7b07442741e022f1b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bef7b6e9e657d5876b936dd3f51e23420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027976c1bf4d0a443aa86c252222898f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82efb800bdb07ee6972130eb060c269422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b972a0d61cc42b76880b4d42795a3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ef1bef4563da09b7f462bcb19e466424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc43ed8c69f9ab5404aa4a9e2f77e25425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41da969c040dee3842e3467c9cb0ce7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11018c0a4b5ef76d570cba7eb79a251427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8cacf0c8158b1b82034f473a37df2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a935884fa7d11c5ccc1254d0597cd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1365e0e336df54b4df025986922a9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b6dc495973070ad49035177bd9cb7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebef3ae5669866bfea2ca52de35fc7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe360932dedfe874720613b2b93481433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef97fb2587edeaa79cdc3bc7e198297434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf362baeafeea14e48f378f76386bbe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7197df284d92f0636d612623eb472e3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d68a144a81cec7695276b3d6fd7e80437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1b13f5c6e47c87185c8ce8dfaa61d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978df969e154b89fb139556ecaa944b3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e0e4da61be32c983186165f1cc4a3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661a2219d60c40823e063a849c2b751441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16315d6f9e15284f7ead079eea1738c8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cf6b40f16581aee3accb84cfc08eb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586472aa118148864b63ef3a425c1b7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e83f0bd19a5d90959c990f8a4974c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b547439fb9d12046b6502274d2765446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8312b5b2fe2aab7255be7f0450a82d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4276f42145ebb147d020546e0fd3f96448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2295f9ab519879e0416240a5c17f0c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8af797201f18b01faf7ce9cb3855b0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4c369a242162be520bc84f9561f51451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c611215bc8b2a7303bd3718e23b7d93452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af116a35c0fa70659b52b6aab78de6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596c7fd2be51390ac4113bfcdc8dc90454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be1eadf51e8c3bf27189f6b75a257d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b264df533e0f7bdad938a2eae43af69456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223239b66c326d327a69c8a7e8691669457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec65d7c51dca899eac27d58d03eda96458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b83f2e2a0a76d1f70c5edd5399fb3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37d21bbb512a7becd474693bbfc984460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71621008526055dfb940bae358ba511c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4309f762a873daa4592ddbd26d54bd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6dbd5a680d87fb52e3450c37ca7686463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b90b474c668272a0b03a35a7504169464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abe63a8637427ac6462c57e7f65891465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e180784b9b6e588ef14f9ccfff08b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ad709ecec46ab50e09bf09c103c5b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69d57b9531797966fc9185879b965d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c8373d3222fb06dc7319cc9cf0967469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07b3ddf948dadaeb828531fda23854470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297302e13111c12c1a54e0a2bdc19a9e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558405c1047560c0144384f054abaad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafeb5e88ba41cae4cbb9aaec61e17e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242ecb9c8e999a31ba25267468ed8b4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005be3b95bfcfa7152cb9fc034b3e9c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0580728df2f55fda2f98d57897ad0d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91d1ab1350d832c2f118fb827fe860477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d2bf777e0ea042463fc6f5d06a5c8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5e0eb39d01a08689d2c278860acab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2a1dfadff6800498085f597cc72e9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b292281cc55f113912c92084c6277481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71c6476403d6b49290671905f26530482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e89df64c3ac838c77931147afdfbc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9dfcf517cba781898fa0f7633174b2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d47b2160f18b1e86e3229cfbd60040485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a50dadf29d47fd012fc6cfd48bd44486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14be680bd8d821b555907db90d6564c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298222b6998bdc3ec5b3af50a4550f7c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13e96be66e2258590f7479e5e89d88489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401722e7d6f4f28c0ca152caad0301e4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d1c7043435091c616a49b4867c3cb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfad713ad44c56a996002e76bcb292492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d95f117bd8b08b6c8032babb1ec48493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cead7a370b8f881c1207238c1a59e0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d7d1150777b8d10956c90206dc30c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7a2f4b8294827f9d2f16dce2a1b1d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e79d12493ab82276cfe4e6bc65380497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055124a2e78853d13e30d1d72d441f90498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191232584d4bd6dbffe9df00c05d0b53499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4fddd1aa9649d67147aa8f803c844500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9dfe3063ade44f2bd6125f1fd29e32501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fc75fd05a2f6ecbfdcb4aa9af325f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f65e7bafe848533eb617efcb73951503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea36f3e9d6ca30981f0147621f2edf9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd8f1b075b97ed57d1632d6308f1fb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207f41c4161ea80845e410222f96d34506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c76e265808865183dba8372576269507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fcf5e40416e9b32477b1e9f34a7bb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a05d9f3d24db2ad899edfe1afe5ff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a00c5d9e49e119fe07f28d4c118c0a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee6ad79601f08e4eb4b0ce5cbecf1b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bed5720722eb27fa8332d50c251d4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63d761f18ce0f0387f113812128055513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0fe56f55d4b88537d4c78a0403b06514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed15b178376ec202a527ef802830b7d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55bed277037272b59561163f8a8caf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7ecab6e0b3abecd660590e6eeb34c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a1487c818b03fd78b4f8d43f972d8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df8667511220999a3032275d2a0f1b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78cb210fe8c96dd511c90f28c88ac3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c05824da7348b50e082d5dfef0f286521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724abb7922251058148f2bc9aa1f051522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277001e6981713babf20b15d5c03df2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51076ed07cd9868ee415fca6a402a71524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d771ed0735f2ba07a08586a10cfb2e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2e67538cb23dad9cc608c585b654a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7581637945dd2eec6d873d2f5c081527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf17a303c00e3a2f3d39d56f97820a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376f2f7409df5208586163b111d75b7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef288679b2f66046c106e290f029f530530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26874254b28b162a008a9bfdc2050015531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596cb0e051d7008e5de80b8c1122cc11532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132f0283454d6cfb6fba2b7343bb334533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2e8dc491d1e223869f43d71ea85a0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9847bd1299e279ced38a783ec3efa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193b9cc24c0fc5424a0d8955ff35ccc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86418d6989205991cf214ace694d9ac3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb8cc030e366df6014927128ba71aa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e2edb12056713a0bb3a1932c9e9e8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6c2ea34971ffb38f37b79b7fb766d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e747858a4b6cc427b7f9945a088db39541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860ad400a8158564cc341d3c68c41b0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5121bc5b68ab47273be9997bcfc9c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4222301e4820b9e9950c6459479db89544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686d5c4cb7244f32fb09438b772f212545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a11d7c28bdf9dd1f8ef9e396becfe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253c207d35acf8a2f3cda57f2ab7146547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f453cedffc4b73df36878e5b1b485548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659dbe9abc004587c5f4674e24a64cdb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3934c54bc7c310e8f84f6f8bc65b63550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671719bef157872bc51e6b4acba4334551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693daede151792b4f17cf80c113a6fa8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb934271a16147d602ea89278d85e131553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac1a1efe31ea6a2f153e0a6ba8d800554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5dc094919c0c49309ba2ac1927ba6b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c71a0738e1bc7e90c8f355d6eb0053556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4227b8b643f4f363812e8b0aef174557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7607d5ead319d54a7c8a7f6769a82d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01961741cf4803b9bfc4657069fc12f9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e336c34989412bc472ec3d9e882b79c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3c11673cd86526dde4e7fc0c63ee3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071da9400f42aab581138f2f705a6e15562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894b4233a5995aa4d90f9c2d4d0dd0d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab409ce3fbedac0ccfba5c16bb817ef8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1664de13d560c7008d85c138e6a7b0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb174970d5ff31f45cc2a54d38768a86566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f42204d8dc49d5e97b82db33c1b78e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7bee107af6a5c5a9a3ace00ddd70f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5150e4fcbd807a36edcc2d334c1ce6a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586a0291587811b9f14f49c4a0b582d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047236d1360259f169b9446d25532ff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb060cf9db9deca8931215b05c6e9451572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73cd5f145a61b5ecd9d9c2beab8ca49573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb0a5daca40be24847db6ca6e23368574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1f749598e069e5d6fd1635c4eb457575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4edf4ba3f64512bc4c2d33c4b34b31576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5607e3f1a097ff3c9c068668f7860f1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c78092d258ae5a60f4b31ef6d118c9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930bf651ca341ac06c995ff8d3e3901579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8344c3185d28a2e21804dda636750580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948575ec637483f67e2f7fe8d603d62581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c317c2efab8ae3db600bca876ec2f7d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74418aadb88becd3144633beef8bef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5ae1dc0234e5f40d25a32d963b76e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b572e85527f66bf84cf509b616ae5cb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7085cc86235f78b702a7e926810a1b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b55a4c49038c54659fe79b11dc15c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2f3e90c9de77c47a46159d73253ee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf04aa369187c5c057ee32ce007860d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba043aad4093de698a2b50bfdb7980590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577f579067529a0e7362b66a8b96e7f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab827bf9a688034dee764610ff8df90e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a3248795564e77b93d912ef51cbc5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4d54d68e24693ae7b800cc3446948594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a5a50f52081f1658a19cb7ce72a94595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bc2cce99bfd5841b4962e3a3df423596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68508bb998793a9bb13876fea340c9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16835b79daf111c413846a761b288403598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9ded0a81e4a3dee088612b3544e81599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83e6e37e0beb596f3a45500d14bbf8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465528f37a94e2281485b7240ec9ae0e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31f1cbe03708439c4b480cce5e6c15602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e7309a349c3a81e07697a7dfae862603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469246ad2724048ac9f421f995425e6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df553da40db89a116a05c6dfa52f31cb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe787fab54b5ca1fecb5d6260563eed606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bec416626a4b78a18b36f2698ccd77607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2312d97de432227ccb41c7d742636f7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d6b023a676e306fedfc4fa67f85aa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185091f3bde1f8a984944ebed86e7c58610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc4b218b0dcfc72458ecafedb0cd8d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f36e7c1bd8a801a127add8cbe0fbc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e595d1858e69aadcfe06378098b2b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7db3bd9d2e30c82478c155c6e01b4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1412d7b13ebce930593103b479609b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bd0b93cc4c22824d4f8987f31c862616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0d72839ab736705a4e69ea906ac6e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0903f23801faab6be7221c224b18b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a72bf78e9b82002a8285b7f2419cc2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716070266fc75b2cd84fc72c4a55bcd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84890b6de2575eceb8c123362d90b5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80358290aae5f90a38d72df31a98a28e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56f5bcedac4a94494d7027d43b1df7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327610858e9ac12a7d17b1a01a155383624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cc339d1eb966b3127079fcb28e434625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabfe292a3fbd4a763b43f1da132fae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08396999013cad428e2a4eca8b1210b1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2b753163ec2c5c12ffd30320c1a39628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8f284c03d8f6b93a6867186211676629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5528dcbd1f038343d554928589e11630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607d3cdcb985c91a92e7d60eaded0b6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd726b4b33ebace13d5840aad35ab8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aae9f771fa2ec4c0731ce00d7a971a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c0077e62a09b0821a808bf9cf02c4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba110f824c3fb2482bfb95053e9e5b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400059ef8d151f2ee7a1f4acb41e6538636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6a6a51309479c1729f3a1b459671c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df5d5e9b7b4f2c5e89a92cd854833d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c3e0108e41cad2f1e2bdbcf9d00d3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adce5bc4cc8d24445568463480cc1a9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab48a0050b1973bba80d8cdbfeee4d4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b794eb03e99e64fe768c18777f3dab2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334330215e59771a93cf136a2620e618643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38038e4b9d9517c90eb5f614e1647a1a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b0a6e3fec6afa70c302301101185d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3254ab3d36b1a605f3bfc776a6af32646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a19e7dbfaa8232100313495ab6c80647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2996355e25b4d583b6c69779f4fff21648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610535b2bd14916959fbf1182b04c2df649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68809ea9ec54fe095e963a5b5ef33126650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86698bc7616642ec67fde4cb68cc10c3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee0659826e9c467ff25294599113cf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227e2484c69450ce1dba5977c539ea1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3d6aee49ee874f53c7ae592c4b59b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080bb94f45833c3a42baec2ed31d5166655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767644f43b2e6a649471e46ec4aae5c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ba093d96b02b2f47895e277c20b18657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc37bf00f84ce0dae0b01b1e77f358658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f78ba7d411f2bb5ce9526b9dd5dc9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a6677fd176bda63bad66ded1a26a3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4d60fbe1513b59669c71e8102b74e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46742a68e7c9fdb9984e34d3a6b963662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc669abd0573b5e47ed86f717bed65663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975fc689fb755caece6407595fc57933664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d80ae82706e9ef9d606f85bd4a3be1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97584f713e0bf86c4614cf70629c023666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72370cc8b647edf87ce3b531ed8d02667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f3735710c627388eb37f50832e339668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63c6b6c799872812eace33259a0c9e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30585ee16df649d9511cc797db89a35d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbc143f299a8547f7f2467541f5a08671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ed15d1696853994efed997fb5679d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fee5c9ad95df12a4c5bbbcf9d49f65673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506b09e0f715c81982e7e12d003da7d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67efea434da17336b06d314090b42e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d666eb0bdd11d9b5f4b478f1e92681676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e4445764ad4111b4b8336492970e7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0143dcf417482eb82c4b646a6d71d4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7caf7fa397d1512ecf4e5c949022e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658007a767da36b9f485b1fb3baee204680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f0b8fab3228d659f88a0046aefc0a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3425c4a972ee20e13dfe41986767627682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfe1ea1f917baee6978097c73cbb3a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb67012c70cbf506bb20bc64f14e06d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89fc9a4e6db93f56d75717f6ca0848685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef91bf54617e61d230d1bdc9be9ffc8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdde3ebc8bfba00d1f9dd52db005ed7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25fd2ecaa2398f4933e73070433481688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d61debd00541bdd9d68f8a347441dc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95ae9e4d7bb7a2e4a93ebe12b1c9dd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005acef837e524a9cd58762088499f1d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506040a51e192583057dcd1df9a3df8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248abeafd66de347487e68abe514a7f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b97cdfb75d74ea2c90815078ada06694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93277b3732e50aa1f0dca9aa1fdbd823695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283934856d2c3bc55ad868696316434696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297fae4418b363ecc8d8c47063a1981697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d62b5dd87d1d5baac5cd8050f55fcd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8224d228a9b491ce48df3236680ae1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886996a01d9c45348cf5e8c140e21f8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33744850c5e5feaacd7579c42bc9f554701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8244332d3c947c6b2d11ec16e47e59702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf68f47f1a26bc252ca25cb676a9c0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d58e8bf86a83dfea307d94e1878e3b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d4299641dbea2d35cce1d521e8850705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c050e49da1d621f8bc8b79ae68c131706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911279c68630d434ad3936fcc4a37b3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7831ac82158aba3badfd5db3dd3575708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43bca921c8f4f50e77689886a26778e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe642da94ba14d1d2bfdc34b08a6836710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2c1fc8578143bab6bf1d8196b105c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd580c77450711bad5d3eb8e020ca1a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4041943d78cace2b65ab18d66846a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb89bdf6b9e3e63392ac3d8dcb2db22714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da622fee03897cf7643b0474704c958d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926dbe078d4b1cfec1983a4e4e21a51716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46893c4fdd3280a07d8eb0159c797b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a07367176180296398f8e39a694314718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85739679fb8fe467b2c901b73b8790719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8409219ceda02220128fdab9f35834720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f8f11ff048cc59da917dd81fa84f5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb791e02ecc98243fdd558141d8b40a3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39793f3e699ae3168f1ef70f34c35c72723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c3793b97ce317caac80ae44843a8b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc62d4421ad00a8ba6066ee6aba43d8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e904fba64fe7205427a89723c2842726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4bb811edda7818a49387b4a7eef57727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc242e19299cee5e1173ce314380e1d3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba579a596223076c14396b595e746f0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddafa38eeffc514f916103c95ca62e1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b89711e6cc573758846240a652392731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f8ee7115b1ca979c528067b151c48732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46018cf0f473dfd922ee9e32e89fa963733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0145d16aebf6552fb15a08ae3e670d9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3674e4404e6937fef833eb4faec8799735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8082756bec34ef5ed7ff2077196fd8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debfb163c83101d3331c0c1b99d6dc6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99acaa7380c2f8f0abc748e60b081cda738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f3f88e65fce2a623ccc938ed54ddf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56cc12ed2c0475ccddab13354f6e13740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fc7a855f795c9017c3133beeac999741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8459719919174901bc4e7287b429e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ec6fa0f3d68f29161ace9aa8d7b4a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe765b27d73a2e9d805b5e22e6445a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201958577deb6cc9c267bf8d86126ea745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01144f0c66e20c31222aa529bd2d45746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1be2b48a8b7e4fcda0937b4b3631b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011d6c0c2c70fad83f55935b20ddd6d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2ac15882541b5d778770f9cbf95ff749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6d6e348e64fdfbea5c1010af52379750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342eddfd41b5feedc50232642a9350b0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d32a58867d0fc3f6248e47abe2bce9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2d716ceee021610a6c3c57983b85a753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>