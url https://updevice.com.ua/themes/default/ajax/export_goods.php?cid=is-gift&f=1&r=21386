--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052d53c4b63ed0d6010f199821998d11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983feb1ccae7d3ef4874d491d9f8553b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae880b408b80c312b73dc0793b7358223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fafbc9dfa9261ca80ea07e42b214384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b261c3876a691d120af6b47fd3a20b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9edcefa02450e67c430fc9eb5186466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19ebb10f974e29423a816cf632e7217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be92092cd0fea2c007abcb6bcf01a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fe88f1bb4f0559619ac966c8302ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34417755a48ef520b13f97440c8a6c3010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5738fb035a93c95034639ba33209e711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f9a8525e097dc8b5761a2a83ab58b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48041d50c8b4a8980a7f92c60ca2d1413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4e08e3c167a64ac8fe53f4a96d2df14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce35dd5aa3957c21d022cb562f0467715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae782d22154a594eab05ba3991e443e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c3fe3a27b7b600c9b76c749d3acd917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10db225a05be1ad7b2f57a5a194acf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf2a92bec7457ec4a5cf01c5f21eca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673feabe5e468ba341ebaf781cb8cc620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0e63cc771a5f802d5275b329937f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6566f5ab6d1ed7a1e103dda2a9a7622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f7895840dabfc8083a1289b8b4cc823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35999cf55eccb0217d2cbadb48d5cb5d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c75255e400f92721095ef975d4c73d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5da3b94292c816eeb9e1fba0335f7d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c114a458f54b78b5bdff2c09d571ea327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a674a01f21a745dcd3e1b78093dcb328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad462f580627e639ad1040228ded78a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd12f94782b55dfed8c4e1caf9370e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8d2e4e44c0084a667f00a9591277931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38fd3d10431a2692c235bc1c09f8ef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c82e81c0dbabed5d64b6dcaa30532b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b175efc28d04b45c238551e20e9f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af83657064eb869746f8aa39610acf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e72d08a348dbd745a7ce1e6d3a6c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ddea95e2036707333d12afc37e31c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652483dba0696a17e5beaf2aad7dacb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146b334f16c46b8b013364b1473069039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e087f39fc33376f7b656a6b5db130fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95afc9816fe5734ef4680e3b3d988241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532a764d511dc937df75fce0d7ac08f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd0d665a944ed37e8158195ac605af43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e29c17b6b79d377d5ff5f38917b2044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e9c95abd7ddb4e5d71daf9ef26d5045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e32d823c3d1134d1b0f099d5c48a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953f2cfc90ea7f24057f19733dc10a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0f8b9eb9db522a64da17eca3373aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872c705584c8d27eaebca9bbc70575249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92621f0fa1cb657544a611fdadd97b550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd65aeaff3ba4994edaf51afbb1c8251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ceb79d02fc8f0f3217d7121ceab4f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2048f7b54bae1b062d84bbc5910ae3d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4d8ee7069cc1869737684e2c62f1f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c02422675c6928fbf7a78c0b6c5d5a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce026321b041d2f0224444f0ec315a756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5efec5027efd0f772ed9b7d1ab67057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349ff22919bd49298acd44c3e436e5758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8960711e025e3d6998a2134e5bce359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e0663884d94a555420273d403caab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b7edb5288b1e86bacad12841b8b2a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df1f8ad65f6128c7586f9a49a793a862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce7538183aca9a00bfb325b3523d2863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a1ce43c6a1a0b960c43f055861dee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07bd1cd1254af8d48c31f6e608445665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f86fd0379b608bff646ecb69e9ff266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ddff97853ba8b92f5484f493d412cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f684ac7016fcdff39a3f52e1d6116e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d4b5c25670211c03a09e06c5d047369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cb2dfacb9e5a382ece0c67f1e3fdd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f079a77ece3e6afb1061af109e65c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260277f43d608e036429ba6178f379bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685372dc173cd13722c4995da7f2bee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb280c39aa0cd5b2c5223d97ae065fe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0f27e0ee54ef4fda6a2c674b13a3575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b48913c1b9e6fe2501bd94babb49276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b780c1c4c07b84deda90cf5e6fb2aff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709890dfc28999310020c0da58056bdd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9724830b82d2cbc8fccbf2e14d336ff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5572416fa58cdb50999aa3dbff1a3980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00be0c253994155d35430c47dc4467f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76907ce0a640f8cc8bd980d5a756d6782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e30e50bf59284d53551315f00cce4083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025f5ea66fe3f640a43cc61ada46f6784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fe6fd0b051dcd7e18745b0fc168f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd2bbbfa2b831169350b9a90f9d72386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf011e5c9ffc872f5dd4a96536a757e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3afec5beae83731b75ac56b43c2ea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63232b9800c70644b14243d87017afe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c95f21c746f63941f764992455cec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fed7e27d9ebdb7ce22b6584bf103cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497a310616112e5fa8ddc6ca67af3c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515c6cc5510a89e5f484418a44d26c293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646434dea711c6e3037c6482171185094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50978731d3b07c7fe18e4e22022def95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4dd8d9c74560a087715e395fe9b53f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237de207fbe08ca10ab312ef547ea80797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d193b5c31a92dff9dd198f3bc6f09998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92c45a5de7dbd73379beb4231907a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a285f6d917fd3eee11eca563228b9e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54247258fbc079d9d9cebd173db33d0b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bef428001f0dccee5610a873d88501102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868c41ab341f5d49c96f25a06a952cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa438985419f448d4f1b1c0b1f73df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8748ad9007a00e0a63b7afcdd02ef8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f78ee87a004fe0eabf753ac8d828af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3113fbc7e90a6b155278cfd4e8d832e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2796d68353b080defaee00d9a38034108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074bb108f936972518153173cdd8ede109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471e9f5b54d450e357c3ee203d26fcb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b65336e233a013254f3049dc3877a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1d0c2d42c804552a4c9ad2f281b09112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8282152eebcd0aee38335b8225a82f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e669bc4fb6c4a234f9186199c91aa4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525c576d8b7adb7929443323c2fd3db115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26df27af6687255f7faec674ebe093116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654ed375c0da4312b7c9f76e7dbfbdd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34848dc410facfd5766e34a9aac7b01f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057da4936502b2371958da8320d5dcf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674875fafd39546eff7d765ef423e831120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93faa0e2ce91b372e900ebb015b950b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251faf2b03c1b89a3a38c0ba754e3494122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3a2e8a43bc03dccb57a739dfcd3b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c4b085623b044cd0d71af2e8971a9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22884e2c803ec068191b496cfd3258bd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a0094d34e9c89a356d82fbbed0756126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5a0481019d86f77236c385b3fb3a5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a621fe63474ac258b4dc70e6bf15a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ef8d99ea1264b38e5995e3af9a48a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17013ff54e23094ee110ac848f04c9e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4f8142aeb1b4eb7471d5f9570398d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564e14406d82561040b51803cf0a8a6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38317aa78247dc3fccfab4dd9f43e60e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555519e493484722c354d5ebf66fca1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affbe59a3c38054c718312dc1015f894135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd501b53f9b797dd21cb8328dd3744136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082b710f09b3e7c155d993669ba5e91137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d252962fb86643518a18a7cfa81b5df138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50f509ee9fb731d18b8cd70984b018139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad741b7fac586afd01bfb0c0bb3508140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed83b662f6484cf3c7ac0034c43eb35141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe29359129fe7eaa79d35ba882ceb5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607ed685399cb64f414af602e31a074143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace38102e48b746d61f69b8576df3a50144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70192dbc840330974f38710a26a761e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d98a2e9525efe97730e480b2be7bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79fb22ddde0637ce7186b8d82e2598147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1bd8bce5d1506ffe05a76081c51778148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d02cf4d0c3712b7538a228913824a7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0872239f3c06d4355cc07d17c8e3e1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a5a41a8f895e797a3be2717b798ec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49890fdaa1f756bd58646d14f3afa6cd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0982e41fa56c7596fa1784b9307ef8f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7381ede703be176e84d4451d4676b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb970f37202b1e9305db593f9949e3e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b961f35c95407b533f5a9ac48b32d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90868847e5a76660528a2910268fe654157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad829013dd691e61dd3564ea72dd392d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdff97b07fa60d511793d155039484b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6112bbd17b985032b38a59b1aaaf2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf341c9a99fbf502da019360ea1f604161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac1a3b9f0ba0b1e41d7819567546f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54040078330a65d36c0209ef19a758163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5ea8206b6ef2b3ac73e403c83d092164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173e2a7c28941a1c42fa542ca516138165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac4b984bea0c3021e9102dc53a3a5c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa3b55e078e65be45eec5558c9b923167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff7ea279613c60abbe34432e331fde168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c17c9000abf6653e56aadf56d31da3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad682b0d3851610475a3535e55570c38170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a0994499430c1d5a5c9f91fa27da7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb889988eb345fd9fce787ffc774219172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db902f6eb5bc23f743c94d523a8fbf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe82fc6b4e24ef6f07304fbc4eae99174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fa91828fd7ac4df3f0cc4929430b3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c5e4584fe71cdd38ea29d4666981d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba76954c35bbb1e389ec096542fb5f9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0c51d880ea597d86d42c7a74a914f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c582182a275e3fd2f81b7fb094644f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2b8e2824e4b3f0bb6d964ab692ae8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667dd38ff3f1878b271f650697eb9ef0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f74ab99054e3759a8729a6942eab7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3a3a382067d51c62095c4c07dcba5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab427e996b02dcfb91f0565f22be886184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a3e4c08643400125ddf382f2abf00185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca949484c467722fe76b08bc2876de2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85860a213878756426747b1049c0f7a7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8fe768444ef2d2f6af1d6ebfcbf22188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452bcc8cefec310c1211e37163e001c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829e0ac278807983cfbedfb495c6c53190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefe7a847cf46593b01097087f2d3a4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f6d8e00ed6670bd9a38cc86f2e6de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65713d8966188c2c7965be2df64203a7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a1eda115a57e4ccee64e761cf0617194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d264b42510af699d917ba73103edd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325c962c52ae783103ad816b239e4e0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47008900460d1a19ac9eef3528b12964197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58ea1f34488699fe0ed35e36e7d92d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48490d71304edcbc3ca583bb7357cb2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6a4e3dec8f73cdda9bd3adc12be06200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a035d42044036db61442fcceaf4021201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76340ef8519c16d4229a79830bb9600a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc0e38f12e144f69ccb5f769eb30de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725982c1d6661e3efed523e46a49114204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46181a0787d3a121a77a86822cf6c77e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95955211a8d0937b1d514eff9bc5b1d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75f34d20fac303329060b7e5cebc2b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b57a77393d40837184aa2cadb2bd28208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b865f0bcc5331eef591b7ee443e8f59209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1be94080af7b54b2b7204f90ae1d7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8939ef85ef25a5187dbe5e404466209211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9998e442992001f445b5fbf76d1ceab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cb7dbabc2fca6c0ce7fba8d9b160f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e9e5897f78e1c3174e48c728c9bd8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4bf5cf705104c2c1aa31132308277215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebbdc6f5b5ddfd43dbe636d97aed34216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd72a5b4a973a94ee423ca11e07a300217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868e605291183428379b01df5b735ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03639ef15bce98514f9b2ee35b731b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5660cee7b00b9759f3517fa5afcda220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a0eae397e8e91a97eb3b0b2737fe6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e60fee62ec2321b4ef53d70c9261e4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22b312083e964ebb8c7c6242561a93223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2123b978ac68845f32d9caa75c0bdc8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c9c796c920ca27f3e7af60c176fa5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8205dcb69fe83c87f2d9657195dc52226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f7c6725cbc4793cba0c4d5738a6b5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce9536468176ea0fecbe90a5d5dbed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508bcb46057764bba29fee404049eb7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc50542526afcca829f32c1aa324f41230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e069a7ad35860eaada91c6d3b6bcea7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb383ba62b0019dfd70f1a94b24142232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075be850672479347a2800f6f9db77b1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a630c72d685b866163b3c9c690b48234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258de559257d2ea0526a696d1da0493235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c66261517322c158ee644555faf298236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700d9afd07637fd7bfe247880b4605f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53f1e69c75419a2bd0a09a87d2d0aa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448961057bb8988889171fcc70a0e747239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f518bef5419e2f3a3c5a884d8a684240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df705021a44556fafa9ba0bace8745d6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70078749589a07fe729c3f62e5348b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64697601d05297c5cddc16e502b4d50a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188ec01b8d5375e3940618b4f32b8ff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc60d73612b4b049e64a90600c234a5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676eff634c7b8d7aec4dfdbdd62d504246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4e0ec297578de62b07a798accde93247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239170d3647521ca63002a2da5f642c1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862fc2ebe22857fb75e0f9b3d83c1e9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9e4dce8fa74b96ca2bf9b9d982649250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5abd324ae9fdd3d7c0870cd9a02959251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d525257b7a33921d65f4fbb2be0330252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc924b3b69c78f1a6c8b42b5d85e2cd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a440f620ad7527bda0522c29910d352254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5de876f6a8f3f65a0ff32563d6c3d6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085f08e943f2719965e59222a9aa7e0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3733471a3cdc072436483f0b67b50f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156eab25e76113af8da211f657eca0e7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f834d1dd8ef9ab8bad632e1d3a1c194259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f783139300778b0bd59deaa3ca093d7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76090dee5106362eede79317c80b2fd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9adcc4f9a70a6852d10ee6bab7d935262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957bad388c3e3ee7880ee3c1da153cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c27fc82a0c570949fcec8099ac0049264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e49e9d618335f80539f3ca09b985a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03f85db166966037837388f9e72443266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18d91ca6d808525e67f247eb2b85d5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c72c6471c34487e0b4e884873f3593268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bdc01375d942390847e2f33e95562269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf1cc7feca0153b960dd05a9132734270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f29a8f0c06048ede6e24df9ec22e3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402152e2970a920a47aa385ef8f01bde272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a705ac1348afb8c7c5579c6560fb2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f700ee9c4b48902ab84ee0432b342274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59df5213ae740647f854eca87ae058c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efd44d2f497e673757716a6a17aca1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbadd54cf0dcd5fcec403e2d1113895277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df56da01ff8ec4442f1e9746e1e83a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1bf6ace594fdc1f73f73943c1aeae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae23a2372ad1894b57f34fc34f2231280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713aad48fda2c87320ec30a78ec6f5d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6a777954b41c807d92740a5863160282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994463482a449d1890996e6d10952cbd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d98dd98af1b8dd32f43d209e14491a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38e38cba5d95243e9f830955da191f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d356c0d807709802ae0ed652ed3a492286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522e6c223ca8dbde6a211fae10cecb2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702d86c4d0d7e302d377972d5b570d2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365de205b8518841c820bcc662fc94a8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2a519dc97977670c325375d59fa87290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69247615350000fdf2bb0a1d74e8b7a2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6473392684cc29b2645ccfa94de7c3f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf103f5ec9fe3f01748f0957d11bd9e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea30d5fac911b8f618cd40947eb1a50294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530b5492e90ed46a208b807ec57b3ab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993dcee78bff1874f1019728e21085fe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320c97adab9ff32a16d267d15c53b4e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a30f16ea68d976730912f3984e73d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f83bb3fa988e114cf5d8345629e7e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d94976a473474458cc46574c76c61300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ca4a139cb36802a36354c7e483ed0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6997954120fffae3f0f3a2a67ec8e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722e63624c869c229831174ff865d18303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6be2498d2511e3dd610aae796ae5c4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b25e3c67e768a91f35e841c63a4294305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694637802f370ae7036bb009dd2a6470306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970a37b0dac7f6488f88a15bd07bda6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67a52967a61b5bcaddf6b156520c28308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0bac7f1cb11fe42605f016e42f6c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952ab478cd3e7c93a5a98de240aa506310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb5e1452421bd9e1eb84edff5973df311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32371594dc56c72711bc20462d5b7cf4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7892b7f2c431d61c5272f06a1e8a4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce37e19db6f31dce334d4c37cf0bcc0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d569758641eb242447e4f1cd20a086315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab505c5074eba839a96bbe31bb581fb9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88855d2ddc4f1e89bd2de7ac2778e5e2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb20d540457dda2937d822b12195710318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db5ed76fe390daca490023a980c76e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127548d28797cea1a1953c3b6951758320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a628e9f2db3a90d4566a9a6438777c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef751a4fbf830fc45e376bfffa2f5f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664c5eee7aa9947c921bbb0083d5f0c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471be241db02f4a49b270f21ab849d05324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a6400c2ddd9e8de155bb34b5674fd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5d72e20cc641d3e838087078716b9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad76bd2d02054ed223eddfda1686e3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0b485e79a46934f4e65063974c351328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573323e96a625f52d9b58c45edc4cdf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9cf7ee5ffad2044a7c2a8a2eaac55330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1e4ecdd10155a8079a93ceafa4134331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6336fcc68eda842ed61e8b9fc3fbee0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc3d7908837e287378ca1efee18391333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47490ad7356f85c3c649eeffc7fcfab9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6091bc84e025c3d46a1e3ab44aaf21335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ee98fcf3e62adcc063ffa561041f9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd7c726cc36ae33a2b10674eaf02d8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1400bbd2295ded8a988f52b6e504e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e347654b12b4a2705b3aca238c7248a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac66b216e7e427daf53215d3f0fb78340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a91d6226dea190bfb9854e3cb5bbf7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b928007b24bf5a604a0d763b38d6b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b5011940d37cc3d5873288d3d14da343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb72dc3fcc4167e72a111ba08a6a2c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf6b5ecf6efb3963e48d6d087a3759345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9064f2301685ff2b6afb6516f15c0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91980f0bdcf3b7ca5c12c67ab4160b3f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709967aa34265c4cd70034a399ce58c0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e4ce0f2004925af4733462198807c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74744823d8bbdcb6f575b3c4ecab838350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa29e1eeac92b5de30710272209028351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f4ae35207dce94fa8ed185d5de4e5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334462a08874c03d97dfcd68a1644bf8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a1b088e28f5b014d32960ad5517c1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6185fcd5f79b3c559ab817f35a8e47355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95239e93589d0651a1776403a5662fc9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0277ee47ebd7dbfe79717b66e56a48357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993d4f99f31bd64978c9215c98f1d5e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2627399f98607c1083dd7d46d6e33359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228ddad523d0252baa85b2845afc372360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d3a43fde6d7851596f4d4c55056db361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4194ccdeaa18d2d32c7bfc0b5d417362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ad489d13f3a36fc7ab32e6d151e25363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2cd5e8f3625eb388d94926d6fed35364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf90366ced8da85807a69ec702e09a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f1d8bc416d1913667bcdc837ca7f5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca74a288f581427f73773df3b5c74ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977488a93441c74fa7ad13d1f7f85910368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bf6989cc11516a7c731c5b9f2709f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67828f61846d43e78dee056498dc4112370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4505fa2100ab143390d0121a1df7dc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd298a71c8919620be909996fbdfa8b1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de457d28acc27be2ad4c86373504d7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ecb002ed87d594fd19f038e9e9221374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3add82f0effa68b5ff67b40637db7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9924c1cb6555eb58f50e2765bbbbf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0f93fc7696da6935801c8765f232c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c25a6b582db4a63d6089151754df46378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddfbb57ddf6c711ab0565bc86fc884379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487dbce85557feb5e81ab56bace9ad6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d77436b6eebeacf5affd69008998f7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20879296ee233013cc2107ff28a18357382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b54570089d470da7ecfd33ee6f33bf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c229153009574a7243f209bb5b5a20384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836813b31e965baeac9c7cceec3aa5bb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71d43c619c3708566e27559fec552f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f77b6981fa684accfe809722efde0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9785e341f83a0c2d4f974a2f627b5f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8ca2cbf2ce779c76ebc4286808d75389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ffaea90fadf38c94c47188a9bfc9b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacacfee2904bd6380f76f7c79e479f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc71d95029e6f7ccfd87c4142647d4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0f72bab4762c80f25b7ea6b317c32393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66522e223d0131d73e804535743de2eb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb6e43f5500c9a1213db49cb3739e9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e24e07c8878ac5548f537540d7140396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4911df1b1f2c8d4d0c7191f3265c6d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d79700237dc965bf6fff71f6b1805398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3e8324dd46e2bdec6390fd095eac1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e408ee6217a0b034123dac4e53d91400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463e97649e55037ee70ab58f4a2111a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4518c65fca9da7901d9f7f58eba327402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e663bc6aabd806f77b2df728e2e9c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda955ce0eb3cd74ba97770be9462cd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58b1071fca6b65424bb7694568b545405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703996f632e8e268099578872e6b5123406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e295c2ab05c09a2ff43a0a85fd1783407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8b1868582dd6a697b7e1b8da398d9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977d731498440c5e92bc837da011067409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80dc37d74bb54f60b51b7cfca0ffac4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e77fc938a5a5510607974f7c892eb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64122a94154302e4db1b7267791cf552412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ffbd15b600fb19c90398217bbf033413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf986d8a503722604ac7c8e6664bffb0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96f7f2b50f972721409200db7c14f5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1864cee73d4092dc0bc136278a4085416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa1ad2425e488a4d60a8325d9e7ee1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072d5b8b0a021b6040bc94656e9b20e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8f889aed0f0b91613d8ea0fdb194b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a466cd319a36884e64a3745872fd5b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6175de7990f52361d8bf33f6f6601421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da868360c687db2ae4fabc3ddab99042422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbabb50d3fc30851f28293ee3c09f4d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7fd9657fd89a6d13d644a9f951dc0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67c678be631be87b59f477d5bea6f7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2048990280cc5c527319e0fc3a37ae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0c184f11087e383190fa9d594a4cd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f00f6a2c3134a1359217087107cb99428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fa16ca9ab61db7cd068685b903467429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860a623cf6bc0eecc1a6ab67599e7b6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e7c2b639cbd628429def136f05cf6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770d23064fb9fcff16342e66ccdbb75432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2096f919968fac4ea84a38e58228fae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405af059128043f219d12601ee1eb37434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46a34422b3beaac6b3ac594a039485435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0cdc9a7363fb64ad9ea833002b893436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6937a3a68eb47e7c42433ce48e7539437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bfb2742721d5b33983848282c9d6c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cd41ee5bf6b117259aaa7460623b0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4892b38ae979ff2f697b8b0075056d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e60e6c3b12c997191946593131b3a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f63b4c5f8ad504a85c2c44376fda4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243a2090a963cdad03ac43234bffec1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe47efcfbfe6911e3813dc985ee1c4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5c1d7eafa89496b9c72992e064dd7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877c99dabdffa192710a4b7c1e69fb8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7535b87e1a1fefc76ba9246f728bb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a193d74b1e589ae81edb693916a461448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9835c4a73e54420f9ecb792b18887449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb24463a35b0365743d7a84e7266320450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537595fa73f00d62caa2b8793fd7568b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc54edecbc986796d1845c00307c22452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b3bfa2b8ee7f5b3dbcf1f50423a5f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8f41129292f15d0aaa80ede7e984f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8e903dd5ca00e3366e4462841fc8f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894568685c19bf8f2fe333ad9885a4a8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca011e845b3212cf878dd95deacc27d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d8249a70077f73076751d21672b14458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6338685fb6261a745f40cc05dc5feee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6f3fa747eaa5576f4da7ab88beea0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d0a0ba1b7f7f8d1ccafc1b480547a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63654141ce165d071152d181369279462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a6a738968eb19b5518f6aa37bf2e2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d0681f00aba960459852c12b3e5dd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd7aaf0dfb6b24c0b8d53426283c41465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c347c5407d5eacc3ce87ac7e210e25d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88962b8050ba5630265252038e00939467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbbb525dc22a93113edf97c2d6a631468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a9c7b63c0d78a6e2ad4da7666abeb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36695986b55f77493bf9c29244b10a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8503ba527b76046c68aa160ed1efc9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0203c5be0e7130c2d1162af889cd5e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77e5aac55e10504dba0291577d3bd5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0da94b3c663b0e302453a450d209f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832872105995caa4870f4d6ce696115475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7727dac6059423556cd2f82ad2ab9d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607ff36a79de4e99f33b914cbfc473a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ded68b66b6a933a08f771bad5141a3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b8ab16d56361816702a57a22161a3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae49ac693af37ad61f4ce86e5412bf3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2e6ad4d79ee9980657777a2f0334c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3800a7ee893342139cf829090aa80482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900a34cdfbc8f7f30acc11b646f6282483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cddf1acfa164301239dad07ae57733484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8b5df9573b556e2ee36199246f8d1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3005adc44bd8bc8ba93fe9dfc33ec7a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a52cab25d9d24891e4a4c0d13293bd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40e140c5e1e46f1fcffb59dd91b98a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0ff47c4cadbaa9185a8055899f9a1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b966a59862fed20dd6b8d27b6bfaf7c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3b2b7a7c3dfe40d300c84d146ae06491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a06e8efaf05ba00b59e060294e9881492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd03e97ddd6ed60f08b6fec9d6454f4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd739f1df73e6a752dfd13f9ab9061f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442296e92d549c072d9fcdc1721a2b7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b80f68d1b795f2df202c0c62f3f9b8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d15d18c13df46469f928d57993f31497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ccf930169b296068c64f5f97604ff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3b6708c00590d23ba7f65b7704d59499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688dc537bf9432aafece1e5623936346500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9809216a57892e723d90c514e0a227501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8db37cd7d5b2d6fe671ffce57fa87b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7e1a0880fbcebd8cfce681ad1e386503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089272a63c54ce1aa9c05c71df793710504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c30b28ecba765b00cd1c360a74296a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd3ae842acd814877c0d737da4140c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba499e9874d76446ac80bffd1b6be8e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabbf655c03e11a7b4322aa90dead1c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219295ba6e73f851a8f38232a5a2011509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc712663ddc89559f446758a52ff3fb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad16498ada9585704109ea2d6e9268511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6856930fe87985015f2dc21f9d1a84512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e0b85ba6ed85c40325bac5b56fec2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48751bbac3196c78d9b5658a032adbb0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d906d60176f0eb7a71c02ae577605515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16554252e7a2596e064c9dc28082629d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ec033d0bbd711f6fe6d92abb1eebf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1041419514d8c669a797bf9699ca75518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f3c17e3c4176498f67762bbde5228519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba25ea5c690c42f81347adf92d9cc8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d820ae1a049ac1187d0831d6e0b02521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630638345b57ef4d523fbf522ba94076522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9097eae533a5c1266fb4eff07bef36b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49dbb0a8274235f668ae8ee55b0bb8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabef3f35fd4aa6e1b6322ea5b9e28a5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33846dfa029318b9ad616c3b5c15d392526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93f8aa78aaafb4bcddedfc6311d72a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061be870f1826b42f72c8c5276d5c44528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66de22bb7f3286d26acaa165c430943529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321e3d1c7862f50d679056fa6f764af530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182a59cfc4776204629f7d04b4b5226531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8a7e2c36f40b46dc610ed287d8065532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca61d7ebf6aec43452dc023f1d0c93533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa331ef318a776df84484cda433d2f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e21dd568cb0313727ce1c224514ed535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802874db65e5b4d66d3dee4f5ec2253536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fd09425983d24a0fb70d70c5a0506537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97253e348aa52776bb739bf36e7cb3c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf2d86f0545b0be33bcf35b6d22d40539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37441a83faeea5dbddea20c16dbb69540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e165cc37d59cd944af957d2c2e202541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e54b1feb3354449540530f5d102a7f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f81e5b74fde8688599c06dc4fdbf9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ff2d03d755cad3be38ef477f8693e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98c80797eb4c369e96c08671e20de1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d4995fd87373fca98a011256c97ac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c8cfc6015dfb079944d2195271f0e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4ad9d8f8518782de7c202ac253624548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6234f06eb2512f655b6968dcd3c6b4c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa03fa6e65719e279d3940ee9ca794550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f248232ebe1a34b15e0278fa128e078551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ad8eec9f566834284159eb767e83f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a50fe47e93950e20015263a7cc231553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1ac49ae77547d0eaedeaa5d0eefe3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddbe29be1cba21490caed3878cd0cd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4111c503e1fa5ae959a88fdcba88a7b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69447671754a669e024c2b5797f27f0e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efaa4baef712b3e9e5f2883fa4ac09558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e57af54138fff0143c13069ae6dc9c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d5dc2533b6be976011ae2d27228fd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605608c2f90e509191d552f873ac44f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b3348a9226fdea0aaeaedaafb0d88562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc35ca3993ca94fe41f6d45d06f428f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35f4e0e306b9121e9566ba4e8649f6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697560825d1081fbb588631eb8b27e3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ab44168538fdcb1c5f6977fabca54566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f1dda75a5bbba3614faf50e1aae1c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61342d157ff5bce23762bf89ecdb9f68568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746010e7dcce86d0d62d418a3437d14569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d29030fd9e385b2ab419010a79f8b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676471602f779490ab96dc7b15a2e0e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429aedaa3d704c0b33295050c636df8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df562383a213ccf34aa9dd8293d10ee3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917212659752437e7f7483c853f09d1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06ad6e36fd82d0be833c680aad2588575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a536d3a66864f53ac7b182634b329e9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f823969afeea7d73224bde98094e3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0974582ce4ed80d6f79f6c09a0a93c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f964a89502411c64194bc611dc637579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03707f1e5ed84d792fac5fe3523ce9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38faf86ad43a3f9c91294a5a595ca4fe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc20f5224c47b44b3135589b434521582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22200b0a0d2e9a0f9cf005755be4f5e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993719fde706b8c14be86926f24a619584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa9dbf97e4df3104865953a1f51b1b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffacadd5c64ec73c076bff66ea4959a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395e5db601c0dfde8aad239fb8dffdc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01b911331265c75a7292321c0cf9de588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2d97255d72e54989340751c4c7482589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a03122832f2daa418237c0ff3666b6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80148e4a29950d8e0016acc48df123c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada7ccc59869f178ffd30561646047d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c50a8cac8c037a22bcef814e21db3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f29a16432f81cd089a22065f99b05594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bf4a291c899088d74328d1d6dd356595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f560b7d5aa4a6f79d60c1a1d83caef8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982962b9d7c7112ee2955f57b987e6e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130ae86e6ada6e208f271ac912a8f38598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c848ed0f900fb9f04f04b89302c33599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc96e294edbfad507166d33c5f7b79f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3b607d5384536088dd5ea9691d3c4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48787d693f9912fd0ae8cb47a054a6e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937df3e408169047a44c683dcf4fed1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8183ce576eee2d2d4d6d7599185fa9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022792c0bbd0a9809ef98f6513d9b06605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048335fedf7cef54773086ab3fd1c88606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080205bab9f58db8917bc8c5e54ed6b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f40266d4f8ab908a43c6abcf1e4258608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ede8e143edd6f7ecab249c289beba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7af91bf5d64f3688f688fcf737fa6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8c441cb84b390e949c3340333883c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e37a7c98958fb56619ed1a83c11f0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbf325c1cd6e248de07c6f307e6efd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc50eb25e105746c38d1f23d13a1611614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847266ea9881f9c26dbed484c152387615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7272a93a3b9d00766e05df57a3ba55616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd55e19e85b7cadd5276b0323c1b09617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfafd40b6c832c73d393b2ed1ad8b06618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ace1faf81a013c2fa6576102794dd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678eb9a14e55ab73b591e28bcf6b752620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00311387572879819f34a1a2bd32c0d0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f406c970764fd10edd330534cc67f7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eac96d1c159257d0ad2ee1745ddef8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d19b5e88f21d9f74ca745decc2551624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127e0956853469376c03f0abf4c331f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce134e18d00999fec63e6335330c9d9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d894d473a63b39472e3fb96c3ecb744627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6b84e4491fa893d4699750f0883b5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3628c18f07b2a1b9138eb0fba7157629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287bbc3a8fc30944c1fd1887b18acdb4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbd884db3df18734d822e3dcd27ad7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ff5f627c1b131b16539b56fba5288632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3f774ab65680fd8f83945ae9b954c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5c3da0623cfd86b9fa78f7cf594c5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48eb967c3f6f2d9a5880b61f760953d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03bb3646dfb105bfaafd9c4f80f034636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa5f86b976cc71bec81ec10655557b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd08d2cc9f1222d404dd66beeb2845638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1de53f41bcb58035c6504d8f66d9a3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d81777ab65b1459cfa6b96c8db6f62640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65cfe789968a270c4de3f89f87d91e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421dd2ef301dc7adbedf4b36f45a856642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb648e24c26f7fad5da801e1c7de45643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06608d345020a010455248af01acf2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd56e5731a27450029075031daed38645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e52f082f2d33d4bb98a9d218f0939646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36335ba62840faba4de1ed0a28202b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39728a14f903c64360695c219bc70e5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4f8acbb406a84a7d891a186b8f936649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa90b3ab99adb037ec9a1abc343a4c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd62659d0afdd98bcd27e0dbdc9cca651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581424d08f3769c8aaff380d33b3b46652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3f8c2ac36418e1b2785a94fb60b5b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3666f52d1c89d08555452b17e8f73654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cc6aa61229f73866ebc0e446525fb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfba47bb0d7ac0c7ea89d7ad3587f0b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d870ae8d9ec0cdcbcedc00aff6996657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7dd595a983b8bd7df90be2167a648658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93864936857f41b5782880fcda933565659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4c8f517233aec3f773c329f691a69660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f6e276f343616f677e96e5b63462c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0026fa50ac4f8bc8cdd6aefa97d6932662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbaf5b063832922a947823f4b07939663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2623abb635cb09c0b266560839e52664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666e1ad03e5ebc721c877ae6541926f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7500036970f435d5925ae1353188206666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b2c1c71d9dff1d485e71e995780cd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc47f501d07e6154b96bbce527ad8f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef0e4bbb7712e6fe2b6402f6f3eb33669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03381639d2c472d5b935ec6aedf6d7e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4db45c843b3280dd160c6c6e4819bb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f18db6052ddb9dac91b15e45d42c1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8bb1fb8e532c7263e4b279446df989673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabbe5346bd3a7b4c2b32a0a573ec78674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58148cea8cca72f29eee5b1d3c045765675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97e1155028a31d53e1351769f76015676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10008c2475e21d616cee3bc45d81a2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b624f649ec5c77b941d6547a5d9de678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015a5c10fb69f0d00d945ff97d1d00a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6325df5a480a5ac80f82e2c660e1d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb913216e7bb7e51d570359845000b2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc4e6a75795dfbede95ad7c4a565b5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c7c70c2c48d3e3c31ecd5cd94e1e6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e878b93b04007d9b9968d7f09ff13684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3884b33f06358b14d037af5b75ae2f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6224d7773cf03a0a27f07db62804f69686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2e894daf7c0dea58b4d8d34d7f3bc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb27d0e83bd3821e7666eda3776f69688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1bd9f7dae99ca5599e511b883a89e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f3ed3b64c9b83df652d1d61031229690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b20117ab9629805a0163a126b26ab2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb90eb1c65b8a72d6c1b2cd08b0264692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4ca7fdc52e8c1d604499ce422e9f1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c7293672abe5dd135b0375e066552694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382f8990c12192f8689ccd5abcd8bc9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a771a123261f474fd00efd1e166ac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668552cb2fd15171badb7badf3a0877697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cff983661745248671010a82a209be698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdcd8a8a2c7970eb9e0b7e32a8af70a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbb0a193de3f041985b65d67ed2329700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ef741b90f821ab2450d31b79cc2d2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc3b8d90f9f64f0b7283f5b92754c7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a336bc001f01d7949a4cc22918ce296703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa3f8565c9c7168ebb8433b06564a9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ec48b91085839dd318900a2edb1c7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b3faa492d09bcd7788c9338b8268a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdbd3c75543c073f8dbaaa4916fe827707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d4d3887df884c3e86b9d008e807f1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b98acd930145929d8a9aa9975321f4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a866e83730cfb61269d4e39946f6f6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89521d684d935b41dae25b8938b3e09711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6de8ddcb26251eb0d7d327b28dfce712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08718a91333deea9c91955f09fa696aa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7480014744789e752a6573344faf4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c632756276e8a5d9fddf7582eed92715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce287da6ac2cb78a0f350d91c6dd4d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fc9c9e55ac6828420689b45b427ca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31eda05f4229aa5a16c6332fc67b93718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42708227caed05d1118849c99c974b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a124bb00152e65c79b1b98b787d9d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9aac1f665dfd4a20bb5a3c026c03d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abddc1859933751459f5ca23599a55c9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe3a15ea395e8a998b1621dc2a153b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818c25641c12e97dea0ca3e90d88055724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5d0e84da04f48ded978efdd3c8631725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72029b701b97e0412cd8ac4334ea416726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73798070f52a1cdc3139c43d99c0eab727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcf89074b1b80416ecc7025de9f017728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504656a1ff0cd6eff5e882abf1f70b5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e122e43707ff3a6ee4f3ee3f91d9f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de6890f8cb07c13727235a62fb8a74731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b30d7b753ba161d3773307f6058b6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bd72e31fe8cb00951d8d6395c6a1a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03858079837f00aeeac3f40413e0c2be734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9e0d6b923ea142f601fde67464956735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25945dc61d7be6ecd59b281fceac1da0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef86910a8479469bf1ec3018ab3b94737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ddd239630352fe38a8621d192aaec738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cef61cfb5124f3693461279140dedf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0cc92bdc76a6f754baaec40214b43e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44039e122faa235b3fa50feb83827211741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb2f40d626aea126fae60d1e9ed304742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0d020c2e747f84e2739fd9256f838743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e2d149a14741f7cf82c0ad23f8bcb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32cc75888ba84886981832941751e90745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021a9bb56dcbb33dea85e8aaa23a209746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49be37a99014c10d24bcae46d3466af747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b398f0ad2a1b97feffa440ea8f26e4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660bc90917b394f7c9a1d09abf882891749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327866b2e61a55b515e5f399ae12f7a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086af55e8286dfeeaa7cf7f8adc0315751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061ff37fa0cb3a213c0382c0ccf856e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783c6fd229f9d136e896721c10e781a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ac89dde5e63faaeb8cb59892c5cda754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bf81530cbac5d1795882f44c8d8c6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434a56550f903fd53cf17542525c575756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c87a477157a0121043d856ca0c68f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85284bb66b45d62dee1c57a1016f8e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a453f46a28d869570442f601e5f8040759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50266df9d92cad02d21f095e13a8d061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac631b6d44bc0cf8ccabd069496737692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20332faa1576c2b07d19529fdcf8ee533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54bb0215c1481dc72a5bbbeb55047a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159c4eac8c814900865014b4ad69aca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf65b8a919fda1787498e600cc0add6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7418909efc70fda61cda0021b423f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998132edc247b114647e0ea2a7d41b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c777a2c84534b57d91cb458d12e119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ec17d59a42a8f4e0d0667d559e71a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ce0ef52e981caeb9480e7700950a111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07459626258be575ce02f19e2612093612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86185df4128233fa4f1a23e5003e9fb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdb352ba93960bf8dc30e76c8530b314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229ddb5a6d43eb5fddb5270a4c94f7915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b1d2377bef5d5dce14b1242ec6ee016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e2db1ebdbd2e6daa44084dc10f71f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e7cba667de28d684ad1353cf78c7318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa13f41e4b992b239b625861b04afb219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154b0f1a246284fe8215e22f259815d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207c455aa996fb24d72bf0708b71c9921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1b620f1ae9c17037a30ebc87595f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570250545499c421508f81678b8424a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39adfd38a295bf73ed7ad68a75787dca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27e62a7bb4e2a17af22eed56804d5325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e8b07d5ce612ae4c295562a8b5aab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797613f4092b688107185b91e656ce6d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84676d1ae0c36e478c1d66db05a85328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2e027f7a155641a7996bfd3a810df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14764c211b249d130b1bd384839481b230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fd094c6987caccc171bad031c636c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb320a502ecf7868c733606801d86d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f026397bb28c8dbcb6e2bbcacff7133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70295de68f4fed678e844cd2b6ccc82f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bce827724eb95b96300f4433f1a72335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71877c730d96fc7ef72468ed202093c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e465a88b242ad17a1c3bbe3f7797437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c051328ea52418ea58e243f93e2690338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98549346f9820b1821aa7f8a3645aaf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd3b9013157c3a3e485867e50f934840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae865a28c3b90b4033552b5f73ec5cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08f0e2cd5dd5005573ade8b762d74f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e83cb4f3a39ef4b91f525d4abe28543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93415e9b83d6fd6dc855f07f7f2c8c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb811658e2539fc4f8255e1e68e8afed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8da5a48a85a82a3560b02d05d734a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a13f8f34a895d9c14d7bd153783bcd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad81453030ab9e63dc4224e52263b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8998fe038fe13ff590af05f7c20f9b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55a93f8db72dc7d380a2287eb6be9e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b9a391994090fff5787e6f7b3dee551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0afd0bcee7590ffb78af1a9399a7bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bd012c43f8e26b70ca199dbd1866853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910619f4da7021c2ddce537fe2b9c5e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7d3fd97e2d06984f2ce46110c493e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc3d3db8bc2bc88373541a7721a94956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89724a3d8363488368fe043247b102f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e491210713f7e38d99812a3ca65eb658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1dfbda29ed520ddbb57ce78efe93a359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406ba370d14cb60e2adcff2f5810d1060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c5c98ee6bae8591d2bfb30a32888861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169310ad094f6e9890c57ced02412ad462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb40680b121b85fd309e8bb5ad6ab9263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663d0493a61f2bf556c6219a7a2da8264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d8c1c3083d3983092666f1e10c83165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14e7e0c4af477e0e5ec8e3f4eb475966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e023b15470d6e1d5dbba64c23d72c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249a350acb9db32b0d8f38e2805386c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73587e5f1a1c9622898f5f035d46bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80953527f860a9f2b91f8144472354a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5131b9d5f64f88a4d47d941ae8e8971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee815f07f9b4391c5667e36977a52c5372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17c792b83ceeb4519c72bb7bdfad7f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126119a3b74c61a6fec17cc802f555b674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67622331211b5d2b4ee0d187781cbbe575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b827be118c9a088b763b20ad3c9d74776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10d363ba007430b103aaeceda7380177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc41b3fb865066f745611db18ca1d6078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13107d125d5a68f5dba37dd3819402ce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febec4282efb2f77c1e7873e838e94880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14ecb679bb8b13d12bb8f20d15e4ba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60991ca7cac9b58acf78fbecb27982182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796eedd42e027fe7cd542031961211c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981b246a1b924480623df9b5d3db3d784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d951595e6b53e5c19868c7183ca248685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f304027e270fb57acdcdcd8ad854f1986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2a26cc52f040787cd9eaefa7c3e1b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f036da69af813d4be334a5b2b621388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27277fecf157d370926744516827b6089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0303436ae1524f83b82206ee6df47c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22b12f7aced166cdff913294c3edf491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ecc3e57dba4749ff828b796cfe59292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c81b96e4732eb32479cda2db58faa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2e42ee74dc7dcfdc51338eed8654194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e6945603aa6e4ae58af79331acaf295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fa7ca7d33d0a2309e2047e531c06596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd289d0b671a999c4235214f25a7f6497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4fb65d08bd14b8aa3cb2de3d5fae698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca18c911dce32192efb00d68f6efb399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f398b857b5a2799eb58265a939cf631100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5226fe15c81e67967cb8caaa12ab03d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b354f9a16014ad9c683cd6e8b90876102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4018e6fb1e5e6df213923f64fa900ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860ad6f8b576555bceabff53b633127104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b265ce3c37e5738b3931971fd7325105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc6212820fadf6ef02926d7c5c88a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22714b4445836c1baeab16c3d5f077e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e2fb0fcb69d5199d0faa3377d8ab2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7cb62ef0886e8ddb527257948edc6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8b1a25146c800bb16b23892e67f10110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fa8ae0dcf83c7d46935fff58901d8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27bedff79efb7fdad2c89c7bba9ecc4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381231aea8717d3f28b8da104cd7ec30113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174f46abc37bd420b0e177527581edf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a29260315684cb42617ce8405e319115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628a3e91bccbff005dfb3c39864abdd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767788f9d87230a0a421e70415e8ecc5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b9bed36406aa4b864359c3158b89b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519ac4fb6222392c0088fdf8fb2b72a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274ba40d820f88dde2d9d47927c459e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9de887302f6151b21b4ef8fa886ef8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9b6c503e24d4979cc6ca11b1432a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060efd652fa35f3c326e5077dc1d702123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7948c6077ff0c46224f31733ce8d62124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f2f1e42cb14ef0f19da5e173522fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422547dfe299f1865eefa011ab819bf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a194f6fc2fed4093f1246f9190ec65127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134abd55e5c0f9b042ce8b701e3998b5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffde2445bd5e95876b7ff13025bf107129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0dd4a0dba35ef87f19b49f280d65a7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33f2dcf67edc8423f75881b3ffba1f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606914688c3eceabc247f04a33218ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0812909ceb4737a954ccb0d3d1b5352133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47148cb0c69380724655fb99836d384134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e7f72a4bb51f42652088d898cb823135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6c594549977624bbbb4d4fb2c4433136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f1880247021fbf1e01cb9a4e6e7b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c727e5eb57cc73019820016d4890f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc07334aa64703aeef58b34c869f52139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fa4a8d56a41a11b9c3df7d4c654f2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb9670f61f5ea86f98b295afb600f2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aab127329822b16d92c9c9db636ce1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0a3c74a12e0c0cd43de439aa3d82a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b51b060fe5018465eba0f02d45e1a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52e8c5b1ac1e7b0a4f2432fc240a6f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d969b21cd6b1f9b542367ed7587ec09146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c9828e8ee0b4bc1a6614dc7e24a35147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366a1611517a535ab709bc4a6dac266148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f7fd6fc8e0c604678eedb51ebe382149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70dbbe91d486d6d5c26400902af64a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e0a654519d36fdd28615c1da7aea0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a895d7886e18737e3c4c810f01bc7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d007ad36ed041ea6bfc439063686e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819859b87f59701adad84905ece977d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5654aff2b5d3b4a6ec210aef2050adb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69738f7bf882927e956ae15112970bc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148c6b0015eb8a0dea358bb490d2193157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3568f33eeabbe4ca1d750f0bdc07df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97223afb6f9ae8688c1d8edd919d4b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e233059bdbd3c37efd59248675ab48160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d44c558bb18633d2cb2daaba409315161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647337b16afdc05c913b64293186306162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4e7f475c658b77a2843b1399cb7a5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928c3dc9aef5a409a12fd6fec5a47f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5bae2f012bee979954815522ba81e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdc3f6d47d2c264fc9dbda85814c66166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82eb55b31e37201cd283e23302de753167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd4725300a0120e51718698c7d45c1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8caa9c910d4b4d9ab2ab5efdd0459169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14412cc8b60ef88e773b3d216b7bcccc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b144e9cbecfe6818f8c12fbd6f2d2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd015a91ecac2f515ab78c9983093d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dcb08252dcde6a491b22d6fbf49afd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b19ff43f8d73c1335455ce22192cf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdff020f9d65da085a6b1e50794582d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8756fb4939d594020f9c82b9c6f84176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea7f547a5b25bc8912687b4d6c63b2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698d57886502bfbf07841061160e09e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3659acc8508484d01dfa465f28a09fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5a49a53f829dd2e8cfabf9c159487180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f3a1a702dce4eace4b7e33d8ce8a9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2760dabb1cbd66d24ffbd3f956280182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad209d19c34187dd31e0a4daf31c88183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20e00d7fd1a5e3bb0a8840d4e89d52184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43b153f237a4ab84b79432a43b6f4b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1bcf265c83d24fa8d5d02d56a6e68186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13e75c03fec337426d41c70a27721d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb86ebdb179e1cf41fd6b17a1c635e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9dd9194f3b057fbf38b9027e458cd4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e75c37a40e255aafeca72237ff4390190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be881950040df998d772c8f287757ab5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7e65417f57e455f178be5ee1b23db192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62917afeaf4535fff84ee2fe2663a60193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a8d7a1bf63136c08de983f400165e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c766a99e0d8336185924be2eca1e36195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b5233132f52d888f1af060e95bf64196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0d93d612eca1408a6a557be3f2aa2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b283ac004e975310efb84207b9e5d9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd709d39f02e0d0b3549106fcfeafa1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8776c9b860a95c26939ababb2358c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3c9a8cc468eff79ef4f12721270a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4856bc47c26282ac19668775969f8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766413611ab45bc3a4957b6ec0eedfc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84c31cd5dd1ad93e199b3c6eeeb749204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678b4cb54bb961177add0226ea44316205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf5eca422fcbd46fcbfc99af8080d6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cda0a716b7b14b24c690f743dde285207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734108cf6048a3af06073d278070083208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbef6c113c7bd7e8d86cddb16b7ad60209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a866e5c0c5a5887c121616f52f2baf0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4da3a84a9b2a61735cbf4aea9f223211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083905704bf138a246b17aecbbebf791212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d257bed17b0179574c0a24ca036800213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc7640e7698e09af3589259fe7101f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f9a85ea900723c1956b687355f39b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55998f4a687e6a0d31a0ac8075f30c6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aac83342da1268596b82ffc514d6a4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fe114bd389725b4a63bce1915da3e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870a0c9cd5db67f4abc7d4d768c8429219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367398b61f98ba4ac01372a5e79cf40220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d63d2624be1ef846240b9f55e07ed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b81951a85672cdce2744b75ee72a9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5a76a6a2e7c3cb77f45d7390d7aa9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea2d267449553e3755a92afaa29c74224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52987736dd72f25eaa1c31d1f79821e1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da72977a060fd20f58f41d96032f5c2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc03a20ccaa49ed9ba89ca31b0aa1eb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17eb627a06e857c71641ef8ee3c478228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ce092a69618a92454607381d937cd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f624a0d2a35818778f3d81286444cd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05467affe6562d94e7a1b9485c80a8e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21784719237988d820f18d96fc2949b6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994f5ddce79d57ddf0c85d4af533f62233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708195a9f7fb20616f041c402c0d2c5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fd9c08d4dd5f41a5515ca895ffdf3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477cb1daa09cb36f9c3ab8c58bec53f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c88a49c1670ac22ab22137ae0c75c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f191e6e0afbf63fc40f4a280909007238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d9df3d7928e1983d11e0d9b12851d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf0753e907708a266fa77fbd1d7e7f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15149b93eadc6f6f97dc24df3ecfbc7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45ce93cbeb52fceabed96c39004d59242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e6f15314036063f6e40ffbdf7bd6c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb674592f96b0eabfb28691eb9d851244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940f5fc92c9d8700ddf14ed734ab8d2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ca4047bd13a148cd7af9083992363246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff1f103e9d684a5ab4915ed66f0b00247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7aeac766ef5c209a66e72eff58c0ac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf22659a3ea959939f640aa2502b306249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00a158c46f59d8dca3489d027d1390250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad715024f989e7e0229146224fe251d0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960b093248cc76eee8d1f1c2c19f930252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ea2a67aacf6a6b39a4c570da15962253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5008dc35a967ed48fc0ed349776120254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7587907e62011aa62c0344565b5ed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccf863907cd537609dad60c34ed6fa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081a499ebb9c5cc65f2dbc7fde4b4a7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd3b4a9d57a4bf10551846a7736e71258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a961fe8a29a4660d9d2f47c10cd8dd9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c42eece18862c2219f9f7d6adb559260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19186c184bf7b9208f1b1cb1bd315fc5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550eb057d6ce93da7cea7b26d374db3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a64d3141f26cbf52d49296c4e214a7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a25fe1f626761cc3b54aebd92a898264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f85658822d945d1007582fe021465265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759266d06282f6ccfdd592ceeda0c3f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a50ef6e761f78852f8b6a22e182c72267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfb4c5db53d66a5732eff7567bf26e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd61e290e1c2f005a804e1e88cf4038269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b79bf3d2ebcb46ba7643b05f00eaf8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822593440f0c1ab7c2be31da82a9ee5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b23cf96571d0534b40bfb5890d2ea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12577da4c217d03f6f6a1f30bd5a639273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2bee9910acace287013c56c1c9d4a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0408335a5c30507cc7d2224e33394ab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24a78124c08361c76c81a9fdb7ed0c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648119d98bfd0d68ac4bf7b43b957ff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ccc91dfa4000d7bff91a248f77e02278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936579d60f0cb4f05d02775e434357d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2311dc6993226fc6c67f357dc3b400280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c15ebd5815a9ad4dcac9d0514ce8d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271b75fafa666b60f131f386fddd6bc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943012db20112ab6bf9f326465d29d04283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203f0998619ee6fe5db2c5893ace1f0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e36d5c215b0612dffecc0ffe201ba7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981eadec351f2e9f431a62a9d1d9265e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560eb59817fefabc84fc7ce4f659befc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afff917b1a586e932cfffa982c34bb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300deb430903f34ed425497c94c7001f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077f6b500cdc7a163a1ed8524926b45290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8defc6c546aa312849604f0ce7bd937291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594b666b382832bd87c13acea6a9770292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68af1100c3ed3e846b9e705ceae6a2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394dffc614b25cab2dae66e41eb2ca10294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131dfb6f1693ecb4fc841c481c309be295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd23da86acb6921b62aff371bd54289296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009859f3f4b841d372c1df9fcfa62d5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca229c888f9e246f898901bfc711ebe5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9aa3561896ec33be7881a71dc1d99299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057ed6216e3abddfc0f86172e360c32300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620971be615451f253244baaf39a96e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159bb51341643763854fe1749799dab2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770ae97e6c98d549dd455393d75d173303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5209ef46457a88ff8ca88ec0f1ef60c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177994180b0e6c754547fbed52001d09305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e322b370d1466a6aea49690338ecf8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503e9ef2d44b72750f9bb5cf986776b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681a9f5e900a81ffc27c786f981707d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c68d27e2778198ad9e62d064f6d42f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b31f1f009c6b50fa3b40533468cdd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4de4763cc006006d350977a3509efe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175be534e5c07536ffa778c91f57fe6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98acea12cc4e2cd43ef2d73e7b8e36313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede2071bb748fd7b1806e22c0630f10314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294aabafec2ca08376189e8a6ec75a4d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9590c7e81634cfa58b043f56ccb3f9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460e926cba7043c816137d0d4047da6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c759bc533d180a69e2e076fc736928318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8b739b0788e960042ddb552924f55319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79387cc246e31192b743f2212bedfc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a319e123407b905efc82400d5a9a7fa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e674839b9cc72a0778eb282908ef07322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584dcb9dfcf4e24489800b35d068cdb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efba1cf6a806a502e7650937d48896324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c821ebf42cdfd871ce53dbf5339906e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6151cb00c1c6c4e71a34734c3d256326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47563e06544bc68cee62e03ad2d5fe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf51615e781cd3c68dc21bd6524ef4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe3cf1c3966a9d10c134da19062fdc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53a22883823fe9e836db743f3174d8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f3d50b81bd2136fbc28d6c4d44811331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5d3c33f197d4360e6d5de2020c06e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c26cf48f7ffe7c46496d40e2f56aa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453bc581360b291e1ac06d1442f0dab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89d9eba1b54b5236f4558288c5ecb8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9cae481a31b4fa1c63cc185264925336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58248fe867a4d24c67578deb0e05ba0b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd0428bc4d9916ff7dcfb3c15d0787338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c336d901082cb3664b745c06c1d5ba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173704ce2cb74d1a25ec7a1215d9f093340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8843aa62cdf747e17457238f3546fb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef706c95b0d130b973c229e6a4e69477342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ee411da88e39375032b8302075f55343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094b9a34f8d7a1892628157d2e427d0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794d2c550ca58bc7e541914a5ffb105345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62537f193714ee1c2807c421f628d833346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84587dd628900e0d978a315ffa6f18347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217a9e86309a7bdc5df326a724a7142348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547ec617522d5a58c656cf2b01d1efc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09eab554bc8a18d8764f96e15863a53350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a3c50ebe5c27b2d0c192ef42aee80351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85969c5d6324ce17520bec99b6cc8d5b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd45030d0d8f530360e2a460c888277353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70274db6e5899d12da33c7a97cf420c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a95851946ff388dec73dc778a8c64355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89daf4313e33cd1dccd4aa2f66eae19356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2875cfd0580eae8b797418d8a06c8a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d75accb7f32dd111f9e53aa72b90f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85842c977dc2ff009148892e0e3609f6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed9acf94f92cabae1db762bad475bd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976cc7fbc1c3aa8cf64fee2cffbc7a6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4989372273a5cf13668ed5f96305fa9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faef8de035e6934576a0d1c9b437ee3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75298d802a9b6f38293832f3db02232d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc7037b8dfe29ee1a2b8831136f65a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63f97818378c55b589e9947649bb89366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70df7ce84f191c6c9df37f3af48f48367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4b81055ca09778a3990eb4d239d79368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08b900b754c6809094918a3b0bf80c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84ffb2f1537ad491197cf21aa02454370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbcaae7a1241fff143228ef78cd3a2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabdad6840d44331d4be3101162247ad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbe070450948a964cb7de15e30c96a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fade0e9b17918cf73106654308dc11374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7cf9aab0cc2a8b637ab9576206e26375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4cd10b2ad386603c80d50a7298b1d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed054511713a1b0bfe45114c54a4c5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a6d7893b1b8ad974fdb9da5d303cb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06be0d16ece9e36961676d58e5763c8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3b013841655240f9395e8032b5e7a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89448d5928b1b47cb5b3c7344fe5ddc5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734f1655597825fc8207baf998cb6ba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ada4a47bc12196a6a26f1e1238a9da383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399f878edcb33a8900e1f1234613586384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cbb68ca96909ae42f0571a0bb3570385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a21138ee7c7e15e4593177f54ce5cb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23c9600ab243f1d953f3096bbeb5d3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e746c3ff9a9ea3f9c8f3e726717dd5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb2ddaffaddd51d1e479f895092910389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733ec8ee42f70f76e3ab2352ac8ce99390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2084b3e73785703e21225507ac2b1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ff07f66177488f687b476e5516923392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e993e0ac9979c30916bae890070b49393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87452cda3fd24b40f5bd0d96e8412c7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25a52c65c4d1b21ae80a4f5ab5b031395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab2b7d70d3acb98f58eeccdf5f8ebb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf398d80aa67731d27c8d3513253050397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071da6d4f4dd8bf7d5e18dd9fd9ccb2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ff718a20218d185a64cc455479aea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2d8cac73fc0242f5c699a1df781b5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e33bec15a67cb8b694606b44024fa9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7835c92eac6043e1d254e5ffdb3e246402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7c02df52544f08c06b35bf263edea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fc4c7406237abc91a0801d950d591404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a27f2df08c69df408bf9835ab4359d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c1b86a0e896da4dfa143e82be17eb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c58eea02715710ad4dc41029363b6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb426367e306e3a26c77a9f7b7d29e11408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9e5dfea6085dd13e8c9e85f88370e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a627cc9faf23e77dc698f20a71d5ca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c6c7c8ae0c070e245c752eab72abd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796043abcf77bf1c02324e2199f03d6a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f147ab139897584c71797274a470ea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36119d0119ee3a8b4490ee70a9597d49414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98354f657318f9d2b553a6cf95badc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02586da7146acb62155f6df141e09d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a301a63d0050c92c5e1ea41193b7d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5531835c0f72d428bb26ac860c66df8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4660ce783a8f673f4aeada1149db0c4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b17ad6007effc3ffe8f300629f2baa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e5a1619697904add919a858c97f89421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afa59e68d50faeedca3061c1a7b72a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d58d697e1ec0a409cfb60ace8a104e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c344f3a7fd3311a8ec93704cbed5c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdb80f086045534efb3936a50e987b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3c5e7e3de00b39527fa7c8083de4f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb0ad29ce767717b3fde31fc79de51427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72ceb2ba2db0c071063af286228344428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b3072338a1a0a089fb8e29aecf640429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6c95d4729d93cd9b3dc0f8c1110f9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5e5ae1911db724b984e6e10b405af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88087c1f998de623de0e1e574e0cba29432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657b795bdb573ee38aa5018a7a0b4b4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc110aff9a11b8daaaa19e00b8495a2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793518d57698981a1a8bf588458590b1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e458de584eb06c57cf4a6b96bf753436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de62088218bb417e766675b09242fa2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b2ff3cb192b3a3eee02aaa39193fe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1db04d2e728e617f4a897a5554cbd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d97b45cb6b4aa1fc19d73151636522440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2260ce6fb6e5dfe51b98073d02ef4c0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c718920bb90d7a94571bc117643aa42442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b09eb6897409bc3a4cd9976043c61443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0f6386b00e5fa4bef81e3e1abeb63444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022113987b68e53aee10e21388e640dd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df237b2c948fe85b899441a67aa96aaa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc45798a03d0da2d0d3259b3bda421447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1e7041bf71a8724fc4c566ff94fc4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7213b06cf1a223c382ecf5f0dcd087449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc82c8842fd8f98d4219e36310c48a0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fddf38b930a6391398a4f3a8f2b69a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b308842b9e5da1ec9db29c34576d7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a82809c30384e472e6e901dea3dfc7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbd2f74315eeeee2524f2bd21a799b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47cfa122dc4a09d31660d677e860cb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5409092708dd25aba9a8c13c974b13456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7ef3b5218756c7a8dfc40084d2f37457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cea589fb673e573e1d4e2e1a70d49d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14ca6ae097d9f7cd5c14305560da1e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa88afe054c2aa7d09ab57a76547601460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b8d45932f8be2549a6c80484b694f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075cd6e142bc0d8a2ffac6742c88f002462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99eb58bce3efa5de52d43d0f9fd1851463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee9d380b3411acc9eadedd7b47c76b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c126e319bee65c00ba2d13d81e31b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e279b41ff66875f0750760675524290466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3a861b53b7616c53c30532fef9b81467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc24e0d40dc11bbbd0b6b97ce93af8b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba4fe0848030cc7d136c39b6765d72469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1e3ea2d0999e9fb9bc164f24ff4f3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87379b07e573594a1c715825ecbbee01471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d37db7617766e5fd9657b40ea8ae4f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac10396620d8a86b04de926328c290473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fca47ce6c64a1dca9e032433ecec2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2a27956ea7d69110e3bc7f0882ac2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7656a9ddee6452e9086db7fefc7bd08476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99436c466303937d6169bab07362c9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297df6b4c6080978329453f0caa3baa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938085f1059bed5ee119542e9fbead5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bd2855a61f8aa32d17e6a16cefd15480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9786773390b1599ffed7b3547b4e52481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8947b96916b7fb677b7ff0aa0b8cf2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd963ec8a2670bc481e2e9d14c8d48f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2619bce85e4d0bd9d53e883ba19d0e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9cd815834a65f02c8784671be788f5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7cbb6052beb3e16251501806886f1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62d2e16839500bc849942144228ace487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b7f24e46e8bb407394413d110c603488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e1f0665975e7180d0666d8e3e2bdf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e87f885b29b3ec178f48dfaad5f02f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544c02155a45d54cd952776785f79d5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162efbe80ab5bbb4bfe72340e8316ec5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a17abf5043c31c072f1566fd19fb25493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5a4de138b85ff64ddfaa6d80854ea494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fec8ee20f2e18162f28b9161d23a5b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889c0412406abda99559ea131710bad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20d9ec96b0a4947323304954f86bc9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd87073f6f3f7dfc521ab7e415a812b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65472c76b8e499e6332faf18e00eb636499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751dc0b3a4fafa5a41f21aa3f44177b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92e9553d1a11f95cee23033ea71ae2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5e3b053b7d4481e95928ad33d225b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2a3a0dffd29c310f40f09ee478f4d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffaf908e1731b4392e6225ba894c10504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc259aa89ebef597e89fc5f292fab5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5bd4869928fab78f5e96ab5bba37b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f130208876ddd9583f0a9349ce27f2a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f7431719ea283028c80b08b375d8c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c334a79a7f1308b96d145430884f832509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb5bc8de009a3b1a38042750c0dbe5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc5c078ec74550703edd1707c95cb9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07941d698b93755f41a2f89e2c4cbe51512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0db005004db24f990b0c8a3591275513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d0e56ae848b5a69833a126ed564d1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839dcb01d0e2868cddc719c5db4eff3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5be08d9ac3e2c07ed3a148ee63f9fc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee2a797d42bec52ebf5bc7c3c65096517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8231de6463b9c92036f31db5c7cf06518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3c18cc52bcc061b54e8df3ee020d3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83022252b69d2f5e725823d5ff775a21520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7ecbef585a1e60253bbac18556084521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cbfc40453dc1f8e091ae2b5f29f4c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b19bd7ba8794bdc3fee2cce604c4f5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea7e9ca822dff2b7483a9460dc68a7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084118e2567a95b878eab39c3f5bf2b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed398b744f0dc3b4eb899a7f9feb110d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d8aea697f890f4333cdddaff656e5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4b4ad02cf7c545d0c71d73ab877b3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342ecc1dcd6d4d3fbb2c48454aecea1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37076ed202298c160c91ab7dc5478560530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4bf48a1b2b0a5ba93413bb4a1f679531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779d9afd6d3cdf68fb55e350860e88f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1ffc3ea265d5bdf6a232181ca3c08533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa18c54ca2194e4ab71d01fbfe81362534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5979762c0a7c244449a430b35749e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fd6d23128878b4a198cda6715538f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8afd4147d0816be6011e2402a1f0e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0e8d60f2d8659b32f6b7b4abc7b74538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aaac4487b7b86fdd74d5dca1b4b51e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b989593b8376edf0911d8946ede16c4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666bd61fb3568be789a4321edca53832541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd85eb0f617e59013ec32fc7d1f6a9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500aae7f8e941fea0b3656baf437890d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2b2a85cb3c77045eab85774457e32544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28805a99d1633e60aa86e3c9b159497d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6486c1fe887e08c93881b38e620a3b8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b381b5801994c3e02ca9a567f750db547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be60a47b9b957acd8b13bec7e7de4a4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9137c0999d735a50f8c6fa7d0e16d07549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20247e9e39391e0be90716499dacb3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d96909ecc00a85edb0579df89ebf8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c8044f3b913eed0f38a27458d16c8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deffba41c012ddba23fea6fe2ec85b7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70dedc961b3d45570410431a38a249554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7854256abbb6879dcb17c213721107555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e78b5c09afcc6701d8fb8480c2e26556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf03f009e16ec235a94f1dbbd063a0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df7794c3feab2d9591d293710e39c7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805cad7d0247c46c8d43c245ec4b3eb7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b03cee16c15656a93a470d95354e7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84353074b27c2a150a1543f8d8f139c9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e30a4fd730204530fd7cded7f0166562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4cf68a768be61516b683c1ea1f048563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb558186c754b9bb0793ac07a4fcd8f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4eaf8badf93b1447194fb27f277a6f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0594f282c0ff3afdac310ea6d570d3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e637d3dd2b0627cffe83da925194f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d381657b0e707bc54809107e50e7a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb3fa1cb3f7090d0d2ed1f9bac9984569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d259716ad1c7465d18255b182de8e47570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eea5a0e7462eeca4354d94fb71d02d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfdc7e000e825d987dcb49250df2b0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a484e75fb9dc7b8d662f844aa1afc3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121797726dde1c396507b925400c400574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eeb8cbc3833af522e9540ee04148e4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17c52ae1b7690bc6537bd9b18d696c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30604e7835df3a2c46751a7eac5e6e66577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fc86a7acc9bdb30e741db1fa5bfbf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c8a6b1e00494d548873593e375b24579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9980e4a80314b19d72037ab6d9177a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673edfd400f2c3f928e083a1261cfe60581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405879c3338baf2a88eaf95e0646aba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d4405d2c0bba06a365d5228195d79583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7483be4d46219e9b44987c54b02ff23584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca1c7b8c5f737add73718c21e881d5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866adefa4fcb9e29a0ce2eb31d38b702586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117b966c72b4c150bcbed00aee98409587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53896a1877602a60d17457aa93dc40df588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750d0e1a5da7d0192f94f9744166387589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4510fdea8a9cad9e628f27c2fbd70590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffae257f38fa58eefed35c080f33d2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2bf3da6740e1d6ce7b06f85cdbfa68592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259dc781f3d67f80efa17114c974ce6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e544266b62198aeace6daa7cd31732e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17363eb600ccd565a995b6264c96db595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f29d4664c277d3a7f322e43f14c51d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d52ce358c5c1af757606e08c3aac1a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a94b5dee4614fc8f3ae176e01a872598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1491362e7e2b0632d5f9593c35bc8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a69b56e38d4d4f0354439f47a0bd08600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7bee3ad95dcd8018ccb2074d062c3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db092d25f52b3a6ed903de25968e4f4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd43566cc6c3e250686e25db8f70a9b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010106ff35f3b468583a23d46670145604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ede58e003a123beb9363633f1611d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc13aafc2337256537f78b985fd962c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee07513d2dea02d2ba3c7321803b51607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276916728767f0cda3aabd6e1e63cd7b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa28c529dc380a5a760b899ee110d7d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d0681a8130306668d375f3f3174bb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc5a779f6dc2eb1c54670db2160060611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af558f2ec6751b562e2cd38ab9ce0aa3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed844156add96e21dd1b0b84d553a03a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b190898b50c6c9f16408c08d7e6056614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35074927628e5465d25f0bb64eea6374615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79480089a998f41a94feadc56d00df42616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6be4693deae9ae8319c304c8ef273617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e897a6ea35ee75fda0ea013cc0170618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e7bfecd9f4913b1c18a7a8404e39f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddc698e369939690b6e617da88465e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dab1e2edf78992a87ee3c6259507d9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a66783e9537c958ddd016cbc161e1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9be91653f7b00a2b5992f43d87db00623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236e3464fd6f002cc2e5eed624d30cf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788957132bbb818a6de3995018ef4a8f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809f73661f2c8d5da496e8362b5b189626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d88996f2892b4521ca0e706faa1e26627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18335cb6dff6980fc3e74720880aff56628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead73920da0a6637c9b99703e7bbad92629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957b9f311a231ec7003fb82166b4f78630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe89bb69344edae4369ed25c0846e1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053b23eda9ef308ca62ec90177d729a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f6bea4994c68a50ac638ba5c2ae51633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ebb31d3ffcf9a9d0fa54d364f8f8f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811cbc3363bc8eb985287ab5fdfda458635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8516f702a6522ad18373e65f11323636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b77d76e0cec1b8a699b25d1eb7ee1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b61a9ecfb6358fb20ff93c75b06a3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588eac2faa313773e63639dfe28c6064639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02930effe9b0983b38204df8e54914e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e9d90844133e8b2e2810f7a545802641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e8b865d5ab1e59e1cb848e7d3bffc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696dde2d4213059a8ffeed7557990e4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ca1bfb1fca6422fc7d64f9338f22c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082a5d0581bc58c7de4c102dc9fd9df645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dcdfc65124f757cce7d1549ae43c3f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9749f65ff8cb50087ac9b51741dec647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77e317099d379c3fc746bd9bc8e71e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30096687797cd6edc638221c2f6671c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cfc2558735b43a79ef89811cb943b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1479b1b96b5df63da57deb060734f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef50e9da3c997ae20c4461c2a1512a0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb5f57a409d6508c546d7aec8f9493653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d581468ef14c06fb89b5f93c4d5fc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4803ece9e7f3b974b1b71c65cf3676655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ceb5e172bfbfe54070d004f5c6f483656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b55d83046fc3f1a2c6c2eba7be730d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa289e9be188cc2652dcad2f6aa1643658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48840cf1ce5462e6697183dc4fe4498c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f6b2488f191fe3586a5716fd3062c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a574a8605f387e3e15fd380d10475c3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf471a2c29e2209a719dc5f224bc336662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408a1adc869c935a0164a3eebc5147c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f845682f9a9d6bd799cd1c66b39ff3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de55ac47966f9d6a04df11fb42950cd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3812d28cd7289c752d54f72b371c9b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de9d555c6ae1053445f789c786e94e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d61d42b3e5253429dfa71202ed53c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696009fdc34b5deba6526c28b590303669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ace8696479d39ad24e2969f9776933670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a2351922d2c131ac2ee929e34df8a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25d7dca772a6891cda4ca226cfba3d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ca3a0650078c5b9d8d46b7b99d3a9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548f0d8c78ef5f89f8407bbb099889e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b47a451e9d10553bd4fd8de255f4d8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cd716b7dd15605095eb65d361ff9e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a6ac47f142593a3721db6afd932ce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417685f8b13cfae23816e939d5194a1c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062367389fc09467602a38cdd9b04a47679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384ffdab52dc148fa14d70f759d2e0b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c4dd1c07312c1077cf6bebb7d5dc2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ea2a67b2abed04be5d5b6d65e8ed1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc4a356aaa77d82be944c6eac61f0e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd889c3d9c65746d7d81b1f15c2790df684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229feff21c1b98a3ff96eac899d9492d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949e10480f2b2e8c1d2ef6646bc8ad1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452f0a826c6b0f68b22ae32186cd6b0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e706e20e3c387c7484ea0d5f193c4c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b6d426fd17f50d23ffc5c4b7467ca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e08f1f92a7bf3b62c3e58a9e73c412690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b83587671c627990a251081882223691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031fb199b8b7cab26bb34f6c9cda160692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fa292dfda569441cf1be9c55266e9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf26458c0986ba0386bceebad26541694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546f55d1cc7cc7b695603b0866f891d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b026297f4dedae3f0268c3fb8f2ff5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114e7cfb747f1eb70d2ffee5d49d082697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378f5c4ac3da28e4326d5f3dd69f1e8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee309bc0bec91ebbf0021f862b538193699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3763058741e76a3162289ce65789aa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda3565934bc324b10018ee29136ae0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd5956929226e1c1d7f7c4a151d187702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9907796a95f638518a251e65c24ac703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31d1301eef9d9e3335f00d6bcf3808704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d7f951e889f0f645e14c736bdf0c7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c327d05c939aa97212e2be51722e5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a3f0bcfb9001a4c4495f64e084483707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f943710a590397dbe8c5fae3fca4e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf18a194a4d4fdc8e91604c2f6831b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbb17ab83a3d666999c34d6b2fab92710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00966caad8a6d4e8242ff3b06e23f9f5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e36a8e887eb67e73bc78e591ed2f8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842ba7cdb2aa795aff53a9086d26e30713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce9a4e6a4d1ef67517fda8aba90296714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4555d2a625ccc5291699bef8d88790715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1a0f948349b5a28c7e85bd019616e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757eea71f25246285bf84ff06ef3969717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e392144ec43fa589542bec7f2ae59d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3e61d29d640d62b0f4c356bd99afa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19706e6addff22294b3ae9195191490c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c77ca8b126ca00fe345e7495f41051721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66941af5cfe8dfc5549691e67bb2cf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2175132c0f82dc131a26ed688b347723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e971e05979977dd3647f970eb42ee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24976b5e40e9c84cb35dc4e33c96414d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab41648a22319023093d31ff436e401726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75842326e67222dc28b29ba2aaa87b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8b398f5ecdd7b779e3423c1addcdb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d620ebf77591248f8e068ee6555565b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3789f5d6a1dc1fe4eca3e6a62c6c0d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2dc5534c2683000c464b05d27a3da3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0600eda1bdcbf2a589e6c61028a3c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34dda4fa96edf46308d4134046a91e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8516afec919ab99f48179d46932ae734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d4c87c7b6ab1fb6398cab0f9abc22735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09910e21c492305fd26339d0031c38f3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee20df10e48762e5fad56bf1a1287c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f53dcb00b0a968c86ab0b697dd5bf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f322117649f45a93acb86f372f63390739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083731ad0433e6e8b499949342d40658740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8e5d58f005a14bc5d6ff3dbc204ea741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9845c7eb8b152e64365e2fec284b4a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13260fc39561aec12599b665e1c32b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46417beceecacaa8ef04d448fc74cb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648cc9f4a5aa91c0272c640300be750745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb4a601da8ad86a2a9d2a2529280be746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a97286935444887a035ceecb44535747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690067d785dccc72061db08479fc05f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085aab55932097f25a921149841014a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bc9f2f52915f4ddb5da395a3fe4e7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5067d271af207bebc85bf4d7d3dff2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083b15a6ddde8561dfcdfec80e77088752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749b8d87ff00853af17750b4b6e9637753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b6d81f70b07d8cd8eab3b1103c540754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e514ac9eb45d3aa4e70055f03a1bb3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156ffe0d9deea27ac02eb3d321b1ff4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c60959b44aa2355494c429cc71f427757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf2ce67e689a24fa257b3d1484c32b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b02e2d9cede797c843b41760977a2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>