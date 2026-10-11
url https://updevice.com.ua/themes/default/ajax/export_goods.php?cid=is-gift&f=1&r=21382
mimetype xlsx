--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b916bfa68498e31a21f1222c4ef24941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b2e7be235d1c08fb1613280ee2bcf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b2a62c5784d6d5abdc2f1ae37cb113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1899ca6c8dc91a14f957292dbeb4b54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507234ab1d49bb6a0fc49a8c528480aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93761b2c3e1af6fedcabc9854eff82e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd11c2d0b0c725bb843b3adfeaee4d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07762db39440eb6bf28ec7f858665a238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00987f3eae72d92018f7a72cae50931c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b4d18910023617ec5db3dd886ae9d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae4e906745aabe5df896536f8663d311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bffba17fe7d153272983c546a9eac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca2e7da3ceb0da05371e1d4cd77ccb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86fe3f88063c9e2ee459c630d75ae914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97c18292008d9fec6eca55b5f1591815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84c18c5b0f802ce032ab6cfb1804f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931b7fb2bd886d94d0585940ec2700317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58295e0f6cb667ba543ca78922e74e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed3c9a11053a8c372d5033015565fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649fd6d1d053314a14ad815c7805a8e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b165416f299d6d27f28588e7e43e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efc6ed32cf6a912ae6dbeea370d44122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b32be7b327029c56f8c7959739c3c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e0c99c569005e74b39eba4bcab58c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028d849b1bf32c88ed4506413c8e32725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf864fba6d95bc234cd300a385743c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc5fbbfddcc8f741ad3bf11ef6c53a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165fd73d544ebb43185b6ab6022138cf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85d513cfebfe53f79e23dba09456c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8e4f62fd5cc286bba5e51330c530830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3acd1e94cc7312e91804504b3f937531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c78c25a28c9869633abb071c8e3d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189f02b53b513287021e60a995b5d6d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b871d45c6565e48fa7c8105dcaa51934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e4bef6036862bd1a95832a4ba834e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06933f0a4a44eb6be99b53e8247eb9e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310dfa54cc3f89a8682459248587c1137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912adc4233cc5eda0f37a7b46ed803f738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e38ab979de4d5822e02a4bf083d84c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b59985974198a55cd49f25d39506b940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480167a411d260ae05e63be8aad52fc041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df59c42381d4bba26cff5a4e24538a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e997c571a1efcb86427f29955f3339643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39858b4d1d95622ce6dcdc8e91302644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8d02a9935f1158f54d869338cd73845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf85718b99c925163b5b6c3071ce7c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c2cbafba34458dd374b1bff05fa3947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea16b82a5f208c9798e6757ffff52248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba447ad163cac325ec2d884aee624549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55678838683903c35d93949e09f3156a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84600d068fb156eb01534ed9c8658c7351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2877d1a637665e4d758c57eaa152ca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f5d5fb186389696d43fd5534452ef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1a9a03557e9e08af0d6fa5779802354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37ab46ba6a7d13f4438bc264786ee355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcf023bf977f78d7473aa6257911fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebaf8dd557c2a482c7c683e5cfc19157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62451fe6c50b3cc3774f7bce2066c7e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda67728debaf4b686d2461f658212659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fc8e3f67e04bc860e5a9c2946ecfc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01600ada04b69035e1eb9128aa9a964361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48313ab8500372751085382aa9139c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cf28aaab2b6bd29adc7bb957b692f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa386f6c84d30ac8c5e96d2a08bfec964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1dc758cc3ecc5f1fbca38315bb175f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196252e270d8b791dfc32eb1564eefc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1914a21329a65150b78cbdfa75303c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e13f22e4c380dab260af23ebcec5968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909cd93d58cacd78e9ecfaa924d14ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae67c4c147899b147b137d034ba19b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cb6c4ad34a3301942efc8bdb6e94371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2844c89048ea96ff96ce3fda6c1c2b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded851cb5d6491b096ebb5dc8ada49973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0dffcecf147935f00f2980376401474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eef811a916e1479fdb2dab7118895275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1050904347355e1d2d137ca79cfe376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38debaa3601bb47fdf82575003fa5d677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17eff1a9e6999eddd967fd1a4d66c5d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37db1e9f65ecd694640aa6b5ae46ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3b6778a683def7cdecb23e056036c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04f06f9213893f4d62860c5939ecf681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2873c193f97376ce6720a760723ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad3ba186f16c7b2f890093b933348383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966dae4602a32f867a44f17ff6db08f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5d51cb134bc09787bdd4375da2dd185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d16e7cbb221cdb5b940dfb8c33344786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7d46670ab7be5254ce57a04efa06387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bae6fef24cab651907804e3dec893188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438dd7c44a0f5926d0486e99c9c179789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151563be415b3b518f347c38111a709590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f38fcffe1a2a7c4563871004f6faa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc14e526bfe8167504080819982739592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc04484465a55634f62ad9afd274cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f217c9561e17d151062ff6eb472b194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f9f83b659801ab56c4ac3e3b3888a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f2919854def9c45961193ae938a8e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6145e49a618d0c82d926a2afc7994397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259afc2e7431cc992ab24d1d01baf28f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc57d7ff20b6da456eb01e74d94a2eb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea84e1e90b99521d6b1b799decc8b3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b71186657c5be735cd1e35ff9c3f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d480436ef91be056e39c902d4bb822102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72cf4cc3c213d7c2625eff420845c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1bae38d218ba07aadce3951a93f43104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c255a916100f5e887d65bb323eb2c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007be0904ef9d430dc9f4d6546440bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f90223f0adaa30fcdafa7b6132bdf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cad54cb1d64651d216f169b91557b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eae3028f703f38cb4bd6be6e7692b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e094e1af630b3863e4d3f933376a064110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233c9fe3fa77da5b04889042acc6bb2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb3fe5ae455b5b0071722362187efc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b80a2c471b7c25a9baa1e9c8ef4dd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9be8736724909d6237feebaee5f87114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6824f985c76e249c595edad754adf7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b25fc72c5ce33cc581c56ffcbe3b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd12e38769f3a2951d0f7f58895fe1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbd4aafe49416866e0e4cd63fd14d0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179517199dbbda65d36c257e6c7b4f8b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124348d9350ec1d63cd501f93d762b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60f03458ae0606cf674b077feb2e6b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65dd868485541758c8dab519c516a06122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1bd2188157f379ed614adcf456ed0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ef76621242e8afea59360e327f6a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970dfd886308b9847a33ebb25f534943125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae9f5e406b98383d39b02aa90fcc65126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae94603aaf8cbedd6a9a70da0060dd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60473a1ad84b0cda8e8f586f8975814128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdd8d4e65145a7da841fdabd5de779129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fba726c642405da263d1b4ffba3ddb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf487df0e869977e59cdcc4c4562cf08131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8193419503c956952d62e0de00f6f2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d005b895bfe26ad419c8c90ef4471cf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982be3aa5d23f1f2c23b9c4ccfb478fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40595e8ddea0d92fc29c8325361aa56135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0216a4288af9d26fbe9e22719349a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbaa4c0fc5a6a517636010dedbdfd6c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc54df8196995b9c8119b47cde634e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47554c9b2d83985db28d1dd12ffed2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e99a9c34f11943151a8e3076544fd4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb62c7f9c99693c902ec143fcb62dcb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed4a40e4d71821df11490806395ef2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2e3bde07073c7c32d0b0513fd62cb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b919875d0a643cd20c2fde7bd038e18144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664e347bb53cd001167963d215de1ba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0d7809de8f5e57abf44beb7ded662146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d3f2c5be1ecdace24092f506292ca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0127f1ea552b26a25d6cc4b9d48d0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4860ccc466b0dedb7c1cdce4295a2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462f86d5e784acd274cd6262c8851ab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63c28c227d20302076e5d7fe3353b6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5a3eeb4201f1bf00acccd3ffc9704152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630a28339ae0b97a3fda0305ce6a7b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f3fee93621f305f8c05647db48e20154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135dd85de05316e9cfee2d81c2cc23e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1425dacf96c26761aa1e696a693277156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c305b140b0c80623fe20764a1b3b4e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3c3f7feb9dea87d8429e1e5a4cf6f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072664c802345f52623f33b5e013af5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f5c257ba6bcf9780c4afccb542c59160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b89972a17800c1e876fa724a7e9825161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195593a87ebbf91b2a56374b3351994f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3092099d8693f130d12b4fe6303e668163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d46702d42bc98ff880393cc399766e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81199882625f01d850949317d8687ed0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d42e69d1d643761210022044135cc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e9513032ccc541954668e6f2bd6a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3addadf8591894675a52ed1b4f42bcd3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4614547dc71ae5bdbb2ff59919926169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732a67fcb6a60151146e425816687c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d2284af7e4ab42095824f8fe5f8fd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e364ab01a3588c65eadb4f8e1159a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a871021fbf8fd273d7feb9293235d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37279537fad64e3a090940710d8b0552174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cd2f18b74edda11fd2f961c7c4ce7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8eabca787a21b5a18122a286a980db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a920b2e166bb81e0acf98916614e79177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1747be51f0417f06b46ff4d24ed8d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61702e93a9c5b2a5bff499b742750a91179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5344d0b91e25ace372e9319984972bd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9af6f4f172bcdc7b0c0590dcf76c32181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fbf6ecbfb69ac0a850f1c35fb5d53182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a7a49fee9c004cbe11dd2ce1dbe66183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb8e85cbfe66a0a4bb1b578fc28960184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f5c366df5a11d4b4a1eb838f6a7fa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04768e466373691f694dcf56be86f163186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cfc93628005f89e624e045902c193187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6136fa7f27d8661ef9f2c2f1137bed4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbcdbe8c62cddc5c4fe3191408bb87189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab914b4a178ae5eedd6563a9d79de94b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4f3e01554109ef982d1f14fb2ac2e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833afb1556cf9650b82ce839b9a8a3b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2811d34d37b8067f207478f1e9826a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59758550aa5ed2b2c4e2bf137a9c38e6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f36789a61df301f04ef6afe074ea17195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33cad39b2ca16965ed26ebe760325d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9cdc2fb9a19396bf251c2da20b79be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5d355738bff023211571c7dc30bd9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bb376da98f7b9fdc04175b4f99d52199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384982663df3bab02c9777cfffa8d375200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125fe2fae341df0bd46b92ec3712caf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f3995fd63992c16c225d802e3023a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc56addc38c4cf2be2965ab5d5ad23203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3acb2e45e55ae5192a0f7fbeea286c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d8e7bffe974410ea23e8d4891e782205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3188f7cf6055192ba4afe2ebca9f8c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39475f0151b70423c26b37783babffe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7655a6b4cd69be4021a2bccf206ec8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499dd2fed75b11b18e8d890d67f0557209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e397e15e3be8a43622dd45fca9d81b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7eeafe21051b1618e0f1300ebc5619211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877a184fa9a51ee4a8e13b9c02bf920212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1d45b74e1e142b59df55aac38c8c5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c196e211f382e8d4addac62d9b3cf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51647d8f248efe3fe204ec3adbf85ad7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b8d85df84aa0e2ce6bac48960f07f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbc6d931d2bf134ecf17ce7227b0c7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7a1b8cbfc81b787d4df63992903b2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f7992a82e6a3a93636de86d2cad8b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1b0a8245edbbd912956d45cf252ad220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f397e198fc00c1386b386a668267ccb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b897e17ab712db6b03315568a8be35222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88a5f08e1b83bfe45f7c855962fc9b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b5e145b00b6730ddaf98aef7f6198224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15792c0292b9da62fda0977c2aec4e12225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3eb7c8a3db72acef1ed427172fff08226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdae978c134b26320a402605a27c122227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d8aff73521cdba16cfc285340c187228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4b3406906c8f39345146ee2701f10229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212db5ad5e97a9a3d38d607d5b49203d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8a4cb740c82162bff698d35299fd6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195544ef3753bdb7c2ed0c176103c94232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e39d4e603cdc24d5a356e790cac4f1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3370e738d83c4f342e238ae8c8a8f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a31f08e8f79dfcf6c4063dc11143d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463760df3a85090813829ecf5342a2d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be737ec95270ee2119de5473a2055055237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b766973860dfe2a36a9973019ea31238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b23b0ae256bb88ea64731f5c378d03239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bed238ad4f2496186aa95f721fc686240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6f3cefcab5b7739e9a24dd76dc399241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b6ae76c60a644ed5940d49d0f0798242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fd7994483da9f5456cb7e1f1a78e2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b37ea5e539693cdfea9a618e36c3f6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d2dd1751224c532c1da8498d446c3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfacc9bdb123b5bccae1d45c454bf68246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12736945debe45d304955fc24516244247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61feb759549a223aa8a0f2dc13a56005248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b8cc2f562d266b8e3d829ab4ced1a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4f5f8c2434a025cff39f3d50a4d70250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719daf7d91aad6107b4a4613fc4c7350251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792c4b434bfbc5a477236a6d9f55159252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad5ed423b2a0210ce484534c011a01253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef74890b7b8c673ab7d4d3bc6e80d9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f600c11ac90b8761fd011cd02b4c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c2c332a955f47f26ffade8a711a40256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f66aab3d61bcb3355496813f2b03a8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0362dd3c7418a15f48347c4e8ac8c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b539f21f908de6d0a0d841e43c6aade259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd143d93aec4bd03ed7b5d405e636b5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41589db32d01898386308bfab4cbd3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c353d75ece3943c21a868b69f728d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf828444c00ec54dc6c13f0edc3594f4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877b984caa333dcb449e4c1022bdf21264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3007514fef847dcdcbdb54f145dc9f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849f040a3df9dde24390662dc2452cb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da4160d28f0937a8380fdebf86b302267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2ea2eecccd853f4585fd4998c0c82268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e641b7e9f669b443c862a74c29c31dc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87a29dea308516bcffea84a2f3c664270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189c719c53dc5b79fdb508ae209c92d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c54cb87e47732b12370cf46aaed36e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980accd7b1a132c984c0e0a4f617007273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60442651fef68d300bd60ef826e6ea9a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe55c4adfe8b3fd473a82ff6944485275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6076dab1094c3ead3c9071e3a457e9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4968d29cdac998dc7da044c5ff57d5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332092201006a8ed345ea29f640215a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c670b3c2f5a1ec9c2d40895ef2f6ef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d6c734a83c3ec34946a2f74d0e278280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460e53b196fb5fcc55e0d0120b09068281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3056f51a19b18a59602614c0c0a14282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4b6d43b7e5e25391ed42aa3e53a21283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd6db241470583ab31edd7b6be3762284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94c2c36fcc7f6dbf855965f64891ed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2179c03f74d86fff7f46141ce42e6f8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22872494679150302b547b42d4a2fdfb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e9bce9b9f73b608695c5b1f2b7110288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76e9920eac3847026f11cc3879f569289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0552305fbd2c1a00f4dd7a0e94b57290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d965fd151ce0cbf23e778615759f5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27089ed9fdacdde85c640225eec23fbb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffd1709f5a486957685343d9b631b2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537396afddb430d7ce38f6d375c55ba9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ee36575870198f8cbf1c202475e14295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70298865bf17e032bc224d911039a7e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9a29e03b88be9c8e4ccd37106fa9a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f890485986fc3772004057693447ce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426aef8fda8e44567654afc0a2bd52c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e0463b233387d94d5f9cedfc21237300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb36ed2779fce2b4d6b133ba1418d12301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab55541b6e71a422af7fa121c0a736d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc703ac8525383999150d4d5fd905f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8e4ef311022fa9f2b471cc2acdb70304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79228fa733753bca0b724847a9d7e9d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7a8ae114aaa326d07429d5793d0fa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a9028648d032711e0b4ed56f86c8d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ca89a25e272378bbe38e112f43c1e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d897bbb921f815b58fa8f93bb6b4f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fade517787e031b2c58052d873ee2b2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556f184c63f12688cc82fd8e6eeb265311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fa1a9a1a9c79e35c0824bbee00fd7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd096d7447aabef85ae8ec303fb2ee6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e95380d837823cac230ffc6a8ca3d5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aaa75d91b9d8c2b0a55e96048cd1d5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c045f29cfded201f91c667c3c21be99316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c4fc878a928222d5c0ad56b54605c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc361c82dd39c793c542aed88d1a291318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0f9553a20d0ab6b47af7a181e2de9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de787eb7fa307c6048be076740a0cf45320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66b4a55c3a6acf9b13e6c0aed878b2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf709637876787de7c6a34bf501083322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474966b07de279660221c9cbe05c81ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83a4e8384fbba8f58706e278efa6c7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d98b2ecba82b939715edcf09634e4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819afdc1ea53ad5d801d1dd031dee6e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28169ed53a53fb364b81fefbaed5788327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268abd689eb2e2ecefb27e36aebbe7e4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f776e580005ddff9d42545d8952d13329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b388fff1368507538fceb882b4df1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d03029f617992f5b0c7775d5b0e6fe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cec31a5f4816fa24df989edc083ec2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ceb0c0105dfa89f23251c248dd12af333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec99c603f395dc207ec6ef4205bfd0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3408917f388df0acc7afa39119f02335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3e4f966db992b5859a14d1588edd6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7809d5a95fa2e90a79cb6b9100b50b3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f0ffcd341dea0fc591f7367f52955338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328b1eb8937014f73c2c80f661807f4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc7fae34c500b306ba7907fcd64a0b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752593381095b3e17e64526042c27919341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586d4e8154bc29bd365a924a8e5889c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57081266bd109bb221a1192157ea4eb1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409ce6a2e8fc122879aec7c49745e59344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852342127810b92bbd36c0a35e1f095345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2683281a8bc4f58c137b5961164cb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c39d5e76d5012752a1221b042f7625347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f8efb9904042fbd86e5d6e426ee07348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb697091d13a15dc80eaee63620087349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c1249ab72ea0345e5166865efa17d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e72ca78cbf1327939fe48540d5d77351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a7991e8ef015cc63b40fd165af224352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a6da0738f75ef1d9da2e666be0910353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007301bb3f5fe01edab47f78911c41c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c78417d6dd2fe04cbbf3a31d30fa0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51200548e28da51c8563e5d1287f079d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb5dcfcfc042517246a77dd250ddef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ce8535c5886fc0878acdad25c2f19358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c894358d51c3971c5d80a627e3a79c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81a9418fe39c0ca002472f503a0c8a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de95206cbeefd32da1efa7335b3089361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80008d6b98a67b3b64944ecdf5a3f2e3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241d6b01ad3e1f6287d8edd32c39036363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a608daae83e3426553b7882d847897364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1af13cc3b686cb901facaa9b3501b8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90dff01129ffe907bcba59604b8cfb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2af68563e120f179d1131803728b3b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d62cb3713bb882ee76113f2856a19368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5abcab4e2e5fd09adcb09d851b228369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e56d53367679a67a6b3907f21462a7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c29ddeaa58bd4d8f0772daa4029f4d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61b900cb2ed1071582d890127b7785372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb195f28a952b439de69bfd0292b7ba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfdad38531022fcd35c36b019b941b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092839d1e4d514483159eb5287aebfc4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19cae82729599ef15d25bb730402f5d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fdddee7562ddea51a4f22e2274d3c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67100328e441d12114832b252f0aa550378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba99b7e3c31030a9f7f5d71a02ae312379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860279b5d4e07498de3fd389b3a6c4b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd781946c67811f83953a753f12b104381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16135f8a638f5961a4b775ca5ea090a0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8a2c0d2bb8243373e509449cda3e0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66482176f3adc19d2b6d2829c4088d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a86535fdbf00f6b728786cb9256ca9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090b22e46511896918fb15d5e294ec9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aca4a0794933b741ab56c2f49deb95387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124342a0ba53b6e7c885b6f7325d60c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea0ee78d5f5ffa4d0168f60244e44d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec7b050adc034cd1750f9411aa2558390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e24d38b0a22ec5703e3e2cb78b1d0f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80da68796147db955fe42a8c1e2bd0c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1996182986e438f5242b8d42e50c2e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac5abd2871e07e97ea2287d263beb4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f63bd8d4329872c7c80d34fa6003b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab605f3fcdbd74921809b4891ab3eb9d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36325edfc86c550d6c265da2f186baaf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0285a6734c439dd818f25875f51d4b5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac75561a285d290d4573fe93a91fd3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717e60dac264e9ea764033db619140d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423c73a4a5eed2de17ef79b6dff7f41401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21c3239ba08b587ff8e63c609919cc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51669dee0725eabb7837dc79bce380403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685249e842752363682157e671a58a8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3974f8f1635fccbeed595a5ba6697a3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e9a5c39899289fcb3664c57a4164a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566d38263576cf57c3bf32c7432ba90407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ad4ea6b56995e5119d88de3dd11ca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39d64f5e8456d885694a1c1104bfd9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94fa0572af7ff9ea9b06dba92ca2c9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e40dbfd920d12f3bc78697340f8317411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bfec00f42fa1c6e48e2d4773a75aa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77400932ea30c7b72a5e95e0fdc37d9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308b59422dc91769fa1ed5079aab9b0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ff435d86eada02c4cb23ad622cffa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089f3700cfc78bb7f3e333a5f69fb76416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2751e59dfbf908f39eb941d4349a7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e32e88ce1955eaedb385099a1be03418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16381b230c09e871172fe4201b8c8ec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c680a2b60e912db07eb852c80ca7522420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8841600656d69878e775b410c6ce8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ded9b2009da7f5664b1543b4789a1f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fd570145f7c9ec86736e93dd1f2de423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4c240cfe661269b5d4981251f193d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f67fb91177382ee37f7d345842971425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704563b3b001fd06ec685a83415aab31426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ac11c71f6842d74a65793304872ed427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717144d38779e62976558c61f012f9b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8633f645465c200e578ca33125b10ef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d79943747137415f800107f98956ac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53a655f552fb1b2f3ddbe181778841431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca6fdcabe5e8bf61ad7bf3e4561e91432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6e9c70f5ab8bb888276e97cd37c2f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138437054ea7422cff0e2db36bdfdc47434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab821b2213bdcb6d215c3948043d7a1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06da3d25d1414356a14b012859b35b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46cac7ed50448005eede51b3201f90437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709db91412881d5c58a945ae0cfb9493438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a677a0ba41a85f8c44018b43e0fa2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e5443cab4c388ae07802c95bfa9f7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0fe662a13eb8ccb7f2028e532bfac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea9f5fb6de8e1f41170c2c33169681442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b3d89ec90b78b29ce5b762c83b8ed443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bbf8236a934df9065dc2fa9c199ef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c97b35754e20388ea4134265a18cb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4533687d860233e894dfbd5946b15e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039cda950bfe76d3c121f5586d48c82447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad2fa4666904ed57d1f36ad8195ceb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0339bef3db03d2241d093e88df6895449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f50624e262d734d162eb20bd08e71450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4696706945ccc209838c1752e012c4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43d6d9b80b94228148628e68c89191452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d38f29250895280a5c9f5d7ea51de2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a804681115b82c994d7ecbf7bc4c78454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930f5fc5b724af1a6215b515b14369d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4dd438b0de98a1f6139d0d91f06139456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8043d862d4bbe4323680c970a4eea49457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6cdbf7fcbb5330f7af57b6fae1fafb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef264e43faa7c9b58522566fe728d794459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605800eab1f500c3a4ba8303a26d1e32460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f455cc6fc9ee51a0bc7ed7aadf83a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4aab1bdf6387dc50c6abe93c675d66462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debedb8ea98c07dc328ae69909a94078463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f38716328330c5d010b5f8c7ec2c2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da493ed0ff9f73ea91fc75d64f13ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9b918248181ae6243b2d08e7e6adf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b67feb0dbbcb01844d5b36a3c961c1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d871d83ef2f7017a8bf9307520047a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33ed1f0859c4722db55f415ef4e4a0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b99ebaae3ee64e1b9cffe7f3067a8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd835abd9c9228d1ca29ce06a425a89471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ea0e3ececb8e107964cf61c2d1578472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c51f5cd376b157af41aca2a480ecb6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9122c4a9092fb79789075b26d4de29474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df2694ca4fb858c403277c30da6460475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b10b4da5d5027b5d6291f0eb216f9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491cf510c264f3cdeae220eddbe5c66477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e20d025153d3b0b79a097a28bda9aa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e969a2be852bc46503b476d5d279f2f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e593db746b803b306bc0ea0fd2b3c1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f5d8878d19d30e044ef17c9304786481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7d58456fc69fbc61f0a2b63ee4e0f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be9336f2823e49305643729aabf68e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aac8e64ffd75e65c313f44d1047a18484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d7605a48987b28992d754ebd39ba5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fea960b3ba716bdc383d7b5fb6d711486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbf7d2d1f0d84437c4d38165091514487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871d924a88bcbae1812b2ae5658570a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675f25adac7d6653043199417cae3d5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f808fe57da7c0e96d26c4edca9bc4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8adf525ba83e44fe9c277cc7a9fad00491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ab612b888d5298e492d28dbe38612492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7f59600b8f4e7267aacb9b23f6efa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41c6d1e6c5b5e43a9896f04a8ad8bb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a64decd0541592b5b96d3c2af939bc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475dd956e4135dc9bea081ab6d96d00e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce43e2b240b39609808843212f0d19497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03f6dfe21965563dbb166136567b1f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787082f2146c6f25e7f08e0a81ba7a17499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefaeb9a801cec456e52fb3ada4b957500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3afff974854581e148b8a4e900f2a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e08b18bd107283350b960b018ea8d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163355557e9aba619a69a76125374fb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0590b66de7872d30f9da624695faffb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd281c95a2bb043ac380dd21b7bc71505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa91a492adad3e04745c7687bbf5924506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05343635429b4f56600d24dcc0d6283507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb084571bdb7e511b5ae00e478dd3135508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a61b39e323441d20d33d5eed40319509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafdf288bc47616e4ce2a1a13312168510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f822dcbef3d382e82d86f85ec6e1c6a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5c11d38efadd0537ffdbcc8c2ebe3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a774ea5b5d15cf0e6b65dfbd7e727513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bdc5bca5b01e30e9939dbbe322b3b4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5cbbf2f735d2b556212258614b9763515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897c76b4d5cdbf937f5ac3aa0914693516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab555879e694202f142acb651b65b6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46481de6ab86eb237f6c94cd54b8206518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698dd538d1255e96498e9d8345d3cf8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fd15e3b3f3f8205ad0fb65ba9a731520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de3edd9affbd230a7da7bbd5f9171b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a054165a90785ff6d7d52c677edcacc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae591046576fe9c344962e44393af053523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf4e7e9d3bc089acd0dbf94f80ec7e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816dc4c389180fb75714bc36eab9b95525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0481437f2a62751996e504b17e9625526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1fdc55fa3739b1dc092df03dbc0a3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205af2b375b888152c736879ba19fe9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7278d16c11714eaabcd9086008070529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab442a6dc1663fbceaca653b9a79a7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa8e7fa5ba171f5e4a7508006a89fe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70242fd57ebe392d5a46f9691e31e368532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b4dbd92e7be61c85ec862da4a724a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ead796f16c77a90c0ab9c050977e7b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd78f078d641c4ae0bd18e2e9b534d5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52bd90ce7bfe38c0b7fc3a20ec6d1c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d325e645b927a3c7b1b0a8dd8ddeeb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ac068248f3a6a8fdceae717563509538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0784881edfc87fdcd7a97e23210be539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd33255ee0f866105af47951057b21f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647b20292833de66d5b7845468a3556541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c93c5e28a50a2796f5b6783ec3990542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f862a68091519e1127e8c106252449543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c39dc52c5a57792e9c868504c920b2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5dfe58ad31fc886b2039feff60ec30545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137c6c03af18dcce11e68b1b6d2ad3c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1ae511a52a3639886918545664f5d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20e588bc7ea9c70c801e2cb6070ad6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5f4ab101a7b02e9c7773bfdd86fb8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1c1eb589b4388274830fa39067626550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64483f43bfdd994a64ef87bd73ed52c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e3033701c5542059d9a1827ecadc4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561d088bab53aad9230916eb5d70237553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f84f1ae69bc2b59fdba3339d95c3f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf35cedb837ab5a350f42a80e82045555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f2cada07763f434989c79fcc821b5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b559fc34be63f5a7eff797f5ee1302557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdd82f81629c1cbccd0a5d311ca85c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94dbab935bbc159d55a35e469174da559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d7d1ae5c0a9742f7d7eef31b1a389560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f1d17d1e9f0325b9b018eac48cd09561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b16e57c544bf9cc5c2bb050374e15c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0780cd8f5e82acbeb0b693384ff12563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abdf920fba11408d53ca9ca1f0cb157564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97341da8e9e684f007961d4f3549a961565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4037eec39c1ef9ceec5b99131feec2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38249549560f6a433db441295acfa087567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2680c6a0bc80251292c5353240fa6ea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b6917825a17f7ccc23e6028bc3197569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754ec72586de7f5fdad779ab6d51264570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87848c16a34463a7249309328eaa6167571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08b3333d50668e108b4cf0046eac8e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16256f5b504b89293607f2c8cdfeec84573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257e4a4d1ca7be2f8a1305f84729950574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb55e31fdfbf6b3282523b73a48946575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361233332063352ac7f8b578912d373576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d352a556fa1c39d7830241f83d07e1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7afb90243ef60b602f4097f58060d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd82e8d22322eac74821ed1dd5977f7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf9d48f2a3a344e1669f1675a55e4b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e21fe87f5ed0ebde6fdc2ad9cacc78581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e93137ebf24c3d7a2c2caef97e47ea582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee23dfac668f4d9ccca4477f6ffe43583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2cd317f82c6f5d667e4adfa9de0703584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2520e18a0fb908b822d69ceeca50d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1141906f4c6668fab2a20e99d63e68d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256dfa1d0021781200d3fb89085551fe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf05ac216dadf239743c87eed54905f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c19054a545ff2ec95fad5fd9a2340589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc5945f0724f44f90b3e0568c96d64590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0b265c90ba24b6669d207ce09d4f0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e20de36a05d0a9282627a250a15ab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d150240e26657ebe1fb328f9b860c6d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499d248755432557b6b538b586bae86594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e60fcf43c4b18b3e465fa459bd84f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9467657caf8041e1b93c81464f639596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a15f2999c7b40003a59c87ce6fa2a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe618aea5132c8d5327cb4c5fc9ced85598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02bd9d551bc0eaabea1d73f1c978ba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3732c1cb54445c600b9b0d9a9b43c0e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb384d5f4c1e638f9eeeb7b5d5c4906601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36cf5de1155cd5d5600935fee5d2a16602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffd4e95712cc8dee4130c0c171cd9e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654616f60c43378d6e6c471467126fd4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59939c634b69d731b24ee87fa770e177605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431b1fc1e231319016819fb8950ed08606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22fc26e9e7ffff64e20b3ec4450118607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a608876c178763e976d20d92d4653608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b52e8efe626942b8f0d2af5c51fc63609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d2980bb4c8459dc8412bdcb7d60c2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3838d10a734e687912080b906e617fe611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ec3e957a002ee956ed75cff54c4ca612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316434cc06475b6776a71e361a266ecc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6489e16e30cfc273589b823002cf3a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2f682253bea5a5fbea61c74ee8da8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407fe6ae52898012a49230fff88dbb9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ae2e26bf79b004f65992253a38702617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbcf5b8279b4537f473b5d11e718f2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0223deccb0b13d55192eb8a784225619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0794f62d3a80f58bce813592d1e58620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270aa02fa97c6af6e3a51cb3054f1d8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba47fe29ae0617e8e082c3594f72cd2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff224361a74bb39a68d18741024231623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fea92b84d6d1fac92420d6b3981179624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165f53670d9f85ae67005bf79bc1bd5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce85b674d809feaf25e50375684e031626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d97bf973719cc5b603907e2874500d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e2f3ed5a3e080eee33d47a3d51792628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6665adab4f679b6b04d607ce24845629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43475e24c1ddf30184224f476dd3ca630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39670e15ed45d35c2ad6c53754b1ee33631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83522fd61976f75c82daf33af1f0acae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7110c1ef1b704a4ed7e5731b572918633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841831e02e1d8fd398ee7a4b4963c79634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d70a8bdaf85291699ccbd4e9179dc2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e415af30ce2daf7f8b96785504f9dc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8cdb0122a85ee7afefc1d26a605483637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6fd364fd4b5f5496104a890f9631d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c678af71428c4dbb3ae74e8803f914639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54763c378fdc11a5c33c9443a6f130640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4d4d7e6ac46dd7ad8beafe74f93bd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8179bae0c7e292edb95f2bc661d634642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ce893f34e830e8f15df5eda50d05c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bff14782282e1da7c44d27c65ae6f2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b371efe0adcdb7a834842889818f7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59169c901c8ba2f80874c4c0ecd0cb73646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d95ee5432408b7584a57be436d89b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a91a90503330e0d9f8b4667a4bf1bd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34c8cfbe1c157f32b04dd6ba7ce9a9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918f4d84dd65d15699456940c804bec650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2090568f1de9b1078c6c13da16886f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1860a310a805e0dce092baeda048fc3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413fe3c01c0e8cd18cb9914f849ebcf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915ded7404a862d8854086c6cf4af7a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2042c3d4d46405d6e874826f094a01655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfccb51bb0bc1a6a096d78f14770848656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21eb627b151e2c2ae68486f773973a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ea19cc4bfa56d17010e8731329176658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf774a27581b7273ba9e9750edf0d1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c79a801ae8d26ef39c707f9ed9e92a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15283f09276fdb4e59274daf6e7dab2d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1574357e8c3a8e6c10ed41524e9e1fb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ea1af8e42710d5beb871e7831505d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91a47f769bd3871d2ea3d2fe9abe44664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a8acea0584e6228587f2840102fd7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4d15fd3f90c9120af786cb87a76a3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daef73c1cacb5550323838db8636073667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b363e8506dd6cd0ac0b0b1deb439ae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1deebf2cf5eb2888ce066c0d51ad27669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d0cbaeb36d691ba7816e738a4ae9d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786e2595f8331e90613f234334650ae671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99ac4fce9ff9e77e3cffdf51af8f3b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb81550f4de9df60b9ee23cc637484673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1173c88954a8d02b8fecd60e134edd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797d1bb8373aa6c62a4433d1a656bdd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e52108bf92255e4519ed855ca1ed39676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087a76b82ed1966a93b214a2c0c587b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97961bfaf4b9aadc0b94a59432ca54f6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5d2ac7192715f3c6294202112536c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b796d37d7a9148a9a146bfb8f13d1c6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc1207ce18eb74f6926e847b57d707681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa131f14c56137a84cfedfdad38ef985682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa096e8431bbcdf3037d67aa04580ed0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876898e2ed9c964b52100976dd521b36684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736dd85b589eb7094f1387ded97f7bc3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cd7f4dd60b4de8f74ea870a3b2a8f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1055de41f07b856bb5fc825d2920cfc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58c5e78c192dc3d3049d2689849a06688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d9c150620913832ac848316a4322e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8349563dd8bf316f825b12e4b90d538690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ba403a2ef0cab79e83d36ff99e784691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd35565172f7d2f6f92bf5a3a17d5d0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb8b5471b695e147ffe9731bb0e081693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde51faf98cd2cf95f28433ebcf72f11694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36234fb44404ab6fcd427d31bf0dc3df695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d49d68a7945d66ae6771a214df448696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d21c9e9cdafb6ed153dd4d52837c2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f4b8124ae40d810e392a85454d665698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fea5872a8e42478ce743724c9b82c1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60009cfa39d49fdd4f3fc06b137d7316700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e6bd36bef7dc14035fe17b4155768701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7c62f721dac41b3e52f8ce795768e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3295108efa4e9dab75ab8ae5d28b77f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ac2e5db81a2f0fe9c76a6cea0b58c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be91e07eb5605918b3197c30794dc4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbdb5170ed7e9334d3151058a39b5d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ba2b64a772002d47355e4422812c3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf114e07c69c76615e1dc94a1476c19f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e824b3205637e146cf7ee6010189070709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961c43ce2d09b3e4f0ee947292a412d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3070fd7556ff79afa146e4d1f2094711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753786abb85e46bdf3e9a7344cd58423712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b3930a7c23aed3938d295b356b3f1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e95d54ae9b2f1ab24aa7ea3ce2cb0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad0de6031239c95a408499588e8271715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb206b1b97b26090ef902ef07c3c9de9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81730193efbba17327429e6da72573dc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cf774b37285e3b1c74c5cc447e50a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05786584bbf13004b87594be514e9c5c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468bdeb82d0c3ef18f3ff4934a2b7dd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66256d82194e6677d267b813cae8951f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b7f44974616134621c539a03a73e0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14d17f1f861a2e83f9306e61750248723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb9091e0660ed11b7d88cff35c1308724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856f67a6767d45560754c8e97e332df725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4073dc3b8630b12c57b025f307e88b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca54d9dcfb59b62af3c5ebad9c4637727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120724b9abdf321d36c8b38378458186728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79a6147f691f9fb897e2d641a2e350729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370993a3d8ac51e5e1d83e61fa41bd2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade7e3c4ec937c8f451eefb3dd9972c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9b5a987727591f1032b6482d6e8a8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ce5377099c2c535c033ff1c33de11733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78f2c2062a3c54bcd7a5821b38831d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e41f91387abf6158220d43a30091f2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddeccd0759f1febff26543699255282736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc200f9acc291b0db14c605f1e6bc8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6458df55dbb07de1a6a6977008801738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1a322d89b828ee6c1608757b41673739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e689e7be0522e8ea8c91502de1285e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4b09303feccea637459444382ceb8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdbe60f291d5adce59645582cb025c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad4628ec661ecc303990858db39d3b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737ce855e525c5d3e3065e4a9d61e72744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1edee9d20fe387437ad0d69d037809e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453122c587f73ae9e612222c8078ac01746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f47b59eb300af0601aa15e880afe21747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55899e419ce798da4f36e8cb049fa27748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca109c37259f16f81ef8526aa1f17d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9cf996a43a8c3c5306cfeaa0763c5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb019e12198378968aab6acf94cdf2c7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192ea58d2d0673510ac5dc8b5b10341752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628f766c617d7cb38f6644b2bb72b6a753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b375f944b0b873b47e1f24412686461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78f2be102796861fb514b6145168b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0aaaa570d34c29d123bf9ddf5616603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a45e7c23251a65b522bb7da152b2134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978a302545961b7331bf237bae8d46a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92fcf3f28e90ade989500dc033a3e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62a41d4e896212929be889d11223367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd30b204aa218a7460ee740613c44408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad816a51347f58661f6f0c1ed83d699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448e084c1979f968aae5c8daa0fb07c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65d06a741515e4efc4efe6fd8309c511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aecb3f4496d3bbb4d3eadeae6a53d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc85f2014f9e717eb7e36c96dcbfc713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc936d3d2835ae72504c293ac03c6814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54157a7c15db4f4cc54d8a492d5d79d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067b0995641c79e1d2f5a91aaadc40516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2eb54dc793865023f61901f3d942b417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55d68f9b2ecb273b690c5fb3a955f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94997baacd67bb58d9f0e3341f4b8dc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed8e933374a0201a900c5c83db0a4520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05d5f9cef2e472d3f6fcbbec0f9f9b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a802b3addf84cfb23b5992940df3d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8f6dd8a5da61279b1a9abb54f85ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d90065ec03c7b0f717cb6dea2ebca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31795380599e8a17b14b73d90c2642b725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f233a2eecffbbbb577950d98915353e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494c4ca423c94f7b9422ed262def36627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70269831aa604701846961fddeee7d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac485e7237098180c39d3da0dc394a3b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d92b258d8166b47153c3bb24bed42230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0926ea9a610d02788d88acdca9e531331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f75b1ac55d023d6843434afa6126f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bc19b2dd79378d5bd68be3f160f3d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54b89bd3837588f5190a0341355d3634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162dedc0b5fcad5f507b9183a612546b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591907018604e689b74ecb8c8fe61cdc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7432f5c039d7231cfb2df0a2bd198037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214a35c2ca7f071ed3010421f05f75138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5aa80d22bb3c676cb0f942bdcf2c2139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61f199433162368f0782bd11bcc88e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e794dfb1379debd25798ad475a9db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534496f2cf674860307733ecf7a8abb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9686c00869545d271b250ef2108ecd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d502535cf923d08dda23a6371547c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb006bda03ec36c815a746668856a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e241d6b8b77cba2e045e7bcff400b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60116b6acf2e0f0cbcdcef28834e1e6147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef0a0863520a421fb33317011c881548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb24c24aab973658f96c709fc8411949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965231e2c40f2f6d1145075e0af0a3450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42651a895240892f6cf710a0d14d83e751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01914b4bb87fcb83376d75bb7b708f4152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4684b24f9136c92d8a03965ed866c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49297bdfecbc16fd9d00f6012b39a98354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb6c1585deba776b32c31a1b539b9155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575330f6c0cc0d89c2f0c91ce696850556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9928febbad8e9557791e0e81bb7e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629185f07d10b912e1357a388855eb958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19edf9ac0542a81a5b0341d599a50d259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0f1716fdc9ec568183d45b9a8533660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098889dee0f2ae5d3e0b3c356c34b3f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51020f3af894bebd33d352726fcc08b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2680173cb3b35411ac53b7c3b1c6c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab361e54e72619bef25e6999ecbc61c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a466d95bfd0957d7a84855936c8c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b9bd0e599d4a356786576555589f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099453d436547ae460d9692cfe795a067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d475ac023572e3f675c91456b1a0d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e78156ab594a6f243cc2300d05f6a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95573e62433185c098e8510484b4bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79999ce3d6f2f5728004d22c56307cfb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4716b2c8eb0a84332151ea2516e74672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a9378159985665c6504aac0c63d9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414dedeed7a3a1d8d6622adaddcb67d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225c9cdd3eb1ae59e28b7a33dbe45af75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e051fc8fb68090db0a8467988353776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9804bce8ec093abeb12c2eaf94674d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1dc3ace27789a3c91a67a83d6d61e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b9e1277b663a383b8cf9e75646bb079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2a9076e3500bd1a038b5b3e12c22b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d70c1cfb8d57f174437aa28f426dff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51cae741162d5f4e48f9e0cce2813282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09970de631c04440f7e7dcb256735783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaad76461e312ca5775f9c4ac2355f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639edf23848249244c43d62ded36ff1385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3f6b2e17047faccb8e2f04ac4252186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abee46033e5fb7e34d4b78db160f1a887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c95c2bba404c4a6381eef7f09879bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf012eba110064f6505ba92f5ac57af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361253e7484b4abdafb2b74e0c4ce8390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23516b770a4a18a0610c4a00c2a798ff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b99b727aebb811235877cd7a69032592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec205fe091004df7d12b4a3512e3b693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621659e7045e3324d9c6524eb93bc3a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dea9d9e305bdc2ec2a3d0602b27dac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554a398b8a9d1a1dbd9e82438eae1fb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9abdcdc9b7ddb52e9f8a29d4fe2cb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74878ad399567655b528e480fd306fd998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b886e2214a3e39908427a3391830f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16d97369cf5ce0b605c606e024fed3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1918164a402c288b4440c039a8aabe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d8d2a4e93ee0b3b95664445474a8d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e870665042877a5ed20eb8cfd37aa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43f24ea582f2a2d07a51ac5edff92c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d74afbdc2d26bad5e99b7cb175132e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca716363b96389a1b23cd4b93e075a9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a319cff8f63885ca07741c1e22afc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7da0a8d4b11ce7b576b6ae2f425ed4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9fc12666c65b42da383976ac674d9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90022379534bd0bd8feb291434ac7b0b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866ba9fbe459098dcfb7b40ecf0f6d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a316eff91b1ed954958bf41484a5b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046f0befaaef060649068bd23b6f280113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e43a07f865736601486db66aaeb4de114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415522ed88ffb0d3f9dd9237140f3b72115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097ebdb201c1f645e6d1d55c1ae696d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998355de650cb569d9e1e1613923d52d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db828fcdb0ab4c4847492c14b9e3432118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeefdb68914f54d104904a465d75d82119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc797745d6761a8b0185adb279480831120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ad113d31946b290ffa07f2f46b737121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c392e077b118fe4596e565c5436ad37122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48935bc0bc5e94e3c24500f81a743ddb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7a6b1af74966ebf3b5c3c569c48d9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d029cd39fd4e03a9a99fab34a0159125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d6910baca669da0586df961aeb6ce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259189555f25b52974d18855f6facf2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03699598d6effbc0fd98bb30f6cda66128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f2cfb4ff4cebc63762a36f2f6eba7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83625c342171fe165752c96e23b7335c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe787e7711e84d4ebdf8e43e25c6c63131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92f8c6a3c1a44f7a611e75c9351f81132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecf4b45faa17683f908421fb142ab1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e57d972fd7019ee4fb891a95c8c2b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85330ff6a7f8298d383ea200d819832c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c443e1b6ff8b6103b2df0ac1c9008e2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825789ec51811fcd255286675af6e06137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c39ea3a658b2e505061d73e460ca15138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14eef700fa7f703bfd157dc6076b351139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2ccbfea84fb92135901297a8606eb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a5e4cb7f1dfe6666eea9bfa780217141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54aa4fcfc58022683125b4892f20e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe7864c7b30a703e00e0efcb6ba949143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921ffe50f32be043fd6c1e889acf627144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bdcb30ec9259499fde5d13bc4f119145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cba4b019abec02844db6524fc696e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267c57c5fda1652e8e9dc907fe89e18147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37ddc79fd843c5ae30959d7cef585a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595b5f038ab80c81f8650e23556d84c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87638f880042280cd2365949a73ee08150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202f2b1fdafc7ef8bbf5a3a426ea3e3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78fde85514d703ccc83f084cd17caa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b904cb2c0c950eb95782a58f4e86eb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4201c24f66ff85d15d4b89fd05cc53e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f10dba1e5db83b7ddba00343055d21155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd8b6d5206c7483befafa427e4d9f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528a31b1ec0fb008cbcff41a015852b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372d6d1901b51fcf60495de56689da4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b42ef15723cd6cf591a0ddd7316a19159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fd4e7480c495afe08d679bb59f439160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce7f3acab4809355917c22775c2de3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea35d0a780cf77a5b050a9650b7edd8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0648e00e1e552978bf5898e0d8825163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308760a6e88bfc8ca6586b48797da64164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b04d4cef4bf02acafa3e50f494d53b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dde70bd68b3d4cd7ecf2369e94ef61166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d066836e84fca3340bc3208f308371c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ef93c11bad7b91baeb8959907e51a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77408e17366fe9f29b540910c7bbc21169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6246382896f157f2e528eb0d1a610a8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7a2d3e9210d1f869f30900e522698171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a482e0b3568fa4af4c5ac3888c3f7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d4ba7783303947c45135f9234ec58173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91c9fb61466f1e467688d240f14388174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb9aa6b1327cb2972c23b2f8e65ff6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9a254ecabec0407a2490df8839915176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ee7691de5faabd197c8046da33520177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5684ff46d3223c5fae883f48d07cb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624dadd867782174e13aa01372ff016179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564a235d307af534607bbe6c9a3dc0a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1683c0a8d790043bd0c64875f1a12d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc975a49a9c238a1f785682134b9b3aa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fdc25def921231d9c8714185b58feb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd691c0ae2f967661453e5283d676d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9b4f997d127886381035ee4323b38185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc72cc0137ca575f692a638b884d7d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c0f3fee89fa2f8c91f54271a62375187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548913b2a8935902a1ada9e05125e64b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb3d882f537b9e66b45703bc0b5e91189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9c0b3266bf7c99437ce3c0350d0e9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b24dfab00fa0d7cd8f0af858b8581191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3d0af69a896cf0d5e769d0af0d6b4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a6a2f872a19a93d3d5e1ef4a98bea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a45defa39bf94a5a6c1f61e9bf364194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9f9d30e5301add576c33e4a035098195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82502613f58c5ed9c7cd0c3cef551e78196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed65e8bb3f936bdcb587df4db47a6b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca6dd0da4fd79ae7e7c8643e17e8e1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5cd3e94bf12489492bf4b09ea2190199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2260ab2597220c10bbb7c61a851cfe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2796f1dc3da6f2039aba41f5ecf33201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275e71628a05dcbf461fe762b4f7a6f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee33aa77bd88a115eab2bbc770945ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07529350c17d6503dc781729db335f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fff06d4335221feaf81b3b554fb2b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e3b3118d433d74c31d1bb9d817295206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a9375c0425406ad8f1a68b1b4102e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5f5e2305d5ef81d47e05df43d7137208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a2f9c854bdf67e7932eea48f549da209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222b81284541563bf7f7d22c97b4482210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3865a2aad08241c1b67ef7da6862d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a9e0cd4d2d2f64493b3489fd4fb23212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60164e3d7842295165ed67c6d60df4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfc1d1b7403839edda0ac1b6eb9d0f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1a21f8fcb02183e18150f64254796215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1680f2faf880b3841bf354c3a8c9bd8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837acc1f56f2efb84de9fbacdca70ce217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53ab02bde5cdb614551bd9651f4f36218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527d40499a989bbe224906774566c8b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c625a714cba9c2896fcad817ae174ea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc6431d9344bb91bf4b802b4dfb267221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab213df59772a659e8e4861337d727222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c9593c6bf8584c52a4b07a64fb02a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933adb004308a59ece4c5f328622966224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d6d5da58b61902e07805bfdeb9f31225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ff9ed9e54dd89267a9ac31b47e7d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86926bbe5652af4c2f2e1e1870789149227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6bad2392846450d5e4f53ef7b2450228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd24b59c66053a66cd45329d2e288e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c707bc6086343fae62b589a7fa81c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e31373ec3b5ab24765ac27cc65ff23231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986b400e1abcddee187c2fd43097eac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd02ae294288e76efc26253d21721a4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45e81b57cd096298b116b716fdde7a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe3fc4705461606ea7df8bb9330173235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24593848c7c765ab8f0732c06c928a05236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79140affeeb7a7d8bc5f6366101d7dad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16c4a9f507181bc710369eae9ab208238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787256850544d5b2ecde530c457c7bde239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfc619f0214a5b1ccd0c16517f2627240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc21e5e18f7bb1a785b266b74927c19241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cd819ad6058d5d6f04aa7c5908d3e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd87c4003352f085771b381ec9231b0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aece6fb1225a03e70c5ffe359ebf9c7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe468b051bd0b01077706e96bda2c91c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f95374e557e036b6ec651db852e9e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6103bb8b980be0c2a9c7623dd29fe8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab49dd33cebf0cb7ec41f2e457b92cc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c80f1db3f9ba278db6c1dc44d6807249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede49221a085fc296158ee40990cbb7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576875644ebfa3343004e473e26c6a13251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d1c62111ddc5578db3e5e37773150252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11e0c146b5f0dcc6096cc3b946b6b0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fc4ae3b5fb45e89e440bf44e7cd9f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9737365c7e2b25245d53c1d58e814a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f804f13603b0eabfb28c88bce0b003b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bf4bb48815eb1db73821d8c4704c9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f81d29925a4890aa9e479af3551723258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84f71ee5fe3137ba8932d073f173c9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749eb5dfbb0a948dbadb30728ea68dfd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90405d8f4410c8a189acc2f02716e7d8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798ea76b85c78f0501efe0205551fbd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c667e2a20a8faf2bd27dda1918c9c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b506c415636f497406a0265a459ed1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42127f5129c809271f14a9b82f1e55c7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e14835fee9b2cabbba68d9352184bd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219007a2abca4544b7b5b70979721168267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30e3c281e358f4750c52d589094f90268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd22ebc111caa7e6bc929b209ce83cf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b8d4992f8d85f47a8755344db2f4c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566c2c47e8e9042777e9c90781c6fa7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e8f7b2fbe33afb1ba86e86c0719c8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5d3b9380210c36a4abe835911852b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29684fa16e08ed8abfadb8cf7fd17e9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b75f6efa86280ce4881edfddbccd6e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7b1b8c45d19560da34b0b402b42f0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80288bd70ef57c1722d9b7cba8c4b16277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb9bf66c0ecb7197dc5dafa9240c68278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796a4f8a1485c8e04bfa87517be6911279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fb8648451a35fa133caa0b6d72a1c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a2fd03bc74ceaabc48704888a1b3d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd4f11ae79cd3e42db17ae66876d22282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6e40c4ffe3bf67c0f51df8ae40da4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c304ebcd7aa8417ca4c4a9aae38a4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d23b530bf6104bb6b4f1ac0fb53463285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f148ee35c49a9ea3d5db687a259c8f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4984e9236d247704d7a451870c3fa4a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734212f8cc4b1e9b39c062799d713dca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbfbe7dc5d4ccb92759f42a9abd8d6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da16519a3f59a1c32463ea3b04db0e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c08dfbe93b19aacd2cd5594be1ea53291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6d9a404d9d149b688ad76e1b057c3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6da9dce3f3cb7544d76854cccf7bdc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cee66e9733adb11f4dd48bb8dbcfbc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345197fdff18fe843ce13b98ad3e39b8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9757f4b8df7ba64d8da71d0bcf6ea4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a19fa65f4d4c9015449925bdfbc655297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4685a584a88e802e0f8132934d5e9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5997541962ba329488a896696b7aba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d02ea229001b54d902074884dd02b2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac3b78facbc9574f01e7bb372d483c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00db0a352ff5ece9bd37271f71c2a61302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5bbff3d38c595426ab180502bad3e4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f96f8692ff8f93e182092e1195b53304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec22f77449ebbb8b545d4854be145f3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d5018f12187bde9794becadc3456f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2557ae8cd1cba198f6565aa2c21e7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e149b6a797cbbb1b9e2d0763a9582b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1da5a22acfc0d4477b8391b3aa5708309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f416878bc28e22d2025c38a7e5697e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d943e094ed1da955c4509cf636cec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1826e4405ebef2677796dc4db8bb408312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9932bd60e350a579ff09564dce434313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946dce3eafcaafe1c0cd3b91eb3991d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef159c6c25853d697c2a3970d4c206b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a6a1fb64c2eecb893dd3b7c4e74ae316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c3577fb1709eac743f01ce4fb29b5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a73d8e94498f02a68605b921c71c9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c50ee874e7ac5020eaa91967ca9fb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b9df8927ee40a65317f86f517400c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c4d095bd406336d3cd816d9701c9b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b184c65e1237706d61a1a3d98be058322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ccde410b7f4249c8f13fd06bdc1ba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f156d313cc5ccca9bf54c43f8e8720b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4fd2dcf4c67e3041276aa3b8758d6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a556fefcbd240c99b038687db17bc36326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574137be748c0d5890581d585c5fd2fb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833d84b78ea500ed4a4a5bd9a011740328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877d8c12b42f08ed7cc2a5aa5a2b8db329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781ded0bcb4de508422bed6066a9c31330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30a16dba0b42dd67cf49070cdb33df331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93042fbf5e4ed14e375a1ffa3cfeafc5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9e127c7a28531f8ff45bab54465f0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a369858c657dfcfd725be7772a460334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62cedb84ce09d5e913f86cd359001e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b28eacb0aa26d56e40d0fcc3d100ff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ea698c59e646aa35f1f1cb87e8f11337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baad70bd9c6a36bc3b8290a17cefed7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a41d78f1e793f22352c9f612009be339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e5e9de64463e2e111c8680a9505c0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d08a07e952c68d311e69a552c3367341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d0f6656f5d634d7e8fc040572b757342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ec3723a228c2e3f3b94665e36f23d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74dc5205a1c1e48ab8aaa4aa9e2765344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15767155321da93c4cb8276a23f170e2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9fd5ba97983cc94421db46490a0b6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c4d9b3b3c3d227a309b2afd8a4523347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075cc725410f65840aa994ef54f3129348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca966cd65025b8659821d001b42737349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb339a38135fda0901f4abf2b14cae7e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95413364ac703c63c6ac5843cfd2b96351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffcae8448af6fd396c7d4cf5b2594ae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4521c665cee4a7a79fdc4ab386b257353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e409a81e73f39d5aea7446a4fe74a3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f6e69ed5f341b41598bcbf17df71a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d35c7b29bb427f9e49c7954ddb0b81356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1641b04acdb4ec6aa0b9ccee946b97357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b171a12bd5631b81d16398ac4815a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42feaa21d9c36f1b43361c8cbc8220359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805bb8ca9aacbba441e0657db20a163360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f1b936c98fc83b173e996a48b365d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d982adce83844873430d937db78f7d2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8dd6f68e192d9e4f89da7664d6bde8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa40236555ff3829ec4324e19173ea8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0e6eff565db1717cc16361d0bc2be365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab5a7adf61ec2009290ca539d8c642366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30800865d2778606e12fc24da7a4092367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf1ebe1d1729c54f71981113fe12dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc338064180503f8ad205667ece028f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc642aeeffe77d225bd11c7477d1966370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f348c9f9e566539bd4bde47a1745a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb79604ff5cfb661037aa2d270d4684372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f204615154087ef70fb121887b7997373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813a8be81fbddc1b60eed0cee8f2d83374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba3660409a486a05b0e1475d223302375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199b32ff09ed942c5da96a19b6b71f2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067fc37797a1b32041fafd5d8329fda377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ffef2ab53db071cef059f9642c385d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4b7bc84ff31eed56d4b09981c4e34379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786563380a240a6b2a6706c8e61f9f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4275028c9da160c88ab4fce40417c1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69e4f289429636128d6bd8106400aa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623b2e36ce4c9a76ed7eb8da9001a21383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de94f26fafea407929c47a1f1774fe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9840d695ee218b1260f559e466b2c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810649279d8f7c03cbf7dba0a580ce7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6089d62e982ea9b571413dacdba75387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2380613dcfcb810d8750bd60c90a47388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82476ba5e1ae7274386c5051d78eb812389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602847fe7441d19f6ebb34fdaf0ded0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83020b55250b69c53abec5d549890d3d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397acb46ebdd669836667c698b1c4a39392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2c96ce06e97af16e4ddfae90bed2d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5dc5f06ace011d965ef014a978f4c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb255f5fddeb96b63c9b5fcf7eb3964395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da987a316803874781eee400be253a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae98dee78022adc2d447b36f1b9db0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6496f4265433b19e953c98b02fb3a2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4528a85d911ae517ad5c5760a52501f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e7715ebad7e725f4a522375be2bb3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997df58c06734d26126f5ece9e5ffa4a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592a3f78147bd16428943285d05e750402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351ec274e63323fa0bc4ae8f6535afa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0137442e059a1c8f977e866212eb43404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2039b6b8a6d48ce2f8673182a36fc23405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494a4b195034cb15d09063c14909593406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955a07f28983bca8a7ae38a1c747209407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ca72b3a9e3b002178539f47c657b8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f38c8c8bc3646e068f2af37e3c9e9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591542bcc06c9ae86999c854ad729ae6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037efea21686f1168398f50e2d8418db411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6251026ef1970b06737c09d1c8cf9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b979c38d5cab31849e3677e8f85af413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53134bfb04f18a09900367851a13296414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4e5600330063d8e7b914f9605dfab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f752427307180dbe518d40bfba1529416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5e9aaa7d1f0a47a04f01443e5fcfc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11857498742062f2f13e2b8cbc63a380418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599d2456645f93bab8cdeb83605fb27419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bea65392cfbfaa21bd18cf09049edb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bea8e8ffb1ec42d30bf047e7690c1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65741b86f93ddcc18ddc880e63d56158422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791589705144830783d8182f65b218c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29428b8f552d2792c41eb72228b7d3f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88e607d0e56295e60fbc61158966f6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d4eacaea0517bb81da25fd0e5434c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d856cd0ff3c10b3efe6aca9d8cdb18b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5b8c60ac33e4934d57c13a479f8ad428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86415520fb472bf4b62b56b7c26c7dd1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad077ce894a8b60afd8659fe2bdf240430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b723e161741a2510c8c0210a896899431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d196ba5e7364a7b56cab73ec33d6bb4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d6eaaaaeafa684c647f5644c3d929433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953e21044a0749e3d099f3ce2612ac5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e90fa78e8b225bdfbb65c1decf932a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11791168fac77410a3d1710f2bc64e7e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307fd6d5f44410dfb213581fc1b69e9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021133f04a30420e5772b3cb2ba55f70438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4a1b23a20d61a306d1dc696e4a4b8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494577c9abcaa8fce3b721d07cab34c2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2251b20c78413b5f5d70927251b6b6f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14823d0e3e3e93561ba1dd0395acfe6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6427df44a76edb9f43fd1fd53e7d20443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90419cd77695cc12cebc9f383d79f29444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70ecd30441e3e521f13b9d4a553889445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a5e4d720cb5708f6e46ea7a274130446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb318ed53293ac6e0fc1c9ed2653fac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12310af287ab00f910d2f8f8a3027c6d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fdeaf014025ae4b9a445816eb1ae6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188ad521f06d71ec311c2df96a43cad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf56411098ea6fe38343bea865092e2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f24094af71f6c61634930cf917851452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4e56bda5ec1a64ba8923bd7dae86c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8216e94469437b861520e9f7fc04505454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f63c292a53314be2de8d8efc896688455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ee2ab2cd8dcd1fb9713bb4d01bf1a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e228cc53eec3b109acf3417324489b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978397819564d06a72cea76fdbc8e1c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151300470300b2a1d1e3bb5c066c221e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7051f0e349651c9f78452f67510e5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00706375d0b59a19ef48e2f8e9076ff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2dfe5f5f74bb1a87eed1f5a268b1bc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4f976b016bf987ac16f0cb59a1775463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97512085efcb966f75b7ea10d014426b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176f00af251a7a97be84a542ed157f3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510698d856572da8158b78026bf69f9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222d165fe8b760c31651e01da62124e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fc0fd5eb53c177479bbb9f419cf41468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb88fa8f52e78a32d352caff1c78f68469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fa42d099ec068645c5c872745de8b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3783807d1bdcae390c3270bebbccfe2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b68deeb96b452c76518a75298ffae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fc0da88b9bd3e340ba67fc906d9e6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c5f68f78e3467e4095b051a334d9f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb790349c11d86f2bcab42d8a79173475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bd63295c4a886183a1bb56e8bcc00476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797f82993b7974fc77d834c21b6bdb3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404f0282b78a984a9a4ccee0f190cc1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b1016056a4a1cdf809328aaffd427479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19e1e2a547415fb58ca467669d48d7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283a10fd1504c46be13670ee7efea89481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8d06e6e565b634ec8e24679c9e3af482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6015d3d1ac608a973439cbf41d02d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd616311afbfcab8669655041c6898484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633955e6cbf5cee55fc488868cd79402485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db56e4559528dc766305ea784e0011486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7bed064b42ee89a41218a1955a670487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c886b96ae80f2a4ffbbbb72b0020cf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082af34ba3d2ef03b77166a8fae7aecd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3f09e3ae666317689cc09de9c1cdb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c404bea39b41014c27dc0db2317b655491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274eb713f5b4a9b1b1533a10ea5631f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb2cf5b99e5522cc4d9c0436ce572c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22538076229cfe2c90e86d61c8b73d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05f19463f3077c466c38c8f4dcb7e9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862755c0ba60de46e658f56dd7ca1b8e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aece619253a91f1d72c793f4980a011497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea475fef903821c764021d08b970bf6e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00987f7e8b5aa7a3d1f32306a65668499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599ff1c882eea9f7de9a7f9ee546af7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c40e4e47c874c69d4c29cdca98d714501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abcdaf6de4b3813b23a28b2e2f1b698502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74967fc0c48949150c720976b5c109c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe572119082535b7eca82bed7566a5ba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf356af6e198ed438261fdf375667a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4be88ac282b0a1c68b0681933608af506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19778a91314783aaf7f62060069d000507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ef1024b61f82558c3ef94a275a2ce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff081f0b01f3910f30d2bce24431271509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843368f686ab836f455452d464acea7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4247e05d1bed10eef1e70e970c67f15511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c109afe999175b8856d25a4649008de512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2133d83ba5e2cc0bbd60d83e15c2ea3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303edc776c3febdbd7adf0e828da310514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f27428bcac72c176bfe96f72e206c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd035de1046af46636f56f7ae121b1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79481e7c9b668471d1d466782878d170517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa916d73c2cf74226afd03fcc196366c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aae5fb5e9d73d7d82bfe9c7d0b2249519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0e550318b20241143cc163385d590520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f3ac36f2fdc02fab6affd95d862fb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3400b9d987bac3e6a244e211f20d63c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe2693f91a513bff32b6f3299acda5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14c946041055c697dddafad1eae57e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7a95a6579c52e20fccb0b1b8d3796525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d5c1ac212e1a4a103c55d46993509526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b010636d34772ced6152df1a14604527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15394865ec68329cdff9de4a2d62fd4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf16fe501330a0c3798b1dfb6a58cd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8602763c11452caa90a88cad66e0e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ca7caaf2df8eabb18215bbbd00017531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2a3ddb5e1a0b57bbab5630784372b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d4e4ae32636ce7514d7a2fac9652d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e1338e9866a236a6b64fa9743f8a3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50990bfe0b65c4dabcc81dc11bf8fd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4268642a285b741f7e48f48aa63f9dd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93ef853796b7bbe6ae437789aece43537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20acc0b0c2c9dc850aa88207fe840c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb777297e08c8bee0c152dedf7be51539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eeca7912c02a986f5fd8e9bb55d4e1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c38774555d054648bd7419ac1f1e37541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22400ac5591e77b8c267a1d474360d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd553a17a11798441b620c61d439f81543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a5f71d8e80c18c9e9ed4f4853b97d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686efd5f514772a9b5d032a13a81302d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8df41c36560c92dfb3276c72f74f44546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d58ffeef49b3e248ce222a0ff54f5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2abd93ce9af090925358bc4abc679548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265097779d3cc40fa090a1f204a00be549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab06f4a667ccf036bb33a4878b82669550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1719711fdabf58f3b67d11262cb96551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f71d842b4fc5643cced096511d531552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e81a5ffe6655a47068bda0aadf108553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5db05978ffaddd4ed639e191fa47f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef306a281827faf0f3d7566d7bf236c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af749569727e6f279ac5d598395961556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312826dfaa3484c18614bf501b273497557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7f6bb916659fc0ccd4806f3ef7fd6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18845b7c2981f78c6837c225b709b3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166706c454c1e78db5741d876d336ba560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b739e487591254631fb24e5cd4974561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea874c5b21b02445a13885c8973e7ec9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ff136e6ee1d7e4f0d9634c67371a4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994c0644890b8f7080eb9f13000e3a1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f881a4ec5b92b6f65997a04d6d6cb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120a0841c9b13250237660532a682df566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb700ac9213800213627a463785d41f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc372b77a6b7a97eb8a1f744a26f68b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168347f675e9f1c81fc4fc0082e7e25569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948f7501c5735479e7200a47e36ef01570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be360333be3cb967afda5084abc24629571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1947c3870ee4c33551aaec574d99198572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454d898bc0fc86a585b68906786b187573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bceb5a76842b8b859982d46b9daa07574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be3f18c338523907241f6b6c9de431575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba542d5fd01faf98c1f9ed5259f592576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42484b24bdca4802ee4e581e174c3e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35fae09d4e96fe63b8d94ff19b46bb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5762e47a8ecfcb3d35677f5f23403e5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15142b8da6c73de8a511d882b100f86e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332ad8e94fe8fb2de317010a9d16acd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8b0dce1fa45fbf393d794e0e7ad8e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459f4ac8823d982f551f0751ec7d797583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a8e9b63aacf94c35022517c71e361584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb4ec13e050cb2805a65c409c997c1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2cc908f6f14269f649d6319793cbf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e8748e27018ad943440e0904f472e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efce97c64c59fcbbb62e5ba7e19d14d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94182f3278c19ada5997614a41576f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5f9c72097dd761080c8bc53a90c44590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02c5f27e17a891cd6d5120bf797d7f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f9fd1c99d079471cdea69a3a68103592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c63224104e7c68fe472c59211c9415593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05508615ca3858cdfe2aa2eb570c5f8a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45e5dc6a5c8f58f6e02f9a9ed9c191595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b75a892c9b2269f74340b7823cfb47596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd87a0d8f821a48ae02400c14e4f37b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44302292abdbd47408ff9f2a24fe639d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081e1ed63c341afd6dc578c91010589599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87078f7f934411ff737b603ccc43594c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14ec47d404ff368b6a38814cb892b8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd0d451703613f099702639dc9f813602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d7aac0d28fb01ae5aa79779edf61a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfd4242a93eda0d3cddf68fffe9565604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8294300717ea09a551cafdad0d5861605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ffd919fd8d9d58df21ad54a8b52b7e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a587f3bb9ab101bc3efaceb200e14f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5127c184742da61f5d9463fd3d7d33608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516ae5854471c7ef0c153f96b25d9c7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57ac00297c12870c7d2094cf21c85f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010266839179b6d562e51cb0e9a0e96a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da4d5997d13c3cbc9d38c66cdc6a26612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdd1243b357c3dcdb0ef9942080186613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aead0f9eb4584156616243e9c92b4c1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8876500a4e210b2fd3f773a24b858615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6cf8c42ae4cc5fda1ce229d7f2aff2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57403eeb49aebf4207a3a8cc53819eda617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0120461badbd13fa7558ea51f297318618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a32b21db267da772a85f780517f28619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12e515e38eee469baf1864a94e3621620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945065e3257d09ca5f5b8832a23389d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ce4418ab85e17158a1d0f17b25859622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c53f2369c4f1d1b1cec4df2cdd60a1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa6957ae7c6c91a2d08d6122cbd5c2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840827426d362990c812e6a2d28a6847625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8cf417a32e20418b501a17cfb665d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3a446578bc9b6c912d82e63dff811627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef23fdb0d7d6242bbbe1d60a3d3424628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3248c234351bb5eb7eddc1cd235877629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6db81e124be55fa2469da963adc580630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9690ce007d7904af046c44b137a97c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc28f95ac631065eb28e6a2c1e83f6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4595b5976f1ef305b5a6e7164822a1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f25f3ee4f2bf24dc7e9d3a4692097634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bfe3380636021e5ef96b6bb653504635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bc0d275b24d941adf2128658ad52c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1477c3d37fa6530a23f92109dd31e7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec2fdd52878684c674f94805fc0b92638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0bf72995226a307be254735f783435639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7850281476126d0709a9f8bb14edc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059c2a188c72fc860447c1e8d888747641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d94f5e059d040b5e1e0ebec1dbfcd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ba36d621bd4d3a2a7b192f060981b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd988035f474e92312062a538b7cd2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d3b57bc15ffe039980d3af3314701645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c39d34e1e24f186fb791665a038407646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2633b27272dd74be343661fd7932d98647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e8183eb098a17b73f287c33118e55648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d1e88df78e27dcbf3377d3aa37469649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a06eff98e80df8007a4c23077a05ea650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dda99eca085eb15713da428fc018af651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01979e093112a5798aa6d833d54eb27652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0da01c1b32519410670737a4f8bb4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78fd41eb00aa9a60a2864a67de1a02654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7ce531fe0386d7acc6d55460bf24d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0e1538da8fce77d1a311a1bd65c3f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb2223702041f61ad05d61ad455f8b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1f12d8c1b6af759ba881b3f5ee837658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666bddd4d1070940ba40f296ffc7f8d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d594935d70d16bbe75ed2a4516372660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51164f50f3ba5fc086992ac556401f25661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f417ea5e726ab8b1dfc697aba5737662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5eac111d758c30d60a2a53ebd4627663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ba2273bf733061af9e4a58415f0f3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70dc67722dc96669ed3cc44013b515665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463e0659357db755c0bf4cf35a606c6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdddd372db49b4b5da8f2b8f840f08667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd643cc81e34eb629e75e8d45d611495668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76038e671e6e22f3032e980ed7f36973669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1e97fb1e5f14b804861627d5de6ad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d65ffe87f44117a1d7113037ada73671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16ebac2b6d863c9dbf4a447331c99f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd729a2bccff96145fba8382dc463f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff17c513e14c31be7db79fcc0be0a5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807ebbc0992eb6a9ea81a381e85a677675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deff99b0736c469fc15e2689287a431676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b900189b8e48b897a7129542b08ca677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e062d39a1a39c3ae5752a59b31bbc36678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f033dabeca1dccc554c8fd655bfd400679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55db154168a2f3bc2c2f54c6fe6858680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927dbd5afeafaf358f03274c0556e0a0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6e9341d80f682d637df9a1d8d8a4f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df694deb5371fa4f390d495c0ee60b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17b5b82ac36b20987048ee302866a9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2a4b04483381232b61235f8ff4628685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc5fc6e96f07153988b2c656a5ebb6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f56dadb9cdbd985632fadeaa37956687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727be473b429269d920b0cd3e43ef99688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686928dba836c0451424471c936a4e5b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99791389725db2ff9edf0b3254b4a951690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047fd8270b280582310d17fec9c993f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ef70e8901fb4ca16e455098657e2d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25922c5f181cc299af5a0445a46ecbcd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382849b2bfb1b78dde50495059097e92694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc03976bad7a2e871af651083fc184b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9bb14cb5977989e839d03f3f2dac9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d82cad4860588d36c235fba3f73ec697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381470fee4592ad44a22691c10d75eaf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc8b1c9038dbb9a7818d33cc4d36e2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e8e78c5875117ddb51805b29a11ad700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d17956d24f3f14fe3eb818b407c861701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a035930985ee422a09cdee863c7e1e1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa45df83ccea30df7a9c08d27e91c09703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5c1924e2bdd2335b6c2136700bd93704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f427e4c7662c2474d1471cb9dd8ba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63946228a8d4f2171e1139f4e3f5ce22706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0858aae4492514f584f8a08cc16f2fc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7585c1cda6f9026a4338e5c978971708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59410f78610963a3d39a6c2210f56660709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba19c9f69f02cfb71914424a217320710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae7a8cf64f8599f6c7b4f08a5d8562711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab27663483735f58ccd5dee3e1dc02712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2aabd83132b480972538fbdf3b905713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011e3c63bac7e285b96d6e5d66336c7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb11baf4ea8f4c05cf3b09a87395b68715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda20c96a4804a198d942a12dd6ed768716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c00c05dd29a73fc57b338708f53f1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a801b587045a5dcefa60234bc04138e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155368731fb745e568742b584ae4fd41719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a43c51b8739c8e23cb01710576940720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e01d0a445dc1ca116f970d81862c5b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3e6f49d9e2aa362cb2a1ee1def682722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109232b472019e7f0e6469901369df45723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89504b41ba07ca74e0a9a974d7e85d25724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dacb130493740214eccad37df25083725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7742d208855b6d7bda58a6540ecfbbf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab4d17e1a6b4f0c73c8ca431e5fba3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc47fbc48fc52cafeda36bd7d4ac892728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cc251a37b19c181a62b3d3ca5e5b6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca1643d5ecf4fbcf6defa7a80bfcc2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039a60fde2f056ac6817baecda79362731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba4465773cf6281b74d7295965a097732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62ee57bf74cbefc9baba92d38162b1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22941bd14dfa21c66038e62e9ebdd1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031e4ec62ead1600d3485009290c790735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205024a20c456cd861efc375f660c5a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77614b450747440f6c10eafe50367c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899fb43a8a843d4b57119d3db8c65f7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a3c484681ceb4edb4da3d47ce9202739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7d3ffd2e2dbbc057e41ecde18c69b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a640fb0045bdc166251d2765455bff741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c122f57febe13321554a6eb47e63b2d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149c4f0bbcffeb72cec33c93b4e74e7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3b73ff35a3868b3ec655543d5a5f0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc9caed2065e557b56588497ed8c19745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f92b963a817f89fd62cbc2d73ae4e0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ad6a28e1c939501f6c756480c5ed6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9b509ad4536776aba84f8acd7371a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04170f3734e5a676684392bf8bc4e2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110ffa6472e21591b664727ce00d3f9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f7221f83b5e3f101840327b2f192e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e25ea26d78907135fecad0d2abb09d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac3c8b8867111418923499b4d1c75f753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>