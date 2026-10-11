--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60233bf9e98e52aeb2c4dbeae2ad6451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577b75966f0ea157d6caf49cafafd4b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325bf0d378e1af8b3b4da1b7227139093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab86a6221157665b813f70439e1c25e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b15002c16bee72d52106139d26aa25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c326a2e3dfdf30f55fedbf7eecc0e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5885c4e9bec0256472ce6a23756a717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45b34040b71d707e4342455d5f4ab48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6837d60db91c917f5b57543a77b1f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162a22b280fb82b5b54abf615ef40eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fada8cc7aa78cd9f34951c982b84d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba57563efa760b2918034bfed7579112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b2ab9f3df737b2c6a9fd1752f88a813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622f5b74258274b8a994f37c3c1551a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab57e10fd667353489be88ad1576d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a715fe6dfccb87e22be108307fa59d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490df9d5dcb5c45ce94eeb98e3097fa917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee4794fcf4249622a011e2a505230018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f2a2d163d68929f4638211d98c07519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d178000f09017114ba9c623a49f14420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd489319a4bdffbb4c84534fd77a68621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320306c00feefb4843f347d419cfc1d722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ce206aade979928bea533580957e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2fad91f18170caf8e0927fab3eb8924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3824b6cd476d816f43751893a65099025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c6ff2dd7cd790534169ccc2bcbb5526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a2cd02c10c47aeb647c1a2773dff527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1112c8aea132a0b297197f8c91d2a9128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1d5df4c25cf8d80f08596db48e7c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef8dda6271a3defdd529a102daafee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b44ac9fb6c604475667bfc769818c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5870823946c86d700f7a6e5d2f700932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c6f20374d46a94f6ff190d1c6975333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941af7707e0685905b842971de7a4f834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d83345d988304be2d0a2d4e6518e7035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5bac5deb724a1f961cc4c7ac909e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244159a32995ec40d1ffcdb92100639637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08026f9e13871ac363cf1d850246e0ce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec097e1cae66fad15a113782cd3fe139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c2d2b6e18482d653e84a02be6418240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f219045aefb3fc6111c2e6bf59c140641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccdaba5c93ab38b1b5337201e697aa542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babf2e1f0deef97017f6ef70f02f74243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50e6f57a748cd70be7e193fc87b52244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab86bf8c53ede80b27d0d41111d9b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221cc326b42d05a270d0426b116bc37c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcef50880d6655dfe5c8eb6bb7d8fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c266420f5e36dde65bcef1d8494223a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f92c0e4ce5bb2537d420104beaad549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458dbcf5e29585422fe0f80fc6f015050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0384d9f82c31212ab4f5914f74551751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caca27c4ddeb82186678caad168649052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2660b63621136de7f4c53ac7fdf1b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa720b4e23e6729aacdcaecc5cc108c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b00e272096d46f8f01eb4416856e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414cb27b439ad82d87efd0443feb8c9956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cdde4135c4228c6122fdc61f1c897c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b3add3d6f18836190045605392aff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480665f29da61979e6911e635f09ee959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32e78d454bec5d8dfd6c0315e2fe6d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0b14c44d864e42882bc1f5e1c076661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5021bf50232b0d3fd29801d2a67e7b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177964be6b32efeb9075dd925c1769c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76100182af4b22389ea6525758a63fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbbebeaca33a974756925cbde142ae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9763d3546a7487c4d37cb73d4ef606966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e56f4cd97e4b621b0214860ef1828067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134b3504adfbdeef56ddcdfe59f313568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83406807822dcde36c2104df161c262669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141434facb65766a9fe6b63fa7fe362f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04176bef1e4888a79d1390eb6d81264e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798dcbe9c5399b2d7b8a9e03e6a83bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0806711a12927c69142185063ce2273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e46965c4e0b82ff6177cbbb03ecfa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da0ed43faf4b1d2c066758cd9156d375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72cad2ae7776c82b1e5643cb6cbf2476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55af4e3b62399ab90b6c1577a785ff577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214d6c8217fbc17fab425dce6c928ec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b142c6ab6ea95d2055c934bfd76bee679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822aecf85b4837620ac4bcc662f9bde80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a147bcc30e9f18485446d5a233a01d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0f5c9d06c3196f59f563e84512c7d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de822ed82caa543c56fb71f575488083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da364d782c563326f6f8198fa5ec4c6c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad063edc4cdf5a18aada28e31bde6685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d537f7669fadb6ad6fbe906a19bd3486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad1a185ed1bface43d6d5c64ebe64087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b478421799e5b3b7da8d48ec88d0c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ca0dd434fc5af85854274057e464189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9955cb8c35607a825ed55995883b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66892385337364221092c46853b02b5b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a136077a0d0de3b82a5b16af0de6e1892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9deb8280fac400084e44eaaf1ef9f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b132d57af9979e16ba50cb46d4a58c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213250e7cd30f40cb6bd1b49ccf35a6b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1e11a9631caffaba80f2869ec347e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e270fc345d7937b89c7ed92221030997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78e196053128f82b16090ed3a4ee0a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43988ab6149410e72b69f2f431e511d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e5dbb83712a788215b5010a905e6a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a315b92ef2bd6e5925c3988a4fcec0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be7fd19fd4fde8032d2aaa1b19d852102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46184f7b0092153dbdf02e9ff2feaf58103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3ef8c53632bcac5d91d4984780653104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f405da79f5b68ac8ae56792783da9c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b90801debd7f6c54d84bed1dbea2bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c2f7de0b3700ee4f2af070a58a6de107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e0fdbccd4221c57c2e0caa189b3ad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e71b7fc693e4b37bbedb068ddfc51109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da3bbcb11437b0303b7a9e41ada3c3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca4d665ff654d47b1ac29c4558944d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f15b547e0673fefbefc39508c9ead3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3ed5c514c5ad6be3019ec60fc8a1f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68459652164487a68ddaa7bc6889452a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358520290bb7c8b3e7d9b5f5f3175c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4c40a798fabde13fcd886e7eef84e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435650ea73a8fc58e5eafe9757dcf5d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bccf4dce29fa856272f0a20855057118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7870387ad0336fcf397e2b107a919119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d78a196e560e2b42b84b92f4952036120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1d2a77a1053997b5ed537890c01cd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edcb44d379876a13d04732f0a2a690f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bff920b0849724dd693265b8b9566123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64d6e7e8d55e62f0e143bf5ebbb03b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b298a4b35c53d21e7b51275f9ad04125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e4485cac1de7b9eb2b9d03a13dea8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf568fdd33dafd75dd27a4f6b76797127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611bf1c48489ada3642538ecf223e71128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f10d1b2a0804364c7ad01d6974cbfe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da63b00c6c92910c5dd886b2cc2b71130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b50bd0fc743aca8485fcb620bf42c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f29b2bf0769dbac09f7e94895a7a7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f9436b4c1f106127f1f326a320b49133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67985aaea5c813127f9e3d0f23051cf2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd249f9abc86c5c30831e3481cf4bd7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d87d526fec04a652a4cf17b7dc9f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6973ff23c82f4ee7001e89481c1ea2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0d9c4b06bfa678e98b7a7a3572027138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781776bf39d6d5116b05114844bd1560139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a94923572826b9112d93b349e3c510140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679469bee65f2603d1ee56fd7e94cd3e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd00ea0f15816c7b7569adb33f7285b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb5799b7533925adec6915f2af365e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a9c7a943e7ce9889160093f1c8654144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41207fa235bf8da4df69f21e46640c2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcd2d6127c9c0be133bff8c389d835146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f63d67a82d2c5232646c9be60fba3d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf02254f67a91bca665862a73e2b4c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38fc2aa7f40623de49e5f6a0c79af4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9dc75bfa568153e03663646eab9001150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605820baaadba58d3d40f7ad8671f75151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00500bb88b5a3f71a7d9ea47e54f1d4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25dae37d39e2101d84b3a09ea77b1e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ccb617e55b4fc1b675fc578fae22cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f194591a56440cd7262befc108d1721155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e091119e56e2c3c9816aab4f7a279156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21cff528be571755efc2395c6efa8ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfa1df3b91261622096eab73eefd57158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6fbfd90c386335aed9b8fdeeefb22159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9532e46ac6cfc3b611a76d23c09c6ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c849fc7385827b0e0ca83c81f31a8d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f88990c521442fd2a34b3b7cabfbf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632065461de2ba79a740f7d1e61fa539163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e14d534d7b64385a72cfb579de1ee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b4d1ab46d32b004809c5a2d327d73165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85975c8e653f71721553e05edc4fc9c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932eb52927f35e9e66559783a130af7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7b7f0e3ad020c1797f0f2199843b7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2e749a4983aa498247fee139d8ac0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ad70f5c98fe5173d0e53fe9799d9e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad78902f9c374cc00844356eb82bba5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa2fefb48ad7531e916d581917b82b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10b65720deb81fdb15a8781e47845c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcf4310dfecc0bbc2ca260c5942d17174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9eaa909339ba00547e33b96c0372a9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef29b06eaca263007cbdc733148f4e4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4f9c4d0bc0700f70f6db1425701f8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeca55a38ad6525b56a4b2e12da3d7d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadf565f746e586bd4940f025cffb54179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2baa2410313bf89ca999fd324221cab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90523054ece81791362dd85a5fa1d49181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72f915723c49acd8685467b851ea6b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820e1b08cb0765d0170e9d5ec12a57c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d20d92abd70147db3059c8ea0a1223184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1226e5f3c130e19185016c43a0d0d6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58fc0ec5e1dfed18738c032fc5dd7c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f71e7be9ee701e94f0995f419d6ba8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d26e62abb5f8ad96039bce9c637d88188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986378c153e75e96fdb26bbb421c733a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96154d4b09f4b840032050bd984fc1d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d389551cac2d689ec206d9687fa62a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077a94afbab48235954f335e2a38de3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f01ade68a19beaebb8dcede65b7c9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c136a1cebc8e923fc18e4c70908d7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652878a1e5343927c73ea5e15712ee38195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee36b5c68a4f0161286e8a5b0076db196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c3ce9d9c8f29d8bc0324820abd0e0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b63428629d502fc2d7cb42a87de8cf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e7208e7706176bb54edc0b54c8168199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77096fcdf2b16f7e846520be15b1b2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c175c8af76320cc0bd37dfaa626eae2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3d64699cd66940f471917d83deb51202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fdd31dac7233b9d4d14d8790467df203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce9d72eaf4ca4b38d2fa20a1d0bf97204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128017f45dd603944dae335006a40ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec8af9663cdac5470984af061b36eb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec436fdafacdbd86b87223406ebbfd28207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d96be60c4c4a9301a5749c25a7344208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad73f8e69ca5d1fbeb8ae428b15f1e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47c9cfba856a5f91cc8797290a4ccf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92230b15ad0582f8e25582346a84c649211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b3d0811b41d7dfbebfdbdf78d2889212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111a5ae318d4f1b1d5d6e92fa779f7c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5ebb2de9202a25f91aa9ef3442c79214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7841048c49043ed3d1915403980b3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32269483493d4560fc7ef6fe1426f46d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa12a4528ad035986062a7183ff5a8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eab4c063f9bf1419aec228f06f0a5c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a3e605bdfcd718923e3475641891e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448a26e1f53315f69522e915af7c681220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781e1002a9696cfeb1f1a068f0a72f4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b967087a1a84c5e64b6a76dc126ea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bacb3cd214d5a5eecc838ce5958ce3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ffb2dcbc025ccdcf6009394aa2f0d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f2fe8fb7eeaeb492164b565e1d252225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f07d38cb9b7b83538103a3362395a9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd14d4adcfdbb5b7329bd373e23fb5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b738c589755c20d8f416afd6b7dd84228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96490ee60f25bd87aa7fa7d8ad6ccb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af35bfb3d00d733b263f66aa0b2238230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69412a741a6b60eeb77c029a9d30e6e1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db1e078d31bf72d6cd31d303301ea9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56fd179e69b83a0488591094a138e0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89373cb744948742deaa11530ec43d8f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568726ac5422920132bc9e288b81fd8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece765680c3ae3501cc9482ab1be7a1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca871f623612bc98d6699993490151ef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12320d0fbcd1774198f3cec728da477b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc40697990d9d3c436846fad041f4e0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566683f8bbceaf7d68d111d2da4349a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83b4a42472fac047059d38dc64bbfd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7caf23b4c221a46f606e7a05f6f33242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bacf100aff6916c31548675fcf22ac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac112cb3248d3672ab04883d570ce482244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8abe2897046ee9d186e4db71710c2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cbac2929a01e16b0aad7d4764e882246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51e558bdcb7e9230628da2f21db3da247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f8119e2f0abf8149feb5d228c0453248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172a8f149e1ceeb64c2954adf9eef6d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aedacf1efec337adc10c715d41ade3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e74f5d1b82864fd0b02c06c2cc4f29251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3d46aa624fb1453cf99fdca75f05b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271433b8e480e590c34f2a8b587c468253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8633ca1de60279eb9d96914b51e0c4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29093580e9a87041c7fe5e050e558834255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290a12af22f880b3175be8125f09fef256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fc40e6f94843e757a14d91c4a2f24257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6f46bc5b7359395b529eade65f3ae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c37d0918cc8d76593b2ecabbbb80d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f861b7d0ff6c65640599dcb6af955260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1959c56194feeec4e3e8788e69ce2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c430db485e741404fae61b485280ad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d57083855f87b81e3ba45f0fb3d5f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94d08db9b7e895ed1d7549a33b33a9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f0408cf488dfda469319bb2e6d7c5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212aa28676ddc80bebc85a645920d51266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285b67278f9448d45019b572aa906bb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4132e2e13bb91209584206eca4557268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153114c60a288cbde752a9bb2bec1af7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af7ca42da02293058cfc51954c7179270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900017bed28a2d295f24c15dcd94160271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1893ab403f3dad8f8ef6d5660b63d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ab86fcdb60c66acfbf3ecfa95d7f6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd78a7c1e73fbc80fb63a29102800b3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf075d2dedc7c9f1bc764076939c4e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33f2b6d4a2c44c96a576ec3286654c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bfa3fd7189bdbbc955fbb4d8b2c47f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fc54abd7b8bde4a5bf0cab0e30801278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96410cfae52f26a243bffb55d153434279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c062cba62d77545dab805f1f5632e2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d5242f4dbf9f4839e251dfc92255d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8314019af5cea718644c4a239e78f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104679f0ea2ad9c288b68b7654545fae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27476b51978f6cfe9261780bf64721d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51579d428f7205c2b5ba19b037dd4a13285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f453f4d0d33cc04132f4879125c97c2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fd8c86cd1c8bde777c7f38c724c37287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd852e46076ecec7449d6b9324c3d838288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b488f4c40dda092d26222eed50b8dbc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3606970db79d3e5d6c42128441b878290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77e435c6c9ddd6d31413eea9535f35291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c45e66a292478ef321be07d8a16bce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32da5fe934c9b5f7abe09869ef0ddff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab0a7a96d6ceac9f83a00dc6968e07294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e53f83c061d3058ce09db8e621d2a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fa88f0d1d32aa088fc3fa75aa0f01296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8839d1dc2c67fdfc5dd37c6999f476d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f93c6a70e00aef97cc9330752a9e6c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3ee4d175728be63d2985277911d9d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e409d360f2757fc638e9e7f175d33300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca846b9103f5b60553a01e21bc0d45301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca123dcb3f5a30b05748266aec5aadd4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585561169387a4c176012bfd902b5174303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e716f78480f42efbfe2a5b6597e2712304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710d5812f2d7b0b9a0007732a14d176305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673e479b2179d47a7d5bf50832049cb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfe4c3660dcfb2ebf2b4a238ba47d4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab285172650cc57c16995ebf3d1fdb3e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b8deb8fe95268bac2e7e4c2087485309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb46e8b4e5928d534635277d8cbbfb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f2474a4c42cad9478c3657e3a702a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5245a67a3e36080f278339cb2890fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7517e9d241f55d192e51264743572c7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5429a686c4646ff0e53d1cfbf1f58314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb83a770a48719dda29672086011ca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc186ad706c6f062a14737c733e371ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226f4235d7716bd05c442eaf681151a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a102ceb6eafc2c657a8a3e4fa763a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfdc8576a29a587f0c8348dfd34f48319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54bf1019af36e7390e59ee81da8601320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69887dd92e1b096d29d0a0d3b435f68d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1d1efaa25f9180685e06b820837aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aeb66107c118090e4201dac21a1ae5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416276730bb23b5c90239e88c8fdc2e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbc9737227c3d02e392402b1028bab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6adf94e3c72b26eed90c5ca4246c07326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5637aa4151df9a2333512a39a4f120327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77250b495f22a1c8b7a63ffc57fa05328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75192de8d63be7f6cb5a8399ab6cbbb4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d509ffca0120d2f3fe6ce0673e17bb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51e368084413810c4d355ac2c0e68b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f0ddef2dc084dec927a907c35130b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c509b1e18efe6003afd76f2ea58f807333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef68686751e44a4cacfffc3196f8ee9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945df30b3aac6f40a9dc2d7f6d39f199335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45660579f99a116f11b99ad8bfc25b94336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2dfcbd9dc18247b8981305230e9b7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37ecc73edd8c40b0342a2266bf5e9d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbe380dd3007453c767691f41b69d4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc1ebc962f95d2e812d1258e3233e4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533877a1cc510cd00006a5d914e32b0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e89987ec2f08eeae671f7fcd8ef715342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c52cb2b4347d4b8f34fa5afdbf3c81343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa33f60bda93c2dd998137027a469a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0de3e0515391d2574c90699ba078a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106bbe4725738f26749b7df4afc05cb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f7952f853aae93206a34eb170f4ff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074ebb5c43264a4afb22aa72993b138348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6676e2faac89fbf3f03a9593c1afdea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa16334b182c1087843929475a3be38350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc00aee57865016655c65e1634b1aa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73a5e2d98dc6657a7ebb9e106a81ef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f76bdc43fcc69487bc0588cca4404353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c96278032a478d958eada2897fd442354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495b6fa1c7da38d3e75df6ac82b79e7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89af4b34e1c6b76a9e00e3a2ae89e8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617c9a5820f32a1d2ac0a4f4c832073357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60dbb402a9e482b432fce5421235a9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db7659136cdfeb768781a471a11cac359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f1260bab2debaac73c052b6192019360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d3a3fdd3e3b38cef735651f27dad0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11183eb7769a82f52cb49fe43c225ac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed31ebc4c5033e64422db2f515e6e8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedacb8ff0d7210d1c270bd16eada38364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafee16c7b2add1b522ff04fd7cfd445365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f2e1b82cbe9ae5df04aa3bb4036d2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b138ed81de5c7b40b339bc5e6e7ed367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5a5f8e00db84562717366bf74d910368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a2c878093bb330770013143bb5dcb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db83b3c58d04cdaff29eb6c689ad5d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e766d9ecb3d37fa53943d071e7a75371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccecbc514b48f45af4c27845b6f472b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1be8ddf87ce9d6667fbafbb3c065f8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58c8bd18e167f3cf63dee37654a157374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688feb598e11f9fe3f12988313422938375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72eeda3e176092742dc9734c9977660376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbff21956de6d295b9fb885460699b5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe4a5aba34de893e3ebaec6984939d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d5d79e2b4447a1713926cc98d270d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31eab3e160e37b016f032651701738380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34617fa3d0d8f319622f56a9dbd46b70381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7624e1fa5d07de404ad586cd8b0e2c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e949a5a5d56c1cf6ed2d37cb9e0e1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61919c45bdae375a49f3cc3073b0cd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7a09bd92e08c027ac2192d0cc9f77385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd20bd36e1c9594b658ed02001138d7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22819c6b27e2920bd6eb3cc9d6c580387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a3a13f4a2b55803ae8808f150f534388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94468cb454d3c61b78f78922e2218a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f40d0f94cbaf9626fc9a56632b55b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a40dc784abcc2bf7faf3e16fc682ae391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5d542a0538f86c6eeacc010a6da50392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3a679e9e8300b5589d2922f54ecd2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f4377fe66c3cfd6b4044b8574434e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817debcb62d7804ea84a18abae7a9b1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0dfc31fa264cd365903c1d4cd069d7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c125640871b08520e074c4524ff72fb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e10a06c1c66c31773bc77ca1937cc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a214604610565bd15d21c1b7e0e49b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80b1a22c329aa135537c984b83ad0e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fc71681217259e2d7152d7324fbba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf21b5e6f01314778339bfa697d4a5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d8c7b71985ebbc4b7d467bae8ce8b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293ee74f0464cbf94e1544ae710f297404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448c35bdd67a4a2e83a547156c27686405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4732e5f4b9293966347053ff147b6c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bcec2702c80666d7b75a9eb799e0c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f9c6b28d982523faf35d366c80b8d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332be0868b1e210f67d3d565078d2b75409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0e54820e988255ffe6846fb31b4e5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd33ccb22273c6d57f98790f0cb707411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfaa9463dc480a5e3c1c11a5f60597412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09e5d99aa020d4dbb3b01856cd6abe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2dedc3c2a2ede92a4f20dc4c8aa93414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb66cb823ff8dee797ccd8a1340059415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be36d07aecf01c3a74c04989d92d6e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a311e0ae7bdf9f2d7289746381c1164417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fa854b1c6180829cef94f2f0f42a9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc228c100000cc945fa05ded822198419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfc6653d9e7eb1fb24e592ffaf72fd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06992701e584afefba0f68ee9c366e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13b07efc24e0eed04f3f6dd703f58b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30431baa671d3be039fce5b68e20d768423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932896409b2ddd330939cba1f4074a6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f079a3e152ee74c9272fd4795d699b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842b1df0581f0b61bd54c14dc103b9b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdcc8ce69c6c50f9e11ded12b98df7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14173c9be0fe8be3f1892b8088c1987428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee5dd1e2e118e0b2e512fdee007b24429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df835d24ff5f7ebcaf9ac3eabe217c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c889933607acfcbf74550bcc612706431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d279b0a71f1db54cbff00902eb97e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa2aae49ad87383bcb8266852a675a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5219019b6a76871dec8c2b0724759434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62a6e4bc8c87a55cd49ed093134d40435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f4aff5f809cac7c17e19a3d18c80f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47625ff59b129912adf16518b9a34dab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce30c9edf4f31ed3d688d00b916405b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2735c9f7e46ff0835c795874ec50b5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915023236eca237b149b0f856db08a7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbb3ddb8db055a38f2ed7aecd9dc6e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf42000c1608e00b7cf85bc4104f109442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f2130acafb0b7a94e95f36f40fd95443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3160ab26c062e21c468496d2676bf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37480a282ab05fe930b6304599943d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbe00bf4eebd074992eea6c2c95521446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2d03ef641868ed07f7a9632fe905d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd65ed61f78c44d09dc16b5180a2992448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2c36ae44c4d255b3a0dccc1fae676449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317e78b030d703475ed3f7513289742450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a723ead14dd83e9e148e87692b915451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47482a7f10bc06d9d56edd7e46364ff4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a991a430e2eb33acf127a2b0551663453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731da43cbc789b47bfbc9e0a1e7e0aa6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20585744b704919e71bd309e27e46919455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c89cc049a9c5fd931899d38b497a96456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a3fee7b58589fb11d02fac613af6f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c11d4c1a5820fb6e0331e25272b216458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909ec46c381409efb3896ed4a935611459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e376203ea08cee3ec75277208bdeed7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8127d414bbfbc36ac279583b57e1b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2714ddcd512c9f7f65af7a57433499a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684db01e94b54425b16565b666a47b65463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac432dd3825753a63f55259fc6408a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2272e54434a5b0471a16b9370f2436465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690bb0d31a432b588ebfd7f08e252a0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469239c6c17393ed3ee1f6c5c95103cb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6597d72fff350888b7e16f8f776bf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d4e10b1776bf69885d5a72e5f56f3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9562edede36337d1017aab25df04b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e536ab5354dcaa0fb8a99372d2a164471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d04c80844bba05e1d6a011dff653ef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeca48fe8e793ee5c7a5a5748100292473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76caacacbb0e612117bed40aa97b5e36474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cc7788793828e0518242e48425b06475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff0d631731002c70b11e1f4ee7e4ad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61eb2bfb1808e2652840a75749ae58477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7c43cf016cec7d34d1aeba676091c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299f7d9ee2e5c88ee3f1e826e53e7d5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12955cd5cf16b7b0fe5970eaa712e5ee480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbafff814c89a6b73d39f9d212d8c7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c588d38de0e07a3cb8bb2c9b5903c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968484927b87632952c5b9147be0c245483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b8a4603a4f9cd146ba670adc0b7b6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792570863ef530b7779ca32284014f9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619051c1589aa5bce5523c5e0b2130b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97a314a6811ec159bd5d93a6402502487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8dac0641b5e205f1f18fc9ebe5e8e8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ae3c377f558817615d44275ff3c38489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc990a9eeafe7f15a8a247331706bb07490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfad5140a0e36fb0f5ac38592276582491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d358558f0f97ca42d0731ac820ef23d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400b2aa98bf746442600d5b12c7c4fd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342fbdc0aaee5d4f739698b64a010ae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a957839b14ed0ccd900b413cb3b9c1b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27d3cd4bfc2667ac027896a3e5f7a9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bdbe3fe00e5d2168ab249819117be6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0341d43d8106342d85d84da574de2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88240c5ebb47963eb5c893ddb60fb7f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccf8009c04b95d32b28f7e513b9210500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba2640d95400a34c1eb35537ed7c00501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14940362c0e90891e7c8633d329ddf05502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce665b53a89216cf8edab97b102088b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4737d62b65ba0d3d3d89c5a0e2aa3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f99f3aa8c7610930101ad28250a3f8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8d3e48799e3ff4d0e22dac7f440ea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098bcb902a7fd6fe8452d5e89a93ae6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856cb75efb322cdf33b88fdb7e5fa87508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa373c85db02f6e96212adc97c38f5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f36331349d0be7405d10bbb3dc8f5d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c73e60c1e7741f097f2a674d9d5c6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ed0bc22b03f522728a350dca8e233512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5890fd15c1d0cc36a0286370c26557513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec0d91d437593162ed8f39e100ec18514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9df3fffd613a38a847975f3f41b0b7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1b23f317291327260f68b1ec197f3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c2391b0b20392b70d261c3376e5fd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4217f0b909181841744b655888be9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e0fa4c50c03f204c670b93c1c5f45519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c05554d19c4061eda63db991868959520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223db0b3ece7c188439cf6ee0737d32521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460645fd0ed689fc57e022314d856ba9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682c9f056045f56a03b326f91f4490b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a93f02ccd9c929147c6b2b748b2497524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc6e97b4087eddeb5eb64c9761b1b9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb93b7d3c399792d5faa48beb8f3d53526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a870cc60d716ad2b865ad6256ab54d0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733339ff0b6070638178c8e8992d8c9e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c109e339f88e66d853cbcac1382fc15529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ce7de8d21ef7c77e277f119117bc3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1362521207f0fbf144b7a5e89a3e7a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c10fb6951de76a4cb9893cacbea48532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b368d84587f05141c1792d52a8c1d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817361c28de0cb9c9cf4180839e2d3f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec304d77a2f87681cd05854e1179e3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af21175c2529fe1a3a2d0029df0a48536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99bcfe415883a2590e0e6989293cf8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197591791c1a81115df2f806ebb42bda538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e76f302472bcbdac14ee0699a84a15539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97641db5e87086acdb7e0c7b777f96a3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560d0085aa95d05eded16f8145ce992541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ebe895350d52385097396575eddfc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08b60475b771b08ccf01d8f89cd4cf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dedbdebbf23ea0a8315d0a5968c3bb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a3eda55eea5c12dac2e4ef4e75616545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546fcc1c67c90b64290cd14f655682a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0247b6808e94e71db333cf04dbfd040547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f3d2e8b57f7816abd3602d858aabd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482eaa2ac26fbc5a7d510e123277656b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996283d334f5293aef72076adc81467d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad1cad1ce8f8ac288c1a13b6c7e3d5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4a0d5831d236600ef2fc9372b64d0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca94dc7632ff1862fbfc20a8fc6ba3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3cc2aa55db2b4654c95c25c87eb4f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60ee405ab9f7c93a4ffc8d726f6b03555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f56aa18f9e4a296b03ca16d9b4caa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6b302746b348b3176e2cc5a4344b8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625099aed3d5882037c44468f0e38869558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799fb20235afd5d03fe2ad7592eed48559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526af2831c31d76bfb274d7780998f8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba28d635143194748507cf688faa8f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273627ea99322815e4e30f7d78c5639562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3187e8886b2e634fda73c9a1d9c3178563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0fd11ac961dba7f24fbb4c0a00301564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcefc660ea0508d5f10d7f4f9c4f076565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e9e8da87797f1f479b970f05dbcbe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fbe3564417460eb5fcb148d0e0946567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee62f77bcdeafce853c441127a04a84568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72aa8186a2903c1033ce1307c8f436569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5e1770e9b8a863e93fea030387682570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c829b47d175fdab97eac2b95c6803571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a553639a061446f169c4dd2e0e4e2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83834e321f81455ba3dc7f990fe1f221573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb74a8fa613871a6537c6f76916aad574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4baea932756d8008b857cb1a35e56575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6b3dc9dac7f3f17ea019d82271218576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6c574285343dae3d22699d650285b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b868e9d6a7ecd6797a5e7dd56721a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a878167e82ba8508ca4e2dc023beec8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a68d1bdadec5cc5850727ab2f819fd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae656b01a51c014c867e9ddf1016dee581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150ba8900b55650c445c3ee42c29f35582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec859ef91f65ab155b073b6782126599583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d53f09d8eb7aaec94789cb75f6b6f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319398fb418092c75275066fa8671689585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab6cea154f5e1a1b11707d07c3b81f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c250791eeb4585be1d4ada3d33326587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff4ff9deffa7c0514cbe8aa15f2779588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72aa2b4271a4a0ca9dd31ef4e7468d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20861c4e4ec87b8c070fbbc6b858a68590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3c166833d82112941887593589259591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f252bc6bb162a7f2e3fb6204011a8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d44e150654c9f669f7fdcc0df00af3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625a1747a9d6c09e8189877dee325f5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9ca013e9f93d3850a84f8354cd440595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f9e57f512708792f132f2e5033fd5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb274a2c6ed195341857a8ea89f7ae597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21db9e61cfc5e6af53913769d13a0c3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea99ba76bb9cfa3454a81bf9f23c4ca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342088f6f5848a06f8683b95b7cb69e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf4060388ac13fb843320a49fcf13f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60352195ea3407379ec50d64b4bf9842602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5af4a2e2ee5bc5ff817532cc2a19c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e8cecfe4c26e010ca9b56ecbaac4d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d43ae368b3cee8b6511f86c5df3ed605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2710d049fa9dac9d5b0da93247b64f7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e334e22d20bd0655390731512199824607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf295d5a7a572671d83cb73e3174358d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9044524397676e763f30063ff21d3d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3e42b7e6c28067ea9afc1fbd23164610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e747134876f876fc4f798095ef72ee611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0cb537df9738bb32e0d57c6e54927612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424cc8d604a7eacd2d095123a1e409ac613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcacf8bf6584bcb3b40327cbfe96301614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b3b54d3cd4eb9619b9f8289f0e5a5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46064b17d63066f6548730b8d8d94fc5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51398ccf0f6670b58f712b3771407b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908f5d0f25f35cdd7206f272957b304618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bea05ddc14142087ee808de5d826b5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a128b21022d622effd47b854efcff2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca7a2972f3b785c3e74d8bdddf1b9b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b12968ad0e324e5c1064271728e164622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1a487e15d441d6fbd412ddef911e4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63cfc809abe5a8eb33fc340ddf9994624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef87b0560b6c05feb66d5ec684d1b6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a82f1ad9ab6ad1c4caef3a24894d6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7c4ae7d6662c20ebe99b7562f8ca3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a89cd5f6b4547e2513fbe5d1b5c479628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd884153922908f3210820c1043a2c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59689b46a607ef9cf76f0d2a08f1e35630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4badb636b48b2727571a2f863cb2e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b41cc41f5ac38cad4f92ade71afea9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875d0383e07b5ce3ba5b0d9c0fd180d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2271d860a70fd60d5d6c915f234da634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56468714e63f85c546dc0babae6aa207635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc14f82de03bc6ae2c4db61c468ced5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7a932d16336487b9af4a5618fe1ec637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e36225d565b667ef3270d4c5ff63a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407c163aeb93053fdb12246540b66cb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe538d8f6d0bbc98278d9ab76707dc5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb39a2063432a8f8b995c76304f3a8e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad927fd4e6b40aaa51e29c5f888ee6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6458507c5859950acd35e2560846afe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbede1e4fc876c19442dbc1295c87ef4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de287523b16ccf79e9369019141bd22645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2ba61fde884dfd4e26709419fdd71646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099164ab97a678d468f930581f3355a9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d14b8877b6c8c4373a9c6c3a7b0c89648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995353be47311740035e8c7ad256491e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42d3f2cfd8f39b1afd0f97daad0ece650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84460ebc714c9db2c81b559f36063a89651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a404fcdcb9207ce4d198595480046652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb82217588cee6a1a5bde5c63345c08653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f193396384e76d3c93e116bbb9926f1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c0d6b2bc86e85cddc6610670073e0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a886b5a24016ff1cc46ef92b35ac1bc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bc17542abf3e20e2487dadd35c6de657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5389ff8a2b1dd85a5d93d89832eecc1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c9e244528ea8df2c1dd4519c4926b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b84eaada199469be4e68048892be1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d457b4c8c52b382c664f5e419f73b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7671b4da3ed5dd5ffdd9804012da3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b8351daf31e52e6475196f2c8557e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e392031b31055f2f637609b894dcd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bb54c29fc45b8d0a9e548fc6ee81f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0acc1c860ed8c82dc26af1e429ace38666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c62e4f9344ec0edf95d21736d877e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4450981784b401dba0ca94cd80b9f7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef67632fa15fe061702b12c0021aca4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e379026455b8755529f64378016470670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1f1e7cd6cc3f4f6f5ece90df376c1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102081f8166d8e189ff9802ab00a2a4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b14cad22a2ed313f7548805c8431c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9279394ee1f66fbdb920f4b484da8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de325f52485d69013414a83494138791675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c432df6a12e12182bf79d4b5f8effbe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734047153986d742e4f4249ad92f63d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b3d618d0a97415c4fc2d7aa2723ea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7247f6367ca236750b4a401aeddde2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58db19f7c6d4f987a1b2fba8d5f1bdd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517830187a1418f453d201cae13525c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0d88fe96e81577fc88b733c56db69682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ec2fc5e2681c75658288ac0f5216e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff35eeb53c2307d13c40374f373b1b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f80307010630f9fdfe14cdbe231521685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6def91d8cd53efebdad599501310be686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f7415daa533138608142937dc0661687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd09da6403fb4728ac232b920de64f7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acc3d984063ec71a22bdfd8cbc14a3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54072aa4a4231c8ed76c03bfd56518690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acb1c009274f869799a623a7d0e9ef691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd32066e9727fe33b2e3918335224c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dddabcc3ba0ea25a6a20f2591f3d704693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321584f28e0711992b5120a5b5557abc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fb9e51f04c8f0b682f350f95b7b6f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0f883aa5fe66df83c1831e143d068696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be964f77128bfdf280c450cfd3aa10697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f701d9d89ff29548f54fa9e4dcd83698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886f5fa912e33a1be0395bbd0a11350699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b68eae71798de11955485dc30c9b7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92e92fff151693299f9fe8aa7a5ceb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ef96a0011bb0b5b7845d3cfa35dd0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada0b2aab096d3c8d0228e1a71cc0dc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da9dcf9e5b7ed789ca114020c050ac704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab27138c8341fbd14712709c61a6cc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2745ae0e0cf1e4a30afbc8898ec5dad706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8165af5e410baf64c596079d09b1b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2258b15be1d55abd909d6e6ee5306a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3d908c3d0e4eb533063f3c6bff749709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558dd4999c690535427a43f12848cf8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afec19c416116f6c4fde998d342aaa2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc494a3a4fa04e1b4b7e7494eafddc84712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2381c92e948d3332b8d9e99b877a0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408829f13b4f03d1991406e35f59d938714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f53bc268836b681ac2788deebe796715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e03559f8fa523b1d473943593cdda8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d027cf078de7bdfe285c42764df4ad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45337220cb86a639dd83be846d5a08718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f480495142eb4fd38c2045b21094c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274f890ecfa324f18aad4a627775b81720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba779893c7c4bfaae3ce7dac96caac62721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4862f9526921dc3ff04850b3a01fcde722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb73c82b81749cdd07d38c671884d9e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84c308ea5e3d77c43c161e34792e4e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7668ad5cb2adc5845839b5707d2c2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036cbf91727dff25b3ebcabb8a5ac380726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec06a59846ef241a86c690ea48b5df727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328ef20a751eaebf8801baab6cc6c5d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585eee77d176831a734a3a6d7d40f873729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23707a0c503ec94c9613c396b8cb4288730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b7e9b4f6ccbf5594eec8ff7833568731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75deabed0076fcf674015cc7d6cca82732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682ea23b1d67ed242b97d9e10f654b4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7193e10d44971e238bb578dafe1e20734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354490623d774ed610333837cb948064735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d8f4957e0538f4699b1fd9a0ede4a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dab60f49b7338c735311bc8553e9ba737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702e51fe3850ad400eb005e0f00d1bf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05a7555e934b37c8cb9314638b66df739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba50e0d1af579d6f8d554610f8fcd1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66753545df4ee5a1e2984503a229336741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415e1687a1d7a9bac92b09184ded93f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f58398e1a225a9715d4d8efff2b8e9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa882f8e9078137a3214efca90e073fc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ca6fbcd3935f3dfc14ad311c05b80745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338aac14a9b24b08e8c65f7495a391d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930790fa271d868e0486a99cb315d62a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddc14c1620281a41b8b7bbf0094350748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3c85da445ada3b3ef6dca6442c84b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed10aad35588abce8962dc3c1d42a1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa278507853b173d0850b95a8d847d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ef456bcac6b8eb11650368b4ba3cd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d2eb37ee0fae15993cef2fc0796f7753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b39b236502771d6aa86c50c3954301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb16a8165082c93ce01769b634b783d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2f8f2e95cb6feea74c252696ad7223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930169a66499cb0ca7b3c23494e49e74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48149875e2b97dcd8b57bfc41076085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6957945d409e02a8e6b26254cd6583f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f85fa07f531d9d7d0347856b04b73e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddfb53be1fc223d22b6f8ef32c201c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab735600ee7a6bf7936fd328b4ddc2289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500a6c7f293efcd1030a102f8066fa710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1197dc8dec550a813dde43249d9233411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9ed3edfa574fa14e3565f50c348ac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7ed575f09e1c8af3a7ecca098156413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd712ccf18a8932fbb9951c6a565d2714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2d5f086807b0595968efa44b8285115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d4eeed2325667091ebdb3774a343e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed7b165813751c5c3457a67babe8b317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e84db092eff35049ca5ca54ee0f1718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c606b2cdb2e515b8e2f4ab104d20319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a37515c9ad2e0021c2b6902751451620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa4bd5189c977551df1c634a4384a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957dce808f6063a3ef609ed0963976b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0615855bcdf0b6c037b5aa571ce0dc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cceeb1ffeb379a1679b03227d612b5124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd4f43b26f72667f2aff2f7e8428e725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551931a90174a95f0654c77c003c99126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6175cce291298a38b609ebebdb754aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c315fc239eab3bcbd7fac33f64d83828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27d32f5a01b24899bdff64c433baf429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145aba36612cafe67c4265f6c347861930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358e36f6f60378d11ae8cb97ebb6e6031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81a039999945987261ddc6716a5eaa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a2d8abe363b6599784326e9ec91e833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01feebfc69111047eb76a8de59a96d5e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba02c69fd1278bb6b7526f791b1bf5335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68b43e0b4b3ac1abff72fefbe9d09f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3403a1c535c5247b7a71d2238701e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515afae06964cd51fc69c110129df64a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76576d799d6f1a743dfb1f7b97c9616c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cba1781c6d88a94849e84cccb6403240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58279f21fd1e60ebc2ed8cd79e4005b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b7549175fc0a6870ddf98788c614e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae96ae83985bb4a4633a9c63bd586543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3031d46d5888beccdf324cf480ff244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ab0f10281d3b4b77ab6161e6edf4b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293855b743847b6daece9e9124ee7b446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbc84f11faafa813469185a65faab147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bdc0f4b793a18d0807d5be20d75aa148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d788d69870e51b49cd83451f807c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3677665bb9fb3e2bc270fc14170363650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3b3b05ac090130370e58ad91af4a151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2526ebf741592a38c492f2b9b223b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae48b723b889099ce15b911a5a8f6e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651cfdfee02fa431bb1409025b9ecee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14c091083413e0377edfe2adafe48155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85877e3cfb9d733d04e3b76d544b89f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eaadf2bc03ecd732646c8087fd559557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10874d50a6784733474d7b653b606d2358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed0385484748452689317652792f5759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69f3b0a9b5df90b97b4693868ef67360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b33dbd5fc2f8f2d2ac91c4f008ed8161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5761e0d7075148c414c675a4fb462f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b01a3db001abbcab15c7bf2d2b2d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47239a73b3e1a70cc5e504c2131947ea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492420cbd5a9d8c0ae6fb7cfb2dad5e965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df374b682883251a6c38d2ca345ec4266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd434c14615ec8b2453708d2fd96fe2d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cc237b1e2e630f7e3fc77d671931a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391fc287e849f5f7c61f81608493388169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa0841e2ab4478b6f10dc2d10e70a770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4c1d9f3badbba59212daa1a5465f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c0324dd8ab05c7b0128752310e1f372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f5e67707cf98157ff8a31666fc0c073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9501a1bcdef2626d8ba68953df627a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817821b0e7b3becd5b99003dd7e8f6075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc209f13675d5845c4f37d4cf0d37f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb6e6241f18fe65e7c3af69e2f9e1577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624789f42e27e931b828acd9484f56d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f2ac78a9c2deafbf465350a44368879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b013dd90151ed378bd4b135135f3380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b9be1151482980e3331351bfd495581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cff63fb65730ab7213a479f4f043eb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec01322933b3109583262c746bf84e983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601ffbcc39a506c436046bda3ab0aa484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0c28b3ea565913f8332b2a28e270485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5338bec0b69377da7850fa2c7c6a04686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353e09e74b4d33b39fc08bc1a6d70fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb234b348d0a2d97ac99e9341c59c5b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02998795762f5b831fea7436e94c029989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c30182616e9aa07f4ed85f122bcf2590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bc9cccb700461817e72503321d2b491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b9b61fc9f412a301e89f0130fd8c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09071a542f1e2cb75c0c4e6eb197354793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d78185d42c5a271a66dad3085cb7694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98cb4332d14f4469e437f09a76d30ac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7389a22eedf5ccb6e786f7102836796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9453242d4c43931950c2499fedc0e1497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7f843e9030de2fe7c94c7873a40a198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc054cdc9bb0db52e5a42cbe9dfa764899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d235ef8dd13ba499b9bdcba6a939613100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2d5c74d9289f9b565fd070c173dbc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7c315ea87318a477895f0433f7fa3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e4757c799dcb8051c4620adf2cd92103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac865bb98fad0a15181befb1058af89a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062ca8e70217eb467de914d7ddb918c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0a1c89eaf04508a2a776766d9c80e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98adf816a8b1c64bf0070bd9de97ec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2b4eb93188a3f0e4677b4af77eb3a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e78223be623287299d82f31ca625c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c01908b7cf775452185c98d062629c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2def32fe854e3f328a53202308279b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa098a1280b677a6ca5bf448126e4ab4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbd94684a451ba10085b46046c0a0d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feecc24830a9d2aec599a157a9b0d7d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17235b30cf0e27d5bc224d791a6774115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91077d24d3660bb9a601ec8f95c2bb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031cd629e66b7757eab96ffb9e524156117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759252fc4da6464df065f2b34cd5ee36118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26dbeb9b8383b0597844478368cc47f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a929ae89dc44b9b666e6e0455c1fce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249637e4ba4af6ecff6d40f2e6982e6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf94c1b6559960581843d5599145cf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28643a3c331198d36834be719a3ff19e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c552a1d566b7a1eb692b537521d4f75124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecaf0699635a7f8ccdfa10a581f01f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6649ede8ba0ded3a5cc389be2415b3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c356297dfac0cdef58a875c70a9fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1cb85ccd6e502563f66e082189bf39128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111d2e48027fc3d899e5af0b02c9193129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e2b9f4c25e574312ffcdc69ab6d46130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622cd6dc51934dd89887e78f820ba20131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc4332b7ed9b08e5b5dac86caee892132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046e8f2da19b27601ae156a825e428d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704d656966532051f52c78d6a362511134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9886a6347d8857362588db1fe95985135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0886fec649590f1dbfe4743c67e4e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8cae51d17064c93349a3ae07f6327137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79d66edceb82606ce5bd0e449d5798138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60225e478568d64683b8536a490169d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe007df94d3d4eb9ae12d1d4473c8d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c745d9f6f10640c18a3820cdbc6d33141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bf5fadbf556b1f06e82d235ffa367142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3fae949cd9b7f73f58f2888a9ddb0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129c10a461fa82b0b010c0818aa8002144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf4c22719d319dc7f99948513faedd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6425a79d7f6550af9e91777367402a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e527aeec3bbe04a1b278a90f7cd9c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310aa5e5419e5a6e206f93b448e5a3c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494535e72de8a322124fa328ab11310149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9739133795a95e07f9084a4d9d9db0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61f5b621007c570913066be4de729b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424351d176e43b33d1b15e338e6563b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3693b8c745f57b613ae2ef19d683a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a427aa3dd7b27c4c6442f5d1d060a70154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ff48529fac6773e022946d2172453155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf80e0c31b62e84c7237b63fd1de268156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef211b023401a9363bc30b9d9720c0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe042cdb47483c8966d46fb2307bea3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02266765aacb95cea86aa9722f4bd262159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115f2a469dd3c5056c2f26c2b5c1fab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f30231aa3832a77079a6cc6970bf8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac220a6a45fef38e99c47b7fcff7ec19162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72db7dea0c439ff37c9227b321bc00163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107d77f594643e289878721d1514b7f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879bd5293ff5029f6b0dd38835c248b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c2480a84b7ae8162af1adb48c6944166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e325e1db3e9f941d9add8dfd3935f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb873bff5327c5352271a38be75d6f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2a17b6d513d054cfecc5c29fcf1bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f51238aa6e5bc230905ba496d80e0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7a806402a452a651e28b9120ac461171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f892821e50cd07e5369aeb7fa702b4c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5098f863eb93b62e8d73bc355c85a6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2936a3fc568530cda86e6ec6a06aced174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49093cca65e28c5ce5c3503a50c0fa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0328504673d97833c1d74aa0bc3165176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bbed7c233d44fe457448a1e7d572c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15ca0806668a2cb475e948d6695028178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bb34367775c771e37bc1cbccb16eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed95a5bbb2409849e582fb1f65ccfa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95b57b2afb8f74e25fbbb5394ed491181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d180a16ad0534e58296370d8a75ae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbbd28fc330dcc71c49eb4039a2667183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f07c09bd78a9094cd83c85756dd55184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b48e3f7da19732e35990e448d4720185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10b7f4935196d681f3b630e644e6d4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c23f93f5c931a208c8c212babaaf9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be47e28caae2399e270d332e74c6bdf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6e1236381d5ffdeb39d707e9ff3ee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c3bdf7e8b3aa4fdefaf8e7bc1aa38190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c765fcc369f8b316e8ce8836cb14824191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383148d867f8b1af4b979559f7819a76192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3fa7008f7304a402f4f61efef20a7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2727728f8b8f99f23f54a53f110f5b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb02a4c3c5a86ad75fd6f41d0dd44d3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ac4c10b18c996d1d36069cf4d34f6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168c1099f8434400f38a0fb53aef06c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986577821123667113659e3587da5c1d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7e86d7516fd5e66456720ac4d50f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70ff19c3aafcbf166e2c4592659415200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d3c08935f24b85f9a423aa2f66b53201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9090baaa9baabbefdbd5b2acb08e8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012a8455b4907764a4deda283ef2bfa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1d40ade1e2a033dc9fcaf9db18ebc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad5dea197520c963557c8d2546d6a9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24131ba97e75906236fa3ae3e11f9d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f73a0b498024fd53c1bb84d616c7d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200025184544ca5787162d5cb33d9bab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02c23f4136334982ad65147b68a573209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88b4ecd7e84cf6a14b01cade711040210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17821aa34f5567aea6c6402d99872c6c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbdfa9bde67070a7404de7e44ce620212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1713f013be0b03e3b8649d6b618aeef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42905c4ab82f0405adc08c0561ac90f4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9d19e25fcab745442cd213d16fb2e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b619ae7dea6526b1bef16fb58c0d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5d8671f0003f5a516412afca47ec5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d874e203d572d4cd9e17fe2ec6f58bf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89686103e7bfbc69520142dcd688bc19219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b511ffe972d0a7287d6bb4d58f2499220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681b3cd0dbf226349c507b459415ec2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdb2ac7d422ffce2046c05afac7827222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0c212cb945d47ae1f2a4112c8cdf0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cc38ea8712f7eafa17176ab7b687d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7e0404ceb2bca6c251b7f411a4f5b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac53132d1aca67b598b3e1ab30cb116226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb7c9ee9d9cec8ef417fed3f6a69cd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b60f18113987baf4964c8687d8dff9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba87fe03904684c52d10fa8b9f1d36229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ea90a8f5e6c9c5d3a059c1a24ff0b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60108394f4d2513517ff0b7c5499171f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c5ecfbcce637203b5b2e330f2c251232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d41f259327d4df40cb5caecf68899233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785044e48813d4a61f394602737bde34234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5957fe834c0250ebfb62ebb2c676d8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f91a8849380df4f61e58a82aee6b07236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffe06ddb77518eb8e5527770a780e3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58336ae63b12171a6ee6f717ed313d1f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840b186b8ac2560c0a8f36791aa2c32239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cdcfdb6bf6a303c89126dc31ee91d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab1f81459d630345fd7736ca7ed7cf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeec25878f523b3f332d8d2a0e66c9b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc262d8780d2c6d3331ed687999b833243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106beb95c994eb05100e97ff27cd65d6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271bafe5bf54f973027118a6deaa825245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f2711416f885d837ae428a5598c46246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4e21c4b5af1e94a272368777fdf05247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afa9836b6c11311678904a55f8adfb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1d89f14bfe4c71ad727e063bb2255249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4226a7a6412aec264a2bf1d2a329bd6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e1071847a002b18df0097f7a4d12b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4c01ccee7d86897b060a8c55a04aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3fd0f28fc17878a5b65374254796c7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fef81427709b19c255e77fb875149a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476ad2e060523da985001fffe22a403255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210cfe0145ec979203f5fdc6f80ed73256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d23d1f0f448df9561446e8ae419cd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7a5fce2f24c66c9e12bf4caec82c0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9235e75eba435125c472f61c027325259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75bd87821714bfb08d2bf635face4c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44a380cfc27700ecbf60095a710832261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe0958b868a527cfd3e717d510190c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567554624251b79fbba3e7209c8fa458263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48025fb460fb971a581c567d06a7642264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed5ac4fa51720117ce040095b16200265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5b4fab80fd2b03a7b94325337633d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e18430220f7e6179475c04e3b2fec8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4482f16b15a79265f6f3c7cf6d212d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7d6b0072888dfc3997ed64b62d873269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c45080b0da9c4b6379c87d98bad90d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd48065766e63479a9a0443488efe4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995be1fa72b503ff949398584730313c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d137671fe59226ef3a269401b3d09273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfa584b13b95c30b7ead3b56eddb6c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385dbeb9508b996548dbb1de1ab0f36275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e49d9132271bd7bb62f958cdcc1cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49709afe27ea911fb36399eab9888f8d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8b39a7c4c0d7d5fc82647f7e08671278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c381460c977cb4d9c497e04f9c846fe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232406ee2a6a16655ceccf4379282e2a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f700e109d3dec46e2616e675f9c823281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad671c13c4052016ab35b5d492943c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b677de7b95cab2f6e05c24128d1825283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f80184527df11bd4ad56e5e261f87284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc890a9fb6648ebcf5faf5448f96320285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83387fa1dd34cb76323fab01831af73286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bb0e81e8301a6fe563e292cafff96287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4ce24cea0e33429d68dba8ea39f24288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d6073ed179d3479d43c8b4fc50360289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472d885ad34899e77d087fe8f18d8b5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfc156cf9915244db1e9080dbf041c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52873f5c7a60548e2f9cf101a2cc1736292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ccf1ef24e2064f9729999375d7a6bb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e8041db85abe73f46d2791bd18430294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdb5b4257957efb5f6e4c99f645a4f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb551e4e3b45fc1f68cd85564e4f7901296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a0a86f93030f1e8fb8345ca90748c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba68758761988444220af70a10bfcc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1ea1ed3317fbfd786abf6ba8b97e4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e157031e89c94ec9322bc4e6d5129300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6df1653f094e16f0bed42a4995c53301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42763a14d4dbd0df43b5617a6f7e9d98302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02258ffa37cd243578eef37a70cb9572303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331e140577f4b9c2c4e491e597ed044304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc700309be07e2d2e9cc1a59746047305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953e162516d32466b9bcbd5f3560be5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c857ec57e98a96f9f13c7e74bf64c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded656ffd1ed1f2bc6d1ba6f556d2228308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a1204685849f6f3c450776bb35ced309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0f35f75508650e45247360111368b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee9356fb9fb0c9e88701bb25a7414c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da387ebf866bf1240eca042e5cf9087312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b71495f39090b6fd143def863ad05313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782cc04f8584111fe76f4c01cbe9538314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f821f5589b6337bebaa7e6407b88520315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4794a1542e820b5cc0ab030d3073e9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90f4dac33c5bb1196581b7c3220315317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49e67d27605961414ce426ed9b2faf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc7f5192d34b1cb8a17f8da4e2d4f3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27b77d41f8018b4738616ad338fb72320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954f7087ef52d69abbec89d65f99c5a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345dcfc51626afd5ec91e4a8d94b54f4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28891cd40d948a749ecd38d07935f458323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b51834921d10558193e8363bf95c5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb44d2c18ffc282d8b53216f02b889325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada706c8999df54d1a4076719e2f196326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7f34334ff3ea7bbc02d429adb92fb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5cdb2d4530b895f677dfa7ee2498d3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea73795106805553c8619dce2e6d82329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8f001ae5c9670c55aafbcfd9a8cf3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952157b1a4de8235dbed583486824243331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7dddd8174ec579abe6bfe2bce19085332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0e1b188bae243e10a2c960348a211333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6f8864eea74cb09cbd2dd8eb3ae44334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556153a7100039cc697e040223c7e69335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043915320b5f838a98e0cdebf89d7e91336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136810a5b5e926718912372be5bdb429337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d65c218b940fa10e4549e473a96dc7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199765ec8e838a616416ee6873a38b9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14294612d2aba6e7822b8593d32dd6d6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10775737f74535ee2a921d3ebdd41a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088cd928349734c2d5a807e6980b903342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8973d505e9fc8bef9ab1ba34d014c9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4e357544df149dd44206501e78f96344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b20b268fe6ab9b8ac9aa10e0d9ff50345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225aea7f4fc77c9fdb0339eff02f841f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb3b118f21c89f4b11014e372f2145347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a467741828ba676aacc22a6dd92f3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e64a597b43bcc314f7dfd69c9a056349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92317852e97f659997ec12d1b678c1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71288fe039cf51d3ca2604c0c4ced12351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82def1cf29db467678f6f77e6b23963352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa719ada4d7ff529e0b005cca9dedf2d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63b872030ae17f11fe3d49e3d68a62354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45229974523443d53c33a1e2ee3880f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac953db51958dcda18867b7d62227a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061594ec14da9250f22f8cbc59e7486357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25048f3e09a31be713ea086a5d246e05358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53514a1569b00d33cc4c40fb045dcf15359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073ced4897b502a2707c82631b3f1b7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bde5bb6a194fa024a5e40e8c4a257d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664a97785b72e16d4ef74eb39b50121362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f3a24efb68084fdf4a533491b7a99363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc2d4d7c077bb91860a2a6a217a2e3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d17775f16c63a798527dff3b1ae977365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec265087bb58f844f18aca333e4df96e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da166f1aa5ae433e9fbdb2e2e1825f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba69e322c133c6fa2af9820d304b6d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5ee80c99d7c228e122b119d218543369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979540785d8b3442392db0b8d384ea76370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109770a7fb1118f72099031c57e02ba9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4751eef560536da4f5d3883429508c2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29673ebf813739d4ae33f8fa44e4ae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e00203ee5bb69ff41adfc8c5d0b23e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2579dd9b64ec5a76eda329631186e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f6839385791f96ce812a3559663a2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdbf1d2a49aec9f4c85770b4f3e34f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5ae583226a7b7ae16f2842204efac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822b11b89a1e24413421f21ca31d867379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6128232aa597680e1344e6b4e6931c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080ee87b372ca3ab983bccc1515c4cd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d1c607439cb11d4a0a5556829381a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0273ae1a48411d1bab5e0c5fb0e33dc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2d8e198e4e4ce60fd42e800855fd6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b80e8bd8b538f5fb6513c959405d4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed203535916a234529f22da147ea63386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846fad01d576c7a5a61d0904a9b130fd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd75e0952dad5ba4b0ffb74ec0b7d70388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc688e2a18fe14c8bcbe450456b5b7b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9ea370026820972b7d2154243ec24390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de310e6438013a97b79163d1f279423f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69f3636ebec3c31cc4d9527357bac0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbac8077bda9988366fde94c70e8b7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20920d8dcfc17ed70ff4bdb033f9744394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10c2198bcc350fff8d796fe679cc7d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa41c48a888f1457cf6dcd2fcebe8c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc493ce64f3a8a812550c0159c8180397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293cc7871bca0453acc6c48ecfdd987398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b62732de6251c1d23c24f75d662527399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31442017ed070b2ff2c5b97af8f38d7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689eb4fd4f47ae6f5f37f947b350a85401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceba6730bb31626cbb55020475551df402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106c6a7fab78af3e526f40832278667403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661e3f2184d522a423cb43fe3101da9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c98ffd8bf4594c7d15b1d56e09e2c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66b44f8dbb5e4a53cc5e1d26ac8f19406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd76da46143ef4cf387748731d805d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3324c96c861e3d382863d0c189cd5c1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab5f247ba57028a1a28344005b0f84409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fd0782e34c25bcd32dfd6eb58c97f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc2c84578de569e3eedc3df87c6d62411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2ca1451a38d677572070d44ce9306412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3a1ff3ce23ef3c962f7c02ec9ed82413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdf801d9702cd3c12681c8bdbf3841414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52540e6203b075c046557b71eb8875415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540485e67267ebaaf70380a0aa1ad7b9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3665e8d2a4fbc9985e7a139b61b22417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d73f67e3dcc7559be92534cca3bab9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30d13ba6b063b1e750d05fe6d76898419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fea8f1f95d5099a13b22664e5e19e0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c61f313b5afc342d01c93c55771627421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf324ec195ff2dc81e764c7390d4dbd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e5e8785c3f12648f4292d5d8ced8b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe90ac4fab9ffec820f620861707ed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd0d5f45f9fd032c4ce054c7950df3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b81c5c4bc26f0dfec751e0fedcc55426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a991cee5506e6d613b6d358fd19254427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f14df68ec89a740f8c159579709994428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62e666f04bb79b8f110a3eea38bfd7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73435b71e06f54d20a51a5b7e6ea53ac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ce758321ed1015b2e7498b9e0367a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91801904f05f8eb91b3f25ec09f84a9c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8f1d32895d64a15f088edd6bf91ca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a3fe773fc9a1eebbf19f483320956434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52187ab613c0973c3d79c7f7123389435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceeba2fa73c8ea69c561fa4404517b6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a990a913245c44a0e6131259bdb5d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc2536ddff4b0b2ed7eeaadf01c0cd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c514308ef89f6c0a585a963ba77935c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248de22f95cb04ae893addb196120b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615471891fc6f07b9f0912a799d38ca6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b673cfaac0bc538320eb25e8e18e36442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ae02e60a934b6c27bf56d815b00fd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c3fd7916e9931a6ffef5fe269356e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37848f357df37da7231fd09c30eaa7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981631cd1a2adb5d94498e9e3f238c53446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a63b6ed0e1deb81eede89c3b9e57e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f5542e15450ab21cd65078a3952d1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03081b44e1989141af8669f45b75f519449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0302646a455f3abec33562134e1b435450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b265057ee73213b74632adc24045af3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935399ff144333f93bff811734fe3488452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f1673fedc908692d232afe369848d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499d2137f12b412565a48ffc3f51313454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e2d9a4f247acbc495d2e9814b7b8d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730fb75f7d899f245ac3e859f0cd066456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f4e832a8374699807f9d2b53d71f7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b08b0cc447193e21667b3b004323d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ca24a5930654099658a202869ba24459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43855e67ea0a55e216cc80efcb0a23d1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4246dbe2a03cc15a136c11e46f43e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccf8f97095bd633d96cca04592cd5e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489dedaed16bbde191d338e770296bc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52973d1870f0e45973bad33c7adbf70f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637d519f568eaf3cf59f495503d8372465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f903e6ad46a6f21ff16d31168c2c9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76eaed6abdc989a9a8c1af0f59ce95467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f4dd4ead44464ceaefb6fd9a743ab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14399d143d049e9677025254ccb41010469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45259e3bc936cf80620ecb63db4c33470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef2bd4aae422b861977ed263d9fc18471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41371b876bb6630e4ffbe60f8dcc5b3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7067088bc6e0ba4f7730500e8669b36473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83172c05af34c3acf6f45d97f3e9d76c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d969612fd20ed1f08807bc84ad072475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c56b8fc0b8f1c8fa0e4875a2b1f33476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512ecc7ce9189ee9a4794efc6d56567477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47fdc41c301b469c0545d455850b02478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62ec1ec4c8a4813a481f3c8afa2ca3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ce7556c752f7ba76a164fdc173034480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c9ea55d136f34c29f43e927ca14ee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2973d111a3d210c592f8a36fe658d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cf3fda5db77adf5eba50691f22ad7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a4b2055bb631efc792de920f7c19f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6679ce0c0e456e3a32f0d48f5fba3b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2da212d15c291803f4672a5ef635f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6173c92f066f6817f98cecfa491803487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3c15854293bf8db924c4ed8c766b8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed029d0280a8180a461a875baea62039489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ea24fae2290b59a9692f2418e165c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0f79fd05f3cfe38d08af018da7858491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c965a77e65880362e6e423ead9141a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9dbdf124371340a529eb1ee2ed4119493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafb979ed08ad2ef9c47c2445dedeb5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fe2071e223f712ecee40915b98c74495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0cd6aab9ec1808c4136c2d1f825003496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611320230d98d733405824e6b425e8c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8365c0bf040649ab2470ae1f5d39dd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d32c2ec512cb2a1b7a5d3511ff091499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365de31fb8cabfa6bc5d1d23ad4bd578500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744f27061df5bafcdf7c9c7a0eb7e49501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3499174280aaf0049565c89c5a062502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76fe8812e0753c03ffbce38703284f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43bff34b4bf751309b6b92cf1a47e1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67b1a88005dd00362b87cfe5affa65505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91055d98af0140eee101d9106a2b8e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3ea0565d2fbb635db93167fd5f435507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e47a563268ed40dc85498e2971f53e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e585452daca9f995848cfaee0fc930509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717a115648b1b255a7e72e3fadb1da1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5abf1da1b4118a680bcd51254e3259511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6ab5500cb57c82394f8d1318a6e3e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd743591d28fc1758ccc13be5adacbf2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62e183f52cba0f898c3d6afe4eb49c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09d225ac3dce90f4a3f82f3368ab9b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d772e72211969a51033d5d63a8b0e7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342f98de7d44945ebb9d235c6393aa4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60d4731a137f5302218b4d58b1ab24518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfab3ad73f646045d8b5e771038f557519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64327193b0f3b973ea303a882f011a6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a95dfe2e22e3c4edfeada59a05299521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8308f23225e8f7e22b6d8d09bf74aee522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78018435de19d6051cf7940953b6bb62523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475ff8e17fe21f463aaaab59bfdcd2e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf4379b78b8e0b7f1c98361c7c63a2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94cf561c899e144e163f28970dc57b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827bac1bf0cb3a41139179a5e442a6c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46125664b3a3f7950e96e995bf3447ea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72ecbfc8a1223a305553116c020abe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df65552215b852c796a82c2d3c134e1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1d121502230c50df95528befdfefc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e6aa56f92218d6f47b52339f7e0b8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4204e95f79af8110f08c48a0ae512533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504b48574fc81a7b604221f699ce63c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b7739b91c83912203c96687d1ebb9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ed8481f924e1b4a329a4879498a56536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f3bd3ea0195ecb535ebde472a58f6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb73dc021ece5271e384770b69cd0ef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d9cc8657197a3724f1f898d5d3665539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785537147a4d3d78eeebc81986ffb2b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046c333947555393b6c76b0c1907600541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a642c3eff489bceabc669ef7ac539e2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad730cd02344f229e631bcd9fa7058543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2217ac4828ccdf99c4c1de4b6513bd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a7ce0d6f77c793199f6b7baa1601e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2759f66ae558c97a2f0d7aa8d750a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c5f2c5863382da8756de7b1d9580c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702730ab75c8fb3bae2c33cfd919f2c0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9164cb5dc7067d5be0b8f8411a346549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724da242d86fc59a2678e07dcffc7ca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e16e0b0a68909876d82ff44652615c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211e8b7ce5b423a16b7b05d1c020ffc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f0ffddc87bd65a4a61be8a5545295553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608b6eaeaafa46cc90c909493df7a25554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70009b220a2344daf273e3f19de6aa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a5a7a64c057ea0289865ca681b07e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ce8ef43cc29b666214559c3a54191557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64160fc91a067d2333f2ce71cacc84e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ef2f0b3351eb4daaee3ffea088f5f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a505220af09b1d66154f39edec2a4c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996c6fb484bd7590c78b49292bb4023561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bda8da1527d15d13660c9821680f97562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25ce9e7a291e2a34277525bd82a851563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee13ebfbb3218369acfe1e2c73ce3e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575844439abe0361f7264f3485fb53f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189a9646bd7f960243a2f4f4871784f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb7b09c2b547cd4593810aaeead985567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94bed93c0a898c2638c53a2cfa1a290568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57f322711880b63434712f6afb340e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef76c29731f6fdffccde6e8ed4fca39570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a10851e92518c68aadc5465f622cc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d31190c778766d876f59dbb7573a4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506c013cab527e11fe571039f750498573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd94a01f87ac2f7593256cc6e8f84a2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443bab34402c70c425acb1e3ba72e9f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56c9094772d82d05eff3c695c68e5b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b521eb4ddc9eaaa3d297f54aa5bd60577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee3fe004e2c86f848361fabdc6110a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdc9b1b71153b715a292dfedf46b68579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e2a5377dcf7f71e702752fd04583e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9e6923593c4dc6ba698486252894f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86add025c0fb32742b0e1321f2804a25582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c69fc641b16e95a416a95c5d3fed4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7adfc2163212e19a83d437f8c785f02584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877434a5b5d70a901472ac558f3f6ae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13691ba9aab8e0d9cd0b66dab9d01420586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cf250014522318dd30cf0d8bc7253587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f12a2a02ac8a3c404d7d9cebf3ced588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2dcb78d8e2f3d5ae29323557f3e38589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd638b2a3b80cf32381c9fd526131ed6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc210dcb58f462bb5c715f6409a98db7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404d6eac6b8153429c4239fb3faf679592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4d3624ceb66d2ce442b71ecccc944593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd0ce81c0d482830bc5a87e7ba17a7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c2f79805d849a09a730187a297947595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e058289f953b12e28db3cedba3a57596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81cdd026df56d3a98f8967fc1118016597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad7ced4e88c27bfbf934573e6c9b24598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606cd0b128ab04c14ed452204a1dff3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25a11e6b3868f5402647b4e7e5d5a4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8002e5e69a308216cf211e0e62b78601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c41b67a0978630af4af6d8450a28b3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835076bd7e122d19b96f356d2bec612603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d94a63cd0a2b067000e32aeeaf443c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9ecd72767ab024896e8cdfbafb314605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e4222759e14b1dfbc31ae4101d364606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050bb1f5082610b3b30f724eefe5f152607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ceb72a2a4f1dad4e295d32d0fbc3f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bad5037fae4afa3450586e39d5af5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe248744b6ae2ed7d47fe031bd4b35610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047a18bc65c814b2c1927dde8ee1393611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2baa236e0318fe560e55ce8b8748bbd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6ea56e8067ee9d7d1f9cf2bd4f38c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b9b902af81f4ab3f73a13a626e2a0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2180b1c49dec8fcb864967aa8e25b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2413ea11355a89d4cab89d235afac0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf2bd079032697b989377a10d00d61617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6aa2fc7cb24c7143f54a6f2a50114618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d218e2abdc8498b33eeccdb2dd882619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ec4bd08c08396b0334c9c6c9f5567620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404883fc3f7a55f2b6a5f3455af029e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7644419bd6d8d3183a45899e66df24622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3590057da97421931f0f3ed1599940f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ea59ad288c95e1f947ae16c8f6ebd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c34f08aea16a5bab1ac715121e0ce625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198a076b5cf5020c72af4157f0da8c9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970a9de31af3e432e7e027be4b2f84e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02216274bfe33d57b49bd9e9eebad8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155c0d5b699e2d95aa67b521115765a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932f778df874463fea0c006e93802ec630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b70903f0c11e215840ae4992657c41631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760bc4fe56e8edda720832c20b53a7c4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774aa5ee85e762b3cb800f9a57a62cff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776bdc3b6413f284c96192a2797f8a4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358f44ad8d9517383ee4b9088c73dc9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b790aa3b91ca727f8efeafc730ed295636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e5388ec2bc5bb08b71de8950843d1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61dc6ccff862b16f69b141c19c8754638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52380afeffaab4a3511016877d2b5a2f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb153bb287c0fb2c5ba28705c2909d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb33bf762c3e0d0c8f464b0b8ab0e2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45a7e1ebda57bb15d62fd8dcdb0274642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc2e3265cb2ee47c97a9bc63febe23643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb6632c956d6aeb7437f9e56845bac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df0b0baf163510d4f893858fbc1b79645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2a815c67b887215a45c1a4ae1ee80646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55721a49a1db7e871a1db33e7fbe54dc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcdda699b9da3819c5377e6504cb1e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6914e5fc5217942c026bdece6b0a20649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5a4d1d98df4b56758b1ac13ce5525650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8b840b56e8b9ac4b0511c6e7e5b2d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e948f0e259fdfd4637ba019465aaefa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729579264128710217a9551f58eef116653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a16de8db3bff94a7e182937e58cfae654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f92a1e6212b5b902a07859f68215dd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6655f741241d90ed4094c5499b556d2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd22d6591720a1405293edf62917fa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8a24106752c8229c91fd72230ffca658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2562e71937e6a826e00ab843821e9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003240b8cf4081343573f303e0ab643660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d916e1dfbe7c61852eac578fb291aa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2127f9e4f7ede1801565b81b84b6e84662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0cd1d2bb693146a9f43a2d4b61c6d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f2afa9af0c025010fc0ff7b5d4c3e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8afd3accfcf0d8830b085d0f4f26f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564a4bae49654c58d52fc3e8f84b84f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbed6bb4c7d4c1c4cd789bce2b60c7b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7be8ef2c8d0a6c1d61f860be97d57668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538b8d6265b6728039df854c205de96669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba2884905538eb71787012bef7035f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a6bd4dbe74b303511c1ee8cd489aa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d923353cc98d4376441e3ddb6ccac672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa8567c6ec95a1dd762afc79f97962673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553df8bcbb60da563f375fc35500378674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eeef7b179ede67b33f03a4fa5cce7b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859ae005d1521e7f1bfaecb1c13d7fe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f39dd9b12fc678e0c13a0e3bd668bf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82e927dc5677c01c826c0c76a3667c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2e6d8e82d36ab7e930cf459d36945679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2c266a4ba61853c5d3fd996a8805c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc65454432fe09d478e1f223dd034d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953576d53dbdeb1099fdcb6c29c6ee15682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec332e7cb731a031dadbe61ad928aa97683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d0fa606447951206aeffc5f591ada684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db948b93f2bc183992c22bf8a7f73ed2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936aada787255e143721de6e9ce606e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abafbb0d6abc581a9a11b34dbad7d3c2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59f034f045d28a8440e524ad29c7ff688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4fe31d8d4e5b66d0a6b7e6c2317fb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb9d557d6139126514d34dc3700e20690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a48ce40ce37d58e795fdab67314066691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3eb4e1c4451d4d5488e090cb2d797d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678b26378944af6154cf51b36fbccac693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73f7a9a2d58c49eb6b2c99670eb99e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370f98321a4ab0fcb8dfd7868784897695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823ddbdbb82995e0ae51fcca41879b8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee312ceef3216a935aa11e5970fd5f8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c88698e4b9fe5f9accc63238b49fb6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ce9cfdb4a421d0dba9aab495441b7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb296439e7f45722af5a1f12d774ede1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17012704bf6a0b162a6830d60b28ea00701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167d95e5173c8862a541772f918774c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5738aa41abc951c158482956f84c3c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efedd409fcc7b198306a7e69e43c61704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f47cb99e1118963365ce4ee2f1e1b4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3734f84897ba15b91d4b5c8b5ba868706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568dabb29efc8b1d17fd5b343d188a19707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d29d53085e08dbf88612f8558bb357708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700811bbea1b13e6d5ada676adf5c260709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3b5051e8bad5b784167b7a015aa60710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c074758d1cdf6d4884d22db13f4712711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0bade40be279941a3d09a4a4bff06712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a247b9a5d250801d8310cb3fb31c9ad713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204226d7186fc0dba01576428c840c9e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465682755f9ecddbceebff4a36b8691a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785713ca39ab68327844b2564f491863716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8b3d21bb1bb73476a17310a395543717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae27723797f1bc5ba4266d670597784718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469e9e358e287891e1c38aa08edcd7f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc0242336f1c0201b17ec6d9e6b598720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa289f3ca7f9fbf7e610d1f1c44f3ba721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ae7ee5dec960590b6597566fda724722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b809013d7ddb48480bda7b42c96d6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1dbfeb8d4d6a1b34407a713e13af1c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d861b0723c7823b7343f9b40e35bf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c8d7c457ca11b70403b3320447329726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87a4f0892fce79f6033bda30263146727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b0c63731819a43c283249c5d43278728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcdd47bd0a0b95cce7637e9e7f5bd5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea61fc3d965992465698aaac988f9be730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57477d66aa3cba5080b6ab2e3616084731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1526b16779d79026e3a8205aa37130732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508ed1933f593fa5138088bc0903133733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2b40438f48898b0a55603f492bb91734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39d9c3eaf872527236ec855c52530a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86462173c5a71f1df2a093b84087fc43736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c22af75094776eb26c25c858576e6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cd23294273d7f6f965900f8fb204a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd992c20affe5d86acd974579370634d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac180c23f70c6b52d3ff4668bdfa00740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc29d690d9481989790e1dd1b226a5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238727b785c30396ac6eb57448a7646742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c9c3d6680b10ae654ec8631874483743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d213d568ec5b89e4fb010fd0ca04b4f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09935331e741e6808c0162511b29a91745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c62aa05afc84dc094b186f4c1949a2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93a24ba96a186a09d19f926c75b18f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f957d090e32be9a06e36b624b2ebac748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f692d3a7358167546afe38df1db9f03749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0bf7716df40afbf1328df2157be452750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a968ae5f5a1680714babe590d80199a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483d2aa91f9cfe1fdc74861ce58fa03752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59004e20f623fb151cb92e592ffbc1f2753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>