--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dede3f83bf8c64974fc80dccd781061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab14c41d450b80dd97f9a0f2bd2ecaf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e701491cb40aa06e012180d00bf293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2c2b369323322b8ff9afe2f7dd4924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadb5a4f68defaeffd56988b3b4b3b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eab6f246fb0d736d3ec5613bef1abe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da28e6ba5c1a7d7880fd811da013df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff90c249550ef86234088a570b3b6e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2acb301233d9a5fb255296e014d14fd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fd4021cfabd183f4cf596c19dcc9d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484222616f179d8af59e45095d9aa4a111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c7498b9f1077b65777a517389823b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fb3ad5cd03783830fb8f566eb983d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c187187a83423394d2e66a5dac5ec2414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28960abff407921b593a1b0b51a1c34f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436b19e07d263ee0338ecd1c2fa37da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988637df28e120bce4f262d537abedb317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ef04fe8780d92b48a50b441c1b87218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5c3b4b7143f5290c723e425c248cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838b56cb8ad1bdf926216a24cff0bca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983ea4df223ba5ba149233ba433af6021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74332da192321b341bb63fe5dfdc4c1822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6955770cbaf2826b1174336c257d7123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba44bca5eb724a1469cca39edfaaa924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e51348f233e99cb9f8eddd0de6afab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c07876b18b44393bb5db89592750926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d1e374c9fa76c73015b002e0bd27827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd060633de9ffbdf28a96a008c50a90928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398aa6488cdb1cdadbe657f8fbb43cb829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196c828b8bc64b0a360290d8a97021130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ec4e0d091aec6493299b4fc9e73f531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfd529a117496f5c56af0378c5d31832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28bcd7fe8a6292ecb43c0ab40bdae033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc0579897be018916d1732d39ab22334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c1e70b0cde581e7417331ed7ee46f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7716897641759064af23aa0e96013636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f9691b3b92debefb21243693cf18b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54dc450cde18690e7364ddb2d28ce0a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da100945b31a879fd66c5ed001a17cae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9300fd8437330b96191abf16019704640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22285ec301ee90ca27fd84f2b795b2a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6c3b7dd29d95881fe66601c18e54d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83813f2ecdffa8486c542544e0cdfe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58d4fa124b438ab3cdd82c87ddd9da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e4c86fb746c62b821ba5f148309fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71760391319ced9c3dca4fd4cb0ba39f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afdd618ba0f8f7b361da492b8dc43b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011ca0e536e3fe4b1b0f347217372b248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbca809f33afb5acd5d070b44bce6a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da782e1b2477ae4ed1b001ba3f3d4d4150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b31df0165e6fdba7aa51e42100c7151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5af78d8a026ebec648d85ee816a7252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7fb087ce9da2985fe89b7acbb765953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a1173ee0bc6fa22e09f08271e8c0754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fe4f192b440fd70aa97c182dc880555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e7844e358ca74b5f91e57921b171556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1d826573a227327b174fedff36f9c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ebb3c7e953f30394c52decdb17d7a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0d73f5efc4f3c5e7c14c0262ae9be59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415c1046dbe69770738e25a9f00a01d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1449b88f96a0fb2844a10d4a95cf161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9adc5e54bc6b00025608b7c05d917662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6b2f39af3c3f8e929a2948b45532c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be520314648d9fb7091c3671410b99764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa23b37d12921610ca9e23defd1e62665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b008958c5e3a13c2a1ae4335138549166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d936892a298b55084388a4ea5a225267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff807ad8067d0e3607d690110b5abccb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84ac0c7034b3238e7c82f9b9b1644769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08dce74d86ebe9b49ec73a0a85bc2a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65d94ccc7da9cc4a6f852284bd27b671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e9b059a360de3089a508d449761e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963e428f8a3a21bee4dd5326cfbd59773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a5a6fe28a5d5323ae170475146b4b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e44e7763011798d2063081e44f24bf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28576808f10b14c9eaa5720f531cdb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef271a160f060698ebeec79cbc91a7c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8cea9e0ef46588b7d1ec0d700d582978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23070076ad14151bf1925f41d7d3c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5d5c3539e286d701ae12d5ae715b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd9b31a25a25016206b8e47f7a464e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e19469ed7882a4fe9ccf10f5f00db82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c49a252924842b3c0fbb4ef4baa5083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddaad92eb54a271d56f30b26da994b484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50309e3665d3c708ddcd7a99df5e45c485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f77eb4e9eb9480d7a971f655eeeda86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92349dc4beab3c02faf07c2f8a907fa487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6dae2ee94dc41e80d168a4fa43ecc088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcdbe4fbb1b4c4d9b02be4995ce457989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f2d469dc5dd8588129faa5a2756be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993a294932efdaad8b67535d25c23c791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707b4ad7172a58c495453ed3839262a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1672828a8cb8d76b14aec3a970bf493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3678f3da36d17880035d11d06ff373994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e80762f833256dcce03da90d975d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239ff3109615a0ac724203152c93f1796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ffede364ae1d65e01e4bb0424a88e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5dc6d181f0f93a2a6b8b7b85f210a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7aef6bf194cf030809bd83ae591f8499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdde45b3652ab88ab9c9f2769854285100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f3b577d76fec9d90d9311e43f9ae8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefac88507a58dfbaf6ec6a801abbafa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c42ac2154332146f57061cf6aac2f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e5048e6b48682657acf897d82c1dd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cf3c67823eff81d6a9a8d40b31b3e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969acb67e3491b5f60eca5b94fec303106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d82e762947eb3c87ba07c1f6a41fa5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422a91c29c34e706699345c050c74a2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ff8dba477d377a359172f79f310a7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad686d7d8d023eddad1310365af16be110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b9cca1654c8f43716a13be44f7089111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66402fafa05388d4041eba51bd1bb5b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af67278e01df1e5c4a21260479afa05113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d64acb25d777fe7fd6d011945e8b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2981de63433857ff1529f57c6cf498115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da2f704a75b1d1b9493a8c3fa43349116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bdc747b9953dd4594b9d4ae9e65dca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323973846a9bd57b5674cd56262837af118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce13b943b816dc47aa811a70528d9d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf83b20bc552f317c3ae95c8efb1994120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649cf9bd4cc24e4a4c602d8fc0e53cc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcad50063e67c73e6181cd0b1e223f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6962f43f5ba1b1174bbbc3c2dfa74123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b135bfca1471a031f1433d0428bbcf9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6ca370697b973cddce7cc3bdde2e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7dac181d57cd5d72f804452fc5ad4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f499303c689e042ef0027d25b11bcbb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e092510d97c987c8e180503da6ee07e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d15cc6faccd507f3757be6a4c6d570129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155f3ba73977c6555938e690c7ba3db130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d60ea3fe549ee02a8837f6bde28bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8289f100adc0245880f96f5f499df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f538d2b9d2c6307eb288bcfde9ba3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf41cc0edd12a872b68c2fa77fe772134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787961d2e9c8eb52c599116f9794b26135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a715f4017130d8a5f1d084351b4a535136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8544ef06a5fca319dfafdd166a8c5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55174f867bb8755ff1798e81f3711d90138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07e3988f8530b1ef0ae991912d6afb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6edbec6c1a6c2bc43fe66b326323d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0150887cd0ee7cabfd8ab62b8a879141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea395c1581530aef242120edea60f419142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a62e12ac4e1b6e7002fa280717f81c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b18827a9df04adb5f7abfb228411e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed000ac58c53aefec49134c48591a208145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0684d4cf5ee46d9f8c74f553f4928146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92fd36bd631ea55b87edb50a2fab1e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34819cbc83cd72c6cf48e1f30e9efc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ce75a8518c9875768e1489f268af0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31d8934bd62afa4ea61c1d625ef334150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae310c2cac6d37209c3902f058bf8fbf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34df15eb21a91e92f7520cd156d6b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98312b0804ff304770fb7d969ca1c23153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c28a6871d2856bc2936897697bc14e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5466ee2a3f3ad78b3dba441bbe9e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca3e19c7e1019aeda5c530aaf51143156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4dc8d846e257ca10efd109ef01d87157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5cc445b439ae678405a90cad19df0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65926e40272c48d0874bff6cd67fa953159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726aeda14fa2ee34ea383a27841f85bc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ace67a7f61198eb15420c70d8e8676161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119906ab493de0523c7b6e3be189b2c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afaf0b85fb30da63d7faa1f9ad752b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09328adff022cae24dac77ba959ae84164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a77969a591b67acb781ff0e1f3f94165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded5157397834e027a82027cd83853e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590250700fc94e813b68702145744c8d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e2a383123908c9949fb7955a6e9e9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece481c169c69fe9ca745796e94246b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63919ebe88f88aa3f0f02553c7babf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffff6f5bcd5455fc13e58e8c2440cc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2e668423489e475fa970391633bc7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105088f48fabe9116cf6c0e7db0292b0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77424fcd7b6cbfb5b2560aa52a716929174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c74e932ab09f099b5e347387300ed175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605ee7b61eed08ce050952db3e60564176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c85bf14495006b4b515c48f106268177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d82128d1a2c74f576f98b50857cbd5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6bc6f55f3a3cf0f408784dc33720e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169398b8ec9229a922a9e93f9f5c22f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f1c16d62541813069623a750eacfa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017e7a5d680a135c90935b482191801182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c69b6b701070dc163f4d07c299de6a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc85b737fb62c01928f6017f89109f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15a476f32faefc00c5a5253ba71bd1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f6e1ba5012d79335943024028864a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98aea52f7ed11fdc65e1be59b95995187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25d40ca9273086cfeae792889b88a8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933b5c8f6697d5fee447a255f4e72b8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511e3019313f13543f01cef44b8dc7f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638aa013f8ee252c4b4ddeb691d202f2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6511460867d13ca2f82bebfb013043e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf254449370d937f3b752aca6c28855193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672d95c371f06218ee9908d816cabbd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c1ebf84af37780deb3af6b2d588f3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7eed579e948b27098ccd3f6d69eeb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def33e6e783fa2f9569d68906cb7a640197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0cbb1489e400f63d374474c067e23a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf625ca767723805b9a8bf9d507b00199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f18ffedb274b52dee032ae59866592200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d89ce5431c9323545af7e1d2faa16201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8a09f1efc81dec360ae3f70fd6b83202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3603e3612217ed107666971d5e80e7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1006e3af97306861611653e2d68710d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d646af523588d9fb25c7bf4e132ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036de018cc81bc761d9268a2bf611b1d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715e796f5bea67ffb80605b8624ca4c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed66e23b920c04723516e65c4f71aa6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8899e04e59d85bc795f93ce7c9055209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d43306530e08df0e93af3fa4e54f1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3215c7325246df2c6e4bdf11007a476211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a20a470c53143b7f9e19f3edb405be212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468445ff74f2c4b121b1211bc2a8d8f0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599669fe33a37920b3d978ac35348d4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec8e7478b2cad931877ad4886435d5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455159076326c2f8afed67f97967cbc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efb8924691d859a392e9cf6f92b508217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f91b9234e4912b2a7cceb366d0a29e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08643f7827ed786d23f2164f015ccd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54146c2665705f77d5cecc54c9b406e4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27b3a688c825980638bba1a990e653221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e322acba59d4cfda687836df2e5670222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cd6a67b8bc63580fdc25cd30a6f2d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372ccdfad2e80e8e8a4ca9a236d4a9f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c525e3c2c9e85a07d4913a76e0ee3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0e3da5c33bad0b2bf717c2fb3087a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ff9e422bcac9b04d1941b31468525227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bc65535bf16011ce9140a3dbaf10f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfeb308c369f54bd4896352608c307229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74d96757038cb07215b3c79a6c701a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214a10d08551821107be11c143205f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89dfe281404b69d56146bda375c9175232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428953fd733f2c374858f9aad579788233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c830ae3a5c4f46fc7378161e1347a5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc70909b47af814410aa94f8ecd261235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756e6007455158ab0de453eadb51113236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca229ba52126b299ce00c99ac3b1d045237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a080b3f81a961d98fa2dfa1bfe5427238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287903c5e9e880e8bd3132f140d2c3d5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a03747fad48e18cde6eb57d5c5c54e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6363a92b489de28bd59508454a216241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e1b3a02c2b9106d13368376ded2f6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2922601a84645d9e3f98dbe645baaa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e9fba71216909ffee2c81de2e9a27244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8873a8a938f2ac5e9e63723042063245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5840c16cd40d5dda3d55618dc8c586246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307460397390667fe440f7c9d76a433247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856f7325d092c91f617a6cdd80c1b17248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8710d4520cd78b57f87bd4d487ade249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf689e7be4927e3dee1ae62e640a34f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd51887672f2a349d91afa002b3ec09251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a000004de0430ec5e01d9aa9fa14e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d17fd6b879f9fdf75a0c6d035d464253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11aa835951926a579f042b1752d3f5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fc7c37264e24adccb5e09bfb2d854255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b006098faddef6046675fad28050e03256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabc759a28e70907aa5b5ccbe5dc799257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65bb908921ce9bf6505b7d71f0cd60258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ced84d2b03b711668e711351673159259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785b910b1fadd829644932105236d8d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfc97ec1eb2b613fb0282339d85b3e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a1cd471d6ca063f641efd50909610262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4582b91bdddddc4b4b3d689998ca27d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6159885887ed1b5b8f6efad8928c4b3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0030c7b040bf5a578f5c0e463694dc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebcb585c749385660e45b1a71c7558266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb466592d9cadb3fbe4c737f99bd610267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2831bd3e01fca6d8b6de151549a9680268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936d31d43a3d851e83ec4fa0a3f0a60269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32746d92e895988ce47ed262b90424eb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241dd6956da39f28ad56ac09be9b2f2a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6e2a26410b8fe4a4c0d13e4c89a64272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8669256a0e909c19aa8c52b24e11afb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c62c223f743fae2f4c5149ae49ffe3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08346f1f71e917421350394a88ab88275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b5d476ebce060912beaae8ba18ca8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64310bccdd10ce6b41f450e732b393bb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e949b77645a115a4087aa3f83b7c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93511c11b29880212694beb189e4eb7a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a54be4f17146dc3bbfbca76f1ca42280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b236f9d71d56f67ae534a8c7e5ee1db281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890fbfc7cdab15898503bcdcb5b2837282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9534a56867f10937ee47ae5fd6ca2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7734570e75510a02b99d2c810600b07284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2699f5c4629ef898e142b7dee592841285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cb84f2894aae14029dc82754c2d11286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b57892b7753d212e41f0b165d0666287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0a8909d9664bbb2c69699953c8d74288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856453eecbb1901151aa52453e1dcd5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e512113f682c26acb31a929b293eb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3558e4e9d23ae3b8ebdfa3bc95ce10291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762db6a0423a43cbd69842fa0ee31356292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350e2427064658d3f26850b12b14748293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20109745e4d7fdacd110e759ab75c454294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b59aa5e9d4d5245bd11e92d034b194295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc82a6fe67fc9173792076b05c21ef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca3077ff4b7b5e090c79fdcbc41563297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480cd637d10a13107c3b56514ac8fc8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2fce09b62d0fe99e2422bddcb1015299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825efb289985ae091619bda9879c186a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09becb529b9569ea4c3e1d7faa37dc4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd3cd7f204c9df4f9049ab872befef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0509929dee59a9189d451bed1e7030303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18324438f61bde7a7a5c635158a361304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f172e9d8b816af2f00c840086ea24d5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199929e3910f756b705a83f188b2d7a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b82f9816005adc106a4c7a45229603307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48de4c780b6c8d4d704cea6d0dd20c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edf3fb635d6ea4835841f368ecc06b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076089502a2853f4700bef8f9ca2ad64310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffc8161e79941f7ed4add1193005b0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545594e153a2ea50f6da694aa097767312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b8a39eaf0e579554ba87d82925b30313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29792407d868c1d7a8623e9b27e4631314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699343afb54c80b58776bf036607e10315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7479ea27cadae8ed61342fd6fa1d8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3026ae3bb7bebc336355393bbfa4b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889f98cd3ff386d388337c267f253fe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31257f534feb0bed7ca2a0c98ad2514319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5c50ccb10c4060e035b0a4f862341320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83ea2b71ab58fee378570210d6b050321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb5dd9cecd6b495aea293cacbd8fa7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c9a06e79b924737592e8eacd9b8de323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf52d21215ed6d9016978d2affbfcc7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9e191ad1797d3e30620c0ce172339325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ede13a76074a78442639713d17dc9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37478bb0eb05ef471895932e6d0f587e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803772d643a732d2b90d19a05392a956328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073788a2d6829934afd7374954c78ef329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92609a9999674c49adb91f99528aa0b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d65e35d52ec7c2f64890b0d9b6d49331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56242f08a5f87cb7304ce6442dcdbe3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74114e64d3a5fe0192b5a3d624823829333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a1c9e04633dfd1ebe6418af55ae0a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b301491e650ceefb5bed1ff7c630b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ddb5e9bc871cb0248edd5c8ed2423336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e324a4ac585e34ebaa35b6ec6bc418c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e0ba184d4bcd6b51a43bf73e7576b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bb65938f6747a6c40345039f441db339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fc1e505e1b0eef9e3e0252f92c7dc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02028ca2d5a9bd357989b7d3d513f5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f4f475b481a97a20cbbe056689777342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fa3d849d5b62b9749c55b31bc6d0c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa09e1ebcd639759f7dbce3fc7fd7d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6f23b1e4510b940b059e7daccb92d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286665436c3b15779915824e0584c3d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949e2408e34cb671315972bbb03c59d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2bb225d6a6283640a282dd04fdcbd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35121ac9c2464f9eb026ec7a8318639349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac22a819db70b52009928267b3c297350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef68562d0b599b092a4fa993b89a0b1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb71aaafffa26124337012f6735382352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0fd9e7e2edd6a3ef28f10a444ec3a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab3048f32005e19086e993c6300967354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab14a34b64c4b0928060d8395cf461d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4801cf0a279b94161155f2387af0e3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b04f3ed2c0196a255a2a90e56e3d8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91a0eeb7f1bc377a4e0716809ca24d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a239ded5f7d05eec586797b9ad2a58359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e150367c6cee0d2c73c69c2c8804b8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1605241f0ec29c8ecbc7bdb20155e03361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1211005dc8e557c3bbcf57774ea7050362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a97e4e2586153507416fd91d7679f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c99c819786d357045cdedeefc2607364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0c7496ee05b14071b1c87d5b98c31365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf746b03aa48b1c3b09ea9e5360a2eb5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0ef5ae3320721f7825f79bb4d3fd4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf561d08dee6a6c9f669ff6d3c6c265e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214da74aa1ccb1d5462ebc68f413eec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c32754fac116033b307f66d5fd5608370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b633ea0917e401f5171241799e662371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db72df68c75b07f203b4b2467cbb5f5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe32f44c2bda1da8c09b19b5091a40b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc6f3f97be9c0bf6c18f220a8ef2c6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9cd1ff5d0f1d1639ecd51497d7526375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4e43769ce61a1b0202e80a7f467b0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ecedcc2943314825d16094e166007377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578ace96186e9f29a0f5d9dedc3a2e8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60829181cbfa3b8eecc7b0e682c730379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9ccfe82b70f1e284d490922f0c55d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3550aa274ec734694b0a79fda5cb5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3e8f100d1d6dd05414a6ae177c666382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0783863287cdfdf14099be8153e084383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10273233a56cee48eb1884e97356bc23384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1695b47fa7abf32fb63932323ab27385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5955a707e4733134271ce0379740e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533a0b3f4f2efeecf980e08019bedad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1a7d7f482b421201ef048509b29c1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd686458cfe6c57ae0c7a8c1399d43fe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc5737451fe219d5d1bffb3150f4ef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9afa32a702806fa5606d351cc1551391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a382d990df378cd41a050808e6a81b2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000822b791c2a7c30f46e1dddf8e557393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6480467e89be40632e2c95cdb8aa5c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47faacaf1b80a8e3256032ac9b97f1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055e7dd4c6339c526a684fd3229563c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d09bc25331cb40c5d17a0aaaa19989397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61bd664dd21bdce8e3797693cec22c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988d1e4774a6b8cdb8c1c7b447d57b0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc814fbbed0b6f015d68c560f7e639400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5ae35f0c0f90a8b4ca21d13f59f99401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c83963b6acc849b58f743fcd1d0066402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8633fa2962e06d63c841bd3b5608b4f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f055f75516ba761580bff4a1883c8b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b89a0f64a6476794e685aa17ba048405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16d3ad5708c293f986f3480e40b4cf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfe2711089b5fd212afe2f1d4659e3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b93c1480c7a423a316e37bbdb77eda408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed836759d30f3bf47034a0cc50f862409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172d5d896102d909d7a62b977be8c6e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9461691f8ae22fb99e10a5353413f0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5cef63a7e38f83e9b0a03105c3cca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b47648f711e3415d76a80a71befa97413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879e35b762e1fe48460cda6ae92d6d7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049a97fdcb5836851686657bc5a7a43415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae4f64d8c6854446e033cca0b32d65416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495ceecca2457a1c4a2cd94b0e3ed75417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa285121ec049670226b4338b40be0c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88656105705f1b71edf6e22664ecb4c3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695e5f75049cad54c5f8bc2d053c13e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277c05c3c3b9d842660f263afdcb399421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63279f25f15590bf04535b9df28cd2f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7343f60c0beaf1f6dbb49d0f03547423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e759b556d077c09dc02bd0b15b8fec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2031c8201f3c403c1ea531b74feeec4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf99713404e178cbb31ead7a6a1d601426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb1e0f6fbba58ec6bbe7adde219ee7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3a980d43c6490ec100ed38c1d93e2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811534374c8d6a57225b70f30d33f71429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cc5788bde2838306d6dd525a10225430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5d557a8b17b0045e2c6fece0290b2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738a16abeed13115c76ee6885dbffed432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca68ca151000e81fd3d4b3bb55ccd6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e035dcb202241ff6c0419210540924434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534eb07c2f197061219413b6e1a3e4f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86cf2ded882c3b08cd55e8f8e6e33b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a928fe74f2902980ada6fee1d69dd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f3879d0038fbe38341269a7830cdf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb89d64bc1de2a5635f020befe473d1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36adaf5fb3f6fef426045beee1e9b69440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc789da8939da46203e223a63bea73e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46d7b07d23b71bd9b5652c0aff9716442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a85004e4f0e4633423f7c2e28f3914443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b654a5ca0857b2c0961dd633cfeb3e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb02b70d5fd79c030d09a58c8f439c3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2448c12f45a86330fe644cc5b37bb4c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854ac722631bef1e2729a6f3e565cda447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e09cf125c8844c639457da91624e1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9ec16ff64afb7bd4fa259eaf585e6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea8216a7b5f77404c52324fb3cb49b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1abc1e9482d4f9258c854213f9cab9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93457165101fa754581ab5f1cd5479bd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560b4a88ed017c4d31297523e5acf0c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284045a50a63cfdb72e5f03bf0f823af454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb813741fd550fcca4bcbcbd2fc6df4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0d17774eacb7cc3f0c4af8cb4b126456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b35e15fd14d2b7f204511d779922d9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60004d99430a68870e054e215a1c1768458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575c3bf01d01b9f40962e2811444fac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0e9ca31772126f1d99760abd41d11460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252d81a94ec51c688945a6cd605aa20461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a5d7e428209d4b153099f191a2c2c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05223b723d266c594bbf3956c8d0ce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547625ac6d28c91ddd05d2eed014a7f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44599c685393961d72e805224e0e3538465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120bef87eed1ff10b3e6bc15c350a01466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671e078fd0887ee62ce79bb52877fd7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce2e79e01595be2fd0fe48caffe8f3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480972f6efdff8f75516d8cc7151b58469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b68600239dc170286a846747b46a6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55d1579ee7562bdfdda17ddfd0c174471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4544933d75ee6529968c2e484d659472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0286c1a51ebcb2b1c72a76d8ec377e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c03d4ed72841ddbadce9b1f74e777474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6b17183e080d08441cc97627e3120475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d5897ffd9b614797e280f3d45aaaf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adefe34afe44cab79b38de01e435822477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d5f617b6e02739bf0a80425860b20478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00a17fa02063f37d85e695600a1a5e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac8c0e6db4e43c94ee2db542463fe9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e571b275b210f39b17ec2a03b4261481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbfe53166cb18979b9519391e6b669482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9c09ba3ab268a531016f5066ffc9c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9526e9498d5d1a4ec9f37488fb60c9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ce6ac8eeac247d68b8401ecce1062485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644c667bb55ab6cebbe4d4350ec461c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919604194aede7e8f3f248fefd064d90487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c34341055386b7f1ddf2b2ad46de0f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465f569766a45b64b122d6baa5bd190489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba15acce7f4520187b9b63dd07e23e2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0557ea6d34f4a4d55d803cd4c107196491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876bfebf88714d6ba7ddc2d5c4e5b77492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150399adc55c38bdada44106bd4e1bf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b11b5b6155ca4b8d83943040e11fb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2380cf372c127a45a6d8d9af2593f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a913f8b8d4440f6a8f98dcc117002e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd418303daa4546736a1d307bbf0ccf6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3046b482131fbade31bd47aed3761498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a6dfd6e021ef182af54bdc5438831499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1546e07a5ac8f619bb79c8ddea0a6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b915f155e5c45c6462e55661f3b357501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62c805fc3e7eae90231ee7e67671f9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff8876320cf8a87e1aa5a287e1af6e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c53af8ed6eb4b069cb908fade26088504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd4f46eca4799bcc087457355acfc7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a01ad742561f2104924e8c8bc1baa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd457b830301f646eabf949005459391507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5362180f144cdd504b8462c4bdaf7f1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0925895c11b4a3af656bde31dc724509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f2b2ebfc6472364665f55f9693ea5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ee74b0e8284e949264ce40aed223e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8139bba09ad546fbb128e1cf1377e4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd9d9692479c5a8a7f6c8a1458b375513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c710335939c8cc7c4318b090c0a37514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16932963d39a425616e96995a606bf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503f90c880e6292ad1b802d8a1c74cc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e81fe175ec34a7c5625bf4dd4aaea0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11bc103fd15d3eadcce69359229b1b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80259da4bbc75ea806d4d73ed83b9987519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c556704ae9809f130e9971525931f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a3d43d8ac88409f14e137aae7fa64521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1682a17f350af5d2b842e9b0feadd80522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248ee88536dd89502dcf92e44d7ebe0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee74475fc9a0bb6cd35b5d19416f0f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5926423af9a4d0b146858067d1c4b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b60e37cfecfedbe88f91c8eda5ac40526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16876450f0b543c97cac742311e574d7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5b72530ea5e080177d9773a307e4a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92142b9fcd6ffc79ebd3ab65d668bf9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06744d3b88abe444ddb2fe0a1bec761530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca9911dd545fc1af50981f2d18d286531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d5ab753a26cd88ff6ef7812b35e31532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135afe44e58b08d4c455869220c9fcd9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54b686bce3c3f543aac6db969ad639534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37879de932b9e92192cfc6f7638bd4d8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d75f488a70faf44c4bd3089b32a5a6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd27eb5409d57c816dc026bfeabebe5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d8dc046acc8c3df231cf17d66f2a5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e360d94703ff68f7ff3077afd1448539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e477ea1e12642d7b7f7ca74af459560540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903b1d331fdff1c59743c943ae20a47541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e4723c7dfbd313ba867297e1c8db6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4a15ff89619d5ff1670d0a6a24174543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a5deaa712cd80b8191daee9b482a4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca0208d5aff176fde775810cf8b370545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11515656114ea9d6256549ccbed90dcc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afed4cc58cce3e82076db1cb5ac213e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa39328c35e8a90cf16c8bbfedc78d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b6dfee858aec9f8e58ae6ce24913b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357e5b8bed2fce2837586aef38077f2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b89d1d1d0989279d217d29e15b42a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a21ca859dbc0a45072e86eb592ae8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2a41a60374bb78e26828b6b634cc7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3ae654de80f68cee217f5fd5349ac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca466d950a1e1108b7b0089c489be4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3ee84598b57892b8a406744ce427c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86de64ed6270dce76c39bdb6a6c306557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3ce396a0d7bd6204b3d44ad3a5c4d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5107466f88c8822783924d2d6c818559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc8d694c5cb61c11f9dafb99bdb22e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df22eca92db299c88a404c7d0bc0a3e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bce15b3a377fa62ef25dd58629043d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949860ec925aee6615ef01329201b21f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d40f44758f52d225a603dc70078129564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfead9f8a288763be872639abbd09b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365423c62450ab1029259c04056ddac1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6603c4b67345c4fae89b6112a79b6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6f82631bb873a4c6c7530048c393b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea96717324f5dc73e1cc8d47b384d6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970bce5b38b0b148f3866c5b91f1be5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79448efb67bfdaad0e7fcfc8ca97b8c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11027947ee2e3d2e267dd387b2d06b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3749e5ffb880f1800f56efc03ac4d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44745f3f98d6b42395f20d2f8dc012d5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9f7fca28c3ccebbfccc8c228ea894575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29a92aa42b0fcf367d549a4a9b58fc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0962f1d04b9ce90554679d4ee124442577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003ee1032814fd7fb4716990c3a29e5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad852c86c6b112dec9296a460e16f0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee421a97be07a949e9a5935fd21da4aa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e52470d982e2cac3c68c980efc85d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be428b3fe93febf08d8d9fdf3975bc81582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d10a188ea24c017f2570a858b1167583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b63cae2e702443b0ad86d73d96dde584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1b443528f38c19d97b63aeec133ba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc38b29d705865f755f7de2c0a88273586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e675e90242ede9833dd0d64ca2422587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617809cb652996a444d89e1d38940f0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739dd689d27ee0b286542adbb8e14a5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f1123498fead97ddf3aacf859f155590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58157bcc0ea6306d24005ee063c6460a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf91fef186a7d90d7559dc10bf5d58592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b714f7ad6fe5956e9ab1dc1b1f1d35593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f11a59cb78803e13db9935b7df1a1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698228ed4dc60a844c57a4fe1510f15f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d5778f3e18924d71b8407ee37cb14596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17fcca545c54b477dbc5652c34b39b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9c6cd975bf2c63784502a13cb692d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb7eae625c5fbc5dc594c7f473b498599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54b4130a2a8af4752b011e46f1921f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79b3970a0b30d879121c863b8bc47d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93448328ed6a703eb10b0f035941cfa4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c350da87a90cf108a720ad9aed0b11603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12e52121f9595a8b437c33336cd3a7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2d98d5a10873d7513f32b39b8f2f2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac5f80aeee201f109e7d6c7771a785606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d452b51e4b44c218c29801ed3f976607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b528ff20bd8bb42dee5dbc48c78fff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af7373de23db06bdb3134800fda797609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfad064a4aab84ab1a9baaa7d5e61d5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0d6de349f5ca3e09b83d31a036c3e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0699a87b716cbb6502b79a4115529e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45f61e7e8dfbcf6e1ee75a0d0b98bc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e98595f1612feb53472e57918df29614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b27c63674a562c7f441f1da2eec3f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520abc0f33cbd4b70062912cfcd4436c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7650958bf8f84f3f080b9d7c20e6e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d793aa7f0a499044ab4150078e8f04618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d8fe887ac34df2032c0f393ba8767619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03f17fc0588ef1d26419158d80ef9e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d57309d5d0f6ae84ced96d7edcb8d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d284a5af0d1a5fa61a5e989b88843622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540cb17da25219e50f9418e825daee2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf475928b30a9094be95084c3ba4e59624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c829c61056ccb5f9ee65486f58687625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d17638a46101bd22d722abcd36fb1c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb49bd2e4be6daa577bc6790a17159627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2881aa14e4aa1584a6800bfb72afd5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c79bc03bd622ceb9e8254731c8e25629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce6d62293f9fb37127ca9970f8f0dc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c93f386d1107dffdc16c137b47d21631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da777dfc3c93bbb412b2a15265e622a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9d1e16a504f9e59c444770a54fc3a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0cadf1bf11d37d30a6f12b7cbac2af634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4eb509585554f9b05541d7b8f3f51635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522b16b118742a9a0f16eea8168d119636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450436084dfad771f48f6669014f9fea637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6056b355a3f4448d0d8565cb29fdc29638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e456f463f9b96a9870fef21527021c8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ac6057bec47896c4f65ebd5aeb613640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22836aee55a39ad53d6cd385cf40f3d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec3bdcc65d55feba5fe971d7cf5b40642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d2a5512ce1d31bd621575332037e7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d997c206c0f9249a67192d15192ea644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8fe1e1cf6ae2b191178d7b3038f24645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25efc226b29bea2204edacd7b0d4c2a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ee69adbdba627535211507bc0677d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6d32a9261f58645dbcd36fe5f8757648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0265db574ca48dc689f4ef699866c8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920be3a8d9caa11cfbce8c0608c00c6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d82eb9871e541088fdb95a60ef28e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f280da55ca5d02965a43a41ef6f5f82652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b2140d045ffef1cd5248a2f8c6a86653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03ac12344cd0c850155b49ae1325ab654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4aa53166309896e1397c6b3ebafad655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e402b32d2dca1cf2abf44ad0c6d44656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa05b8a556785908a37a3501a2671d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ca13edab07fc9baec2436e35b0b81658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85fee9df012e5fde229111c593cbf2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233526ae12bdabb8acd2cd6f784547c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386c3373f6373b6777f6e22a5cce8d0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891bab581e18e94064d83f3f8f82a865662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d2e586f34d1341c9115a341df7423663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ce0a28f6f3468734636644e1fe296664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d626cfb688420a92f5ce3d4a85ec3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927adb5cc97a9229e5e9b4591abebb15666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241093ee25f97c7adb81c9fda4db564667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9ba8168e86ee30cf2b747b78819e0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136259c1c4c34574cd804b127494251669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961dff0cd5152fad531d7b80ddcd3b1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a19679714ae69fb3f7ae1cf8c01ca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85754821aa11e3e375714e664aac9c4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bd28b51fc0394148d0917c3432792673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15e48226140abf414c22deaeb2764d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e3eacdf40dd1950d1f600817928ad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c193b90bc3dcb78d43ede833b1297676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90181f1d4a1f4979ff206823b4d7771677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fc268d3ce2f8f373d138d4219681b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d98be7d489c6916f365027e4e6a74679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860904bf619e3313a3080b59b7b4835680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87dd677f7b212f0b13bd958d33ecd26681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d2b5586945a503bfd6680424782c0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c065c7d02ace741d8635ad7693096a9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ed87fb35340059c083182f92a6df0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407328face7f46194d1b69ae39f8a4d7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d9bf315ace00d0be8739321ba1212686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd8427dfe607c6c1619e9c0a59201a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c4d3fbdab284467d33735d1791700688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e76be40bc48ac258a1f5b618c605d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d93fe7b547e390237cbae2fea28f5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02b00aec4c3f445e3b78272da23c6d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c6002a6dad0a3b85ee78a7aea752f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444780e86fb96d0dc58d781b8cca5b4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23545c77c7f7e12b9c94b14e727516694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc954fec0112b23b6a434316bb560a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d134a50ca2ecd1f76d881afc0d339d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8df9bc15a8d266e2f157f615d14020697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8cbb52711c1b4c9d9fda94132197d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbc48a34966f8e80fc14b78d97befc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20459096d519dfe2f640b90c19a7c3b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1ba3769916bb59c8b2f87f6574797701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbeb99ca67382f86866489d133c511702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d40d26b0e248a7e4f4d64a731001d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0a091ee4bdbf901579f6736895981704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cef7f6da79f2e3e491c2091b641d3d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b1c43a822ca1cd1429e6e7305e738706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf6b3164a63dc104c87a76bcfba186707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab8bbebb153138188d559cb4bc2288708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccd8dbdba5bba58e40e9979fbe517c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00a7931c365a04d0422127ccd135a0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72654ed24e2ef441332bfc211ff4aaf5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47767d1f4d7f1f95e574ddfd1e5a135c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6cf9a4f51653c70c5af19be9a5dbc2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236071f7c1ea23a3fcdf5e63a08f910714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938cd36c83114af396ad13ae71c065cf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b555de64263dc2745653026d1ea276716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb70d08d47485ce297bda8daf82e8dd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e69e1d37808a4b2113476c846e28fe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2adda1e58a344f8dc7086b1c074826c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689eff3eaeeec02e1f30ae5107ae81e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941e3c93768b6c9e29b78ed4d0daa2b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3e07386bcbee22854adfbedd4c8a4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3349c83078ac20dcd793f4f378c72723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337433b1311d8c8dd1459727c3a9e717724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c6baf72fb1f01e4249007df1068ea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe319699800d39f7c373d5fa0f1b655726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10a4c18ae9fc8b8bac92eb4364931d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cbed648e5856f4252b486dd229a7e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b016e1a5b18b8de38f7748ca60e3777729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb60a1bdde148f014743ad9c8d3742730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f0a657210fdf457700de69ed75446731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f587b70b4776514c781eb5b24bc77a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37227b1d843e2c283fff91640d5f1975733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e550ada1b69909207a693213d0b656f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635d1fda38fa9a1445fd35de127ae35735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8c475af46557d0f5954005b17af3a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203795fe8f55e512af4ffb0af65bff7d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379951568fd94e6b019fd166176fea2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab745bb530e38a94fc300adbb8360e8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c6275f36b1c1f91f0a8a257d8044d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521a402a1129c48c50f399543d3c357741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1dd76da28ad1b1907787cc12ecb355742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee9890a1626607a48a40db689c5473743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5220f082cd584cb4561e447531a66e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6627de5950e4eed05b2766c95c8002f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac89c0b62cb539031715a7d5544c69746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba95034fc4367543938b0d875e90d2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da4d08867e36d102a337707980a690748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b3602dcba027e6325fbda950c207f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6648ed8752745172d52c69208a995e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394450ea4cefd3a24450f71ac0f8089751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b4764887299452ba86e5ae19ba938752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898d314a54b742603a1018a66db8b7c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5501ca4a9673291657446d7a826aba754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22370bd624316b7a48ae44002a6493c3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f787480667a7bf079694945336cd86756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc348e63ac1793a760448bc4e66d51a7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac5af1966c08468c84c731c7fddf46758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0e8f32d7fca334030df7924daabb7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d205f678a222f602d0c302f4cd6ed231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a9b019beeb570bddfe6c5cb0ddf482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05764cecea17b393ea294d515fe2619a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f374b40a210d052b7a5e8224b1b0b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c430805477269259be46e295333efb55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6bff763457a1fbc535a72f93c71686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533bd9a6f1c06dfb1d164712de7ffd97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012f9c51de2adb6ce9c911d8f0e3e848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7305400ef88d12e3e6e2333b646a3169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129cffb9518d1ac66a3eaac7b85a7ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e79ee0b57846e5bd1da689e859796e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565ea536d77e2375a3073c20e4217e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7698172cd6a2e2acc2747fc0d9f136413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93e0355502deab7fef9982ef2f078814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97419ddef5b79f6093eecb488e14db1c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f44257690450f96f74df3009ecfeb916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7c5a38371f2a30feba98d6ce31e9c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1738baa9c99cbdbe158ed1b26a27ebb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fcf36b57fdf790d2152e255e8b602319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6aa8f81bb5259deb52b729d661294120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c094daa620799053b0203b85a92c61021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9136ba5fd7fbbe765292e9ab46c2c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06788de6ef496a835825d990298cbbd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919b7f58e7a9a0db0f9f96625fcc80624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c62b4d2235ca90866c723d6b42ea725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3f7f48b61f8f625cca46e506b6bea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76c2f7e186274f440b7c7da821c0c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e1ec1dc491df982016f3b2d94610128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdc6b1f742d1aac129c4020acce63729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8351332c55870118633c025eb4cf5430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e343860b89465878d91502dac031ee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9371219f39c9ddb2462969f962ae8ad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa91e26feb33759ea86c5a8b6f630f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcdb1db4f88a8fea54524668f1504d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248406ca68b5cdf9e28a2e34f3b1a5435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0c76efcf586d7de6b875eef54e5e736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218973a1e58008920528434a235cd5ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f819d2341aacc1b3ae4eaa563e97138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee196e20d06e17a8836e4d30da9bcd2d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657c4c7561b0e5ce2247fa601a2567540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2e9bae4b7d5faf8ab2053e135ebd841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90743f223d190c16ca262dde5e7aa242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa3283dc0be5139b2183da8dc718de43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a2982849c94b4b21a75a68377342644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673950923a89e9c370bb9a0555e8b99945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd6b8da4c1c6796854450d8f3fcaab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409cec522473f9f7ee319246f92b298c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39bacf9a02cc86ec1c78c943451dc848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68ee19d71df3523fe8528cf6299e7b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a3b78c952002c5c533420f742c46350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf6daa70445818bb9533d80db4c6ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984e084cf0b7f28013acfa97e3b6da152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2db2c35dc7bdbe25d4583a4648b3953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874bd9de9e43280975b6e0e12410f8c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a57bf51fdab0a70fa04b73c266e09d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfd8e51dd344e23f258d3f5f305f3c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9f061aae1a114898e977f45d7a0c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddbc25110efe9050c0491071bde40e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b14bbd1f20547eecad9071f9d0b4559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8092accbe68d21663ddc8018d20dfb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e70647cc00f4988b918012423abee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd503460685d9a0193c559ca0dc3582362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a07641a4b2ea9490579ff2bff9dc863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686d4141c0a8eac9a7fa416cccec1e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6e273a00077b38b93edb67308089065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581b6b8e6352854b338826c709645e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9771d67638557edb5637af53ddbc85f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80293fed7c05ebbba9f6b0c0f83a823668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c91b2fd487cdc82e97d99fb73ce8ba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e32233f2edb870bd1a71eab04ec4b370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6db3cb36934df261f174be78ea9a271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f6c1ed99c9c461705a97eb0fb9c4572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377865d97a494f77fb4d3850eac602273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c6d9d9178e998c302b07eeec8aac674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d523e23e086bbca52a2b630e7291a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031574195b179d89e5cfeba8fca8de4676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c100d0b3510759ad90a01afbf346d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49b4bdbb836104146ae38fd8eeba6d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a927007e0d0339b6f9508d8a1ebaaa979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8aa06f00404e983bc9d08e9236f4380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8b5a912d24753b00ae15906f9f21481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdfb84ef7f04d4432e5126221ab29c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ce282a88daace0ed0edfe6d42554f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7d5a0e8471354e580cdc24fa21abb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a912e4f783e23fce9a5f59fb1bf3f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c09c2c7743b917afc8fadca03fbd6e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470956bd5ccd086e4ea5dccbff0b44e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7dcf32f57654997195239bd921c94a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4937a7876d8e3897252f2c014081a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae622939e16a605abb1f0a4496b4c9590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9318a146ac182c16eb1a96c3c9afa991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67dd2b0576f515d7b416a6b2e73944b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48782f5ba358f0ee6e2fc46867d10a593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d372761ff37c8aa2b3af4bcccedce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed5f22fb213bbf043da764d92e2cfc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b3b39bc5ecc106d313f32b3acbbdf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57563bf0afb494cce788ae82ab554997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b4c2ac889538681716f3b56d8449f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2e1c9954cd98b78a957ec74498e7099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fa02d9e8efdd3a557ccf4d38f41f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75554d5e2cb99469423a4b4fe13507101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eef630f468e19741d0374bdeedd4e3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccc785a06fd737d85e6ae6a689aba4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b519f4e99993d7ede43e640b4f5b2cb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08088199f422167688abcabec56972105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522cd23c192cc86df690852cc1de8f2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fbcb08ba5ce5df14f0e0dafff0197107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d16d2f10b1dd1f41536c26991d9926108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f75e30da614aa30d09b6c23862831109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b59c688834991b7c066d1acbb7250110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa786220e09f73440847a552706979111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d3b1dd9679507909fcec8c4f0d98d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eba383c89e950de8769d38c66bd419113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e34a62cae049ab032d7f2b40a6da7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544e562a3c248da7a4cec3be0fe976e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ddc7de24cb9d7f856e54327e4bbd5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81ae3fd1d8144fbd913bf9910d5ee6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf86f89771fde77354eb13e760f5d1e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209798c1a435440010301623092c7cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724af5aba87a12ef232369012b17f53120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00461ef1ab75c84b8abc9c6f86d49c7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141d801de838e48318af5c7be2bdc22122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c4330a8478218f93ced5d490c303c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f350c4f686887bafb98309a47ac34124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923e443f0236cae9dd66ee6d9b2dfc2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb8fc6a8675c672d0eaf16bba58528126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050873b24514efaada122dfbd9b4da8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb42c9d6ece0908195db21e516a5ca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c897368480b847204ef5d4d0b89ae4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078ea621d57807c2042a57a63413a3f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ba5a2a200a2bc56462dd739b73ae1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118af4fcea43b07ed658840097103e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efc7605b39dfabc7a7b45f3ef0c2f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793dede325c29b3978aef636139e8b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543f6050f67e231914a9356fa2c3eca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213192d5afacd48ec3716bf43aa03c2d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010cb7dad923862cb217b25dccfdcd3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed92f67aeafdb596e8bd065b9cbd5c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adef519f3801ece9bd30c855c7c43fd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62a07de07428fb811978a781e108a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d9bb826af4a04036c444a64a1569f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da793f33e11f6a8f0a5c3898859b5e33142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1812124accc22ccef5c8b2440472bd3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1c10b23cc99e65eda8e16aeb02a38144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1a355f81ac535eeeaad978e1afc75145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911055556cbc1df766fd7f61917601a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4355955e7e2b5bb59739dbac2cac8a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93d7eba0dc77e53de9f4861155515e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f228795c8060d37dea46c4c2850eca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4448eaac389383624df3680b1e4bcd0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d1842c886f4b4e8af508e37a072f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac93c6499ac9933cf8b467990a9766f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739925bdf2b7dd714d7a5e3ca2b14d53153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac41397224c5826a3f44b1129fdb252154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c2b3631280e87e6455ba1f0c09354155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cca4287122ecf1ed1d7bb101e1aaa4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c819315c1950f3b186ef748321326d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14fca6e5aafa18d33d2829a6bf89e9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2af42092e1014562e6fec207700b3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f225147681011bae3e9a3dfea770b55160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d0301c1540f0610a3024d7bf29bb2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada38f1c310c7c7aa2af940a281afd0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757f449f17d26d3adb43da6cdc6b4a1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd49393a35126d7c6c3426a9618b1d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa03633bdfa13fb170ddeafe309d9ce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f95d0557082d5c3a38575cd7f3f9b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc3b4a4b38aad3802062f2ad3dd7da167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53d52882da213a227328fb34b992a0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904b6856756db13963957c3a50ad94c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f19d712c0c4c2c868e49a10225b706170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53caf5d9a69b8f7f3584b08781ff15c0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77ca48d023ea1fec45af27244eb076172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514668c90e5f6d1b2f567d699065a3e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836854c11183d9abd5b17e3977bd921174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278321edcfe7620b7d2dedc20cf9dbd3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820c35c8fcae94c55ea6891eb9a70b6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405ea98c41331138ec420b8e2d65d96177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d5136f4d7b8a572942f279e3fc1ce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec8c613ddd805c6ae8ad0b98728b0b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263df9e346270d1a4b1193abd7f2de8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30cf02e566d3b6745040de9e3a25d7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4aafe5b1bef1ea6b64c67f7dda82a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f0f789b49443ed8c0bc79a5c9eb8e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c64bddb5e5ede5809849cc104bcde7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40bd9863412eb130aa99b4dbed6c83185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3d9014a77c8113c2471f07233d822186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fbe896d289a0650abf3d1fe177237187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c92ee1d21b9e450665110497ab5d94188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aadba57073c5ba329d570ba8fc34d4d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f221e8069ca4bcd6a8ddefca4af8811190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf7ed435cd822cd400ecb140bf908d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53429e93c71042659de80db1f881726192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e0f7872e8019170287d26d95c6cfd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0875cef03aa5120908f58afbe8810194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7157a740127566f9ed336ab31ab24f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e05ce2f447e771fdbc50ef2cc9934196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a785f836c593ae1d4c1b00a84f53d1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb226548dcaa248f0caf4189094f46b7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2718a90e38f3e5b9c4c5c2f306405199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7092917a02d0c14b41073385344515200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35e140eed2cd89a7b01885c1dd4130201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505e084f902374a623460fb2b57c9d8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559120cfd3e8406f0e6f27ac323957e4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a529e6dc28613abb43cb4985776ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34221ef45381fc8a1dbcde0cb13b48205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e247e11f22ecf0186a467ffe4d216206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89acd05d316d8a09e69bcc5bd446256207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527d5a8f1c6a330a79a8ff0fbc45055208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39bc544527596cc0eae4d33bb923144209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fad5441611bc824dea47564eb3b6b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13fdb31e9293f35eea1faf584ddd09211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99965e5cfc24c7b0c71ebef720503a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb936e696996280ec236f431ee0494213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d0c155958b2973fcccf836487f766214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee1acdf0eaba7f574ede111fdd24fe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8658cdc47b511d975af7f19ba27e5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9d10e374c80dd0e8fc6694cc32cb2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b647643a2a5ca846c16479d559ab2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e2a392d243a55add74aa53de05aa7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5e089277817d72cd85ccf40814730220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbae2570c9c4fdbce9cb517eb60ec8d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621742a42edfd8c122759a948a0584be222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7af501451398c9c5e030e9272b1b5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906e833e6b6ee1f123c1faa8ff57c16224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad38a194ff7ad285f3a3945f0ea3f15225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b3a625ead29b05391243bfc97b6bb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712a6aab6654e81771c11fae8b762f7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca78b602104f9d87e28a365f44c9fe7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2c01043de05ef1b9a61d34ed25491229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e33e0aa4ad0ea363e82d71b826a560230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d8ec1ffca41a5d0b8bddeda5b3ea8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1ba51021e3b4117fe0a50f4e52d9d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a33e0ab04777420c18a735f928631233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7620c127a8c623690d7c3dbac50df234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96fd0794a90bf2b2e6e399d6e518e3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25aad9fa3c36e263fc637516db1d9e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fd5cc560516a52aac8f81a13242fd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02c0a958dcabd601678d53a027675c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c030d40086665e58129b6fd708871d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f419ff7a4d98c9cd96fe2b0ce39422240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b8051af041b5efe0aaa2202c7b316241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eccca2ed2b3a4dfb41f8981d3b1b74242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361398aadc2c07ec0b41eaae6dad8943243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d7a8dc6f21c25f5c58b7e1e5cd2f6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3741a6066e7140a6da2fdbe50ab88245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b5249873e04bf6dc46a8769fdde87246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207408d84ede423009234effce28749247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffeeace9bb7ea94067ffa2838a4506248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74fb0291a33a35db66c07600f56921249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e14d6ac56cd108071002c9b08c0aa0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ed8508502eda75fd88a8a3913cc07251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3b32c660ca4bcfc8e5dde2c079ec2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3343424fc318cd0223b92d5af8448253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ab05195d9edd3c421997ee81e51dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcfec781602580053d0490080ac83a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a5c81f0295e2cab40bbb4fea1f9c0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d76089dc9c7a62eab84a2ddf56886257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c18ac1a7a7f03e6a0d79d1ad9a03f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea413723ec8979c62c9cc514481ce294259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017958c7865e049438de7db0a3a0599d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a2870ffb427a7d52bc8d2946506c3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532b0227c424559b28860990ee96886262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013cb37cbcea095321e8d9a9ea3cfcb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43df396a6c3cf1fd98cf0a38f94dab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe8c2eb00abf3eaa92c2141f5da2c0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2427b1d4e0efd2ce0e44173b2688d21266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75daeac5ebce992517ec0564a589c3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323a86744db44b6415105274cd78bf3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67186170bb3f9c6641b076689023e71b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913918bbbc661246183f323d2489f8ca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76ebdfa3031f6b7fa84a53c7fb670e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a62b53384bfd9ccce9fb5c06f79e9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29afb4a4262311185fdf4e89652df1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c453f52636480c4ab1da3bf4e0c75274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa959c2e003245a0fbc2fd2be38b5230275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a9d61c3db212346ad9d265b96c5e4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f881701127e3d315375bff51ebe867277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253a8a3ed57199b079888a7d4b7ac47278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b16f37285192dbb4027ddcf07e7840279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9c104bbe4c1b48c99caae1a3aff4a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026993f4a953e84439ca043be1837ab9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40412b408364b7df48cf5459c97c44282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd55af0089be768e616fd9ac7a910d1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb24743cac462b9e96469794d87fc4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb658b9a93ffa5f71ce75961b78a49285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f509b0f9444383fdcb7eac23233a9a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31f4bbbacd80917712370bec636998287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05cbc1fe0b4b90a658e10a2cb914d3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08850c43b603c4890162263ceba2e00289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf69ab51342f3e091ef690c25ed66e0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e8f92c45babc9e8dbb17dc4ea927b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7ddedd18ed89715c686fad085773f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c48cd4e3c358632725513ba3d638f5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b561910ad0d191abf264fbc6522fab3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27efe4f58979e2dc9ea89b895f1fae8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459e0ecd11f573791a98f74e9574ee2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540e00859684486bf2d7a1e4f9baca0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521352c8d946ea73d7dd0928c5cf3f60298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365b8902f8d2a657d633c432d45c23d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef13ab441d0971872d4baf0bfaedce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0d7ad22707f35bfb5b70dc33e50f4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1e093a4e2e475e6513dbef652cddd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d3af91a22977aa5b8cc849a2836ff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fe8cce2fc28d436bf4e0f9b319dc0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15935ff60c6cde43cf4fbc54afde6b6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632132abc0b11f03c9fa8dc3de1a4327306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b16571fb2994e22e1f76345d71c40a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963db19677b6234aed6f91532615e4b3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd149953fc03213b7c0211ccda599e6d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54873d1be0ac3744e039d49b6df7a16d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8bae942896b204e0d81ce5d3f40501311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc10ac9bd596df8e449bce0ad3e76c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb3b4763c836e18493cc47917a18fa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285c993e4af14dfba1bd4aefa43b6f8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6f7f842c23185677eca3ea66c689b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af97750126eee26bbb90298e1bf38f7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3ac4319656938f5a243ae05b00327317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28d52bffae6a329b9aca57df0ab7ad318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050477fe7833955bb2ebabbf283bc31319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfeda23000da2d19b1c3cbe03f9ed54320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f030b8d0e564ee62df136a996aac2d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee034ea634b05bc21b5c323df21c9f0c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bee16728c917b532390847bd62da31323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799c5d883d103ab06fb349e14492792324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc24ec960ea62cc95d0b9dd5cb2f67325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae2ac0767c08d0c21cdc1bf1fabc00326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b5ecb7bcae2756dc0c7a1b27d419a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d9eed01e11e12bd546770951253a8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326df4e6d1fb5b58ee6a4031451bb6c3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c43b61ab695ef76e0afc781a3cf32b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63346da761d0efd200b3a4e8c1c247331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a70fd3ad3d4cc72714763cbb516b4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b585738fcd2606f3b3abae04bd0841333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfda48c1b8f24fdfa76929291ce7eb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f440ffaf5653faa47db8818479111f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593382d8bf604641e06869fbc68849c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526804ff252387d6ba1223ed0d22d707337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc97b5c304d92e31a76f7c2a2bc2a5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870a5bb1a898cc5a7f50864bcc89b2e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751347eee18cb19a49a4c218214dc4d6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5de56e76316a194c41bfbecacd3041341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363521432a1650bffe0e8e17c37cc41342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd864c39c0676c699689aca0b412f01b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391eed2e15c8fcb99ff190cf726d259344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525ca255f2f99887897167edf9c0b65345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47bc73a647ea29d85266a18df72252346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de7296bc32a900b255cda202f0291e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612db38e29b071b9130dad132cce878348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784d9cb547ef5ccd67567a667a3ac57349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b634992376c069bb095eeb3549f9fec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfaa767d1032e19068b5f1f8af73d0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5337f4dec262d8971f7e59a57c6dad9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1a9f9452813a01bb086674a3267b8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602525099e89d40494d20731f1aa0df0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7049da3d1a3444a64025b030710c9e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927768437bb1bcfededd7afd00bdfda356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7d89816bd77fdef39482bdc5b1bd2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0e67fd702c2167bfb3b09731ddee5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ed3bd291cb8fdb5efade68f8d9350359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364f399e2aae0dad6b1502d99b7cb97360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd7dbdc0c248ab0b4e8aae1a1e8e2e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399e7befc0e95b6dd939e8081d96e27362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bc3ed0e903c13878a185781fa0d4f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9089b94ec6ff572542af43fc5560471364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f2b9e81812bd9a6d7c18785d60212365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ea2d218df635b9ab10ed7207787e9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe23a229632f6f25d21f8e4a2f80aca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2ea277a8fe67fe47b5d87bdc9152f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336135cd3fdbc2d9303de5c23e8dc7e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21699711d9866ec4d06e38c5f6d29192370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62141b917e752586dc5f4feb0a0aab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d859ab6b82bc765f58576db18911b0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75c7fb195809691bf139629b0c1298373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f42994705a343a28b947e861472d8b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739d686a0dcb7df28f747d8ef187a0a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f991d36df4000c49d3c5613650fb1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5ad431b23a35b97b566c0aa2df3c7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5af299c2439a7dbb9f428159bb3f1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575061358efa69c754985cdafe60e31379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695640f1edd7e58736f606d5044fe58380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b205ca1c885967a59b3c8172adb21381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e2dde5043e72309a6d0e35ffb1e58382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8429bd52dd24b69e8549e2679c1cbc0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d1a0b51867a8e6c6dbcf6058876b4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b52260f941836b28197d340c71ae78385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02326939d7f00550254f7b31ce174b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a2cb1da24300540a3fa6e5941adba387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2a5dfe886ff7574a1f4a3f854f7b7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03097a0643b806c443e50156682683f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98a01e225a2d1bfa27f77153de837d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9024f86932fb1601d60a3e5a270199391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbb124f3cb2e1a4c7a333a087913c0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7832f944b29f030dd227b8fbd0d441393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c6d6d956563879b0dc357cd5e15f6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f4f4b585cc53224b3107b68e9e441395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb003976fbf7ccab0b81473552f3a31b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7983479ccb084d278a556f3e73938397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97341e59550b28916efa25a41a0e4db398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b18b807411717172827a0e38956d3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40022a3d6007941b5c32b9df377a0fc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58ff5b0f8f6c7697cf4d85c6e90398401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ba886915a0ff98cabaa276590a591402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9518a02d3287cb8d08d6f30230959c0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f0aaef6f0ed5a2aa170b9d2f9ccdf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba12bcb2b3ad249cfe25ff4d62c968405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f2002c2085df26a720cd66effc4ee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679734b10e2175272add5c157ad37e3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5175248d5e17beee978f6546e32a5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d8506c32bbc213d6c2821b2abc360409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ccdd61612bbcd13513e73d3e483ca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ecb518c88bd52cd499c97eb52a987411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe17a0181b21c947e26cdcb1fa0212c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb50a2012d4239ac50d02f9b252cf8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f365e326a1c4e9cedbe1c18bf8ffedc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75307e739d1893c1d5e22379b26db01415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd9f1ba65fa06ba9176d736f4bd5f9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb1d6b8ae4a180f4d590a1192351d7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55152aa82d47154c09f6be161ed8c1af418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb84192e6d53500ff555d0e93d2900419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc00a79493f7d183ffc148f8fa46b01420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40410a7d51c10a96b71c928b9d147fae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6bd4ad2046dbd3fafddde45fb7870422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f37f4f974bb93cc773d07a6c425148423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2be6667b2c7ec7235a1fa20d3f0e7f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26393c14ff8398ad88ce45d80dee58d5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8b7254e351bf1ac8fbcc24d00f1af426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c96da859e81c713eb698fadd0f520427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1ca51c6fdc82951c2f01a754b197e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a60a6f7f73fdbcf8bc86dc89009fc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f18ffb7dca39fa3cb990d88256e0c2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5f43e536af50d1ae8d3316101d62e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116f33794574f6194fc4123649c15f6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d374234cf780722a5c10126522932c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891774a4df5adaa16504e37372f034e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d80bc3c0872eb7f1e07a0312792b9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7bdd13e89f8ea6234b36966fb38c6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed2faa201c130460ad08ce9e493471437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc51cfaf6a193bb0c06f53a79b67c9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcb546fe58845253b5688b4a0479bb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eedab79ad5b2b23fe0ecc6e885b530440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b62f42f429e61ea5118d1364e9e5c4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf9bac053a1fa003eafeff3c419c65442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12abca7dbf450fe8de1e79329c2183aa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca233050150a4c19ed834575cde45176444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb19b79fd7d03ae9c00f374f05e41d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f76edd0e332e7a567cdf9de36708f2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340f37e1bfc0abe8767151ca3bef6d6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f3739728f662ea8f3002028666fd7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ec83a6de2115877a714a2c9b836aa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254cd1c33bcb9bf89eafeadf384e7c7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a997441aab8bf401f5cb930bf823a5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cd2ce8b088f6ce47757f000d7f66b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d513a91baa366ecadf00ddcc2dc6a0c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96093f4ee63f2ba3ea5c19df640e5956454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5c6135f58afe4e39d32b4685f279c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8555c8da06472b2889528b9c08266456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f16ba43972222a00a352859acec80457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12601cf3e2b3bf24a0965225eeaf01458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646e3a96bdd273a7fbd316784fd5dcf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7c34f54656253bf66e85c97971af3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ce3aca524a6142abb530c8b135937461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02e8d23dcd004971e4a17cbe79b973462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6d67ed9a15117cf8c1c34c9a262c7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef3a7a5bf3a2f0a28a7dabcdd28f3a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76884c0e520b94a4ae0a466c288d4aa5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70606afa87174083c690811605d6bdd6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c03a92ff4e6e3a3acdb50ebdac8809467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cbc66103680c025c3925089c35043468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e07a797d1d90a59252f8a5c463143f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebabe227516a2617a6eb08befff6e8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f29ed64c33a41ef57ea744112b8af1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caff07c8d27f94be56d8b63e03f0365472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2ad8703c7442fe42d70d66e254d4e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca964cd7a25dda352274f858d0826556474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b7a8fb20e6004551fab774fbaf240475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de3eb1474ad9f8a65e901124936592476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1dc46183ca8270dc8e7e6bad02659477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338ed6a3ad0f486c65f3688960d71b1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ec4d6c8d7fb3512e8729252aa3762479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030b3058fb472adaf393d4369ba49ad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea1bbb246a62f04d40b339ecd42525481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68869d299703f0fe83622894fae42400482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cf9456880d29e5dd00419f40d0d02483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf902347265ee3ff135ed806a64d1f6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65926937f7e12c43b05b7a0854595ab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790c1327468c0179ee95dc9bf98a532486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796bdd13edb8a898fb754275408467d2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85ed169749066a214da7c8f8079142488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689319eb785ce9d533a1932096e9717489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59122e03b878c42d4c42be3cb33944490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec974ceef6d3f82ae363f9093953097491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c073cab10eccfdc20b1b9bec8b99c97492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e32531b5924d46ae7dff1fedc8b189493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838574f02aa7381af198d31d3d71c3dc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35973cb1cccb4936e4bfce242d9a435495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bfabdb843a4283d143ae9494e1b35496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3121328a22befacf2cb832d4562a8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680bc2a053b1355a4aa25b580e02a3c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97e6c60ba00b030b668570e2f63e01499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e4443f0a7ed07abacd9111cd4ddfc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff686a9d6b59a8487ff9342bb6474cc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fa60fbef15f3be1d622ec31844a25502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608748a9eb3a864c479c93e291f3b49503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d38f4514fc77dd8245684e0490d8d6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abf9bd46af2f66ee84bddbedd417cb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e44ddadbbe1a70ad0f53ab125f70ab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea993a0f839779e5c85ade45cbdec4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac1bf73b69d29855dc2b14b701b16c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88feec3eb7bc6cfffb850e7d923aae20509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcbcebdb69f5e35b85ae704868784f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83d34a71fd8a8d924561d315b06761511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b89fb9e1ebce5cf4b829cc838885a7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad958d15110f6d26c6dce7b0cdae0b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca76a70c07fd39c915226c2b74a261514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5485603fc345bba24821ad0e1667ce2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa269425fd7756ad4d6253c7127f1b2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a93aa7ed113916756cf0cb687886c4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f915cb4ed497a73386d25baf926a7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463efc77da4727c5981bb9e790ee60f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ed66d85a61c589d8c76b9201d620c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463a4e7e308762dcf9d928737c77725521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48840720f1b70e2358d9144fcf14f93522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a8a55514548b31e99133c5b77adea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00de32fc202ab3fd75cee40bd4aee5a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498464c601a60f5ace66e7eef9014acc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3d42e39b800003280737deda13b05526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f72d5deace073599115bba4f6cbda4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f986b3ff9b444e4701c7590d5fbb05528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b6ff302605251a8a19f4a1a6119bc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a830fb0adc1f3ad2dfc3f63d044e0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cfc2fd794160139327745e19055c8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0069a415c8cbada21ab5508ee66ce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b425684bf31f74563ea224663ed6e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbce9ccbb975944879d634a0940478534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa4c721f24edea425c0db471a54a2e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ce34779fd3645d73d1ae1da6c621e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a5c84b9c6affdf99a5d1ede6054af537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f569332928c864d2f5155c171b23bd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8c807f071081ac29b05d419e176ad539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0756456848535df03af6bf3c8f1bd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9afa48026e3b486036e0b2b9e70aa5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b997ae9cd5dcb81fa7a6ca7e4718a7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e9c5a8a69065b58860251b8dfbbba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7235e947bdb9cc41405920f91743110544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3a074d41ab465c875577ea6aebb09545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35b23087219aec43185d69bda215fa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46c4bf3df24129b68cada8a2dfffa0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d5129069e3311a557268ad4dd87c4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588fce044cabf103f7cabbffc237965549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206faeaa4932d2fb10711ad7662fa2d0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932bfbed2438004dd62c7e23aa87fca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c815f5f04428ced68c7f4b0bdf3de552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe498d7de136baff4dc51a47e41e95553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445626569f4900abb6087054c55f2cc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba902e1e4ae5e2117ba19abf9832d12d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb328bdae4a0eeb5c040d4a09bf13e0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208dbf998337c3098df3d5fb4365abe8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14561c36387f5f6c04e4eabc4389105558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1771e064ee90d3b287565b4752cc918559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361b4875639046b01577f37e81b0530560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6aa75889b9fce7dffe00bfb28134d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68783ecfe839bfa5516a0131f2d3ea562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83688ca85d116653a72ab2c51c35ef74563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b777d74cc593b5dab2821c5dd42bc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e18b1f43d3e746914252404f73bc3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5581f08494e13e70c3da6b0e1559542566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20f334274f68352539db4a4c03553b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1077a2f34bb081799d2691c18a497568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b41bf89bfefb4d392e37f271828b3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda797f81f11e057bb92ebfdf6181648570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0150afa59c7595d0076ac0764153b06571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835cc30734b5e77d33c47f7ee6c8aa7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7774923dc9afd324480ecdfd1878203573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba851940f7e9c7b005aaeddf2e1de2b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a978b25d1c82121f0f1b4103ea082575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09786d3bdd9017f12912597c5a93a073576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2644791d255c7b74c5ad4378063698577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff3103555ba3a17e4881638e7d3dfb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f1b4f39fbef3ebf7b64b056fd8425579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87866ae253abdebda6965f6edd5acc99580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6ec0b3221c86304827335f6a486c7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a97dfa71cce92e07d149421525a28582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f9f6848d6f8930357386de644f7c7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb1197beefa39fcff63fa88e8d6fff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59a34c19d61f563f86b7b823e593bb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799a3626201f25b872487f06b45f07a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa0ea08ce990414bcfe72ef743bd7d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4ac7eac276b4210020513c7e724c0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886693999e3bee1d0c9c6c8e9b4dea28589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6734407f5a6e64a708183a57faab2de590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c073cd10e63e0353f4e45952b34b8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0691127e6b60ee026b453deadea64592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22078d32c1ee3f0da5bae31151fe64593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2abfb907bdb34e666c7bc36027783d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5685d303addbf84cd67291580596627595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b5c4be69efe522d32e26fbb7e8338596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b077d46f1453ad3f006247751e5c864597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea277c5ab8beba1e2116a4d5132755598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5f2f35921af1d4b45accea8218930599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5a0471c97780e41ff68dc59631105600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf64b703ca0509648cd88929de2322601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002b3db42bda532a26880449001e4c7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7070ad833ac068e339695b9a4454d14603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba52c62a49efb2ddaf5d3e019a58d01604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd82ef8411f998e056f4a596aba4ee8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9110f0112a59879533a455d89018b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7f132dd3c9ca570f884b2398d1306607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26db2982049ba0763bd68014782406608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849005b23214f504a2df56079acdf09609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb22d8964dfe593fa19ad4f2453d0cb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ade14f78ee62eac75235b7e7e4eff4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3182a538abe035b05dee6ad2cf32fd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387dd03aeaadd5a45eba3797f053d441613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a234de0061756f813b8cb5e8af47d6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c59d5f8191f1f7cc71390c4af9bce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a2dd9a17005ba242719e916619852616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bb979e480c5fe64594b36c94fc739617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a596435cb0bc069a2ad3387d3d7b5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf273e5cebd1998a02e84b75b05b37f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1dd8b5fceb7feaa735c2903b3a9f9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971cf8f01f98f993b1d436e2d69e9732621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3e2c9f6b433a7f4cf01c960e65fb0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216865374eedd8524b7c3403c74d911623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df871f9f6356d383f56ef5bea4e17f4f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb4302bbaabaf1600dd401e070e28b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781085cd8a7919ee0343e3c8e68c37e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e61c3749d5c7f708a631310aa26922627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448dc4a877703b5a5ad42b0e820a509628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89df15c50d26bcfce0f5272f4078ca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebb75aff709cfd0ad604c64461597d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365667edc8ca717e43f9bd0498e9662631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1964bbdfc34e0f9ba08f3a2af78055f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e2a5c9ffb04674f82103018c8b4bb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407816d26d8c1c81c3895ed80ee044a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3baf96c494699fb7734551aa20c0ad635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd4c319144862628ba03ba68b7cce3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64629bbd9abef84c090430e476c2508c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acdd04e086fa4dcd16013f4777e873638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b0069351c8af26d9627d62ed20c7e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6a1307ea892cc960aa91d43b0048f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e4137c7500b7df56ce129ab1c70c5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed509e1d9b453ec5091a527fc4f56f2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d842738d7d8c6b99959c2c974e188f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b988a207286658bec116e0bd03314644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c23e57234fbf66b90e6e6ba22409f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec0a916e5b30f999cfd79acc2d4719646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0902f78e5afac4b6fa0417e0195890647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58e010b9e8defcb7ed13d1b687bfb9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68154857dd307cc9774a534eba0a5b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc939ef19dc610a4b33f6335caff682650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05463cd04612415276ccc4648b18fc8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2a1a015f688e09405e8c0aa639bf9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e40caeaf1ee8634da3b18f3850a70653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef7061807f3feef98f6705d8739742654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3893d0652e431bcb1d0d543d2bdeac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9637e7e9cc448825eb9c36528a8c5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7529f11570286d89064077ef683ba657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdca71d8fc2c5517097384d5094faf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548acb209646fb2d3ca057e0607cea75659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c69dfd6527b8c61278dd42614d047c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0cde2b1df6ecd43cea3170f46c535661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb5d7c9bbca2c54a17de19732fa993662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c76eba5d2c406529c906eb555654fd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba97f973ab286621c257569b892fa9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a52fe0d90b11a3fe4e2d6c22686b4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2e6055e4c510126ff4bba7c989935666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87dee365bbf2925ca6a9f94c26e08b7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94a2ce8306911b5848090411ff6fd2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e503b6d092eaeb66b29a08e8915fba0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52816111fae3188c9747c9d188b51df670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd741d247bf3b961b0737e92fce5fe26671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b597b48f3c91f373a12fca4aae0877672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a2e83f68c40453cff57a39228d79a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12580300861ff0199f185c1fc164de4f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8122ffcda01c9496187ba8ff41e663675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12fcf4e24bbc6c4844e99646e701eb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f546a58a9e6255a3ad02017b04dcac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b351142c095ac968d52572cbad1c62678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a16f081d64f090016e8cf8919a17b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256f7b9c69d72bd44102d3706a732d7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a229b57aad1bd7f76611193dae38bfd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0ea0cef0002c8605229a33b7c4a2f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b828aec84ad3c5d8b9b8be46ffb5876683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835548f205153e5d2a93d768f5cf37d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c82f43ba2ef18ed42aec69c302dfe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64118c727bb315ebb45aeaed55a47d2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af479e3861d2f85091dea58c64d3abf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd666214b821098ccb1c2506a469a87688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6a4a66084d65c874b3d9afaa446a5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ad6c76e777bf8298c6e008601e69f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f4cbdbb7b980780de4c3fcc3744eb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f504a55eea2fceb1c6f215813bce5a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a4e2c70f5edf3ea94cfe0d63b05a5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d13075439ee4c514c52b5ab9f336be694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ab0fafc7e188ec1698e64cb8be218695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb048c4d6cea89c632cfea99a75226e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702df8ec62a35e527eb2b88b28dd9e35697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d76e7eef0d840c8ebc7ad90f6363d1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a00abd93ff70e867c17b1589c2e550699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbac4ab0eba0d4ebe0ad434fc53cae4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66834bde5a40081d6086db7e0794d095701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3abeac7e0100551544eb0254ef66f7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec93397829e0d3af0af84dbcaeeadf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a234da59fe2a0b802b8fa0e3edb4c99704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9b7282966772321daaf4b08269126705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b06f18ecfbf9491e230de06bb3156706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d3f7609aa785340f01807748181b4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b799ab026364fb050a8c18433812d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae09335ca303b40149316af3206f30709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2762d0a3c0ede18eccba2df77d3c53710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1517ccd1d4b734bf216879550a3dcf2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496df3c7e90363c48da9b2ca1a884423712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56400a05ef4414ca3f5ded20e1ad80713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96a421a6ae7ebc85a126d0bb4f0461714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6f9bdbcea39a8b31e96940274926d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba469b5b3c3b50c68aca7484ad6ea5af716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a2b280fac0be6828296978e282294717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea1c92035c525b38b6668d05087c96718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4503704854c48afd430b991763bd3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815fde05e46445fb50646d8d47e40da720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150287b033b861560a16048aa6344e7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0246674da511b5e433fc1ae7a0a41722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee1b4abd8367854156d7721a6ecec6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a682c59b610815890a5ac19c4f8af724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3a3381f542ed3044185a48084917d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb9fcefed8f0f349b8d6bb3c145cc9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7b73b612c2e696867c35cb9effc94727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a55fd1b67c803bd9e62a67a74016c4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641de1875016244be258ac93967da3a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261813e39186f2bf4101bec9c768fd31730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1126a82db65dba802d1d4ae788ce4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbee95e3cdaaf3cb285d2e34e75b509732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e01102c93e5aa93b77cb5df4905161733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa0419449d2ad072e7a4c716d5b370734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c90cc5d5db30a51b9cd6e0c1e0cb6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964e09a3ac16457ae3aab8725067cf5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365865866c92c25768c4448054f3e45b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096680328dd6b5e3f9aa1b6edbdd89c3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d583d4ada829dd3e9272c42d5c515739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf187821431afe1f403fa8f523a1553740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea87cbe2db0a2710e590ad2dc8166d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b363519a4717e7e0acd0affa521e631742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cff3782106eff8ef5a5094332de86743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b0e6c01d3819aee0acc2840aecf8b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adcc6bac7a3e74f9be898bc4e6f0d40745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1ca163a4215e9e130a5d18da6583c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92308648b2d8d56c267d4c24e49472e7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d87d70f2b8ce9cbb491ff7c16d1dc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108169a1dac6e04fcb1447429839d1f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef0a99efcf521b567a9c26cfe23661750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943d97efab954b7dc51eeae25d136d0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d81ac6743f0b228b575c6bfc47e11752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32e1317ef84305ed1bd847fa5fd750753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fd86f752a0ad71c51d0da94b46e1d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f6d0e07c7625d603180abbbded641755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49bcb173509f65344378af09114c35756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfbb8cf3a0479bc04d916e6b8fda32757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40303cc4ce410e5dd671b7f57fe64cd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc614eff9393ef66ca4825ae8fa7b70759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>