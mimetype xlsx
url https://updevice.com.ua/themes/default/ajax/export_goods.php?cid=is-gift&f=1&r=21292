--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8efbf2e8b54ac31a83d01e085f61d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2bca89db94f668f9fc9402efd69ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ec2c31d321ace2a02ed597c78223a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9908117523ed7ba2276dde1f3546a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9042ab55036a450462f58781d1bd565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806fb6192139cf9deb673dc57d9b4846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a0d031c5060cbd231430aa38442917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ad6760a0b9835a6f8d1f5031642f68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b71339922b636d946239bbe8f62c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b238a2798b07e7f46ad7b89bb214110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc95cc1757d6f32c752130c193559511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43d00873beb65ee9227b474688dd6b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71cf4b9a54b523bbfb1054322a256513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697d55cddd3f92cdf56264e6decb0f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd919e98a9b8978e2f9a798eaf4f75415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a38cc7a362dcae293da62301aaafe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291a60e34fc08680cb43b26922200b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa002c63c6559de8089a57255842a6018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6c1c191116d9f0ff4de3c9ea3052219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb74e77485f19a3effdcd8778fc1e4f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61489ac3a59c6bbddfe01e6ca193294821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f385f5fa40955d00cc70ab7fb89ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a53063bb6645e451eb84874fb5637b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107cde62ab0c25a4897a59a39b49fc124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef1e418d75a2716d2dd09b87506b9625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3cea98214b828f56ccced4180b56026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36843cde1a7322b9949106e0c3c9157827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30441b5785a393bee225ee318a7bdb4328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80573395213fc76d9228260d31ed634b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef16d644aa24a09cde94c20609622930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b26ec7050b2537c9b9043eb27523a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbafa80be6df151486ae0b9bf9205832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de413ee091c35e20b29bd32207b3cc133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed08ff7c18b9edf2672a8618ac092634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6a8ac7409ff8426d55ca5a4c793be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b749704c1e4bdebc4db904aa9ada3536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07671ce70af80cd081e0cc44c85fee6637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bb6ff459df3436affa6860893b20938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742bc5ae60b1601f5f6e4117593e2be39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2cb8fa0214ff7fa3b9098cc49aeae440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f10d782fb7dc2d78513374ccddc9341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e9524610f670d2a85a061cec674a542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c916d8e33b86447d0edcfda2a93bd2143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbddfa244af9fd38db50b82c027d5244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0db3e9f98b969849245d91789b883245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2dce426f04c07d4736eaee916d7bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ca017ed6b95636a228f66c207576747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780d490b263f81b7bd4a945c65907e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd73c1b9826c437f70e85ca0761b0149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd70732b1d71d1a0ef66b0a8874a13d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51f919903669e69a435ea5514718c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb001d4349498aed59a4cfe4cf5c9bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d1f7f432cc56cf0e2addcabf76c0e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59387875620a63c3078535add21c9ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5fc625610d8adb1a5ffbd7714a0ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec0a917d98a88087c5edaebcc62ae456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fd55b1952b550fe7e109fe6a7cbbf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d94a78c3d0e6546299b30334eb9d4958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2f1d2cddb5bc068264f3e7cee7f7659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e686af814a1893eaeb816c1f85dafa560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244e42c018577bb996a30562ddd39e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c3d430f0ca9c2b8baebd6fedec9f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebb89635b50e79db49aec95eb7cd9a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5159fa4e4c86dc06947fada0bb9ade64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88beba2bee4c6b8c032f0d3e38bb5865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15139ff85447864eff42aed3aed88066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df38aff797ced742f017f68bbfbbd267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1575d13780b32c93b32017126e3a27568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4a1352a205ea24ff4e3361a0fc20069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb82187441557068c1499070a5ff9770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fd434ce78b54f6ddfd04d752ccfdf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52f6e36d7d0ca00a9706c55b96510072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54349fd393aa0ae0887e098672f0e88b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd74be8ef2ef2e7dcae4d285c036c974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4252c5a6a1f61ee402251a03fd8db75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54d10b3dfa119a9a3178a65856a2ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18785dfa9b859b5cde4e20515adfeb5f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b84d72512276bd738a4d115115233c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8001872a02bf536c481cb152c7f62da79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d70cf8cb5cecc0ef9330802e7759980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9ced6e1ca3abfb43d02e1e6cd0bc281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11e686fa5f9acdd74d7df691a38e7282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046ec31a7be853055c81510a7d29ea283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99686c2dba2a65384dea4098d1953d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97801c387d2b7436cef2d5c39aa1edba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2cbb1e1989fe300bc8ab666860cad186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de2d6de9ada38b8692c8e49f8d33a987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05cb19db4370a5be553e7864a23cf8188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6323ead13442248fd1a45d3073c7d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c68afd91583eda83735ea2fdeb023490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa1f58a4c4253b5754f5e23377431f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5c30e2215678dfe19836de3b3ee7e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18152aa13702abce5a341600a8d9d91b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ec28d66e23501ae5b6aa0eb4e129e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfdbdadcb9dbacf45282e39ea4825795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ada5fff8ea5594c24d1b8ccc8f5bc096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407183c58a86c640eb50c0d345ae86d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c871a96cb0ca176acfe11913f7e4c198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93e00c728ab4c152628e89e8699ffa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59cedc70c103f46c46a90aabdabb17100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db0c304f0060a0804dfdbbb3c0ad01101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed04b1a7dfe81852b7b5ba1abf78a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc88f91b027a895b75ab5a5bb0b319c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a15cb8e451369089f770328d8f4c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd55cefe6572655abeade0d80b301d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934f928326fd2b44c31c151ede9ce08106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cd4c9f584d331d3a9bdae9bdb0794107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81059d8acec8d09981b2934dcaa294a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f24f09d94a878f8c39bdd28bc114a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e08020a3db9f819bdc7e288e263c8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26814063778ce73f2e63cea0226cdab2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd85ad394cc708344cff480e1c85748112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b29686d9c08b4597e8db92b5a6e1f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088482f1ee167aa1fbb9cf34b010e0a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ac5e31ef4c6198eb13672a824a72d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010afda058327ed08906f0447f64852116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5c4ff8adcc6417c99b90b95fa2ebb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7eeb7cf180a2474171ece7a908eea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377843f4ab1de944c42477019920d77c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e93203aa69469adf6e5f4af473f08120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16939642778a0f2c5b7f7573192b84fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65e6bdaf2d02559ac6f8b367eefc0d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b5ea987c5a8978599fe3507c36b21123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39ffb2e4d94131d4bf726fa9cadbc9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136fbd31dec99ed44342fc87443f3d5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b469a353e011326ff8d5301c9338c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bd6e22beb206c20d505c9aa1c5577127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025d6aa50df5501e1ec635cbe61a5c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393229d2485e236b6ff3689f414b838129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44bc5a9cea044bff34f023fd5a0dcb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c46cbe151b388589acdc8a2637c951131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d356d7024afdf5bc7dcb01e367249132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3b4bf02576d057ab0d34fc44c87ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c075268e503c094e48cc84d3f00f51134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919a2373932d7d25eaf061c4575e93c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87286d1fb940c0457818a178b7871ee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a25282fd53a5e55c8b5b5e612c986137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe0cc9feae5687d274b906a7b3d7b7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f12aa8226c9118818963832d4f4f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87d9e9ff4e7be37eb9a6d5a48fd06d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65dc0544e8a813a1be6ffe8bc832577141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e28d6b987bf73a33bcb896c8cbd1cb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66273f944b88a785be0659646b3309c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab8213d8085eab4f00f2b9d1cf964b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13230ce8a6333cd5d73c8920364c4fcc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad94ae6858a47e467b22552d05fa3ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40a6d947f88734d0df13d7f14d7873147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a491a65a1b3afe765b7d4bf1480dabe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b962dd133a060500e702cecb27d8d1a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c57fece137a54f1f2e3c2a4ce4e2a9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7027b52fbe2e8eca96c8464f207494a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7c25c71fd5565293e57bb3ac54321152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fed550766007a34122f72f1ff82365153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdeff8123cfb1072a848715c05917e7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8465dec31811acec98ae553cf7bd28155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0997575d0d61e5851d72387fe29d38156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d3fdef0fd1679ed2bb1f8175b87b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbd2b88b7f42e3fb86779837d3f9da158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd682ab8f5a729d6559fa4d38144af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2fa9d0106274442d732cf94319894160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18228ad6fd56ac5d1feac1b975ea6d86161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a543027d0938133c28937864ca575162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161acc137a56abd3f85c334f9051c47163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381d1fe39e2bc54769db53f6f08a23d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c8c95afee2988defc05330d665ab7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295973cfdd4f71f701681a26528e444d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8d20f1d4e225d1d91190e005a6ed0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b091af3a16b572d68afe5adc391ed8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6def41fbd0d55fe3069616959de0b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64049a91bec1c9f062e28cb7453c58170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c105dd20dbf873f5ba8f010da25919171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca21abc2a0d16af5b7d10c70203f82172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f3522459194ae44b8bfcffcc90860173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bb03588271a56dad8e7fa394b0941174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543902e92504d32f7e547dcad313312175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ef1345c7b053f10493c3aa237231f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc4ecac10e282de92b0dccf3b9d637177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce43097fde91db02b5dcd39e9ab4b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6e087793b0e92c657929663d9b29c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b003bb5be735d1f910896c2b029e644180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef882ab5fc3c56e1666f8e3b19a437181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96f5dcbbd5d6d2f69a8dca441297b6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c99bec8e6d7064d728c6d938a1148183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75aa5850253739c702e9749ce823621184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c585fd21fe8d40f205040b87a10bce3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919053677cca4fc79131f617a6822ff0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02018ea5e48ac7c0cb32896073014ee1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de76570e0c73e6a2e5366c0f20d429188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68598f15d1465617feda7e1a71c2092e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053f7bb7d910faefe63cb3111a36a44190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f9ff0edb35b72d9fe49e10e856fab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794b3293f9441bc28e412086fbf521c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6844bbea2370bfb46928bb3e1ab734193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7883a190c73b22459189eccc6633c8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d8646efea5e8b25832b8529f0b5dd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c63f98b91417e4f1b1c3c5588a42c5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e6f38ed59d2b7860488802f8874a0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1b3bf34c8750aa15acf027265e016198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ee8e8e9df14ac92b52089b2af8506199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769489ce3c531aa59ff548bd4261ee8d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543e1b42d8374369a022adf82352c64201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f400fab8fe7a986a906632a3d7949c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5fa2e7403a3ab1aaf384a51c6709b7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673dd617f692700c1e6cb7a15681908204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211df4c2ba84f7e95ead2d27610c3da8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e75b23f77c1cf8e9e7e42a1c9d7a0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84abbda29a081e1b35fcda647eac8b3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c07b27efa129ea47333697d934588208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37d9daee633098e40df5c4cb9650fc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d7b45aacfe124c74eefc9495a3ebe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a2dc54e8ed4f4ba0935779c40d250211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def0bd3872472cc32232528b34cf97c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3dd13314525d4b369aa43946c1ac8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d138cbe468e06302f3e5bec8ef556214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aeaf1084ce5fa089e5ae16e66dfed8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c536510b236f9b00aca863d771b3a66216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613676e48394915139310e2cab773734217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057c9f35dac3bd99fcea818923f44ab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ca740785c566ce120c7fc1a994612219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef95d822450288040e97a0e07b1c238220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401a6702056c306a067c03859bee022221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a17c66b19fd6f8b923a38de3c2c4e4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664daf3ad50e53081af297f0f1635384223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65db093df79f891818c22369100985224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f33ce442872d3c35c78464f52f24b0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016a3025eb39b860a23ae7a90ad1105226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ac3790380c14620226478c157877f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d8b0d7724702a5c26d2385041db3e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08da8ede2ba42fbd050b5c1e5e32a38229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fa307ad11024800a8e03652b1da15230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652787030fcf40030dd4e3d510dd9c6b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90026a2f6a2d2aa126087e338c2b3df4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdec16a0e200557417036d3a2f3876233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2090cec4b195b1a718cea5d45c2520234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f56a8e3538708116a418981eba5fe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420240ea4c0c651a1625baf6c3c88981236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c815b65bcff2b84d22acce6d0fda16237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0089ca6c0c9363094bd4edac71953238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4787d48d8cd849d701e7a0f351a8cd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a935dc5f4e416f2de5d5a3bdc1eb403240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c410d61afce3714229cab25d1aa1877241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e737804e261dd9f935203a4b71b8b69242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e029e8248e7e2d472873f38457de3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c973b0eeffb2e84ca6458556667200a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93affc14e0b19e093803b55753b7f92f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14547a0ff3216c81345f248b8dfa65246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704859f0265f113bb6396b9b674a5d0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c56c2aaa80ab15c821166687960608248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2534acde27216d21ebe919efa25ccd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959a6241c877d31f1a84a2066f4d64a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5f709431e4d5f16b1659aec7bbdae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ff5c0751add3c36f5e1ea437dbaf5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528da6449d1a5dab56dd2fd43a256b1b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6badcd2b8a9c079cd6d2cbd133826254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e4f996cd767adce4fe08d25470882255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecd73cc2d788265b2f85ab1ee2f420256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710b264e4e6eac905c4b1492803dfc3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff92b16b14388d16b61648ef14824b9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ec97b59a4dc24f0c95c497bbbc97a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4af520086387e14e1448af9e503652260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e198ad5152955f16189218431ceba9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f6f5b25a39481f5549c372e35b063262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30b7bce0765af5627013ee7300c0a3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120fcaf2aa0507e642a60158b99a4a6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabfdf6671bdb8b173862b545f52393265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02e64430321e5a458888f96dafbc23266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77bfb7b1109c48d4f7f84ffbe7324c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3c724e72a40a40377b88e422dc2f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3553d899a212e69c3c784d4bc2b2e6e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723dc1afc98eddda659ab912c20456ac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b15541d62b25f60da1c199212e60f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee36a99973cb25aea382d278be3e3a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9b5c1fc7b9cc5baf47bc6590aa1c7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d35edc30a7a978e7f6181df4924b50274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb391fe250aa9ab2379da6204d36cf6c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65486be513a6e8c7a13ccf7bd54cf6bc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f062d5a17fd6fc641d80b4cefd72094277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6b6ef748c3a38b62c3d1dcd914c80278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1f59af42a724da83c4cfa92d8d225279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf016303dc472f174e0897fc8ac65f7e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85491a8148964a1f03b1941cd8a1abab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18480717d663bf29ddf936eb0c82642b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991907aa3d4737b25d069d3cccac6d4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1369afc7c4a9a5760600bcf9d1fb6c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c406a01cc2f8bd08703d0c257931514285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b512c000bbec285686ca706cde3e37286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa87b287943deaa5583cd17bc037bc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873cdf334a519d6f08ee01d61f89a35288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba21355cb91053c9f64f862e32d515f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a4435a9910110243d020820b0c17f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27dc828a8fcb769f3524df7bde575c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c619f942c39707cb472274c0ef05e0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb394a7350c81b97802857de0d8438b9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab47a99c3dc68a983cab05796f1572294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f4dc07366c03271185bb011f2ed43295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ae99cea4f7f758f96166b3e9c7662296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce424431b2aa744dab0b7cf5e208d5c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017cc4e04e800d76a2a84dd02b3e729f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699dd7bb8e7fb4129069053790a0bac1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a1cf164ff9f685dedd85c818ff6cc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f17ed0429911f5d31d51769c4f69b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5442c5f1a1df02cf6a10cafeda076302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20c266f9085ee66bab4c7fdcf122a6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187669eeb13abf7e060aa0a8a1a3b70304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e54755d18fab2cb71a2473403d9861305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ff03adf5af1d55f4e6b14ab4bf9db306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951573d5b583ce4f983951a13836693307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d248ae4f3ae42407169136a6473d5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a327edb050c907a7b2dcb81f6f3c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93a067dd25e26f6534d7b6f3ce9082310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309c91cb9c26c91c2f61626e0d28981311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956d433a97f639adab45f8c3412a0bd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7fe2450fa375837e1859c4d5d989e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499610fb6297ccbf6c83029ba19aeb7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ab77439f92bc5e12442094aced434315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76741a32613230f2a657c449746fd57c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d655e15e4a40c4db35cf0e977d5b94317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d8a5292f585f63aef1b4a7ebaf9bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5bf964774bdd30d04e1ec663e1798319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd167f101eb84f9079135c38405c6ad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282fa1f73f98511835f2d6ae00c11db321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a56b6380c7a496b500ffefc27f050322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba66761ea37eb0543586962cfd8f67c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fa5491b51b6cc1231a9d8e4f841bc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68754c8037c4f41ce3bd27ae108b3aa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0bba56a52b72bfa5860e005a454fe7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf56d828029047316f39defec76922d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef21cc69776804a20fa0c52420b11c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e244c297d84108e1dedd75e5d0f9a5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee65d31a03a823a07443fd19b6f1485330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40262d73e9e72e338e5199ad5997b71331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b957c43e85b35d55b51d00982e6da332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40d78293763a3711ca57e1536aa78d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acdf55e09e121b3973eaac980000b5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca9d360886dc21b42e92e45ccdbd2e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07e00b373dc0438cbff341757b10d8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3fbb704cc22d6354189959d5daf28337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc284f2a9760406fc15bbb2122982d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b1a6319ee08f518b33e9329811959339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155699fc3895c2b12f6dff467b39f418340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc6988bc27034c8bae9908719c375c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae00743f63d909a2d4e55eccac1db7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa15fa934654442cde3e771abe56517343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db0ab3566b50adc08b0f0bffeb8f66344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3b71534c63aa4b464eb08d1a2d850345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ae4f0f74e52ad3253e01a6d8fa90c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638411b3bea042ce556993bcbff76c2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528415e398996faead59b1418b485612348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45dcc74d75ad29105cda7d8a7d5881349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fe51c874cc237a787ea7f9e483479350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f7308768f72892bfd1527ac2d8c6a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835acdbd01caaaa80b110e45a90508e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33865349075ffb3730a0ca4ef12d87a5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f24155b33e2967492322dc862854f4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659509f08bd85712d88d802355f65e1c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371a7aba0099a245b8a5be1aa8f9649356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452911fb0668086b24314b0c210d7aaf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78505101af30a3fd4b49b29ef76b88358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e20ae018f334d31c81e6e192749cd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69117b00c64c8c6b019ac8f10281c9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663d62058a43a051c5f28fc9ff66e80361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054a3dbe9412b273fe7dabc7ff1d0b9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc424d3d544bf6b80835471c33d2af363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03423e0bc16aeb2d7cf4a87a3fa27ee9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d9dbefdb23f7c2b1c21ce75d4d39f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a335e13d9930748ec6e15f9f48c0c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703375683aa1b30fc1eb12724f705ca4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8f513416f0e4bdc034f4d6a21b6fb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc23505818c1bc71eaaef2a546e27c2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171b3cd01828e035495564a5a9f24e8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8eec6269f5d70d7147219b19a03d0d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f096d00f77246e22cd64b79d1c983372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fbf665610fbd26fbe300d639c5ff2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36213d7c54465119e4ba3498907e5e01374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced98a9c84a3e326e4e61b4e34b383e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59e65034b9ba6f7f61a9bf889a907f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de376f2d68deb04a6cccd3d8e4792e1f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604101b7844604d242771704c5a008f1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880be7c7a74252a95ae6f9619ce4c8dc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29302a8613afa19629ef0df30046be97380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011e118f3e17c45164fd3575f7befe6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0e0b92757b36630a46defa7e46c67382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f259f9c5570fb4c9e893918a7d53ae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70013286e0d3a0585bc0d88e80d747d8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8f7106c05f402462420652bf3c99c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb726038a38c906b8f934ea131697a2f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40101615b3befd6ef1f2830d00f5390387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667cd3bfd0e0fcce4730ff73303cc3f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d92f88d1326531a765eb76330b8928389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179a42de26844bb5a0a0a8e521f06ac390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50301cc393a65ec80330a65bc3769257391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23b08d5b54aa66265afeffdb5b2ed0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd5fde6074a651ab1033a363d0d08f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0dc63f5db460fee22c1d2de6ff6abb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb02ae910ed175a2449acbb92837450395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb142b3bcbc37ec0a8634755644cde81396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211990d93fdc8e95434ad57f5732f71397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631065e945fd80218355345185255f19398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b72cb4b9828ae8026ad8b4dc5011f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b9423e9c2dbffeafd9051c55ed588400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c560cae1d43d647e2c2e686128ea5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e18aef60712f83c07695c768a04b24402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c30bf77e9bbfc5ac54a50d4adc8630403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606260988c22ccca0ba2258a90d36c19404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a8ba6798a68a460d7f114ffc25f7b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed69b18c3dd8bea1fc9454e5d2990fc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90ac57b50eb0147741c348158119ef407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696a3be3d4f9a95d645c90be4f1476b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac224a6e18192580ec2a78a233e08c2b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94fc709a75c113833ef1fc663190f2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2856eb76514d330f21b127f08e0ab1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f797879d09b6f1bea28fd501a9bbab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca8fd76ae1b444d27a04b9075f651a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f96cee3258388cd364734a8bf56ec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6249513aea3c701d6a2fc73da3f7a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3ec3e1b4ed5efaa20a9be8cfdb585416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202bc59f69cf9546a4655158809b071417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3147be50f9834aa13d9040374b2c1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe732f2ea74e5e8bcc6d280160a40014419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348aab0aaea8f23e35111e0fceadeacd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975337a1d34b76432a84fcbb43fcfd3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14a78882bd7ca361c7b503a7ff5e98422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87032f12f82ec6d755b18a87362f1b3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1331124d0265b72bf2005d906de923424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d54a0df70b72eab00f2a047cdcc70425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe5c569f0657d55b1a49ba882bebc5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77947d52d8cc8dbcdbb39622de2b14a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df788f36f64e0232a921a7c67701fc47428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ec25e7b5ee90c534edc14e9086d30429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188308b06e4a1cc35bf9d3d4a48a264d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd4144daab5d999fb632fc8eef2a9b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42939d78a59642daaedf02a0db7471432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6982586be41346ba1c8e7629e1008b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3990745525a165da66b1604856009434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f45bcf499dff995a0302caa363998c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cacc5b6e8de04ca28a9dec5bbce8b3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473013eba00f7894966b5c6d4feef44437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec8b5a29decf5f72e61defdba0e90f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced666d9a37af66997e47ba8e605af92439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f219361f21d21f77b7bd597c69e62440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2fbd8d8644ed1297f861083310478d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e421644bd41f30f116aaf9d289949442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a48567c58e2d9de83ecd6d726e101443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54138330c4cda3ac98d9bc0dc8406606444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e393b73d2cdfddb7ca46cf36b4407445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add615e0491691eb74263d741f351f1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c90afebbd4aa2e4f6507639c7a3af2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdf46d8a079e3511cff757c01cf85b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deee78ccd59a97333a8b91fcd72f071449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e8efbc6a692450ee151e4c00fdf86450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb3ae3e5f16571a21c9d1a047d1645451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887c462ebf7cfa23907dc9d4ae8c66b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d267e84cf52247bb486e46bde9944d7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0a927a2dc0de9d3c47932a2700b53454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409e986c6dbb81edf9b6522ac764468455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ad20523905b63c9d014c86f51f2cf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5bb56b02dbd2322653bbba0b23794457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33da6532dd8577ee46758ba03008497458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e8f25533c802183290064c8cddaa3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669c52c3a6feb2698f6d6cf1cf261bb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d850e6f94aed22bdca194526828dbc4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22052f1f1a5b0587d8f635550f9ed468462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b714cfa2de3085d18db9ac06451c4d9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916eef7b08967c94b23f40cb77202af464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05acf0abd974b8cc20ad5b39ca3d8a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb92bd9fc4db955fd2c746b9b7db97466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e2dd71bc508f3c2aa8d0d334fa5cc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2fd895f37ac8e55790566d1f7f123468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ab5b6337d5dbf69f7e0e3952d4533469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b566b613c30caf5243625182ec028470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdd62477bb86e0613678800e1e26a8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428e795e072106e35507021b6e8910b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905c738ecd083d10eeca35b1d522cf5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927811ea99d03fe0cf8a1080b33f146474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33463e142d5c2d635d89bda16b8008475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d60b078663ecead9e6944701597ed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ecf87b4d059f617d9fc0e365582730477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2e757b7c76b4e8c8d56bf79f03330478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb47b107e7ea0b00195e63a338ae45479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda4d9ca24459fcbcdbf11801200f81480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb088cc5e745eef6268b71f0d86aa5fe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5c52adf86ea00984ee4e30aa85b98482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0fe12f2166b6037e42d46b65dbbd2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e848b71a937004af37ef5b96ac25db484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeed317234d69e6f8b7e0eaa12e33b1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b7d9761d51366a655c6cb3a330cc7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07a513cf8f10c30a909bee28dc8891487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3cf4f5250e3aaba539e0fcd75a680c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a577ede0c40c898ee4a73f5ed949ac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f67b29530bec7d5a7e412ada762275490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea726d77d06067299cdc0501e7138c7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396dbf1d710f29e720f999270dec43b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81f325f1f4f31f633d98d439154d2f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32afd5ec0f3f25ac83d742c3b836bff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6cbe43a0d8d5c4c7316d5fbbd22f7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4d219671b61e274395f8cb02b8952496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3954c60b740ad229c0ee1b53428d4f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec6528e71062ea0ebcdef42ba0445b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c284a60547ad119cd6cd299239597b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67d38821a88cca04a239e301347093500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7c7b1a63a167b8aee759c59da5003501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a79c735efb600809be0862439750f4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b9ac199d65be7278c674b35dae61e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee064c0a20d03c8cbaa730c8134e5e65504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556aab697a7e74afc4d5add364177f9b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda7570bb01db92b389f495901d55fa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366a0959b4b666c199d502872a4d468507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bf13d2fdaff90726efa032983c67b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be42bbb25ab7ee108c64908257f853509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41dd2890dd058abafa49204d2cb5d8a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91340e2b7228916ba1760e453fb5b9e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dca415bb820094050055ef9390d625512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac970c3ec38e041d025ce07a6aba5b8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d7fc188bebc04b80346d3de4dfd42514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f02ee8de1429cc8a41e9fe7c633b15515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657aa5f367ec0f64ea475b840af6675516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eda4635b12173e395da4b81ae56fe1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9d713bd61dff33a382d96aeea94a9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a8a747605a54d95ae43fbbab84e94519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c97889994098b674b5729195a26e7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5eb25ab4229282c8e269dcb35341d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720470990421303332a4f0af1d05667c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ffa359cca1c0de076df3c5d13ec07b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677e3f9e503bb02efc6056b36723827524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ed4085098d663709396843404cd08525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67010263a3825328c0310cc97d0a31e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27f7451d8aec8f0d706137772eb570527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662212a7b58fff8fce9741495758dca2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d85150975aca5e95c4e25a03329a1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be006ab49f3b4ea1ba62b350fb9ec10530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c468e4b274b3a9a545449b9023537fb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd074c4149995a2e85643d28a0d99d7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ff659cc551f747547adad311a5751533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e70c63652bad5641b72e274ec660df534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a102ced3c12c286c1695014b94c22535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc85febc93c2dd013256df74cacc90536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcec918d98003f8c6186a8a61ecaa8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca252a567d5fd1952f903a93e77f668538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c118f98750f75af97f39636f807cf26539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097857b8c7f6a38922c276880e1f034540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408bef15ec17fc590b3dd6dac009dcc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12db8b4a607c59521d4a2dfc4b521cc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a773d7d3f0b34010ae00f352624fd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9776f237d7bb96c480b7458c9d090544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2892c4c9612a7b0824e350be10143b0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17515c95ec83fee003a1726ad55790c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafe4bc4b0e5620b408a83b2901aa96547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc6c7b37e4ac51eb8b183f42e6bbf2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a22a4cfd8c9ad5ce20c72458464b0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed2f31eb1b6ccd04ef195a069b48e2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e8c8ac85230b2d3a329d2bbd6a169551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db0506dcd1231beba3f9649bbbf64f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10945b5de4527bb7dc0f8e93138c0c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b676b7e2515b7de5c5af902443a7e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9cc1ff0b012cc93a87b4b1308832bc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ee409a3f91e2798ccc997ccc4fd92556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09987afbe42c7d1e1a3249dad5fb3f9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a99b8ab51a0e9601f0dc3f210abdc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b281696d3ddba498e5c6588c4b91d9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5f106f823e2458c3f192e97c50722560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a0792f709a395f8c99f9cbb55f03e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3b028edf44f56256d8f98a0948019562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5212a3db8ff148a60911c30819e8c25563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bad16a8ae3474194c295b76c91515e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176d9d853b0be63d259f2f88f8c0ebb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc04dbecd21792cd268bd95158d300566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d39bf31b9beea33bc815fce4871d6d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b615eb9728a8bfa886d046ff1b8cc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f4373b10df37948a0e7f51eb7d3b2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72174a2956fb623c60c2be0c718a5330570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b705c6f42cefdc2140a851f831f83571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65f714093d8e123f17ed1d2eff6d3f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75a7167611a4cd175490ffa83f6deb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbae3284bf395828fabdb80517c544574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9e1500802be8efe2c3c90970b40e7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef92c85f010ce1ba9195641c4b07ea5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6abc35b3586c5382ccdbe47672982f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685722d43cf65e91b7d2cc6c3e2a760f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bde39f94f0ab743e00c1bca2ce981c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb9c8d32cce28face80742febbbfe0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb038b7a23d09d09c5a1bc2686033d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e1bcf616b9205adcea60bb0de24fb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7d268a19ba4eec7b6c74cf8263a27583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae1300b5d9513a0bfee44f20387880584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1dc8c160b2e1e2c332d2871ff15dad585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7933a4dfa0395f9801884f262149c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927cf0f087ffd18f908cbeaa72e23279587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2f2935cd8e45227f082b7dbee4fa1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f326ba7e9006f750d2c7e7e5262ffe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bdb8c6f9586fd6096a8305c325008590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf903c6cd3395a9ab4ea22270a8ae8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a71934fc71548a9885d5881821270592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708a6f86593dfd315e49e1a10a084b2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c159454b0b8404caaa503e1752c93594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875afdfb2dfaba8a19d6a8bac7ce5f61595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea22eaf5543e6d377d76d60634727b4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12eb0bffa209d2c353293ef28e4a4f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6f0023e39ea514063df422357dfd2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d95c80942920bd44cf6c3c326b5f4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f50f2584efe2c546cec0e9a8606ae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcc538ec62755da3a51f862186123e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9dfd55df74fb6a0ae89402645e593602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37402811b071ca3f3e1759c263a2b178603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87372f2e21bad4b6d90c9ab559f39041604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ee2746a2818429b26249cc89fb27f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0284e6ee703ad073ba09823a10952f6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f83a1254a47d63dd24a0b800b824b2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491be577478ff670f8c05a3d52c37b0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce93af089c8684320128cc8075c9591609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7444fc1143958a399879e28b7639c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83be960320f289c31ea0b9e8e29e14611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d7aa02c596800aee517989747127c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7721f2e104c603ba1b254b9fc2b5a3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226924857a8bbd43bb4b46913e8c19c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad4c50cb65bba1556ea496faadcd97615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94c946cbba117d281548d8dbcd1906616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea165033bd800d40271db44f93c162d8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330cc7d954bfc32fffc145c14e358c5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf44e17cec1d0265be497883d3a91f0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c76ce283aa18ce692696c79297b98620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856dbdf96dce6b2eb051d450b9bc44c3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa141dcb18d8aa45fa355038b3c800d9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000beb4cd6040da311710573e906558623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ac8b8ae5eb50dbfd0135f5c3e195e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e00d9af78c2221fec304606b184ec0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99a94b11f373349b67074f6213f716626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37368bdfe847c37619b51074cdd0c3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1588bfcc0b3d56e3ab5c28501aeb314628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1cee74b8e952c7a2b9ab95358159f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3744dd7c95b541472bcd30a76a438f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a83c58188053822a3db989d1179d3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48589c9074573301218cb1b0c31a9787632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb445785f467353c3048d201956c95633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71186b52860b059114eaf5599bcd79634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cddea8b4879394565fa0b20a7ffde5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc482cdc626cf107d9c68c4ce16f928636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852400cd7b3a5366047ae69c3ff35b4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c880e2b2658893f739aaf04bce4983638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ae9f7873264128b4d90aac63cc042639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a11d50f879c131fd89f7c59b7d131640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bb1465186b33134be63b58a6cd3da641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfc8ff4b287bd24584cdfffd48569b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975077974eeb2905c918c8c3b351b04643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f61ffbd8e8891f8928b966eb33d8c4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f23ef4f672d3847db685c7fe5ce22645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4dcfd96d449af51009c3c5acee2440646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4122cc95abd71ed9df16d058fc69f4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c539143820a97757282b0da09b67127648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282c851bb67698ac362d00495742586649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ef14c6e8c8d139ff3db1c68dcfce9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6195b35549dbc656f916bbc1952c52c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7116f4df9b3d81344bf0d72f2324886652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea161e5097c541728ee823a0738c55653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27ca3057fcace66d877a941a5c31fa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f167e08e1737d0307e9906ccb0a78d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2010b45d740157c4092da157ea479656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6807a2d4621f1cbf35ea64bb9e0698657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61dea5438ac867884d4cedb6be38d3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66afa98f98b7916225a482b2855e3e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91d9e0f0eb4e5864f8cc9af130a3b1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fcefd2686c1ddd5c36c37f9c164b9a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1890dc6dca5c6077f8561209171aae662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74977ea0efe00c743c76b53e5a67f36663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fd14d1a7b104657efdb62d5686784664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d580183291d3ed36e3c2459f2800d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c6a0e54047953d97fffaa35829cb2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484cbc5d478d571108017945f3400b7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d81aa2d727c8405a9bf9b99847174668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f03229079064ef4851f2d518f89aa2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43d30aaf3c587ba847bacf902afdea670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9f31e97e3219c3cdca84edd40b2be671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427b17432b9b3238ffad644b9c5b7c9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da8bb934e143497eefcfe9e82b6a02673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad6a3913d6e21a570cb38da7b7073a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189d9426adfd97ebb645743224c0938675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f7d849f6f77aacc902e1d1fde0bee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ad353a589de72e1fe4fc1eab1c7fe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3d3084bc102108e795f11d44f051a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965d63d44f81dc59797ecbaedccdec2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f2bf84bd4f716446c2e1e9ec23d22680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96dc317e01959dc8d23863d919dffff681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688c421473157c98c56c211f6cd85b5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31bc4c64c007a31769c393f58f080f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ebf6c9ee83bb62319e67af96f4dc6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f8752aad71f56975a7dacaf00a1fd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55902338186204caddd4ee83ba0110686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fced300b704d108c7affed5263d7b12687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409aff308107975fe32d1b66899ef2d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf52f3117e9741710a615d5655a38f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d4450785070a681b45051e27a7510690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472c45185ec9d1cca25cfd3d1c94843691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0e52badd17956df57c74f94818c68692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94129c064540689f7b47f9eb35c41bea693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032c0fcb98009f7ddf3d844b7ae4c21694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded06f233d9cf33346953b843f6c00d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948cd8cbd53bb54ab4195c1f24fd8fa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c2f7f860b8913700f764e6a3a6172697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bff060822d1b276577dba99cf3945698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ac4eb28405fc9eaa034e9ae94584e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7dd40bd2f5b5254b5dabcd5eadf545700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab19c3a8fd634ec0665a3004dcfd01701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b88208b4ba5e3c3bd9f9f8e81ada0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59691ae96258ec6b99fa91de2dd576703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a964674ff0ddda247308f382f00f50704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d14478e4e4882baf264168e26254d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a69678a7eeeaad7bd0a6a302a5477706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbc6e3e3b63fa1353d1780d4323ae9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c61bf393faed19bb848e895e74ebf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ea9cf3ea4954c021818e59eb3d5cb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6eb5a3e448c869e0c53832a24aeef8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbde2c990173c3df458da76fee9c76711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d92c7d2fa2e2c4c4f9ebfb602f8234712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358bb51fb6a5561db400285c280d0d9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41762f507e3930a3e52189cd04f8f3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e4cc4f469d1225d6fc2947bbf258e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2f90b5bf9cecaa90d95240b5ddf48716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b782a4bb2b4242549df88e90b6c3bfa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8dad10da5741a8bb7fb2c1265c0edc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db741d2afb3f687025441127a3e4ea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8ee86b2e985f3c0c5772f72aff60a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79555e3124cf86785761ec7707a44be9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d615a5030257ace1a174e6554e2001722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0941d7bedda69bbb81cc990f96531f9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80e6f5f36e55f662817a1ad399099e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe470819336cddd4c0fb76d3db7aabf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235dbb0980fb7e10d08f42c5dfc1687c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac33a6f661751c6a4149627ea62845727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839b93d452fcc86259fcde5d4eaf1f2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf138d2da0be1f0a6013d0da4384b2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150d3e2aa50f5494a1aa5819dfd4e14730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97eb50b4bc95550cde55d4e6bb618d3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66402d29abe13f1b7787357814c9cb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedfd715ae0e48b55f6d720c4566d31733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ebe6d955eb8ac01f0b2353a454f68734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90002efbbff5e3e7c0f0b66c2360f313735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77affb0465255ad6919bbcd5fa153a3d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222168eaed53010921dbd11f478c816737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25003783be0d681cfe01e1f257f4be00738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6275943e83720827fcf44b80b5d9f6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713c9a58234f4238b1a7b7b93447310740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54cb0a915d41c63e6c8cbc788ce3dd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49936f873910aacce47035b78ab181742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d52e2b2f81565a4ad5a72d596064d8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80bf7cb78a5f6262c236aab507a6ef4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211046e06d8e4cc31b2d56786be338e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72984186d5c312f61a44aebdf04697b8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b7ea30582dc69c89cf9e591e186aa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803f4db7b67d791d4dad1d8bcbe4bc5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41a378912b968da638c5967aa81830749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8a4c8c9a108341e6b63ff47c43be5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bbeb7e8b18506d9d138b47794acf4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67f5e40c6e48a25d56e94af97a28a9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63989dcc937d433b028b874178f6e0bb753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce89a966f27348bcc7644ac23be0dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4cc43c6a26b0cf0a567417b0cd53ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b26a6e78585e2503e18e79af6e52b33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7751899016b6ce6f92540520bfe794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2f8826fcb618fa3e10e898ca552195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a29874adfe9a4fa4a0fe336119ca086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc3379e18f328cd38455d5bc67499b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235ceb2a1a8e87544e40dec4b451abe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eef0e8f98a6ba9c86ed20ee607bac99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9542a858636f5f6cbdf8fdececb7d4710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f2814373ab7007d11fc211b8ba6e511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05887bbfc96793e7b9239c104d8543512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d42e1bad911967158831d8c0e2229b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbee8569745d83f07a29260585e760514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c578c7aca2ef8971fe0d68d879c7315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312523b751d5085766897d5a0fd992316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bd4f5c11beede67d66164130b2fff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a7a4620827c6c20897c1f41e9554d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b306ef178dc5b811376a8ee50c7ba019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c86437987bbe2e56492815dd5dee120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207795a21cd97983ac96564ca2e8fcab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256443b32861b72385b34d3887f4de4222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0192230da5b991de15fb44feb9d21a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7cb6ccf856388cfb5f210d301f5b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cee0a9c5f4417f3293e7a0d8dab08e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b58f8fcedab8dd228ef007e59b39e326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b8999dceffa054a79aa1eb2935d2527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e82d57448f04c621b22fbbddc9b31228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9632b2f12b8fee124800ea981605d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d00ee04981f60336c3ecc150b322e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84a1d347f43e76fb307a14470964ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292631216f3f7ad54c7ee4dff3a6a7ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ea48692257d0dcb71e0c1098d4a3c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea82f8756d32d861a05aa22a4cee0634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c69f6e8a7acf281b346e178ad32d735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e845914c8419cbe01b62275c1166236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6fde51a472bb7ff4b10e29461207a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72143a8260dce09a4d43a330a1f4a2f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6b7f3d51d0efafc000a29cb7ef8fb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cbf7163b517ee0730ccfddaadcce640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b38bf13b0e32ddc8a0a59f6355cacf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e825f4d799d5bfacd1ec49c23b1d0b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3b35473d075fec8cf17dcc3e093c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5cb304e218c3f512a33d9111f8eea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4d24a70a5075a27363a2174104cf745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a1f6def3e64c1a62a70876ffc0ee646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22540874ae241ed10b25e34f4fccb8547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dee3ef7a05dec6d2fd025a1699bc6048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15898c174a0c3007d7735fef7fac201f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b52b383ca2a120e1feb11e4ba97ad350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086cd5f63acb87a42d72c1cd7bc3c4a551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6a23eb84598dafa178c6def4b971a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4efe486c91205752dcd6f71d9c267f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9644e8bb3396ed11cf05a83b281f43a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61bbdc924ac54a16392478de7fad58f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e51bb03d00365254d00b9871d7054c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3540b31e8dac9784afd257620ab2b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30468563cad319694bf0bdf2d39c99058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b8ff2444929e349031e6afb77e29a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8303bcb310699d27c1c0bf6c79b2060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60774920a3a1e20106267292d5a23261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27a3f7cf5c8947c69f849f1d5c140462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d374f35a3bd6c324430722c912da2b663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17652789afdf3cd6cb067595ec3c46d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0bd85ff7aecba71eae0771a93522a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d3a18074e76e634d7c6b259d7603c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992061d8eb06180f10535c7c3a091a1967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c0dc756dd76bd1f496c9b16f001cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88fec0851fe0d4ed72112726b5a67e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bdf389e24aaee8e98497d74cc3a7570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ff93b100f19ef6a93b22f01c7053271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af581b634dbd6f3373651a0c575963b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1eb8c9d5d34fca73f50f7c0a9dcf473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39018638248e72c35b408887398e7d3974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f33829b7afd86e22d45022ba26032975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3d7bb86d9cb00844b8b44895dbfa376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31474098ee6251da6e4865e8a00cde4577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b50bd39c194c8ce687b6484e0793f178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7feeae93c0ba9ab7e6f71c2b670684579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622de4c1fb9568d925ac4e391ba297d880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed9a41e58becd53146662b679a59fb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838cac49e2d8f5346349e598bbf28a382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164c2fd55612a90d70e6899499825b383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441121235b288907ffc15034f9bd359c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851f51a26ab45db511eb3b86fd803a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd627bff7caba73bf52fd065b5fcc1286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d920547000f1fb26395277a3894597187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8d3080b686c0dc210c43d407a8bfb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0227daf225284807a1f71adf2213d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c73212187830fdd4c217183e71c4f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b25ca09003e1e3a0802b3def3f9a591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc58d3a0b3205c90942fcaeb5f172992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e45a07471ce5f094dbffc557fa1eb793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb5478d07f573531dd82d5f46401ee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110dfbe0cbf4d6fc7fc9d68a6f26a1d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5387fd9fb08dd6d42ea2082bbe510f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f319bc4df31dbb4fe60e0bf2309a4997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd87dcb6da46aee57e60b36a36184c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52b9070fb980d048c1af5ab690cd5e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d137517ae55f2ca7505060ab915ebe4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74bc604a23043f32c383e5f316245c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7010531b2de3ed9ef0ab4c9b80d4ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7005bc11e414614310d9c1ef6440d1d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ffe5a309a87e680a4d13b2ed2d677104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d79a82379023066a78eb1127ca267105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf21cd78b020987a765afc12e43760b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a7a3af539a5e30e3c0bd1931f80a6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f39ebf31e62f42e2f066faf80f5b5a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08a22cf16cc536e6ce86dde3f99127109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e29d8a915031e552c70b0d46d74bd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe792b805cceff33486aca080199370111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a929531257555048a53f946a39b578112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef6a763dacf2a63fc3eb3160871a34113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448feae7fddc5f7f8b8a8fc10fa5ef8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c883bf25b7387499e9605959523791c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47414d98f2a10e4c96bdbf31fddc08116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b6ea47ea7e5bcfd9a10af87d1cde2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c8aa5d167eb3bd63beb68e20a4002118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0962941393e1d62189fd9217873be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71f0e39bf8f48eb3d588ce741b30af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457b02e2946793b69db8e43af0e6895121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd68385cb1d87731de1b1df80408865122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb09350fe0f3a697bd224a53ba9b6e6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a8438e903df1c4bd8c03a31b150e7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3ebb77d1357e9fe96126984ae9a82125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ad798662c1e4fef82f1e6ad615eab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3146ec654db218aefc8f8130c3633c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bdbc45f0dfbaf099ba015666d947f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c57009b6f2edb7438ef138cddc640129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1aa7b01c0b4caf02d4736e24b1d9d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9a106498dc28256f6bc2197bd5be0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ba3aa8088759b521f919f6a968d0f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7c264e04b992fea19bf92f3829276133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38ecaa8e395dec367c3960357bd6bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31237367eb50ada0d99a575a3c59e43d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb8a11d12b44f015307de048d9f8cc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1c35ed1f036a27c70759b5804fdd6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b415a15cd9b7e15d30073566c88294138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f6f622c8662b23640d37b1a4a19e3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c410606b100b7af9677351510ab4ffc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9b60d1b525b81356b7bc8dc4f8160141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02617da9af09dec860fbf37aec3c406142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e1762db36b7ca24a05a0d79bc7783143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5a9e781bce20951d67d2713302713144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa02a00d768e027536080becbcead8b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94f0312f49693e19e67858344aa9c6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750153c2eb35d518cd4d1503aa1540e0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be1e733ad6f465ef94843c7a7e1a0d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472a04f671a363c04eb0fadfaf36377149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da885a075caf19b2d97cfa10d83575150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2a1c2b2be3f2708b2dc3c7f68dde1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fadeb9a8fddee4458e3011bf2e9f28152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2f121586820f3500fe4cccd4d9209153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e0e943bd89c0aed57bfe1e1c77ff8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b3c763685c24bd274ac72974cfcaa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681dda71ee7be1988197f7897f0e883156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105d7174efe396a23645abac6cd699e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8c2b41a1487fa07f637f570d5e55c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f683cc62b6ed0e134592fd938518d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04886e7b4b5bd8ad2a6c6218cc216e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbd1b2dede663e842e5625f99010fe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec3c303b96a9cd0021a95f4b0588b1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a85641f3935055883c6981212b77d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6574410ccedb239afa3e0a8eba61c4e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d957ad43a223e36e6230b64c9737eeb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aeb1e2143a9d5719ed0fd5a0917cfd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af5e2bcc6f50bab69d1487e2ff3481167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ad570c71289df7be70b66f463b6bc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1719166d60e963e072d1ddaf2cdef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6d3b5cdbff230f9e849300ae0e9cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15659492a12eb538b7c8993baacaea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d78a268b79e1f9f08cb6e28a5af4f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79622ddce9d6596a96ed74caad2de5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3f610c9948f110b33063af4db963d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625e764f0888b0494d81bbe9ec6f35a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec711771e2bd5fa68e6d4abb5bc578176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963a06bb72107f4219c62b55d4c12c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90fc33a697b4de8fc23707ac09bd2a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90253fc8b3e0474cce52a88ea482a5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1f651c70d021dbc9229d9f1b898ae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a64d550fa8c4203560ac9ea37018a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec39564670cd908e3db04c95ce1dc1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240178315b96faa76ad76c9987b8cd2d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6697660b8ebeb43ccca6448323e76e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22ee53c586c519a1ea2f23591f9a74185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320705973a5b0d57bce5dee8780fb579186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143ea3441e31ef60a3487f0832469c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8b6f676b691f31a65b10dd31f8908188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56efbb53502973a04de8212f3afb86189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0a8746d5108ff6860d4262a7de6d1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef76ccadb1772ff8467dfadfedc0d3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564f5a14bb4c88c022454fa51a86b60192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ab5986c38a1111a7f797e1ca70b13193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4857c17c9adfca72d610f536442e60a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942c93fbb77cd80ed8932b97b3b325e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840a4341cf47bb292d994ad83eed866196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18850513d7d923e3b525827182e8c71f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5032252be6ac2f56ea62c1a2b733f8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50426988ddb665eda08fbdfa5152ba55199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947abbb4bba67d4a21577311bf03942f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47599794a306217e2e374f413c095b59201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825092113dfebbfdc955e04d61555a6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f035f181ff27b13934f3c5228f1c8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa607bfc549f0a0943ca305a85f2c9ee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8101a1f7d29795d56942ebadf41dc0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782e8e0ac3a40d95b2d9b15b2a49724206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7854e68ab41069a42207cc6a775928207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5a5b2ae0f4f3147df17b04bc320f4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccb2066519f54ae61c1e573e12ef7b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e2338570c9d946b7d00ee43994d32210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c90372c4ff859af5b44538418b2be211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d222da0dcbf7260872cef49123fa6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e999a730ded016767c349befc4240213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4411117c629bf756f7c85b15a663c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a038c8dddb8368ae4ec10a0697587215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacc0658f10eaa5852ae529233ce23d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d15d035c9f0393be70ac94e72caf48217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf4d5fcff54ee0dacbf3996ac584bc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ca38c9018c76ae0b9705839f49306219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8705fa87cf2988a164a1882745440220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82a336520277ced3104ced603e1727221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b60607bf051ff315baa49ffcbec44222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd81916dd4a11c6d6702507c04f8c37223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9562379915179077b57351127e9c7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b9bae7ea7dbbcea9df9b5cf1e8985225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6cf46cb40198616a1cf7b56729957226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98785de74093b4a07839ebce535f7a51227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42e03b6dd57ee9672e3cddaa0a8685228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825df2d994a2cd7ee97452fe59dc809229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8252b2877914c4766eee95f627d08230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a0af07724b0107113d5e969d3756a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8fb6fedb1099f1cfc8f970dada5ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1e4ad527b6ea6ee73582bb6450f32233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be680cab072529494486622af81a2c2d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056bc9e34eb39b4b8473ab2e351b909235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6565b2e46386e55b75de7909d421a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971191f4d637b6a7a256a01d9fd204b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99b75830fe8dbcbcee634f7c4f794b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed822d8b2da10ccf251e24b8c543a513239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2746d601644e5ba43a842eac049fe4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962a3f105a89359daa4be6e03c800ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98992cb4f7c201496df225a16fe8c7f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167f5792195154ced1f28e0dee694b5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958e6d52356a30e77dfc25f02b2657e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd2a64c5e18dfb9067e52b57c4bbab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec00d79c1537e39a882bd36e21c9016246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b24ad2af3f08cdb208a6c8eddc54e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06f08c3321e03e7a4076eb940e3529248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0c2ce93e9eb42a26805f292f46f3d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766d3687fa153e5834bd3ca19200614250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90131089853074f67d34ae99a5a74d17251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9afc934335e0c34919c3c2947f2567252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b95a274c04947807940a83fa36191253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70615c6da113db27782045cdb472c915254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5d337a9b205779af432f285971e68255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e537230ec3b6a4aae2940f866ffc0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f488872e256ef9693b46de8015a90257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225cf30a7e48dbf4b271a16314528d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60197f3fb4d603460f99364a708483259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b7fbbaf5069d40fdf471a76334ce0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb2a30e7de985871c5f1c6bae341e3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2843bdb5fa556d7cb5ee4e3601bc12262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003981ebba41625b6d35cfc9fa87890263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c4ab7ef2d3ae79f2b3af4faac254a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc944d9011d32333a19658594e8c6c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e36fb80f66c1531b042a282a8f8388266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff39b6e7ec7505ad869e9ad581edc65267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1a1a707262a1c038bfbf33a515f20268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777c3c38b612af8f8b28818ba0cddf5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df25137ef5d3ead8eb811ebad38b9d0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fc255f7149312ab4d26d7ff9ab66a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248d94bc0635fd0e883d3ae3e57520c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ac2aa48a24d0c6756aeceea839358273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2e122e3ab6dd2e8d8597976e6b186274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c989c136788c2d10833ca2c35bb449275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a3c63dcd9bc890b4f509848d20fad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1adb6b4b4b42a54a2670f257a964a79277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ca5519de9782e4470eb06debae016278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260edf0d5eb3e86ffefa34c46b245d8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25517e6897ee1c50c078d842fe5e34280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec26718589f7326eb872eb680a42fb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec7a50d3acdc77a6c367e9111b8825282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51627f503f511643ebb5eb54c5c12c75283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd746bc21fcceb4c8d7c528b9fe437b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084e9a8b5c366e6f236982d82960123285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510947cb0f25f862b7ec39864c6e1400286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5110bd7914d795abb26f80090a1f2b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c6f45211607c33e7d7ac15d3e8d09288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b30c7658acc9576d2b8340bd561f9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b7204395d2642ea9ca37f3a484865290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c971433a64115d52392c2f7082ef9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807fc6f08c7605dee9cf2e19e869292292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d5ebf33cac5098dc1cf7b71b4ac88293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f1dc6b2f3ac22201398a338b32fb9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b866daed9ac0acc951c8735c8db9305295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919134680061e96e0eb9dfe1775913c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679140f20b7712a704fc5bcbc8149140297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694ad9fb6fb9af23aacafb735488a90298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cc1e6667d139ed7ba8a2815b3ed10299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e74afe38f2c315d7f4873d11de914c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca2eb38272e1869863f2c6a0916a4e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e467a38bd49341f861f928e4aa2d3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308180950ecaaa1cba761ad14f30e72303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00c9c87950f3538db6063ffc84a0b0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c8017c96e0682c998e27266c17f4e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053df41d71bb5f962ef2f9b710673dbc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20109cfe5b8be1599815f12c7c50ed4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06c57434c65475822cfbbd58ce140c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd0e20376ba1ca0891519e488f72aa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad6bc6b9fd52a525f9538bbdcb4007310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc01560f4894b73c58d226f38132bc1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c43ddbd657e7b2dc394bc72da7d85312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daaea1a202d5c96da029550a192e6e2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3c6e01fdec37242de6912b21c156c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad2c0a84f88db8f6c6bcc41420f26c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574ef04cda3968eed6bb564c68e17d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241efa73961b2a5ea0fd4ea65fc722a2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d649c4995e77aab6164cf9dfc9dd11a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f54507852b4abfccd452610f39c63319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556788142a3be8c45d37b3134337b61320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9013a7e6cc9fafe1fe2fbea877fdbd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc83ab392662a1a150aac103b451852322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a52f4eb6345be0302b26a35241d84323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f20b5d8ef9202d9381eb9d7268eec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6d82b7aaff54e538f2431acea84a3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfb79440d9fa15f6639c22185788d7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1fa6ae3be5c6e0c21aacf49e26c8c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240fbc9a268779fe3de9c6c5c79f3b2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ac6fd0ac8e632e561c4949526dabf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bd02cdcd5c69449634283e608a681330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e3a243f093e85310b706548fbc989331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4561e71d4feaea1e7dbd9a04f8442c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05baf62a209d966c148e968788bcf22b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90284b2ab3763de6ef4c322853392f8c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b66e495a268d7fa8151f6e608c890c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c5e062f412be6d992ca539ff1beed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31951a75cdc6e17511a3222f08f806a7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcca1042a82f4cce780e2e7fe309a74338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a247caea885c67d595376bf557cc8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1114e0ff483985f2f2b47048b7976c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2686eb1dd2e6a5c2b7c3cdeccff8e5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad512cf264c2ef47d2772755ee7b841342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204fae96fb20291a977d524ee84b66f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc9ff93b9664b0178a8f49e20c13bb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758245dca60a954fbefe55fc6a8df31345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe82f0611d2e8b72729caba25481e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f8d52bce07147600469d946a92c67347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967b616c62734742e3d62526b3b75a7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516734bccd30eb191cd5cdccdbc53a35349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5af6084abd770fefabbec6f4f4187350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7b1ad068c5fd5f84c98c5e36946d7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551766aac86648f249178783636fb9fa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14742b60ecd4e573a8f08cd48209933353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db043213916da0f6a662df1fb7f1745c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9d66620c7b7fa8f966357ffc14f03355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8167fcca0ac8391bf6b285d299039356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b8bd82361d36bc1a7492af05184f1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f59cf9b976c5ab16e6cf5c348d5ffe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751607e445db4ce8f167b9800b152c92359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e54da07c42bb252da0be9652cdf229360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd380c084fafc31f07d52dd9c7503ac0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd9abc2b307d74dce339785c5a0cd1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89caddc21c67c9dd288efc7b5fc96878363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe422d7ea5f05255c36d25133f14d86e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70021a51b7d4438e6147c79e71f11c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536c454a4cc07d8a9460940d0f0ef49366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff029104e7241caf212415219a24594367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c966b244a283d14f9b83a1053565c40368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3dec23f031960997c6d401f36c70b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf4db86cfe10af6792c416d9132c58370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24b0f5dd1b1d118b0f5371a3f965be371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fdee23809266be278db63308d95f4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69d349c4885ac08f5d0b459d01f800373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d96cd8d043d291305885d88a02899374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb56a30f65048058d9646dda0e472e7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33291149a06cd2078a6b8cb1d069644376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba27d08ba41a63da19ca3b25a46a652377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb065a4a45f2ef270507e6050db6cc2d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23b37f1c2aa563e3da1c74ed44ded8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b305f44032372389cd1033dc80b2a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200058d255aa48dd33e308ec8d26526381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e939d1912dceb106bcece91d24d68382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf5d68957292a27e234692d4f932dc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51c2a7554f70013de31d0cf66ce43c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565e8ea4aa6227c5825e84f006313d7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c227bd1398e359f5f15eeca679ddde2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b78cb9c508501fc728ee63c443f3fb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc33165613484a4c71c5aa466f47394388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957842f10ea68476e27ae695a06b177389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4412b3dc69af11983f5cd793bfc438390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614ad3b1df70cac06cddce1b1de0778391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05081b1f139f01720c43abde242b424e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07e8dfa95d4bc12b8b0eb13ae6e6b8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c752f9af4161fd54c69ec61e0df5faf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b07b3c42266410549ba31fc14051f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a14b5c5c5c6549a4c6e652957b3ac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cbfe91517101ec0cc56139adb6160397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c0dc334ecb5d8219563ea497ff2a1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fe9a9349eefe6c5e2d777e613ba2e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb286843a2f584f910a3ad8a671f765400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e6e184d9270f2b083e73386873ab1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca0f1eef09ff3a4f957c3b2e0a3e97402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2f91aee52c908576e90c1c384c1b8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034879d84d9bed171ee370b36250fabc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe04907e5d30522fca968c846b3558a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babeb61cb14d6c4e321e75eb4fc395d4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432d74f7be90c3f27628418f62cfab7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbaff89aff99c936a06da8943c9b271408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef910001d021a9a7593da0ec0e03ad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff89db314f94614eedd4d0d8da09e3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f049860f043c0f798e91af22a7e58411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc511e73cce6aa3bae28ab2c4c3971c8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e67de5bdd001bd03e74a727ddc06b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ea43c43a7c81443efb26902815cdb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3c9ba360448dc3e744fd55c697475415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984787b0ec47517feeb84be363d5e0b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80bf67a5221c1e2d65329f6af78084417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b703aecfc23945d8ab2a929918b42f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2a6e8627348b5ad49d29e946fe64a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf517ea0561bb78328513c6b85f0ce9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bef94fdea02ab080568980a5db3d7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d9c63aa18e4c435773f47779ec905422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01389c9a0a5f6f0b8172377598dc1f6c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd5a3c9cc2e9cd89ac4f5c6dbb0db8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de46bcf60a8903e9d98e2b6cc6fa0d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2de655612471eeea02d6b688fc5598426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3a44fda54d7159bf54e98be1d6fcd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10b54c21da68f44e4d3c3f9c98ca52428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f33a48260ea7228d5b3f7fc8b694b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6684f1c09f06f288b17165d8a9f8b0a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5764659a331f2747365739a54188f2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05228c7e7d9bea212f3dc4ae1e6fdd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ce947e6e1e249a5be857dcc8b2d53433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac8dfb384656fceef534a8bf73242d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a0cd9fc0513a3264ce576e7a14b31435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb76bfc09fb72f97140ba610429de81436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24144bdc315664494e82121721346b07437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8dc90948ba119127d54e35b0d2f37438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114fad0a97dd693e0c19ead59083c2f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a432b2bde6ac347dd7e2aa0b15a5093440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d6ede6f0743ccdb0bc7472b4e6d88441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee2cd345b59f904517961eba376744442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999b78528edbc8b487a63a365052e46443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d61540daae8888a2851ef2bc167c1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aee719eebb8e38b622a46b77bbbfba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d12dc21aaf705a7e51f52778a7e45446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c7f61fd72052c992ae19ef7613fcf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5837e65878cb6c3881bd9ec38faf9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703763a535ff12c4d4ce0e56207174a8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3c7d581890de8a2839f28e3043250450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873b96667731c7642d66e7dae565fde451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e7d3f9cb469df5d5e4a1214be3b60452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009fa435ca13a35786a8156849056b8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd43fb35f7dec1c0be7fbd999e6c409454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c75385de873761189cd6b980c20e7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39e4a4bcc5f53f4768298a2f388b6b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9ee951f3d57ba2647fdbb71f93d35457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de713f3942a446168c4c45e0fe1a09db458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d973652f650ce77ba8ba75acfc63a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3bc7559846e7a8e71cc83dc60c53e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553dcc37a4f2ada87276c9fa8d3bebf5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3e6de2773ab95c10c0a58efa68365462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a35f409476668ddbfab6bc57b3c650463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bee0a5a980292850eeaab362cc2d5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef029a2c2ddb8ad5cc391ebe8902f48465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165a8886c9c2ff24812521ecd8d3924466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d83d79fccf8a44903ad7dee0366a4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc203c6a0b061de14463e6721effeb9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd120b5b826c3faedf7f09ebe477fbf1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f975a690cc59d0b0d1eae2f3c17904470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317978c85f066248ed9b792fa8d2f27471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a057fc35e4123a8110b2edd759b6d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faec21427520ad47bf5b871bcf760ed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4cc4c4f6e430ac04d3e08e258adfc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac84b15fadd03769d47a23608df0b3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d34e633dc00debaedd2de61461870476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1c8c686106b4abca69abf4756012c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8a6484713e3badee2669dff448434478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806167cfc825cbd44bb69dd249f1af8a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9747ccfdacb3a6584192c83d02924480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284f74b59ae675a8344817052da367e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82349cf81bfaab08251d4f54df2979482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6459497dfdd89ae9ec3872add7182483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a843e1413c7a5ca1d2dc304781682c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767bcb7a95338013bb8d42dc93a71d3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f708870e3e12c60b1bc080bb1883e4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9208b2930730383fa363acf718ff5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898cd5cf25bd6d6f50c8a7d23001cce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4099c2f132b19b47eb57f8ad4bbca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc76421faa9d5df1df2cc2a372f117490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02138da0fd7b1c4b34952fd8ff94625491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780cc039cf4312afa55281176343b86492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3378ace217eceb19b0fd9f2b2a3d4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e12dede046b5bfab6d43a6bf6283ef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79037608e96748a258a51128bcbbc35495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2a01100cd45eaaeda49bcc7c1fbe0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713b3a40f051b4dee25aeb416209216497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119192a74b5910cfc2640e24bc560fe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38132fbee44e4c3dbfb247b9de46bb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96578214ab658ef49e1df8d1bea6df6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38caf7724c8445ca27d00df946596e86501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e85a80b1e9b28e54034ec9d92dc5b3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a02ac449f65cae27caa8552f40dc8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d006082c9cf76525f76e363c78495cb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f7323ffdc69b9acff78c86ba8546f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2badf6de1c0c851aa332eef517881fa1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f18d4d54946718d673e7a5a9270e1e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b67830fbfad919c434fcbf2ddc98de508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb920e6e0f76bb26493cbbfed4e508509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07dbbbcb874ade643b7dff0cc0b190510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8972a8194ff7fcb962292cfac52ccc3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f95d0741591532fd7e1d3db7d91b7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5533392351da5331d403f806f33255513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a18cff295d2e3be96e82385ca87ff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438fb118f6fb404cca900fae0af2037515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000717e0813b86664eab4bde8ee82f6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2cb5e233d1375b35f36282393f3ac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac44595082184b81cf4d86457ea44a5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b57657bef411931400f9aa3fa95ff519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd290af5246b9f8c49c6b9a1d28c8d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f88b46b926ba9dc6c355d3429648ff521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a65851233f98f3693832ad66331cd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2612816c3bb9fc5f8da487119a2a084523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c80ccfd95273b44ebcce401f4775e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49588dcf93ec9500248c4b90be9971fa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526472e407b7b7a77869925e2fa1e38526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6788e3e8a7b9b4b3a24273f10f394527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f833c6178f7e93b419c176580af41bf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb28fa1c19d61aa5d88bfe767d9a462529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37028b4c5623e33c0acad78c184e420d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a194095b3725e21c8f10c297a9113531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ce4bfeb791baba479396d3d0268a8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca219fb1f3aca0fec6f86f998fb39bf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa7d2709cc6e0fb03a605ea8c6136f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b96d8f847952f134ae1c0bc10372b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4fea040f9bd77eeb82cebdebb96b5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364be93d13b313382dbf54f08ea0e32537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4b44cf03c9fd916c6f229ac0f14f9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f461ecb2ebf1bbafe0824a5e16434539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d2c224f1c6f982a08fd3901815f3d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621015d11f5c865d670841cc2acecf17541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d0fbb21861f0acec0237947bef84a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b7e746b98cc77688c53e57557ecb7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658881ae1234115f38c63450e7522edd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9237ce69471c0b61df29bc1b4d7de6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b1a8e1cc9dacc5c15182ef7aa6f63546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66794a6bb9464ee428eda3c2621c5f52547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6f95f90fa03f901ba0545f57226c3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e3d463aee7f0a541d04cfa98225a3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babc045d5a734ac66ae713e6e0bfe6c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa02286c6331e1e8800694fc3509ed5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6fdade8b8a343ce50f8bd98e878e1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d85e3e26f5aba9daebe59920286582553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82316578e40a012f2b5e926a5d00e055554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c4895316ab9d5a9669c5965e90ee1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6465b1cda8cfa1c5c9b4c2bbfa7823556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397699c4130477a1bb46e9ea840798d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d0012eb8a404f6389329881f46726558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f38f035a27fac1f8cd6011b448e54559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e97b5eeec6abb0c80fcd2acfee4a4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acb335f44b83ecdcf9133ccf8c98ac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb619b91ec1cc62d27dda58f29a2b9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d7ff111ae95cb7568b8a88fa9534f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc5b771862d96c01789ccf8b80fe2f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca23f2103d74b26a9f8db63fb01a4b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c11a981316cf62b1125954efe9a3b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984ba53ef1f76704c9c2030ae163161567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5e5f4e6143a17e8eac53f14d9dab0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ca90a0dfa58148490533f68c909c6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05049ce41c935a1510798d8eb697b49d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f471b5ffec4d8e17e961a289a42e3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3628169dcfa10a1faa73fb952230fd5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f1befa2330bf177ff01f0b4779d83573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457184157de58d77f773e78175d2c7a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df8d2b131513ba922f3652c5b2575c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6805be4caf15290f52c959a0ca47b8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9aede08f91293085171b1ee9fe635577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09fc00124ea212bbf98d2657159b7e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161f8e05d5daf7e441ab92870cd9b1f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d024c23bf9a4ea0047719e95a4ce24e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c69829065c28a42ba56103c17d3e55581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c960d0cd2683919b29a8b51caf52d8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1631f01e7964fa3abe9c05a47b4648583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70679d814db1b3ddbe66147ee6c5c03584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eae4418d7031e4f2aab5d2162ff759585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f8a4efeec0ce70ada96af0cfd52e4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a5d3ac06e188d0271dca51f181fb2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25e1891607c08f1ef1bcd5f5b6dee4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6edeb8825abdd2b53e8bf9a2d8fc6b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785938ae760b587d6d605ed15d48e8c5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108012ff1ca3025ea5fcfe9153108b46591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75502e8293215ea4cc88ca5e2baecdb8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598eaac3ace721120199dfe1a91c86b1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69a36ab564f05050ea55529a9051fe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a13f2234068f44a6db918f0eac5583595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cad8c90a579f716461c3ff3b5d7d5c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42398124e55017da0d05e1c32f32d40c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16e8bbead2f7b63c44eafce9e2a2e8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b2180f00ae444406e6a30e82d3d26599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593edb65ed8ecdb3a4d24e3580224995600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bea43aced1d239e1717f7e881f889d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88b61b30e963c91b2948a341bf25be602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232949c38f966c17f39249980c6bc99603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaead337adf526f1ab5c82f4da736c27604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26b5a970557ddff562e5e186f417b2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012f017269ca397c3aa10286f9bf352606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfc8c9689bd1a7bc7423533a3f58e0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2e9b66b183b5f6598b204822c0ec8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33de91eb2ab91c30d4a76d6f84daa7e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3f7d4e7de7ef6eb4f57fc69139d19610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c98706c72a772ba5d3915807c12d1a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406d949aad717ad61c7d52d6fffb92a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119a830c812f2b644d25779c2a4aa64613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e96395e82372f7c1081d244c4cb86614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef1570d7fc3e643c47ed3cc83d6f1c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4504a23edc417f2818ed2873747b43616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92a437bb70d9a4f90cc09ba4293167617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7e6b8660010d8cdb2e9bc3ad4176a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44725155e604c688f96778f0510ea264619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e092808f4dae79cf3c422806ee2c4e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b1b28d0e98b7bb8467c7899e8aeca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2cd720f5daa45a25d9113502c002c1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a78e0049749f7036837da1b839fbd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a8587aebf98bb1433158fbbdb1ad9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890f7cb37d2fe454eeb783a8f0c4b29625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca97a8fd99d4c208cac8582a69b03a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc29067b60a1419684e8dd94212eb90627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7207c4572ff624c69479a9822710169628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b421172454bf854b61a83ad63a8490629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0734205ebcd6fb968f2f2f6ffad1bc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ed1d2670d280235790bb024df3fd2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754e563cf5faaf8b27c94ccce07be35632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4817810b47f22e23500bb37eccb4e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78473d4415e83b75efa92fdb426fcafd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30b0013645b5e45c265a2119714fa9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4440f7e759b610ba74ce0300c681f7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de945eeba77f190d280609ed8c6920c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902ba99d804226d87bf00f212f025b8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057692b335a42f07eee14af48fb1122639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117b677793a4eee321d471e50877610640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62693a129644d058e404cb98af5b3e0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e325c27ecedb5d9fad9035ebc0533d2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760be239e56b8693cd93e42afeb98dbb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c71a51ca2d8225e9ff43d87bd00d9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af109bb93dbeff9dc409b677324e98645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5647cf5fa05a1c180ca242990cd2e8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9b6d8472b7a9c907efcff8ffd5b58647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc04cb06cc9ac5a664cde741224bf6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd08a7187e721ba9a9dcbd7e92429b1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44e46c6ac87d32ba8a4ad5579e2741650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a04986f118858c1cbb145876ca6b1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825c9269a360b9201d2c2689651ae71652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2250f5f7762b1c347652219803bd1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37eb94820d76c00d684ebaeeebff34654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce3b84db4201740880f7f42384a6ee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1828009ee6b53cf0df309f293e2fe3e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf80725e18c8dba40c31bc340396c29657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37238b868e787df1aea77d9de5a481658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c19a2260bed26be9f0a1ad45bae150659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0524ef8ca1fe7594c8bb9ed8b513b2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb717e695c15fd66f8e2659c8ce7b52661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f87f54ed614d064c20ea2fb8d6509662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10102fe5a86505d0e9fbe085f782a480663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2626e2ac6bb6be65f7c13e995a97a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437011f0f5dad70139203643f76e61a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1addf4f4277b3548347aaf069611a1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881af1653e7a00a26b3996f6c1aaa02d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abe0a58a339897da6eafd245e2b279668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75066934b74d8eefce117708f724df669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315948b7eafa0a942be32fd94ea9ff5a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0bd79d90ccb192faf7d96d38f16d33671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224ae7aeb0396640b52dc59c0966b4a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7c75f7138cbfa630d5c7ca0d0e328673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33229befdefc6b0e266dec7f0a97c3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfdc801ff305834b7b8fd837e7ddba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef0fbc5eb689f771bc96bf06539e20676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54e493867191874ad3bf3af6b29532677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdcf1c1bd592ee817122e035582f92678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899cdacd4a3fd2bb382c53ac67d5cf1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c5f68458e3a0aff4973664d97fcc6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b25396b4e1fa778d4c559b48f44db681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c342d2b63ea5463389227e581d69735682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfc931bc98243a825e6dbb3527d4bd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb8eb0a8811aed348c051ba2d412c5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940ca99db74e9a2bf40a9080d4cd2c0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90b4b94d84d47e67cc451639fa7614686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d222a86a0b7e1b34f51d6c7de47118e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41bd642e6c57da616a46ecee736b1e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdc2c7b5f198b976dd6878a85ecdd5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956862b770eb905086576347e2864ea690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beca8cd73ff92d331b61535e1b6cfd5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1c07f4aaa72178fcc262dbf0e6d36692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5837788cb1e769714bd6b7f34f879f9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a6fd97ee35b9214e967553912e9ff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c0bc83e8ace4a7eb7f3ca0915673d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b9e93e8d2290e6f207a8486d3285a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4511b3f60a00d53fa5e7c723b4373c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca849161666bc2d74550aeb2823fb99698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5941dc632b253567f9379c1b90331699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7375a2fc57162e49f55f3cd1d9bc5f2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975eb821cc573836a343b0358227b0d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e409fe2b381d9ff2b77ec631d2ac9b0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d05c5e0139f46e762c16b07e01e59703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a31941c3674d0e805008dd7824dcf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afaf6ece3feb4bf771a063e66bfda7f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c89b0c0f6faee7ace3dcef5f3c0da7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55447c10e7ba37bcfadccfe95da3d6f6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632337d9a98b359060e12a2b81ae257708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66519b29e1df4be011cec21f76470b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fa80a2d74b05117b7b039181da34f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221500c486d8961b36b979665835f180711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c4cfc3339e32dd90eb6f84b946232712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573caabf9c6351c6e926fc1f2e0b6bb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86af81d6d557aa4dbb25bd8790e1ba714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461abe1909f47a9fe94332788581930715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603765af3cdb7b3fa70c64dc23cb972716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7079d60a882c40f4c28af5941dbc08717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b0962802e808216a63dc39e9636b8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e36b15fa7755aa545c01e2f898a8f6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ae4e182dd25eaf4eefa5c923817e0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86da1faeda4b605e981516869de293721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736666bf3f71763d6b5a7c5f8f2a24f3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66325f204cf5a9caaddb1d3f8d58b755723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d8603dfa6aeb49e0b00e65bce9cb9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8f089022eb4f3f8417d8dc38d7502725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8966806e56684817b51577ee38629726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cbf03935896f8203d6c21cc4869ae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137c8e1c3e332bca99ec6bf1225a6af728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494a9a8abbd1973c592c6d311918e36729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbc3b6ec912d7a73b0017584ccdee5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc14033c9b7039d2bc336dc2705adb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1dd6533a976a0ef1f84854037ca988732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3bf0df10b59a62f808c5f8acd1cd7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bab7864abdc5cc9969ccd01b07a01734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5e678d3d1051f66b184e7bd9ce72f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc212015674d6c5029357cd1e7fd8d2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c81403d3edb27ba9475287d364753e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fefccecc5edf01e32041ad4c6fa04738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5d4430badedbf2c68221697dd2c7e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48560b7ebe5ab825c62eb97e0f63e1d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c59b5ffd1db447d908c6075599007741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1ecf0a1ac08f06d895066ad574487742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba3b873fc2d2c9970b642f253f99be743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790d526ee7d2f5f2c9160aef1723dfe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0432b28a194dcaab769a579de5ad7b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d3e864bf1e5bcc77ca2b439bb6bf7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed261ee298f65a29e045aad361d64672747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e69451a9745c444a99715225a598d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50acba43e839dcddc2063f34baf9dcce749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0893b1841a3c6a6b52255a02733636750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49eb91f0079ef41a42207f96184bf56751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650b882ffee88655abbd18df7bbd575752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bd8b11dbe1629ffea587b9b413770753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>