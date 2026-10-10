--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a1a70377f7d7893be97d1348149811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f30173cdeea8906933ee373a00cfa12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a69a4220d926df7820c198ae72d373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa88a86213d940953092f426719bc84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddd751c7f4d4c1eec178ededba14455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deac909e944414243e561e94744f9976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456cbf077cb8b5345c2a83bf9bb9c2f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e28cedc84b00094687ed40cd2b60ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bab50878277c0b2dd370ce25df0799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ba2c785e0d5bc821099a2df186c6310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53400508f39a4c53e88c4c6919fdb1fb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36873e782b5d44e3128b20c3ce1c0aec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198802e7bacab5337985eb2ff943ea2313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1cd93a6fcd4c4791c8cc624ce207814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313267d81fda27bdb481fca260955b5615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72b9cc35a9ea1b71227c416f1e8ca116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130953b504c2fbca011fc3102f310c917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb248290acd245c2a7dab48bdff35218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284713cc68594dded09f23cfb2598f1c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09f1e93e8ab9531d52971b0d0784f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df2ce3b0c2e3a06bc0e34242b4d11021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d8822b01cdc52022007b077ab7bad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e36253e1bc3b46ece1bec44a9a77d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36708a8a167ad71ef186b45e4481834424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74d8d6adcab3548e6e7e14da2d45f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec53a1dd53b91a07631cec8254eeb426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c8fcb6fdba3e43d392eb1659b672827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb174f734cef12648830331f0c479128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28381954b00311c69c8c8dbe1b76b5929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e85849bc18f62476a88e748a5ad4ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf23752419effe85fd9d2dde36f29f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5987ca216a2ee78d801cd7bbac0fccb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9cec2b57c9e2ee796d6ac2635bec133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a189a93fff3aeb09c4b1ea5e19fe6c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f9550dd4f6dd0b23c3129a50b443035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a296fb0843e7ba9676d7b766de79bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c0842d365ff1a93bf84e638ad807b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893e53a4764e423b7d59e86798ea71738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c99700780ddd54615c447fdf2b8b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412358a5c9238964b86b7b7f659a95eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86831af601786bf26137ebeeaec333b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c3e39be049731a7b6b3ffd8e1012942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34d3d12897ab3ec9cfc09212d25c9043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6f003c9f948667eba52e4aadae61644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3bb0e02020b329cf4e239fa00385c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bf03e80afd7b67e0a3d366665fc6c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba2c3bfe48f8937012ac687fd5c71f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087b5811b26254c02f5b3370fbb790b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecd52d3ea98985ad64f6da56166a4949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b74b6846a2d32fdc8d32e22f6754150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8067f7b388af82fd1fd2eb5f9ed68a751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf302a309c2b9098bb44da169296de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2c4993d2887888c39cc8bee71305153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208dd6a375545a874bb41d8e14f71c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b253c1319963d997970ec2d5e47bd255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf309b30d177c4ff013d5d43dd24f9b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7814ddacab8ab6f22b7d048ece0b1257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0bdc8f2b36964c1a3b49483ce55b258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b99276395baab4e2638afc8ced96659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa3693eb8a7747934108af26967d4160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed204f773d63d33216ed7093a8552e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c58ea755f2324f90b9a6b9a799e1962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacfd1f910918f3b8f78bf97925dcc263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6eb8212b9460d64de70ee4292e64464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5685e3c1976736cecc5635ad2e4f64e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b03e9901d75133d6ff3a11ab1677166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817497e46c91ace398fa4799473c3acf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c497718271662d3a2d890f07e285dec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa42eca2265df947efd0b8333c2c5b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326cd7a76be3407ac2d8946b51e95c7570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44f065761dd648b1debfc8d2c8238471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8718541c70dbb347499c04f341b0972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b921edfc56573ddaa2db5cfc6a176f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78834102933dab6376a7f1fb407a408874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c334c0b790eaae387d1e666f7216df575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178d5cf5b1497c24846d5af4c53599b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3b264d716f2530aa5f9440259aa3877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee296f993b61b38f3195f778e32e3cf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574d9f1ebe0f4ed2e7e8692d799e2bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7447aaad8704b926fd554d661f5e0b380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19792303b148fbadc132072a11a9a32d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f316b2605697e55b4beff3a08246d9382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47699657e43342be938f90c9bac23e1183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed36857bfe0aa1d3282b30546ffee584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b92b874d2e89487823d3b6ee2dd3785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f6239bb571dbd6cec8e8973223d7386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0fd5231badca0593f0e0419b7169187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89106e56c32b84f5feba727ae09ff03c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e9dcf87c49fee588ffa7bdbc8393989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35db23adf8c5bf7eb45e3dd4126ab1390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c58e92b4e335b63175a915214815991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623cd5d40e2b4ae3cc6b961b3923fd292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf05079e06b778cf2c32e07c2823cc893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5a459da84f74731c888e4843a98ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd837fe76f69187261db09c8c6813d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b7b4bcaa03a8556e16bd402ec3d9896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416ded844eda88ba7b6528d3d6d96fd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1f82eeb2e79a751eeff85eda0039198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b193000a98d867cdaa5a3fd53a34699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919dd7f668d0ef4bd7c218b93aa507c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15926ee758ba20fb1cd38279ddff66c0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16d031c23ba7984a6cecf25292d26b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9372aa8ac693f4234c5db0d137777dc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5b38ac1f21ad393c69da72f57386f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcdab3dca2f23bc0c19e21b5d391db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23448b8f6283292ef8fe3427612b6903106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069dadadbcc0208af4f644fb6cf5ec1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1142e652236ebbec3425703fe9c0c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91641335271ec42aedb52c649ea259a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d628aab6c7e11b442409f785754ac0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4e96fff38195b3ce1158e9e95da1c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6912302b61a71146601244655f81d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82585d7dfae7764a3f50b2969d1a1b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c796d787205d778a6c614b70202e6f1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e435e5f77cf5a9edfee73a525158f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5af526dbd0ffc6d815e9078e15e36116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e646cccf903e4ebe6f5031bc473b8dd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b502befcbe1aa5aa2736aa61f707ab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb9cee9e6cd0dda7b04164eb2d5041119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23857f08b3ea4c83fb42940a51fd937e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fabf5fd1cadd2bcdb0367319582825121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a936b92509629b0e4f49177376a90d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41d0523ede8ec89cdf692d9e611010123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5709671173c6a8659ec04b5357cfb5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d642a325a8d2167252da78b061be14125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218643460c3c8baec52900f9f3e49d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9230b2e13073890d4505409a9e70e8d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92fa9a32842bef1f4a42736f461c1c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ca45a1b37456d56d0f37df5b793e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0effc345fb65c21703e2c61f04ceaeba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade0ca0db12c685dcba4dd5da132226131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66dcf7650b912d36e5abf58915577c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c246c7c1fe9722191180f632c6bb2ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1003de8abcd4785e13017ad5610b4a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23db1576de9bd2df0c2cb06e11e3d60135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785e4b24a002f4c6439760c98989e80136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e9f8ae4af019ddcd2ee44f6b7b5ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbc734e7d65847a20dffd35f7f61aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afd9083b557075db891a686e8c6906139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b11a12c32536203b7817a3a2db4175140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c01c944bbf65a47cfe87dd228f7c4b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1277ec162c0898e80ef6704be2fd26142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841625090bd5560ac36e6fd3d63038a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650be901d9490a77379030a5adae45b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18638162dd82d122de30ee80bd12d17145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea04bea51de240823244f9b5bdd461146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134eed1b8465eace939a1f755f091ea6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d9e802d80ffab7891d9ca7a82aa6f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60ae4fb5ec5d73a220ef5207eecb20149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d7808eda1fc259720f37287b91883150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596f79c43eef8f14efa3ce733ee0255151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9741de9cebdd6bae713b68a660630152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199524f2c88d5690930d05d8b62a4eeb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38ad2b97e41cd30f0d995623bbb82a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d5053f4bc8da54b76d0ffd53bc8cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d87e12a5c62df674ce0866f63c72c3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc8c19f77ac3d360fd930eebec6188157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9bb0cfcc321a2948a1f8ea5823acb2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e627669497018e187c486c75f8026b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03464ddc90ec3b18dec883b555177750160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10032dce64a07abb230ee0c707c92270161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a5f538b58f312b9a65d6932bbefcb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d911f9170e844d613fcffffa1cac713163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a03c0359c4af5a97c534aa62e9970164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37908963448c4523d315dbc420a3ee7e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bcbbec33f7dedbc1d01ea7908e1d4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b03e147d3fd854ba732460fadbcd7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa4b6f3da3a6275641a6dde4131f60168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfd4fd3bfc3a6e8e25a187b32e7356169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91fa26568bf02e78cdab0e950a270a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49498e55d9ffc761af05f2deffdb8dcd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697e71b2341af2d1d6bada7454004aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399aa0ab4aff3d54f29315782712237d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb425d26d9a690a11010cc4c04019e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00768ca940db8359ed99abc68c17fe8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e324d50907eb13dde621161f33de185176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73126f7f12a8a27c0c4779821f3141177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca610549c3d85ade5d7c0f922a35b064178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714195a5e5724ef65c1be0b2bb20bf0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31049e3452213598aa699eba45c0573180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c0c15bc093e3d1daee52cb98b0572181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a29a35c4736eddaecbecbd519a2908182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ef7e993cbf91df5b9f0c76a57d716183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a005b128fb5f61e3fbb2af25a17aacb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4e6d2bb23fe0102082640eaaa59ba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943b4541c1436e4facd8cddf289e696186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb849697a20c44bfde5d77329fd62a2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82955c7de5b1746f7720b4c9dcc231188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc0531f65ab72a2d88976c1616dce3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5a258650ab11783746e67c697ddc8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20881402c786b3fc83cf70cc053d08191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b93cba4c388dcf463140c685bcba4b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836041c6b9eb6dac3007201e84605bb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097c255f17b0665ad3f5438189331a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea6a8f750dc7323fdfa2f22ad75438195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3f4411ff8f83e32cb2c9cc6c4857f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ad3e994a3854b57264076c68c6b06197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9ced60964f9b9045b1b92cb67a151198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c48c3e603ee52e97f1512e2e228ec7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f50b7bb7bc2b92972ae79034c9245200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2c8a8d60c40bdfdea5735420e61df201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a26cbc27a041799608832ad011bf23202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a9d2fb6b566b467ab675c01a55a69203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a284c805f718a245b1151ed1924fb36204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d2b8b26ecadb5fb1efb57442a1670205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fa5a0b45d749ab999e6c89aa19d7e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1599bd883ecc0816850aeb3b6b8937c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866e10a3dd2548187d926d9513f9332208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173cc569131d0f4a7ea053220707ce9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461551db98d2f1efb94265c6c997a76210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f0285a6218e16087d8ab13bf4d128211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2b8c3dd22858d3c9aae12101470a0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef7636b4699500cf8293eb3590750f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe129f49e33dacccc7efdce180453736214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73dbc2841d5999796ad4698ef294f7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0cb8bd8f9a233e734341b1b01f504216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5f69f1c776c73755991e40933806d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb5ddc6a79d0330f6f778f318bad7f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2da7667da0caac52a158453e4d455219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabe7548f6353faa3aacba6e93bd546220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec133fbf9ec98762fcfdfd3e0e87d354221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa0877f971643017341c488570570e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965460a950ac00b3ee5303d10ab570eb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41ef29272563b787e84bb72409e810224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655ba8ebc92142f36cdff3cab28aef5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e662f4724b2c234d3d5a0551beac1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413048b01c979e9ac8ddb7cff9e558a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d760347ec265e201dd678a627a2ef1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfca29cada7309c8ce712f477888d0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f726603c1255ad2e3bb669c967fb08230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb08c483535b4b7872681a05952b702231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8bb564d0880862666bcf73421a6162232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd46e69ace53d52d35cec6d293c852233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e080ca4f591e15738ba09cdccff65234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d7de86aee65f51e4e643f08adfc87235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f704e936f50d955175b062b5d7718236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7597499fdf871416a410d9f4ad82b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d88095aa9c444291be34332544301238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c89a5699f1b3d9074a51335a24a3b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0682d101692a72e6f60c791cd59e61e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f6c96743c86462d65071048c852ef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708d71888ac657a65f07db08be13e51242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612fdcce265e5948151b7751dd73459243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ca4309e9749c2a43f208883f7422f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc7b2562cc2b45b2e9950700c13cd6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e29d03260a3a46f1dde0e6c94732bf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0b66052ac4371399f635f1a74dbe8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69b3c65603ce1816e81ef914284a6a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020feaaa98965cd0705b2887e5eb020249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b120f2118f800712b3c378509d00486250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbde4d85e042311c3233db93237e49251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7b116f3422d698c4ebc3118a13dfa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22edf9cb04d3ec405d36e4185b97115253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa41691c467eac91dcffa98540c62df254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7753d6ceb2f7dc252c9c002477e427255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d897214ed1a10ec622f0ba6d9b4f761256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf7c91f559666584a65783ff99b065257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1efa6bb357b415a7998875e5df01c7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f44365411374ae8841b2b040dac870259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb8382333f3dc5378c64a07da75de1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea2575715f3d36a2c639b693d7839f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615c42cb987042b35a9e0421552eb7c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59742006034a72c18f0351e6a53c4f2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797848f0938e6ecaa686088fa86790e1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12ca231812de0f2c2b1de5eec0e062265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ce6fc9abad4eef974c60098bbc6f9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526138b84525095e1b579ae9f5fc932267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e092dba37cd2d532bfaebb55bcc456268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d19fa80724dc977f9a30eede8dc2c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec165271b4b9d112ee9e7b3b9c0fd7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50bb29eaab841f0400f5d0b7d31917271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183c77341c65c510d3f71cf4c549e9a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f03ef319a1eee22acde84fb272391273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb5d344288828adfae76f1d59bd482274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acceb2adbbfb5ad73214c92cf1ad90ba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae5c06d4cb8c1efe6d76a204810507276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bf6be9f4cbfc3e0ba98271b566145277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d471f5d6674dd9553a66e70c3c7346278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188239ec57e3350684f4656158c6a01f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ce21f7a3021a780ad79ac30a27f5e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74ffb222875e9f07db26e55b450358281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f43d20af8e60e993d01dadd94a9d9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57883b7c667093f0f8c567fdcecacc14283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be490f409f76c93dffaa71798897a051284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59482c640c5fb2df85ae3d0f03d8d8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedff602d118e1eb85b84c153b4f56a7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d984208f08ecc4e36af1ccc9eea509287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836c3076b719c35dc779f293c129c6d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fb33c3ff862c331a9114fb67bcdc4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe53ac995acca3ac54fd9b17a01b45290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995262869b880dc7583f18a408be5829291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11b0d1d11438cb3e58925723208a0b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda6d22ee1932881c6b8524bc3c6b98293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780245c588110aae2f25f9bbf7895a1f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c290e00eb74e83bf2ecf550e08fd5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f411960d9d838e83420e0274b0ff54e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20d8a657cc6f0f3f9fd9818554c40f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7d30700dca2bdf0fa54c0d623323f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e05a1ab478fa7f0573610ffbff226299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19186e3405e3ef362a5fb6e47ca5cb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad2e91e88311642eb5d5bd66199aab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621b12ee2800fb60c074c4966e2562f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be766fa9e22c0a5137734bdc208b2263303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2a07b323ab1526d21be4bbdaa73e6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25145e297974f90737ef3d0efa02816305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36a10de897f5a45e3bc8e160aa9fc4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc8e5088c698b8f753ce3618b8e323307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338f09f10729b437ebc72db5ee9539d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d47e939c083f1b8551ce16c1595092309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fcba53ccf61945b4f5f3b20a9d99df310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cae10fd43d0373d23f1233c3b52b3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f827ea5b6ad99f64962bcccc8999510312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f22c6c9ea6a601b8b7dcb84936fe2b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa22bcf19dc84148ce34e7bc5cdc60314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28847d390611582c4dc11c6249de7c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b4c35ca3b50ad2b2f37cb41c64353316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0448c93dee127a5be282bb1c4d07a16317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fc56ba9b55243297d575efec57058318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed698ce3243c729748faa4dbd324a1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ee6b7b09bb2156d224353747db84c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867f0098278dcf790bfdfb5f8b97600321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ae78c341f48859c246a0ca0df228c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ba003550feb995867f3c1f1e11242323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0059c6963b7739f6e1e9b0718ff9a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc9ecac145bd9229ae557a399a95ba325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7e6e2efd3f23f2fab7eb4789b3471326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00661ea2b1c9f3205e56a50e504b9f4c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55634a180f773ebe6c84ec17d1e10419328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54ca59a7e8f5776d2a9fefbaf8840b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b3a71dcbc00f0b57cb1fb93a831f4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff83e22677639b7fe1f3df59bd31f7b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc0f640d00ec886b38a2ea71c245e9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6af757cbe19ae340fb653a85913a77333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d95be0cccacfda6ed8dc61a2f5594334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca86b6205f5f303d8a7ccb472e64b1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb67af8977c0f2a6283d57bf2c6d4a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0b58e63bdd91f18aa7d4fc17e4d94337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440acd4b381a644339c3507ba6936f1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b5d3dbe53369683b393e60f242f5b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8345df737d93b3fb9ad025c930a1bea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6901efd4368178df2d6ac0bade50765341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a987a29ef2ce69ccf13cf9a24afc493342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b8fb9492e3c1a3f6068a050358bbe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629989fd953db717ad8279d70862dd3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d033a68dc6706d0d791158fa8b1043345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4faf31b3efb1724cfd7e1e280dac4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5617af8e6172c389cce955b1956387347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b57221e4156ddd66489018632bcac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3dbe597a59ba18ffbc358953b6a075349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954b6afbd21236f3b376660e901dfb6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8e7c163543f3183d3fe05a7e9635b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da5fb9e54e010e43a34f7708b60b12352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc540780e6d3d58e8aec93867ad4c0c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43287373c1a2cf4fac16a73998a900354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0c56ed9fe828ab1f9406d5985f56a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0875f04cc4047378072aca9a8f74a03356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6541ce3eccd617e58a3493dcc6d854c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be217e41e58c2f8b83abef7f6eed82358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9e82ccaccafe7bf9d1659b3aaef6e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895bf1f305829caa661e55ed10f97ae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e3ec5bb43c9ee41c8af4e991cfbb5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1847e2cfe5945b9000dc38a246caf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fe1ea112859d338d68d33889f06a4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292bf1e30a4085563f4d02ed627367c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4110e89f17e18a512e91d6b37b820365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024f46c0cceba7718dbd4c822e5156a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8eb40542f47f411a69e3c29a4b570c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d540ed4d5b7e77e2c7fedefbc17e1d8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aecdc4cb4c02937eb3b51e5dd5784e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1feec936635d5fd77ea2123d89d601370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d52af83d318f178d8b3f07c6c6ce8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3fac7663279f746d7520d8c4f7267372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a20721d2d2786e7310ee0a2039469373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e0f1158175415213fee681d805ca9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381cb65c4621ebf7936fc8d6ac51f253375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fc7f92068bb0746960af4afbd1d79376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf4b77ba236dbcfb3e77cd80828409377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281582f1b4ed2559aa5e951777512ed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12018f7526289d4b743b1d1b34df3ac0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356551aca18ebe04cfbba798d2555257380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daa35eba2de8ae13442b7b63730d69381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2c68d6e86034b5cb1594ac55cef07382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdae796d639b07e09a12f5f99f53bc9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080f7b98d525df1693427990ade9601384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264f6d0181c87c475b0c061eb1a279c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0668262c6efdcb965b61ec84ec45d09386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfee9f6e7a719b7217c954cdf8b48de387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62953a681a2bd477c03493988a8773d7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bebba1907c067d9dece8ce0a0ff62389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572a0b9bc805e53b9d37d39c78b26ad390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16a1d3f551ed24a83835cdfb3e2480391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d734525346f61d802fcc87356dec7b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc991c90ae03b19a001337ad8d59f28393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8033794032e10dd96a95541fcced1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf37c016b70204378724f845bad906395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4673e4385c1ffd9a2df2ea962974a7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45139141854058b1182a51bc89066997397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1257014675fdc62923c0452254efbd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734e5ecbbccc5d3f09f573ea731c283399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e50b693d99ce0c4d5fd8c8f9fa2a3d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b547e99d39b78c3de02cf2c71405f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387bf666a4fd7cc774082c6633153e3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376dc848abd66a4bcc346592c5d433f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92bc1367c04172fbc229b648a982c8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a8789809f0c0d67a03a581a0b873f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658a45c6c8577ce3a2650e5319db730406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdae660b26e1a7b76c29d6034bf3ac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a63ce34484e4f788e0102ca8471e87408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54c8f6dd94e155f834047aa785dbab409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae747b55ea004c3278d7ef2dde1e7517410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248195312b6af4b81639251d452c5f31411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b753294b98746f153f9410fd4a99e9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16083164a1a66b49fd98d1afacdd818413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b845eb61776b0e1b13964823d04b3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a78edd4c1a9a6b0420a85c2a8695e6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3bb3946105ca1acb52ea8d18ee2096416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d295d84c0583b546599f6f3fd2ce535417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e91a646d6d735b982ce06dea328e56418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385745c1b2767641cd6e418e055a5c32419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecd77f072507a4261b6cfbba28c2b0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229002c60ad5e16209ef3d8e5e6e9c3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedb54a3e92a2f2792015b77ca809f6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183f475df05a9324c953f41bbe602f3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7229a47455c04c36060b44977f061424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245f23df363ec3a3ffb0e1f151550ea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f0244ef06b9d5422fce66bc6bf934426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e5ebdbeec322d5fd485c551f27c9d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9c2b3fdaae663987ddc0de21cdb37428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3b87d6b7852232677147fdd59008f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebe574c121d8e051440330ce383752430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028664818802ea496651446c89c04f69431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed767d18066c6b895aa7e3817b59a3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01a6c2980df88b7800c8eab9ba610f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475e21e4516b52520bc44eb0422f56f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac6b0b35c9b6926677d98ef228c388435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24cc59b1497fa85094e021b73aec352436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382668700b6429044971c880fb497560437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cbeeef7bc7a7b72f32b9636c96e1b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43bba95f5ef157fb2244550e2751eeb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1537d9f13113826a8e349e92e009449440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3e2324b5f7adc48a34727f56c5f2c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6d316211f45b1cd940c2c5b346045442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ccd4a804ee480d4ec578b8d812d95443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54db7d051b216d96467d66274e05f0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3613de296d863f0f1c6e396ff343f34445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756077372fc2e1f9bc7115449578330b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ded4a4b8ee712aa75f2c70550a778447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35ae2cc1d09a515de60036be9f5741448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d758df5c979d621a010856cceec0a7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8db56be6ad588a343e8ee9a1e72155450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadbf72ea8d66a25d7a8783398a56b5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a484b642b2627e1f991cd7082d55c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7e49c3ed2cfcefd43dc1cae42ce62453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2c2c2d5db9597eec8097abd342b57454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370ee75148e1329a85928f1b8575dc5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207885858eb83d61171b8c8a22b2eef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd49f60bc7837fb6ae3230549bcef3e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3d57ad35a4844884bd06d7dbff3f7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0f2e67b6014e13cff08f7e83c367e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbbc41e9608418bcfda4e203623b0f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d32142085e5f07ce57a4a41b0ccad1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ca8163d40cbde18a44de97f8a83a6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffab36a20bc1749f14799d6fa2341a9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519ed99bd80d6496ace44b2b34e1cad464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996eb771822c1deaba4acd23faac7d46465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e250c78d8f6da3dc5b074893d797066466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70524bb2decb488e2359436e4141cd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ea48b2afcf015ae0902c82e4b674f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ffdd1388fca670af99409776c64e7c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc47bdf9d274216db45f9ed9c55fcc2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57738457c80b0b4dcc9a809d0b7e5093471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf98615eaaa57ff117377eee445ca00472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff2f04c329ec827816f998f8f94a15473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31853f1227eb95b021d5e4cde0c5535474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87313443b8c76f1469c9ca2a29a613aa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1825456eb2af9ba474d92dea74c7321476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193eb9322dc3cae0940961c260dcb80a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d27767bfc84da750ef5d0cf8d9325e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a248f996cb85ca4858db80e76658ce3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902350b241024244b5ed60818e5beeda480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f84f49c56b6b8a10a0bc641929ab20481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91ea953eca3586e79ff0140713ab33482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb4b9d24764b1449fb761b1caadfdd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa01c8203c9b7b81d364947e411db53484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55713b6d719e63019b9e6dcc4f95f84b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f54118aa72fbabbd1dcb45999bbdd6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef788f5942dcf70103ea8f902d2ec5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbece651e4f6a7509b1dcc3b3b971c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ec063ba76387b26d4a23ae67b736d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5ec84a7f7ba4fd13cd93770f0020b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4376d4d90b89bc915bff36a998a8f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cb92bba4b8621028146718a132f4d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590dce62f6f187fd9582b76d8bc04475493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bccc38cbe62c62e04821cfa8c638d4e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e0c04c31b5f5302ad39ef4fecf9f7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7da0091eb3f4602440a634db2f8c9e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb094f4b5072b98ed8b390a28f852896497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040c7c118cb298e7c409b0143c50a91498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c641ad5c029d98fa21a3cb18ec461499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26d89e7d0aabe2ae448bd2c14ee28c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03038fc4bd91b15de774183b68098add501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efafbe1712248fdb39a2c807ae6f045502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117bbfc60351de2b5ae6437ee363c558503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c80138242258bd0a88a7f10459eb9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad767810bdf0ef344b877668b64d1f5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd00a8f26f8bd081c1aac9067038c74506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d4086dfd2c1177484316646d6c2e7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881132b8de9f24a1368a92640d74b36508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b523b55f34763d71697a71816ef3b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dad996f39d4bb42b9070f95b1635f3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a6616517467c0147183394bc9cd43511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70ef5bf2b6dde77634128e023c42f7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc37140e39817fd84d2f72a8bcccb7c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a13b75dd54ed9d688d83407d3d60b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2ed1fb0b48c2377918cb267114aba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b1b1bfe08f3878f493a7ef1b5fddc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59b9e4f654076135a6cbbf46eb8ecc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf7a2e8f58daecfdd8bd03cfa797be518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30da2739e0a13d02e1c5cc857c3417c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fda100f980ff36cfefbaea22ab984520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3820371f0d2d8a42a6dfa7d76cb405c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cac6145607b75bb0228c1dc44e4a5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad1bc8897ad850c5c7397330932f6e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c27e968fd7256cbcb5f17820ec0cc5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f23d3a5929d3966926e0d6be0d33d6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055b379a06cb3d2561f0ad186f759ad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21734f13ac3867be302d7581770932c9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde9f417b6d81500d2d032e235c80aa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f712e21cf49532b6e58250dab85511529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9874452aeb86147ce9e37f0c8be55b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f715f62ac6df9b05d1dff0d6c74cb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94324b5b80e88d69ec7eb452237ed04e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9aa33cde59657bd34e16bda5878d93533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f896e197b5a7adf82d2b09a4fc4fe9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0a6ec2582a890ed63345a79293187535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58a0b3c39457cee76b758ec3c792ab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde5751bf5068949e8339acc62ab039537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0113ab9fbb629d7cf112a877127422538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cc1697b363d2c71720f23b2d5fe4e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03be82418cd293694a49f38409f8e4b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a134d5e178c5899e8d06abb1eb5ac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89dd7301bf0e91d6d12c049ebc4fb2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c53bb6cdb9f04c7584331174d0483543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba6a39619b90999b93b41614e35fef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcfef38ed22af776c7f2f12739841fc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118c4a9d6f2578f43dcd5f52f80f64c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112c8d350f21d074bab88603842fd69547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e850751e3ee842744e464c2459f2ce1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a88d83157c77f6d1efc9966d56e8a9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e5e51a92a904cd56cdcf9b11c80d5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a21d2ff5bf0e87df60813d90a1265f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb529d4d6020c879f58088057b7f096c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54253c399c24a392180f674042c54f26553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2309e5fa13729d00837b35dce30ab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1194521684fc930ad8e2d2b199f946555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d8e1b0c6e9c1e76e8293c433e5fb1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de161a2b3af4893bd69912958b3be89e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add669bae7ee6e3c4e37e91e3d4c51f6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8009ee7c58f7d262676ac36cfaa93b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006dee19bf41d1a50ba858d8e1e74f11560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a555583a86b2a1cbaf61bdd6d5c843561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7407901a7f8f4b01a88a2b7d6eaff80562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072fe858f80a663823b46ccb4270ea3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a58f1daa73794932f6cab1b832293564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0347b8301ee3a5ffaa34755def6a98565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818d37b662a8a54a2f84b1f4ae4b47c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09102eba7783dfa8025995ccef9fdb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4bfbfee8e9c8fe9cc3cae50029f88568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7418b0a8ac023d9c23e30fe08fdaa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3d4f32a00194e332a3c7fb5dae12b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702dca4f9cd0dea541106522c0baed6a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d2f15976eace1471b88245632b262572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a233c6bd9d689736baf2a585f95c04c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ff4ea81d0bdc20f4f9018dadf2874574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a4dac32b5798edc5cfac088db1178575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8c9f8f5ff53e288e6909149971025576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcc849cbbb1d19189bc8c89284d21c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6b6e249d7e802bdee245d2a036275578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f313d140ca6f58635d03829d658ed2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5633d90917e8232414a3d10021d80580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f9593464f5608847e2d975b9769de581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8852e34df21b129fd7bcb9529ef7e4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928c9c4aa5d295c4aadcccb3e12a685583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f37ff46c744789f40d0ec68042895584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac2c83006c46911ed902795b2edccb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5306a5e1da301859dfc4a610056f0a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4837a6027401569f565d43b797d45f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d75aed7099a8ab4e7747870be37ac7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563e8721fe8fb3cce28349a7844dab8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe85cb666f5e459976f202750e662f5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d856058491b425535c0ff0cc45369591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a3ab577c23fdaef8a29424899488d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51365d07b23dedc15219723e870d5595593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e15b04e812ffba7438b8e16187ee6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a4cbab622333d51742244d0dc9555595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ddcf8e7372c825ef55dd54e94fc96596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181fe85a7ebd6dfad18a33e880d2f71597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59194b1ae68d591ec6dc5642b5bc3a83598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e5ff34700e050f10750d6307897ed599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9a7ea0ddd7b80d0ab6f8c4fc835e6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03017537b108210d46893d5d345db0b3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476649e0f89efedd76594b1beacc01a1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8702756a29bf63cc67eb0b5a12fc3a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49600e8dc98c8e65a9c689558d0573604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6560c7dde99b3959536a2a604de9d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b903790028beb9e508970a2b502252f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cb1f7cfc5e070d622af85624599c0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896ce125b9d539d63ae512ce5afd845608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfedb196f98a1598e672c0ddd0ecdc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da7d5ad8cd06ad7e7232df66fb13a0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5976f9f1e5dd44ba7edf4dfc0bbea4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3b6d5c5cbf0120b214c2da2bb6654612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3f9c36ad6b3e15970c54eeae8fc0a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ca687333ee5446ac970b02025b826614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299fafc4fbcf3d59167e8a8dbef00e0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26c1177f5702ae150581784fb8acef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527caaf5f7643a0959e51019b4384f4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8e1446282689b303832712298ff91618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215271dd1d4d2cc49c445c4b6dc6478619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e93b20a24b1ee5a90c241d49d64d90620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb41b2fd5fdc056a2f588b61da7ea4c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd410733a2512ffd36f8ee851d72db622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748f6ef550b6cd9b251c98a8b1b3184623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4372a8be44c7c89d0b6ece8ea01c79624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac8181b06e6b0989e00dad33817416625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890bfd863c91bdb5824395fdd293fd3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7494c1d4c19751666538ad5a8071e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bc31f1d1b3746883569d275af5241628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4a6b8e0597dc010302722d7dd5140629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7aeabd86f97b1dee67f885e05fadcf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719c8b217baca9f847dda1feb79468d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4bdfc6ee8af869f960ee726862421a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137edd0a0cc20438cdb5036f53242667633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e348d75458725aaa9046586092a6417634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfeb548b34d4025ad8de30a3bcf5f89635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c489dd5539cab97b1c3a6d32038bb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb664672945472591e444d7f5250497637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37508b38033bb19f92232ef1191a0c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9157760d5ec53a59f04917d1959b97639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cf5ff5e54790f67c7f4b81d4de580640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a462e5f3bf62e5c84c240fff68659e8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98af31cc3f5231f3b5e51c39591639a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce9800dc14cd68eb11d1726269f1f5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0854d65dfb0ba55d9f293653500e35d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb5144bb3794e4b05a1df7103cbd38645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ee6a1668924ebaf99119b09826102646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e31307b490c0f1025928612b44d70647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce8cd8c653c07d5405bfd772441d69648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f83e8e7f3272991da1a724e55d8bf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ec0d9f39aab872a3a9709a3765647650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449f5c8264b3fe49862e23a41e9c961651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdda77e299f6357dd6ead3ab8ef7a0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff8f7be75f3753be561832e069764d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12029e6cc62a2655fe38644a5257a8b8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9aa21a79779ccf70e8ddc8c30d8527655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298eb8e2b7da4bfe39f68ceb5d3684b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c347356354716b7a7d748596cfde6d2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49f22c6f8e6ad28b3ccadef25ebbed658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c28886c8fa4e022b74a3842a1fbb5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd15ef5c1df32770d0c28a6f1b3500660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230de44199c21769111c194eed66fd8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225d0abf47f25eb91cec65f85cab643662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03e8fb602319ac24ef07cce26da30b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d90bd910099fabdbf1ffbb7e6f738e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e414e5fa5a0e95f98ba1c9993df686665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397be595af45b1a5bdd2270dea9db4cc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051d5edb947a21018559a0c5d5b26d6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5066abaee53e53b9ade3fd8eb90576668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f1d6de5ef1b017627734382e0baee669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818f1a2cb081087e2ddbb9d91dc5cff670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe386de65a898ec58225282bb8aa7c97671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c32c74f094ab4aeca03532bd81010672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668f74416d11f44c11a0bd71cf6d033673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7d6a3ecac65fdd0f7b7bbbc0c4a17674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddabe61bfd1d5da2f322983a5fae0a3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6d4c33406796e091e4eeec55bdbcd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224cf1384fbe2a4053170c7b0d6a97e5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c404a17ec294b9758cbdac555ce053678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee142df2d41d8ac3ba490f510a9d60679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eee7bc6d325b2b7a44c264d92d7abc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c1a1769c10cd46e402e14117fe147681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac423ffca46a433d7f6f4e1dfcf4ea682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc16780837a3b7fe7d4201a7d27e92683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201eb76fb29c969b11a9c364de51a4b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941c0bd20bdd93919ad6f09b9026933685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96716373c4da3ea1efd7b5ec653160e3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c71cb7181c1411af46627276d10012687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe49667a5448b654a7d8ac9db25af7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212758b679e3f6284100ab9e6a3122be689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672fe4e524967e4d7a21bf0d22fe96a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0b21a0380822696cb102a509345a8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6cbbec4d97905c107a20825bd3a4c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbc9081f97557054071a37cdbb6a84693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8a50a2e53da288cb390bc8c4e27db694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27963ce1cca022a8f56c7fa6838a9f9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a899fcb446a06165ae228c7dae4cc2f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c3a91dc50761aa3449d3fcd435312697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887256d31a1ab60055f898ed05d1aa3e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad357f849e23a9e9fe103c0c19187681699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb721bbafaa049699ae24020479ac1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b95f6477bbbb122b6b5d7485bd91e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036feabc474627be46ebc825f48b1b2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6d89d42fd18d5c3043dac5c99e4b0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db7286fc53367794b64a62edf8678b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ce1937c9d9ee9948463b77c2b32c5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c87b37d9f939a7c9da7a357d9538b1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80f4b40ef7c356feb5b7a2ef5a1fb1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341e59cc7f40e93726e736b95b6f59d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3001c1090519ec03fcd14dc504c6f4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de378f8c61e9038586eebfdeee345a1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eea0e2e96a92a92f9aea2fcdb4089d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace04a945cda81a73497431cb9ae60be712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef541fae5e241121cc03c11e2cd168e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be61a906ed49d5632c276e78075ff64714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe83cd84ea1ee8b5b20d204fcd095e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89894dbec622e5e38cd53e6609af57b1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c108445f9fe0e2bac8a201a050eca38717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073efdb94950e9c1cd83695e3c433cc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca708a9600e9791b20e4074c7664fbd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e829b429eeb8fff4192a9822fd0d70f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8ed3dec549664817781d5130c2b91721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705d0dd1740660d10ad6b10e51a4ffd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e34708a165152f7ad6f583bac7174723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99729f55f4ad17976bba14f806eeb46724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db60f624d34e4f9f72defb7bee4bdc8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420bf3af0e7aa8a1600a07e7ddc787b7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d59a87e615c994600b2e1a82de1965727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d8e3a15377ec7e7fafa38db763ed3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dedb2b9668899b8bf061c218cd7f0e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c434b099c68c80fad7ec9e9ea2893a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b73cba58ae8b2a6033cada1351cab731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab7240020b4520a7c9536c60113f95732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec99f993a2e8b094721b0e2aeca7d9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fad67fb078a496cb449a589e136ce4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed795b5ac43ee2dd668e1251375b223735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b336f75b83c625a83fbb5fc46cdde44736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67dced1b4db10981f8a5f1dcfa2e151737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88577ebf5616dfd26eabb510252f2f2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5726c1fd11012e33bc6243cf343a6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b806a6ffba844141cc49ecaab1ca2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717687cf4f84141f77a0b6f4fed1b59741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331edd540e4d9a223049ee5204890e6f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b56416893e5fbe2799670a52a7544a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cdcf91f74c0b4166144595d7a83cd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35d555e69a47b4b48edcc1cb0ad2b3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd44236b0404e75162776b20fbf600746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6d7fc1f81d4b070e0d5f7c750b873747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97a8508ed9707119f7cb5ff50d6213748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6eb3801fb7611d55f2b7073ef8d78749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34787a040bcbf136aef6cc3240f9378750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554337702d00ebaf3b40c0e55cc57b4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb1a249abc4683c2fa31ab82579446752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69aa151fd8b1ad2ea8ed3fd6567ee2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e54907898fa6b3fa7dc928f8649e9d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15ca9a76a392a7aec7c0a3dfb439f5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b96607a8971e08c4a2b9e5ae9a5fb1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cbf21f648edc734eb668c9a630746757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce830c2e911f7c4c1c3af47ce18af2db758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313dff606ac2c1d5841cd5e42ad3d583759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160dd6a64a409215d125fba42149ce661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bde5193030db491f025d0bc80d84392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0be9050ffac42e017cb7fb6e924743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc260bcc4835aa03d349d07111000d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b8d06b4eea86dacb2eaceed5e92235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de630ad923190f0352928b4cf822d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e03c171133532b20f8e659e4cc95aa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8182687c2ffab67806723976cacab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552afee11e6a236157bab9ebaf0bf0f19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394abeff5521b8812f0e0191e2b05f710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1a48c538354566e42a9bbe21906f311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197c0703838a9684583857420303a8212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8540b9d070d0b3173c56e7749fd72813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8e08ed96873537c365fb60d9f4a8e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4ae176dcb180233bf407a83fba32615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a45bc953257fb146ee006c36c7a1cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491407d96145d404c335b9b1492a5ba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f59b22d59276750b249ffe9398666b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67d4ace33f34a3d7bacea14c703b3619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb4283c5373c7f42c77a99a3512cc520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e460236c2686087e36b332dd6f84a1721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef13714fc7167881b5fc4fdf19495e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823df5249c4ce5d75399450eaf4db33d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d4eee9bb8a67ded244e312250f9d624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4340cea084dff60dc528d7b67a1e2fe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810062fb18510678091cd5b61bbda3926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991d683f15446f33bfceee1c870235427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca54733bc29e399c0299d0eabf120128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eec82ac604408d96079f873cc73a4429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c231ebe76a1b84ac4be7c8de960e030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03219aa004de3952407d4b2ba3a0cc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81b7451366e1cf062c12c1b8638d3532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd105ff5a9b575da6d6c15595bab5b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdbd8f71382f9ff66289aaad01a0e734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9e147f6ae19539e9ca9b4230e762e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877fa13695993e3e422f61fcc5b8ce736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6524b19227b650aa9fe8e8b6529e6b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a11125845e6c91ba0fb6916daff8da38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a9b0185dd7044d995f90d505436dc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176196f685298cd01f9b4529ca2cdb5640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a34b83f909e7dce95a0cb27a4602f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f3c70632719f6a7d36a6c8133cc7642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7090a6fdcc6daae107f4d325b07269143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b5fa9a334ba64c3957b6a9ad2dc6344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df3adceac07c08d0b1b9e821d9817445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37c2bc1f3e338e66f58831b5c51dc846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be68385ffe4a21b7b62e2aabc8102047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9d04b60d1176e145a42e7abb5309a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2120c8db9a4a1b386b9c68828b4274149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a12638cc34c92d5d9cd10c6b49677950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ae87e5e4a03f9581a13a7de903dda51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7332c09ec396072797ddd92a5907e9d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7d43f020b52b1b09c77e9710b1f4853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe518afd0f293278d495ce266df3ec8954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0756b266c375614e86a7de1848c536855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffa36db18b33049b81a43e83e4152f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00adc4cf1ef4d2625ed37ec72d01ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9aa929b91554c58189f79ec27668b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0d47edec2d8deece089adbc9415fe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d7424fc8c749a74fe1fddd14f0b5560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bb6545cf813f7ac72ac7f4f7a777061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70e73e66efebfba10f04f6e3cc451862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d99c1152fc5838ce48b6f228503f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab81620d08f5a8a1bf07dd92b3a5e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83427c58f6aeaa9fc310ecd67d0007da65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121eca44820e804f2c0a07b6e9088c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e690c7495e65422df029e30656ebc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db91adcb0dd14c6bb21ea22fc0ab7f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a0723ca3e42b9132745f7aae34f3269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c05c9a85b88c2cefb149ac7b242e770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4e4775f4df223979f8384eb46f2cd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0529d5553e16fb917698f50be37343372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5db449b9b05bea702aadf0c4eb1b7a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab238c89eae0e8d0568583add767305374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03e71ed2ad1706643d3ce0c9201b2f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6230419571f4fbd8e57d57054276c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e99ae95f1e5f1916426c4b7ead9e1777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3e1c1a53940387c59ccf7904e64f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c96f8f44364134701bd235834b78a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd125de7319631c799a868fe0bc45cf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409d2355785a0103953e149cd75315781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98e9a73b5a5aa8b0a94e25f591860a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac2cd4c97b1a8787d065e059eb141283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a61aa850420fda064751227217137484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129276957b8a01e001f259c0305e42b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98be474415a1dc4fd7310b5dfcc79de86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9cf8bb10632e6a7efc4e8a6c1191a587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622862c1b1c509650092d287582323988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7725afbeaaad1cfb887cf553cf0343089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef411cd086a6e4bd5ceea030c8df3c2590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313cec51220e33f4de536303f78351b791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa586e36bea1fc3c3f81c2fbe4c58c7992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d85638eae8f86999bf04416ebbdcaa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409093ac6fc0eb7780dcf58d704fee9394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0a27b20b9864e6f30b13c77a0f64195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417e3462608fae752c8915193a79ca996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca7e7dd2d89804f9dda1e034b07a2697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cb7a8f834c63be2adaaa87b3f3d2398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd986eebe24d5fac8e16b1b61a8aadd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b82fa29a905522837a81b374335b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf5faa1db81016e1d90441e35fb77a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cf7e6eba35535ac515edd8c1ad444102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc715c59bb7e8ed6162b53134f59e96f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa29b524014a9a11e2998f0c2cffb5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad88927aa5c1bae170abecb9865366105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca399cf257d53dad44e94824f687051106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf639e482398fe0e7f1c19cd2afbe7f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d96ac1e31d44ca993fadb3e65f756108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d66c440ec35254b7ee054ba8916c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43701b18b11d4866de3da978dfa950bc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de15f650699c569525cb38fd4dee693111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a77a97bf36b3fd655fc5c642f9ed6f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328e93bb07b39faca719aa536b7b758113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7d1359a8c80df4e51e8c95c584581114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca85fdae17da0a2882ecd8383a49e1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1309dce04e186bd21cc530a406052116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b868be609b8840fefa8b90d06953dd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c176191e2b3061644cb3028d5ee4676118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bff16ecdc92dac9d9ed103969dfb82119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f61c16defc7c34c8b8b6e4199ff2da120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d80fa71f7b4d392b26a1578fe6b833121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b95801662cbb92377d4eab3cbbf164122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe89066ac4659d301053d6b50f2dd59123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16285c3e726a4e038b7a30ec327f7a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3711983a27ee14fea1ff8beb7eefd18125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d183e0785705961b4e25a10c0ebb3c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985915fb8fed1efb4b81e2f88012f2f8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe15624df8262c8ad5accc3eeb23fe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771a63e178e4e7e0deb05bc58b5dcff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3aad8ad8520bc3712e8cdeeed0195130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a617e895349cbcaf51e8b10f4f2b34131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9a7fb6d044d44e960cf1914f76c5a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d662603d9ec267db6d3d7d9ca8fde3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a9cf7a66956f0af1c30e85fcf8d4d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376326b07598258885a7331e58ff64a2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f745294a188579b743c2b6d4444fc7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262dc1eca157ee2e68729e07a0dd3def137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbb17de2789081ac0af635147a72fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0bbc0f5f165ea03e5195524ea4f9b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc9550a3a827dd077cd847aa2c4307140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94cabb0cf87ca09feadaa0cccda491141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da50d0cfbc6bbef2a405ee67ea76feb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8db2d4d885eb08640b77cf18ed108143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4cb78fc5bf66a1336e9238483341d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec251a1b86ce93b3bb32426e9cf96b6a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299deb8cf38a15e190ab3f3a0dec18ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f08d2fceb6584bd14f1408b2fa2f73147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2371b332cf3268d7f4575752aa33d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31a887b3cf37a26e8f864634dda0b6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f7f81c93e617c15453d0e7e77fd7b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61010d92cb840158187ac838201e5f42151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235e1c6eaf981f5df3e3f932f35ece1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3be2050ec2755810b7c740dc199d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cef2fd3e2aa700818f1b0f4b7046bc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e911541e45afbf06161f338384626ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b679d63971bd83321642c8970df0698156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f02c235d915dfb436b95ec7b8e7044157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38185a9956cf47c789e7fab438af4f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26091ff0609703aca9f120b73c9af19f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd81b6b115ea2ebe637873f98bace3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e9ef48040eab2fafa46fafb8a93ce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3bac90ea0e4abbb9c4f030535d9ebd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc0144cf4b5c8db693993fb40b0eb0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5e7663edbc930e1a984742e381063164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14724810f480ba894f4781b27517c24b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91282b0e583a370ae5d995cc2ca3660166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db6b7aa38434b9274d2358b1f07b00167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a684cf1a91c5eae5567c612821176f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cc202b0ffa07097f78b274e20f02d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac330f7799b5b4f803500650d4bd345a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f0c08e5a1f64add90819ef0be7063171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997cb5c6d63419ba136c63ae66ead929172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0e81564ec936dcad9c4c98d40771d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a363978274fa16a577501bcc71c169174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0befbaa0b79148ae4c540190bbb2b55175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3946b5ce5e86c5da55231b3593d51f5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7f8d8de7eda811a03d9d524f455d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2bba18473042ea53b4d868055c5093178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512ff020eaa8f9f0f9c1e676456a8d0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c374526c762d1cd21e612c92a03de180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc475baab0504ffc8f87db41bcef09181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c677872ac3543214bac9da7d0c60a5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05778cf07a8dbc847b16402027a4b6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae42edadcee06e8e2ceaecdd123ee3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c56c9ef709f098be19700a3400c49185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e9df0ff921fb5c58eb809580926c0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99c74cd62fa687a27e05e26030f974187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab86e5a90704df8faa9f35ffc2d2a9c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e434da2ac37c7a918354c1a861d352f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ae152e5568a5058a53d00b27b2b46190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3cf24bc41958fe7aca1fef7ef32306191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f07993a21ec5a564a0aa4fa771a900192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29c6bec0ed267afb869bfb1b921de0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b8e31a43621a66b8b71b49dd49261194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e514162c2ef36ba786849affc94288e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155c7a0309302e2d1bf018f16936456196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1753ce5dd50393700ed1c0df6ffe5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718ebedee8f67eb277961250c08f6ad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcebd576a80c08a9a2239f76a5f1322199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110423ac578f30b1630cf699c76f64b0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31750b870ee41e2ea616e8b58c89b6ff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7aee6cebc5d30d870bf4b0405350d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442d5751f7aca512bd58645271f9189203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84d5a98fa9607826cba0013c76131d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cd7535a584cace30cf79a76e180ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53ed0c6700899c56e7e830e69cd54a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13884c7ad9c2458b94893a881d731b95207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975894f41bea7b1a561536c4e3519f58208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd49c59bba5e272303e1cb768f2b49209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dec6d503b261d021ceb8708fc1443a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead861c0a35c54843248af477de59468211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47080ee9478973e22c8908d7862dc90b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b3bb3ec5f3f17a56c14b638d05980213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1288a592bc3dbb9d9a98e04f1ef56f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a58d75d92ee0af05faa177af84a009215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44634a813e5807a8775334a9956b86216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d59eb6db958656d2b33393a8cac50217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ecdf286c33f72e74dc83a64a783266218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3636916d13974feb1a389e8cddb02219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f234f61cf942f0a98b706c561d60862220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58df2cf25f2097ca3db4cfceb77395221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce95acf5aaae4a106252798a7d817c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4763a50a8ad3b41b223c4f19deead223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68ae226932fd1352c87817cc9f6f29224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c491a0ceee8e74f365ae9f739fb25ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d513c99f31d005b1bb3a84903f2ce7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02131b555416fe0465b622158d55fb61227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276d0c4c8862963ecd97d2123960f12228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6d2c45a63b94152d806010e210b04229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2294231e67609ad4b5f8df47b97839230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e385ced9c5a4103f76ec34a649f3d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d0efb5271cd7d7c53de27db5f73a5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8a8afa7f55b2f944873b5be0d8f9c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdce124ea81bd329c97f59c98f6e7d9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f19f6473bea184537d12d4b9e1247235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d11e01fd3649af259845a517abebda236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9317d43741db08355deafa4787d9e9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09532614278669397d7c72431d0235e9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51fc6e89b78f94eb4ca4b724557f68239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6306569576e6b0d39285da481c3df2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765201c06bddb9e6a29a1e7d5ec7d29241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68fbeb99c46739e2c12499740f543d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320c5f7050b13166920235dedca24d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25f9de323060df2abf00c942dfc198244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6eb6f4eabe8aadf9db5f3955f5932245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15020261eae8298f9dbcc649915a184246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bb3b85a2bb47eaaf82e21449ec8c5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b44061477a9dac43131034482b1923248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45207b1eef2a0c3553460a0d2edb5552249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a47222d38be760fccacb5984cc1d44250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46fa01b84a02df7ce807b13e70db9c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328720dd93ddc52b023f7ed27e696d0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47267e9d4c9cbc1c74a1feb0887915253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76752054aef46864f3018f9fa4972d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3583d0260a3c18bdf33a8e2e59a32b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604ac122e35a4a12693f18ca3ec6203256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765c815368a768419a9c1c64e69ad81257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a5b1d4a30899d590a3f5bb01df205258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c275c9f78307b54b5c9660cd0a8447259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af1b55a19b8a4660a10aeccca3506b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13b3becb4c34e36fea155a5076cfb6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6b321531c0f14874fa0791ed56a71262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e386bc56723236ca7f4d42cffc116d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea725ea16a590cae26660997b6138a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4f7f223c8c77a15fd747dea618c0d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc37784220d2c30e82bc08f3a301d0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eabd72af9d3ed9420d484edb0087da267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b831cc1ab919d187200dce588dabbc0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905377b94d05f80c554ba889991be4e1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cfa359521c9f83b59c9c6bd94b5739270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282d0c29a6d4ad69745d8b07719a1fa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3aa6125f9a572cd6cfb8cde9fde69c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108409107500b7006fca587074df6e70273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d01570a6ff56d35ea58d2c4b35b6ad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7e9f50ebb66d2e8214336664dff16275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54637599f80be305408d1a02dfc878276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362b5b7710f9d5e662c15e0fca520c2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79fa4585f859ed47455cc4995b68b4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c5e1207afdf4cf0cb876e9dd22bb7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d275a11db8d144a698bdee6893a135280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876174036087b8e9ca1dcfdf4536b4cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c6a28f45c057c7d98018b85806274282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5833e47beca3d6c22b62ecc10b841283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b583f16dc731cea044170a7717591284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6b698e062788991d77439c063904e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad45bc40b89026688440d37e4940fc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8a8cda5f1ade918ae8aac81082ff7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bd05c7e45d502f2198b78a5ee9353288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337053b14ff349410844e52468a87c2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e74bfe1c5586c90508493aa6cac19290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f191c45d276d1ece5ffdf7c5feca4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3fd5dd4592364582b4f8cf0f745bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60520cf4c1e67644f3c8ff07c3b0ae3d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1623d86882b22a530aba1b2235021294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbd8a4172a1103e5495c0604909f69295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a80b4dc60f75d705c13de19c850a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b9a2e0b4054cc93d2082ff4236fed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5eddd564f19ffea88f741e90a1314298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558018a6b9705887035c5952e67c1d4a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ca1d266c0fd74772ac4b9be7b77b7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a85844577aeb02b5e1e23a56efbfff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40693660609ecb6c905b5373628869ac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc75aa1ad63054d38920c5eb3434b35303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dddb266a2f89902cd6772513f44b223304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738a891ecbc4d58b18c5f582c18cac7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eec87debb5172dc520deb9d05b8ee5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681723717a8823d822fee4e1c80cf42307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1180b53e235bd37d645b3f217021a23308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b480b8e55798a6606131f59bd4bc89309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdae8cd99080aa2d606aa5fa9c7450c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40eba98622aa0afd537eeba2215865311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b08dd0d2682348eda58e189e14acd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89c20a27d78687c496f4cb119fbecc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55db1c90543f6d02b319ecf2e087a8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a309b94e810d49a33089d7c35f7d1f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1237a6f7ed387c1b45be4daaee9ea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbb9c0d793dffed6d9b0e660175e5d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db75cfd061cf6283a4a8af85e0db59c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07332a2bc2f45ec6a2beb4e42dd04f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0e90d08cc44193f57c610999140e8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3bdb282d319a38523ea783d6cb762321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a170d737e1fdeae578dcc8d356458322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281409cbc45e3b111fcb83ddad9f31e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853449d3b8cc85d140116de195f5c08d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59957845c1a413a107df5507cebc6189325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a502a692abbe68bddc793553f50e7ca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa99d8a30047bcc5f38df930786520327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b97c4d9d342cfacc9b8fcd727ce8cf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba90713d7272b004a499d235291699329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb11194e7584e81430789cd6029ab01330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a161637c31611f6d63a0f321a9cd349331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd21034fc956baf7135a9320b7dd23332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f29220ff3ccc53bc7deb60a0d74fe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f559607053800b86262ac1c3c2280f9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac67f1a26a2db411bf96d897dc2de2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57298a00deddce8709d72f92b9ca5a9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1742eaee4001a8012c4ecaa95833e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d67f8bc9a91991f343dc3ae6a446b6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8483b7e5a34d3daa859ea348acf1e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf890c4912bbf46a854f2e01c964142340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61397cdc1349c9bf89be147391ce4b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9cb14d9a1ed78ec2a42c6b60efd35e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bd599b6ee13b41df712dd4fba0ed4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38208082ee352a27d2963bad7bbace35344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7875376cf675281ba157008c570d4bd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fe5785ec84e069fdea4ee5df6a12d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26274eab011e6c7e618c9f55b9b56530347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827ebfade1c43396a24114a1953024d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60ee5764e9a9bf153598d963bb2326349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74efbc230f376bc6f64849f640d15e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc427cb6009fe32b83833bdf39fb12351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7369193efd480cdabb318a859a10a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607b10cae2b2ad9635ea33b77483372353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce613b6fceaa8dfb151af5b7eab51f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005064bae1178070ed6b76c04c0b2724355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104358ef8f05eda248d328e895f616c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5388b0f8b4c901ac3db47ef3f2261d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974b5764edffb24995b359a1a5f962f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56460faee77d9065030572e0a2c94819359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0a462318887ab20ecc854f0190f24360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9fb99330da3dee70e429c992eed9c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248143a52f41b3761e9670807e1fb16362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318a1d75f237bbe94234f788fef8645363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9f07edb9bb45175ff6acf79ac29cc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda41d629a3db296f7194e8c987c6146365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae6520a9066612ec14efeb48574dec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb6a193f74420e87d866ab23f262c8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8354436dd1b5c4fef58e6689735800368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4352866146bea08a3c3ed323a3108369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b900b913a1037299780c984e2b5c09370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41b60825f19eaae6745ff0359b365e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a041bba539257baab8d2d32642c578372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431227b8691217967b3bd04c1991944373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87760ce2609b60b8d5c6cf562cd9f1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b138faee833c84c0f0058851f520ac4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a56969494d0cd25631f29ea943d16d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f034c596916071dffb6edc8ba097e9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68c2f02efb0289c0b49b1624cf6207378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1e4726ace384a54f061088124eac2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e8bd8f86ee8d679d53caab18be830380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d13bc49b8f403742ce46fc63098377381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98749e5ac2c93dd359859c0281ae4156382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5ef04306c1dbd581d06ad77b8e681383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b639819113894f62382d352db3df91a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07724552283262ff8e6776d272a931385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ac8a7aa4b3d9ec410c8566d6066c9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59f03a76a1b7db832b59d4d214d014387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa6dcb51a18185f9db1d827138de1c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af926e265d3f89b97f95f71abf7883389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388d59fd8474206cf74e42e9b748647390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2f881c4f4168bba1e238aad2438cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97819e15a738ffc478887fe6cd756a40392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586d88aa38d0833fc23cbceb5170984393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad9b0188dc69dc010bc025644148a7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185eabe9d53f08630330a3c355474c6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195fdadea49a0c2877217953682c158396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23103d1b6cc8f994e69e5b94883cd5d8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec384a341e670d4941f9ce9e6d5223398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d1ec790a13c98a2dce043b8bfafec399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da717d73033d8e0e65fa55e41ebb58f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ea1a30cf5fe9c38ce50df2fbdcf2e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffe6367e058cfe3cdef5bd6985bd7c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5961f751a5ff7d645a8a6c4e06b07403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cfffd95ff1565f59fdaef06ce36a3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0017bc6b511a153e359f5537430f5c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363130df463d382fee4453175a923dc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438fdd16a85b0d3e90af500c03b7b82407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493dca3f7e9384e60973a5c7ae14a54408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8975a1deedfd50127d50ddc51402e71409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9df0f848b4f3b8c31329b0d981a1eb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad75c4a5391789a0e0f5ce06aadf936411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16452f34117d3cd1a72ffecd8593036412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bcb7f51f88c07b72e9fc0c791e212413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c84de300b5e1ed106559d7aa5a1bb3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78519259786c54b63634ad658b4f0bf9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31990412a70b1da9013407eda1e414ac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330ee38edc38e7a6849e2aa5e7c8e13417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76705aebe828df7a03f4d6f96039f9b2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892adc6759ef4d6da722be1eff2b788419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e603bfcdb1edb0408414643505d8450420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9ed07762e79ac25d3fdfa2676ad3c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34848a31f91aa7b8f6630ed46f6a4b5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e0710b01b3471cda2c3fbe03f6084423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f49fbabc7c8997a95a3dffff856a0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59342ddf4696b6b8e9983430109a52a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9caa19ed77f136c2e5f25b6b57f7566426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b679787727c7c18133b36bcc2ee1b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef35b71e4978284de3c55de35bb2822428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726dbb4bd0952e0097e53539d252fba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8094f153b6151d4c1e011f91b46f5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c4bd81a41cb86744cdcff929953da431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea7cb56e6395c4b3e301b954732152432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2359af60082f24d7722cc906f39c419433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b9c35370a29f7ca90f49b727f87b6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1243facdc3baa6c94150dbb050975435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee0d3270fa18e8af1b0ca5a75a3b3d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e081358075248489e8f802a09c9ace437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6f5f2a960ed3e5807788a83a10852438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a97327681d6c3c59407510176fe96439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f7cb81dcf323cff43a5bb96bd3432440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecd5654b0a6358ad73520af0d6e45e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07058f00e6d0ca7986e02da663cda14442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556f65d9b44525cba2af6c6bd32b7e5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0366b2216277c1146b4e4d8553a50f8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1105ef317834b038468098fccee5ce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55ef11fbb9f829580618d2b5f1c06b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fd77bcddd347639e514a45c7273db447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65913c626c764f790f256b3d654dfdb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1069a078e229b38156de66df5ef32449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa0f5f5d23fcce30e98fecd3ecd592450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24c8608616b0cbb625f963913eff65451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012b1f43a438ebd71b3d2b18d5f908e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391322ce4716790c4417156ea23d3d1a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0864be21c29e03f45b1740a9ba948f3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86f5101f3e6e77c17635acc48c19f6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6205e1cd75eba574ab41fae1cea18456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b74c3fb219bb89d6726b5f72dccb5c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383a241641f2974f0a096951c00d6e1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e9c08359d6736354c966daa408580459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b4485dfa45bc83b5d23b5acb05737460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60058afb10ab9429328e5a01f3564a86461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63344ef3d665f82bbbd7015c7b5f04e6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71fbb5bbefbfd44496b470f0b49afe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d8bb1bd639b3c0e769a7f02d293ca464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffb9928a1d1ef48417cdc99f29d4e4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49ac8ae9e2d98b96a312574c4820b2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500c02f7b64e74dc4665712820300a2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72f2942d5ff58e381b7a253dbf12f2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25581149643078a99846a7344ebbdd7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae466e8d8488ec20bf6f0965e0c0036470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403c9f458123e8359919ae8e089b294471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374b58390864a9dddc345443a7581cf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef06ca5785458afa2166ce984ab640473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a617d9f9d4277040387fc06baf3c8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef38b5668993261accdd392c93c2b9f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d77c30d6d6fa759af0a5e8f939df00476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b069e4da14541376ede936662848c8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382ff379b26c182be68a83db6d9eb28478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876f52d05c8d855692f8aee2f1a996e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11a89c446eed5a19d112ff3155e0bd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bd85837fad95e5b54a0323fdce535481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d19b9480944c7c3713e7f9791ed96482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d48f726c9167d4bce5fa43819fd2b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ffc18f174bff223e3c9e051a945f3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdb6f69bcc12261054f323c531c649485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0dcc260dca55f710b78ac4a4bfc0c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4cc6dc4dce81a0f6d4e84adf77d1a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2499bcb2a5c42b3653d709fe8bda5b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f0f5653052fa4a04a80f710ec864b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffab292a3488f45de956c52c7a8d4a4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db537f7d52ffae3d6cf00a4b8bb5387a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b7ccb9927eab8bf7db61a963d49fb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be688a9a55d98fa5f45845428eed6728493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f1316861b6f4e5b446225a3523a44494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df74f7c23c2c47ae2dfc782185b3882495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d094ab04a58ee716bc3598f75353c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1f9b30b91113963baaffe0bac9e95497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9bc6435afe3cc75e997d8f6c48844498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8075afa3006e3e9114f2720c4d97f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a3ff930c765943256690780a2ee00500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053f28bd07f94620284f6bae81f77a9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961906623c729afb45261837bae0e1b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017539318f12e80808e5815425e033e5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a23774c1023caa7b39086a5745070504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024fc5e99148f72b1f971b22808ea7a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a31e9a5c851d6d568006098d83cf7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454efcb31485a6b444705501ad9a842507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b01f42908f3935e062a637b23c00a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca67641bf9ca4fe730a9d03bd57e35509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3bf7240ddf841707d2cdebe7c56d7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd821354e7b4a24d89418b3c8707e6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf47fb9ecf19cc190ea28d1c6af54e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0e6d7c016f1e55d63ee671bbd8fd1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ace449805a2b91b82cc0065427b4e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82daf6a9ab8aaa9441f1d45bfb83788b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50d4c96d1bcba14d6b2305566534c9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3dcc8d3ebb19b926cf16d3ac88c85517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399f91be3401d2029ee05db11313f8b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c927b6888bf5f4e46b375b8553ba3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14baa03a9e1fe8ff013a126e9c51d17520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca9961d7350d34d6f44da9b61ca04b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9b562e8dcc2ddfe19695a5ff108ca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44f6ba7c92e0071d687d3ecedc0218523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271987e5254d8dbdf83ed9c19a7d56bd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400258b3091258b38c5d7d17b8f22ae525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e0ed7d02def6b87e45171185ad973526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278804832c2645eebc519d2229e2620d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6acdcec13fd1240a05e7cf7092077528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b4b9f350be37ee06e468e411f6174529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52a2556996a738780d457633f4eb82530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fe2f23c43e7a3d9afd0fd1052978a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f535910d55beebd840ab73fcde8dbd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143f7b11bb07ca762b09e78ea0f129c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32217873c4e3530992f7f99ffce4adca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46110d95cecd12e55c3ab40dcba5b686535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110ba767d8f81dc37e459c4e80f8f0e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d414d21a45d3ccc0217e4b118d6db38537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226a91e05d1112f3018c9b36f89910b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fbe468a86abde98db82012539a81e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084791a6edbcd7358ffc4bc8dfd8141540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ee4ee314a0cb6483f9dba11ca5416541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd92f99df58cd08e5684545813e55da542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f19533c6fbc4dd6f6a82fb0591ac89543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c5495e8aa63dc8d8e2d1b832012cc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927cf613043d20d4ce43e56ddd5d875545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5dee1326045a9e2b8a7568056936a5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc4285955ff61a93d3b7fe58a00448547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd714d7b8ed4965130d06f29b1643e1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade87ff2645588c498ce7a929758a56d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd70ab5b616b8ad5e1398a33833308550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2371c63554429930348a104880aefc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be620b57d17e89ea0b41ea9fe63550552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97adca5ee570658187a0721ce6d58717553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6e0304e62c7eef24035c9c416f6df554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96821bc23a071b9e31fe56e7a2bd2e5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc0ac73e84de50f5fe32ef6a021e4e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f8da4f32bc9a5a6bce5aeea2627c0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bbe8c4d7651578f3b14ded6b009e6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ba5229293f163295e15c71d3c80c9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e85d90e56ee96a46113e4361c53d66560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b269868ac1fb962e66e0a4ce6f999dc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfa8e3570fb45c87eb4a14521b7fcc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc1dffcb2e014d697dc95db158fc2a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80181f41693faa4ea7e91a9659c6035b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d067d8f5cb4ff9870b40312632daa42565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd0551f876f19d8c394ba84490cd32566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd3986667339ff77d7c63b631167ff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcbf804839e5aee070c7ed6db01069568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030f62656e4b4535f9ae1e940989f2d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e92fdfa925eb9af23be593f2d6547570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208737e37c74ed62c4c602520d657ce4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ea82f57bcd571563945de993b64d8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f717663e2f6002daef6cc1755aabab8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab4efe82f5d2473cbe2978a81eb1bf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0327cbb7964b10038dde8e3e8eefa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc80db29c5be24a20e3099d23436a3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b770f33ac653f49c63ea233bf4180577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822b3c74f9ff8dc5aa15ca4c388b0c9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d0943f7ef56ff12532c64b3581438579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98cab6359665dd28ec9148f2447142580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933d04259be18b795165c54c5949436581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e47297f2686a1268375ad6e7171fb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475fa4fbebb43d5ed8248863f36698e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871bf4d953b4cb8bfe5d5eb736941c2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39752cd19e857210b464aface95194585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1750b6d146c43250bbbc2bf3a1566586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20daf015f48bca70a32d819015c7d954587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1f63235bb12348bbb4239fde1263d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044551caa5d7f12d92e0f796e5f4dbf1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163fad6e0a160aa4f036745a159e247590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669d5cc811a572e38933e6a9b286b9a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb60d9ea91e5da44733a4850c84300592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5305f41a91bb349a976c0fb4afb44d2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ce7a5cbca73c0c0c77024286e7a48594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12938a1c9c3c89167303f6cfdcc2a9b3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdeef28d02c33c6eea937e44c94bbd6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b0edd29174a81f843d86878364e20597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cadc566529ff6698d73eb2a4da0432598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35ab96a5543ffbed55e8a5fefd84d0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4902d3e218da6af99524fa037d1430600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da80b67a86ba1522f539329f125b2e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5e038976a5d8adb423dae70f6fdb8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a0275b24a5fb1c262c9c4c809f1e8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f18116706a7bf3b4049bf7064f1332604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf607713155b5e14340b90b8d67847605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a5f34b96b1f1084d4caafa3eaffc0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957d7d608705733cfdf82468a89be2c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c09f1488a80bae01890d2f49838782608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6533f19323ef22f7418ab9f8e7094bf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773b696ddfe1026b8790a16feec7067610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3a209e8008c2a8c04ae941a635c7e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde93046718aed609e75ee7885253e64612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ce88a2f3d64de98b02ed97d3b24f6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7da190425ee16ee0de27e1b71bbb46614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab4cf875f8a6c90b1a214fdb9de558615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b21029a43db396f17e93eae694ebc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db706d785e24fb181b7364ac325ac18f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b6a86ebf2026b8d4a497c348bae23618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb452cba64323d785a75c582c5c749619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b60a860e7c0705c276ebab4b7972cf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c59fa83c681dc9af016e8bb998044a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87a9df17e1b201d762a22277fc9d33622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e59e48f7ce141cec84999db1fb6b00623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcf2f78e08cc058cd8a14377f4020f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93dcbe369914f49b761700f1492cb5f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f7d7b3af69600e9645a752d3b5784626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984457554cda590d9401fe154afebbe8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ad79718c4bb7370a9f5334f7cd66d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94542855c5b8321f2a9b91687ec9ab8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54367d550b072bacc271fdf1969a22a4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4359e0b0e7f21cb23dba51e7fdd0b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6314871bbe8a3ecfcc4a0fecac59a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c82b23c869512f27a91ce7a0fcb7bb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bad9d29491bb7beeaf70869257c468634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86fec91e008e9214fe128fbd410f3d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcc29a05388bdf28ade9eb49b9ecee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4fe7cc4f235782c8abc788aef26e82637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1bbc3a5d765670315e8ccfcd822054638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1ec9fd827156474e2e119b419fb99639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977f4b6b5fbd10582e33e86ff2cdc7d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6246747ef78e9f827c5b83324bc2831641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02ce3f093c17a97d4b3e0b3f3893a1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d5b00b193f9a6c9eef0410becd416643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade29b630a12bf10681ecb7dfdc847d5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36725a52cf1b12226e2460c66bf0e1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28ccb0e9eccf374bfb60e7aae27d14646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c51a8cffa9f980ed9fa77f5608d91647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075b543d67721f337b046076c0071b8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f940f61b97cb819f01d0817824cfb9b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15e93f3b4a819358043c43489a7d40650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106938c8feeeb6296e33273f9ca04d4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19389f1ee69eaa16ffed87d94a9185ee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbf658a9de3f87080339def77d1b75653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852bf0fcfeefa016fe8c472f2457841654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939fd53b5241ba5207af046e2c45e65655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ac797fee4ca8973e5b349d10ad0e1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9145dc8dab9ea66c5d3fa87c29f106657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d7e28318eca24a7afa1488376b730658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764412a2a18512603165430ba42198b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe33f757ee69bdf7aa791d0dc3524e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc49a4454cc283e814e6abb3854643661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52950f55e2a8a2ebedac817f38d630e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ab68358847aa70cff157e2f8aff18663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf538f4b53f8cbbcf0c3bb15cdbd9f2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffb7cbf20d5d6fdf35cd5fb73c0cde665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8767d18a88c005624c7e9c97910a1d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e569c3e79a4cd3ba20202084ad053667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e847d1a5b4e8d1517811e206be84b9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66abe175de10df8dbf0e2443896cd9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba119a0700672bdc04f7e9d663eb4d4f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c2516ff9f2cf0658aa33ce7b0c0e8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1469a8157c0cd8884c6437204dbc2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80f5eb6bbf5cc0e27f1ed4de69ca0e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd199933d47399a6aaed3daef602f4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138b23e6c26cda02460c83b690688ac675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db796bb5594fc1b570e1bb52e8d6429c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba19e8c3cc987eedd1464cce907405677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb7fa9aa349f7900c3afa66c1546fc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48d78a7c0c56fbe37785ed4cb3cb8b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe5132ee25067b06dd8fc409ff1001680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce4620b91a96dfc20550d2221dac53681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f467d52a28f36d2f12f1da5588f34682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965940c6dbe4b055361620fbe93a3069683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a516b5be5822d7cbcb89da2ceddb3fc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f18fcb9fd300440e0f1b045d333e9a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bfb6a0a81b13a2b76d66540e2da2e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84a10b5b1b48e302b001dc9a0d7a70687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fb4d229e14959c99286b352e702ae688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c832db18595678889c565015b274b6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ed7961f8c8b57de4167c5bd662708690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d075a15b7061f90c5bf7dcba02225691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027e89532898ef7b75b48afab98c159692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eed7a8965ae46e79ff85c1e7ce4297693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d671781dda015afba76a38742499c91694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730571667eb12e4f162d736ecb6b1b24695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271c4df4f3458c4508284d29a239a50696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62cc315c40cd4be939dd8ee96f2440697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5343b17e13a5008eeb924bac1d5869698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a66c1b5abe2138378b9402f25bbee699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b980bd6f1aa1f8e4f8b1a8e772f2a28700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66aba1d87280d6312292feb68178838701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea839b518ad146ae38018af74e7928ad702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4a97c3d968c98a86ea4ee69bd75a8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59897029087186a72c37d76811ab9d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456f3c7316fdfe774cfa7a615591ab7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd415d2efee6bf6c05c95319b2b539d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa8c1053d3cbd2610e8004b019b7a6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0861662b8ba36be51f4e8cdac134a08708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730a7c41ad618455ea38a8616bef9de709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227378d88a56ecac4485cb06e6cd5c2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14627b29d8eedd843b5a40497355d3f1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5735e28a2dd693000bf3cd65b90657712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05aa3e87fe5750ae5825622cfddaa66713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1058e4ae6907e5226cce68db8d0228714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95084c1f8dc81ae623419c4310328c3c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5e849f9d49ca228847bca227098a2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381d966c8de4e18d3dee4752b913360717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db538d03ffb532fd7b9cd17cce6a38b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc4a8d8ca0325a69db58830499a599719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9116e7d8f443fc656a46073d0d7d17720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b15bf5c6ffc39702a455da01356ac721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c927e699a3907aecfb7acdd156a3e2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc56b47acd0d87d8231bc3ec118f5ac723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652f48967b02e97a64432f45acf3602724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f51d4e7e2e2a51bc2e56875c14c487725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1727e6149bcfcbf41a0787de420c207726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b92004d78dbe40fd58e05f0fce278727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf55c9a1a51e6f169c6507884ed880f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65b166fc331f8231aed6d3f4153f45729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa75929d1ca9fc7c3443d5097cd5506730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa56c633054c645c9a3b463744505da731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb6d876bd19037b15c3fddb62db759732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4448ac9bf3431be0de2a6be87e05fbb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19cd24e8a30a1f8fe874af6bcf727e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d55e81ad21b2d01fce5346b7d7ce9f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e5d304f9fb9dd52f34b17cd832035736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b012e74248d5f705da7084778e18fea737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124d5e6864b362d0b10c14bf309e8c3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04964b4bf9b5a958a0131d94c189da91739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673095ce7f6e1f4a6a837ef26936641740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482bd48186c3de7b3c527742e9b2df06741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61965ec9743eaceff81d42eebf4db25742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc566ac6309dc7bbd08f117ecd0400743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0fcf4eea751006584d6f5d6653641744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0aa6dfab11090f301b3ed084bbc072745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a72cc2f57680996f8a97f9b6acafe1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7f5134419c2c0db1b986a05f54d54747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a414398a69d5a06f061cd9728cd4a9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce7eec812ed72ad82a0d00a253f54a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a850ea482c2b867e05d7c1672ebb524750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c77a113c91fba4e2cace04d5db2493751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9110c034bf2ac9d0eed06d40c03198752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76895cb910b17beb27b7b3d051bc299b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d076aec134fca729678a2e6a4b5176d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19aaea4ba55cf0fa5bce892380f3251755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9882f4776be230a3982e7b0d510858756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c8a76f61a5017aa120f1224bff8fe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839485ae0904ce00caf2614809ef518758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2db1e446f1382f037e435ae21ee7c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>