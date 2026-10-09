--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935a05b813e9c5181d5198891e9ec301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672400930c3784d3f7503632e9d6f11f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73142656140b5b2fdf171b65a3c446833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e6e3d0375589b90733bc24f09367a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d4a9ac9c60ffd4418b2c5411988c65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfd9c7b35f8e855f47d0e7fd003cb06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb17bf25fc11a35ac4625cd9c50047b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511420bed86037782c19ab144cf06ad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3070d65a0fcbc6edf9425b44240c6b09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edaef7860aec546176731d356c4ac1d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac526d1c037d18d7bc41ebc8a3d0672c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290164aff0367bfa4d9c6d03333f5f4512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9fd3dd45d8c71251a610399102cf813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28373d892a0b59932f7ec077877964214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad869be0fba73bd4336848ece0294cc615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f81de8172ca6b9df35ae927649ca616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63174ed2dc324455e0f2d3abc1109317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85208d829b8a4453d109267ab0aaa07018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4d12c0747168f2fdcf39ea5bbbfa819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa63c10cef1574975c484a43bdd773420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15fd651473f5511931469e99ea3af521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb879a238012818800b2d95b4d6d4d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdced8bc7b7dd2d1fa1878a60c5e62c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6cda3589a56b8bf033dd5bdcba79424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c43e24952b748dbd252037bccb23125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84464844e0f52835d94981d8b0e3c90926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd14a49918b324c061a0c21f7b00ec927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241da6329d55339c70d8bbfcae02d0528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175c28b4db07e1bc5288aceaf6e945929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9578835b887733dabf0b7bbf8bff830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db8f30fdf06bf9e350d3c17f1dd74631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07da9efb6598d217042bd11171b1e632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef98a48f37361f653a7b3c3fd99d89d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703a8058a9c27a2e4827a4cbf92b87d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92892a66ef0e855921eb5259454df2235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df7e35c218418b62b32a88c28c6d4636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27956d72a4dc842c4f2d56851322c5bd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf8e91a284fae9cbcc35c4451cbbdf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b8f346b8f9092ad889bf2404440dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841f48e4c4e5c94fd6af3e75dff459940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21328dd040061bcdc4050e4a471cec741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09caf54e7c9c0486f513c81cd78261542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6e8237b2550cc6bfd3ced6914b88843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82756b4ec9e1fff47e8f720488774544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c17128353af5345d937e9f6f17e1ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad39299054417a574719a01081fba8f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969cde2a96740ad8db3b26f5965edf747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfc87e33d3cc3564612c2ab2085f7948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af73332c59f09d0f917ae2263c563949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197e03970a7e1ed0d74f502886c122f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488acadfc1c4bdfe439824472c8dfa5151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b3332e876a1acb10317bb76c4c13e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f160d9618e80b284eb6bad6df13d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ee9b8593d59c7b2208d72f0f58c2f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a014e425d06a81c17d070a966ee737d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527d93c002cae3a8c6fa082650877d656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aaf74195412110d53151c1abe625a357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0407c3cb5a942f89810a0912c019c1158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52b06311675a3189fac0cfdf7bdc3459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84047c30ab5674aab9e6b176f5f52df360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc848d170ed115c1a93d68c33a240ade61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074f933e80e6ef0a67dae47d6bd879c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c459808855ae3fc41caa16add7af2463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fad9aa1c79d9fd12a8bb62c367411d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571352b96d67165e9cd56d0df0887db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf15c7f7f102ac80d1b18935705a4d066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23820f8d97b53c182e6d7d55fdd97b6167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688a86e77f094bf08f6162b017436ed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705033b7b2d18a93d2744ce2c221424e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f1e80b12428cdb2a55b59a477a77870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22fb38c460bf4716a9be3d764bfbba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbda9e6541f07919a8b5a385d8562f272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67920c0d7750b1808c273bd6ed254ce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1725cc3fd0cb195a70eaaa10185c40174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e52add9e3c54fc6c616a466771fe8275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca490010e6081f05386184d564ab16576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a32b453a451c8c4e24d56a270f686277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de524b2b7e34fd4babaab284b566f54c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a35048249eebfcdacf0a27cdbe7fc079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fd5b193ef680d051edfa437a453d880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec948bccef94803769f1e8cb2210a05c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58411bb28853de3e7f6a72447437abf682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f48ca15cbd5920edb1df9aadf5a91483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16b3599fea264a1edd75ae4cef870984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482f1a8b99de83c4492db0e5b3374db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ed3aa81b453b1cc1899a0888b4a4c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6ab84b096d656199c041c42d08c4e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a55b59299f27f0400751f69de52e488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b09552b58f88f4f5532065f6ff47d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a21e9dd5ce0c95dacfa237b85ba7a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e72965019159af8206cc7071788fe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0aba6a6660a82a42d8c98d2ec0c68f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57877f653fd47bf666ba9b7c7b9650693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234bedc36fc44594a95ef5e73102e6994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca795166d25e452375ebb762130374d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8b52f4c0a68a1eb87acacfba0833d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e447ca68fdcf5ecdd95fe5316f562197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c21f0fa85118b7a32e28d6a374d2f598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a32a92a3ed0b36f748b7642b54ac6c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478491ab538839dd3f96cb33cbd3666100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee55811910a1c3cc83250a3c0cdb27101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f189c8452ea8acfd8d820ede7a3671c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b02b499a2d98c52734c0f2ca6202a8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3f323fbf3130d46441e88d50e7530104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca229ab7b6bdc9054fd4fdfb01fc34105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdf90382a50c697dc692fbb31c90f8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5d7c0bf6a5f637d3e0ba5ca18cdb4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f804946171a2ce13c0bdf8bfab13f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8596618c962851d5e6d94d3b09ba78b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db676ecf41bea1b27a1af1593f88fd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ccf4ca7976cb93c5917fe9a6db4a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23961bd600e49b865f7463d5ddb167112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaedf51006045b87d1240714b7f1026113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d13bd2c575c22f8a9771136ff6c94114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bfeb9c8b62c059bb712dde85fa926f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996b1d0b25d016cadd54af1d0df6748116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1d36f4934c1725f8702b62319487e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15796053871cfcb3dc80241d752256bf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ef41cc0837ace086b1ed689531a5a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1d64b5a79a0486e1d6159964d1e4c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac13b0b70039d69644dda1235c6f2cd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582633033dc3b303e3c4ce84a1e10dc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66cbcd8df53889e60b423650b51395123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405ba82e22e78f4571cd3162ddaf745124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd50040d91ea66d39b6177c718abce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b9a48bec80b11800045c68bd1eff8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b339b8f94ccb1e481378be5a3553c3e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a19b02ce047f06a48ca14f7e41b63128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e670b979b7aef9a97fe5a4231d140129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2093fa092ee7207956e210a4b486f1e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca24aec1909161d82967073ff1cc5d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698982ca8014a58f04391f7b32b5bbec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8832c46b9fa9d8e911509f978a4f4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9237fd02c46640258dc0aa878c1561134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81c053657ce78bf6f58f90770aaaf1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d2a2b8ff7812776d05829e28d9601136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532f35b30841b6bd6923062330a0dc0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e09492cc16754932329764fcf0bea5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bcc25348fbb989907ce594487c42c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18d744b9b86b0630755586788af205140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120cc2c12ba22c18f5fc7fc5f88eae89141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884584e2e2d7389e4c8b3a60767e092f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886126acf4943acb0bb1c77d5aceb30143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98758b8de5e99865ca16f51dfcb723df144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3549dab4bdb2393fd5ab697804e28c0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d44235162d40e0252ce3fd7cf45e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf3ded1ad2ee8587b862980e2995b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220e2cb8a44e99e5b00c657fb2f93ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ea23b9a507a0daf0182092814815a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a555839f183919d4eed5ddef51d5e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b267c9c04e15b54489e9ea89754ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b103b3145545c67bd0cee4e844af9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6344c810783b9478e59db8e57a32a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb373ccbdeceffe1aea9f50cd8c03da154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5113ea82f26276f5529e13259098804155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc918fc6ce6aaf3df4dbcb0e4d2deb24156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebf8b52bf4f57b774e148f8d5a3c6d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9461a769d24589904a6c995dff323158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc773eee6d87fdc7b96cb39a75d349159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2af98f3b7ceb25b6a0343b69ee9579160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be4640f458d8b412aa233af934fce5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb32e00f57cb1143fee32ba466da7c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73410b80db4a28f10082748ef471e532163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd682ebd2da3c5c4d049675207796c3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff03f93b17b955c735839761d833b1c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053e627c14d329711de657bd0b19b7a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7508ec10ae3ec1fea0a4b06129f6b7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8726d7585ca764423a040d4e1913352168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606069f7abebb771c0799ad91f12952169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3861c18f25398aac71f0ec298abcc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8650667c6f5bc6bb339a1020570794171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4c215259933778fe6a8dffc6f1479172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb548ab0fb4439cd83c38c0e44cfd3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466b168e7f9a81ac8d427660c3e2b70174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac0c09c3e7add6fe771e3b91e6307d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8ab8f0255f802bc0141bddddb830c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33c0876c95d5550c1a2fd8277de991177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a340af8e79428c8ec72b85e9e6d0d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b7cf9cbeebe43bc6a61e172d9dca3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34354dfd3e9e4c2efc95d9f0edda6732180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af824fefe5139a633a1153652824fd31181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4b138e00d554af5e7c83f0ceab5bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f118ac66694753e55714ef2a142a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda53530bbde35d72ed17fa5de84f144184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69ae0a42fea14230712817da0e5248185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364b6d94b1b94414173bd5a36eecb1c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09009551175e651f930e3f9b30c4439187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114070586aab616f53a96c8dcaf677a6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0da324e025facb1724214c86c9617189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a1c6d9a3c6b7428daf0362c80c13d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd6397bb9a64ae5c7c238a063a4863191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbeb892e52453341fe99650e9b7410192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ef9c0b02dd2bd99db5a7fd353c71e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93bac441beb6995fca63c8fd3f682f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7a8c774c46b0eb180a446583a03dc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41539d3549899c81db833418a38bb0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7348d7838ebbf966d8dbc166875bc2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9eb12144cb665627b992998b985e37198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fb32ce6d3848ee4b59efb4bdf8b7b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881b7ca8baa84c5991d0b1a9e4e39e3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8062c858ed326cf39e1a90d33e5f3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdeee49207ed1fe6fcdf377ffa65671202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813b4bf01eeda2d2d0999bf7c480171203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0759ca5b2f25b58fab3cb71d05bca7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f461372a2f7127a37770ca2e19de5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851d5e2ec611effbc0b4bdc39b0ea0e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10feb026e7835ffcc77271ece18b8dc3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32bf634d2a126720c938b4012b7395208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ddf4a39f7a2e05e99873881f7e7904209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b5f50f01471970401379db9972f5a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9a663fdcb092421f838ae0214c8f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e350ff63505a79b6233261b363713212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c901832e4d845de782e2e3d8131f4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371a63a20c30399389cb6f9f23413ec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28651d71f70dc930b1a88e1df9e3a778215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec27b363c1d912b64dc88e408566597216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0034cd8a0c00550c265864b4ca01ceb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3239e4943fe98dcd9d1f3325d791eb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1adb583b33921f4ef55c73fa4eb48219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017761aa687a6edcdebd3ea6d641f8d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab65a87e8308f237e902feca4a6b31221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482bcb955e4ef00caf1486ca40cc1e95222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9addfc5e96edb43b2db0c4398df7b30223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7d1a9df963ba5ce6acf6fd4aee97d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3a50e3eab74f5c175288c8014092f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791ca65874badb84f28859bd9500fc4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45b8155fdd653d37136de2f399a585227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573be6ac70b6e3407499adcc62e5f132228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51e6586cd160fc47399165e57bc3a3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862408ccfe39b6ab48cc2b5ded4f063230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec81b7df48949b321c1cd475aa5ed4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4529b65b81ec440f506b191eb5175232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615da21f86fa606d0166ed57dbd6a36b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c1293f9f65ed41b8e8cf9b59abc8c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45942d72a146bf5d5e038537dc68987f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9a348048ebce2b169be3bdbae4011236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2e9c66d59693b5bbddf070c80bc84237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf080865850d17802ff3022e26fa41238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de88c4122ac807a9519199953d2890d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034771150512f3cc847c42cc8f9e95d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c75a94d92fe47e089b52936285999241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691dcdb94b6373a2c3ee9583be3bdbc2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d78a8f4e3387defa2d52611a8bead243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ffe033bf4162eacd59620b3d64c5f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4ef74db7a7348da201c0446698b50245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5d8188151d89c561e2d1f19827828246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23a8ad795cbfaef38604f8ecd7d7c4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74987505bae456a555fc7753b21d1054248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c7c35c9eb0471028be742cd0279c2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a811e9d2ac5130a0340322f2299d477250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f23c7f2c1a4eda390cb2a20737df42251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6576aebc26c177b87463e146891f23e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04a07dfe88ff5c056ec6cf14afe96a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7cc2b46c783965a6dad36ea77d12f1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d814974348a1f75153018cc1e5529255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57946a4f7c4e57b14771d38c41cfba51256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23184db2f74c3ca5ebf1616efb67cf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3235f4a5666bc82f7eec98aa86986258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ea29467f1d1f24092b793da177d84259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45cfdddeb27898786275fca1853ddb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e56b3789f57c1a18af73c5ae6abf29261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30868bb9dd1dc109fd279b928429a677262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d106cb023b427a015f4eb4f07c2f3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8de48ca397229209c755e6d6e4401264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdebc14cc1c7ba2762934e179188f2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083aa6009f543c9b75ae50268202525e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d01e5d935decff3ae77d04c2ccc732267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156435ad06cb727489d437dc094f855d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac4013279cf2745ddcfd8cec5df934269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3976aee1b5129c0c2c6db65ae8edab3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659a39d25664b28f93c775689b23290271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7aa61dc5b269d672503476358c7ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8db00767803c67751b377edfa74117273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c52514b1c42eab49855d4b1a6f4f9a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c7d811abbac6679ac07c284d2a25f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0086a66205ece70df8aef972836a19276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a814ebc3a88d67e393efad3a67f2a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509781e57146bac5d843965c865dbfe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b4d9f72cdec3ce6bbc2dbd4e71c85279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73dc3ad677f8daef80d10c01be4623280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe13e54e76b5375852d0b6f0e061b6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306ac240c46d2224a54333386a66c2c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3d4e805c6a00c6276d600d31c2c07283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e546e86294559fa61639341e512626284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da200d2a9884c9088bd7ab0ef241a679285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbd1f092c167c6a365def48447f953286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05070e43c92051edc2d594d6dd5840287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fdcc7a13a7fdf3541ed97af0845f85288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc1dc156b60b4b36bcc01546c29e79289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e891e9358f59dcc00637af8a89bfb54290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea5ca65796aa828c567f28f5d15136291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb4b3769b191308fe4da430a50e675292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3904b84b54b4bf33c6064b77f97f737293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf5fa344088ecdec37a7391dba22b0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36c0c4fcbf74fadbb00d04d4c93174295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97558de0dda67811ea796d0c4eb82207296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425cb8bba37cbc71641199e1188cd35297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047e28fef733cd44ea488bf06e30685298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7cc86dc23c5f081806937b25aac21299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a4e9b9ab5efeef2a31e620133d6a6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b10d33584d34923eaabec671d4cb83301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6ab56829fb5605bfd6371a39c568a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6d04415af15641fa16e9c67120481303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788eba99e465a43b86a035a09104f8c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ebdddb6bfbc03adf7e2839bbdf91a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6ecf93044251d3993f8a2c6526d94306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbc1f9a9af9f89d6fe683b046c6875307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c1c844064f7bd6e065abe2b8a78d8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79897decd103e6a1fc6a017dae994e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916671af8bdda9b829df2ce0d271452310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3609d594164b971bb47355b95d26d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12647e3e70c6599cc5c493d6d4c114f1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d587d353217b076111cfe2cbdd2f7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbd20b04c923ea08892933a8ee6406314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb636b5516b49b3d1f587e7f53e0f5dd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eaaf446d8bdca412d3aef588ed55ea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0c016f276ec80de2a1b1c74d7c77d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1629ba3a287863230f7e25fb0f6bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b83fbd18d9c72a5d9aa7a7d5f99bb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a629d2679572e1e7d56a1d03a5fc821320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17236c37cd7fe2c520cc927921594e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b31c8d63aa6a72e88302b3a760ea2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea4a74ce67c4c583e0d44be9f58996323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27d72ea838608461313abb321f1823324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbf0c0768d7680966785ad44a7d636325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5798fdaba36d8ddd8c313b48b64f49326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77fc6bce486e589743d5b917d4631e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec52878d1ff2389f5b3bf7f7b5bf8c4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608966804b6f976d9edb1fb5df0300bf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d79a376f7548aa5ba7c86023ceb4d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1ceead58bbcb625cc5e09276ce22a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8e9d31b52ba74e91f93c40c1f0507332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ba37f9c84e88bf8bd09615794155c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730275368ce66c7ef4ebe7d340cbb59334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cf7eb719b89e81df6ae76c6b2b4b9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce638ee7851040d27daf42f6fddd62336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735f51c24676f4ba5a1d126d1629e2c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e3546d8766a5850aadf2ad7e87e34338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8b842209bf69bf493a3ef08c295e1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe062691d8c6e706c0aa0ed739b9bc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04287c4e85997745602810ba150af84d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555cda3d08c9913945824019dfb3ba84342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31e8e0e0095c99dc68b23e1f783f67343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27e2940e34e65d2ba2446d5b1dc7e9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340959491e60ea8219094cf3aff800a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4df5e51ae23f84b1f1046a107fbe75346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce514541afa3add34f8ddd8c52c60d13347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2acf45d049366822f7820f30c2650348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c493096f8464005c21c1e1e7d44c9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb7d6b38b97a9442bad7d435721ddc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6ef2fa7b0f297c9e03b49320c207d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306aea33ed5323f185ec7243b9a39929352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef22f275a3680c3d573d3eef8057edf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682996d130467596ffc17f3e3eea0229354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbcda7b7eb50b61b0b94a9819c454a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4480531019132f6e24fd2783fbb0d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85eb9602dc068c1d3c22b9b79fdc000357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dee5cceebb40cd06272a860818acca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f62001cdacf5d849b2937386daeb4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e48b2274b534ef3c8eca8bd965e39c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1eae31b5193a19c9569a382ea1588361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56cb1c079162b782f2eb9fa95b73c16362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f85635560bfe450d25a4135877bce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fed50e2ae63951833da5b92bddb8c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b68e3f8a953fc6ff97e6c267f6c616365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768400d373512faa9a016b38378ae5f4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696214f0ecc7955857e9402b6ba445a5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a61966c99a4983e47af54089f4bed368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e036ba83a6007a5616719e3eb0570d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30651ba7507f7709d0ccc1d7122f1e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160a35e218bd1755ca27b3cb2b0e878371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5eb48f2de5667cd3fdf77739a4418b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a19b66564c6d4857dd9cccbeb2cb5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb76ccf00cb9040987a9f3f73093d52374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d4ad9aa6b326d87fbc48961f1540f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d866614803d6192c229e2a3b48aea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e0fae852a810683ec8bb08e8499f3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86248f72f102042197c09dd727d7cb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1c75a12e5743e74576fa934bcbc5b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16878bc4656b52da52b34236544dff8f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06895ff181c6d3826679eabd7dc8a17e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee8fae1b67b21e5621da3a08ff4a02382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddcb4740fc4537a67095607a1aa83f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246f86160d0f81e05d5252186dc5550384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4275005c17c755ab1dcc9e8605d88385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763e2711c9cdf68ded6b9a90feb2383386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9be7fae23269126a2b725929bc4f49387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b7e49fce8667a918b65f643e79727388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e81c161df28a8a7b1d98a531979fd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fd367fdf2d0d6f3de70dbffc341d9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32899485b407e4d0958a54e115069b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237298214ac0c64cac06e823be96c0d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aaa5f98b5515d069220497dc9dbaa4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01dc6bfaf71469bd002a89ed0a152d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dcf87020f231e77780ce68485fecb5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288597a8c2e67053c6f9217b453a9444396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3dfe1f7efa49f3b91ecfb426c53abd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f82a7f92db686ca2e55c3fe7e0c0a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf44df8eadac0dafad1e2beb8c4fb4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd98104715afe4c3d06016b8f52d6a7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbca451dc1bbfc137c1fea69ed0301401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30017be683e1f1567f229d509d741a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d43c3ca62daa5890bef512500bd8b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368a954b3c89cc392e37f15685775cd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05bc66963152eb5a95ac5c921e1eb2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262ebdf72bb73f8be82617a131da3cb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072ae0a83b749df9c9414dd4aed9564407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b469df0e22a9c55967847d02307fc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259f3af3211d71c8bef7ba1a7ab128b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629bae5832980f5697ba9c6b64d83db410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7b075a0bb3a6fdd8b4140c118887f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b2d847f9c62ee0e1c8e774360da4d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5a46a3427008e54a8393a6fb2f78f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715e828842819ab26dd2fd03bbb9107414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73145189bc671ba1e2532320083a5f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0465662c14f5faa212e37420ecea5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7c84833c12bb09a2753656a6c7ede417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf48c242b1014c888a0c69b09c71c4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff6cd7d37fd5fca5f08b9d9c52c6c0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa8eb0b03e4e1d10f901322e719312420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294aefb04d4d501dd79fcdf4e0db16c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a152bfc894f62fe9788937cacbb09c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d9e511d758611c2eb5d6f21fc82a6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ba1831af7cae2e0af46a7050dc8f4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb108457c607ce79cc91b7f363ab0901425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99dc3e78fcf6cfed1bf1c7d5a5ff765426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f0eb14ba90e2d86b0c6f976c39afa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5faf6fdcb9104507536255855d6b08f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76a1b8287fccb451773fa40cc6697c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3079f05ca28a3e3b85a186e1dc97b8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b31337c86001c4799cb1d06d851ce4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77588a8d1ef947f3043c8ddf1b2292c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4ceaebdec50046d91a2befa389cca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae037253d393d4cca46541757832b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d8ed62ab35fe0e71ef35d5048ccee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896de78097df3c5e352207154e147e2a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb44a40882fabe9c979d2f537eb544437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2db98b3d92304ae7e7e0afc0ff034438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8947b427bdea4530f60651e233b3cc0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c963595186905932272e3f1318b13e9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb90f61afcb0259c59471d9e803e434441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9b769fd8514be5d594f3ea70220d4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b69e2b58a880e8d1d0ce81f0ca2763443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18afbbe320b2a5b77271f0bd71a5ad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7414dc87a13148497e392e3fbb4f970445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517b319db36b7f498ed8bfe1247d040446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968052dd5d22195aad048b554cac0f2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b21291368db156f9bff2b658e1c83448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141da9eb556d7fb85a143204376cba12449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d2961cb19493da118a03956f37f54450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4af272b28e0912e73aa38c4ee9fd91451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe7556633f599a6ff763bb5bb65302452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab823f7ea5a0eae3ae551740333236c2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9050bd35f003d2a6a71a3171ab88363454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b84d6f86ad16ccc9f518be44caa90455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a13d31eff424bf7b9e278943afdbc2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf315539b0055344e2b92aac339f900457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a3f4aed4dee9b25cd7526470c1ad8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba8eeb98c03e50d289029157224988459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84a78600fd84fed7e5900879b887df460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7b0f49c125b647321a28d21cf398d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f86103f10990f0eaa5b1c137410e5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe343186c7bca805a4c61c89b800f3a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86045385b4dc6691b87b38fcce74a0f4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa209c27649c155c23e9fa224d76daf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92110d85061fb2318efb55ed3bdcc22466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08fee1ed4a81398257441979d27e21467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d891b6f1270e3600b07a4d88a54d26468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4d626f0e61b99868d36dcc3e5c46f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0152d1d2a6bbc5aeeb1146b70ea059470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f501a3c64a5097d5187df4d895ce4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6a9e6e3267b570b7e1fad561bd571472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f7767a496fab689d74f960c02940b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70965d01fbd65388d06bc165ae1943a9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44db374abd1a876ceb2609529b8118475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d24e3698d52b8859fac1b5de3fe646476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1107e80998ec512361c74187d9096f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bbbe1039cdb3963a7935e5081cd81478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404e63fc4fc76be24869c1297317ef2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d96bb68dd046b8b0de79b3172e39fe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2000ffcd852367ebfd73ec1cd47e4e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d39de4557b296126feb07bc603dc1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90e3124fdfcb3dd5dd2739ad3bb99a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661f8e239096c3fb7aae98a5c485aa9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d70c67b44cab84f9444f9847d14e1d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7822d60ea99542deb32712301f5d4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71cae6aab7df2f212edec90738ac91487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dece322bc8d1442ae9cfcd0919e94b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ea370db66338fe5a002097c02dfa6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820990fe2b656219c527bdfaf91b9b5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e77d982f7f46579c046c8174dc9ba491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b43cb9f55ab4ddceacccb1bfb3e1b4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3541a6980ba3f1d09e9a5b564a1a97e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f38798b6f8ab922d968af6e0492c6c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125021d794bab56d5cf9beac883b9068495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975fa5f98eb6e4356f278d9431b344d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36038f512c114728ecd0ef35bc893b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c0cdd918c397dfaef9fec4b6a8734498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af1bc5157eb6a5a490f816a82b4922499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5cc02fa441cc388c9e213437eb052500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f138a11bf7f36ccf41de57042c6f4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2557d60cbe9163d8c37a19b54d2f6a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac353e0326eeaeb34bc3cde14aa4c98b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a18534aa58faf94a1368840dd7663504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796828f3b93e8fdfebfcd5ece56eaeb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d46e8688c9c831f223c33604d002e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a97c98ce31d25c46e241b2a06c18c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf35ded10631486a6b636570a4611c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d47b4c26183411c54b8806587ba27509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adf6d601d67304c55d9565ede0e563510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecc27443d8b2db091e7badee0a4693511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6a1b2af644dda7006a8bc753b8895512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cf4b177c166417a84f3fa90e132ea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc79280d0c09b73e075ce8f6ec7ae83514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0780abeebf0b1c9da8974723410c5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5fe047237da5bf8b227c70894f2a6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348a97ddc0c5e6f457ad63329b53bc4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4349602ec6b8e543f89bda6c08a1d1d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4ab9c34f1bed180516bd596dfbe28519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3aa00da4b24280b2fcac5e11c5decb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c2cc983930e6968ddb8945f1bafc7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61eb6e9a6b3a1676f587d5914dc405e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ad0438f2a453afc980c753cb77513523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87539ef1f7ce4a37601c8d0d8b6b0ee524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c037d647820f0bc130ff64c7b5289e7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f618ec0142f2d5520154062f65de8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4155c44e3024a06bb3137fc7b6252527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201411ebf7759a90a4d1b1072159fea0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3b3f38fe5162fc1032f6bb7724844529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d51e83632fd686206d9680780698a6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f346aac7e019e557bccbd14133bdc60531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544597b53f3011cb376b10ccd6074794532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263a609799231054be6d7a4fe7ab488533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0efdbb218cbd4cb460064ba690fab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6e9f88b18576df85313819f17c0d6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202bae224e60c9d5db3aac230cc43f4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78913dce634c50beb6685e9f2a48796a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485119c874debf0bad59d4be74bd732538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b53b6009678ea1b0ce7f1a8e4c8d9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c2182f0a984855f89a4975ca582a1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3310b98bf69d6e68ef7a0e182962f92541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d05f8d12a274e3e2583504da742e8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b46a9f939ef08655dfa8db49f741cb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac182e393a785ce2e0dca2c59f06dd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a195ad9d570013b130f42a596074e2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94c28d9c8b63b3066d0d487962fef0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52f885902550eb2d78b687c7ef9b7c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78218603e238ab7a0ab76dd3881c82548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484b0f27ae366e56fc61a33d6127f56549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf774db4297706996a571a8de11c2e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5aa9399070b734d30c59b69e4e2f0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766ddba3f2c7531be1234956f189f29552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d109848a43c549c01c4ca6712b624c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ab4d24c9b77a0a20cbff8cafe124e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a177b333e28f8e8689d29b6f45ec2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea217c5107c7f2a2dfc41a1b25b054556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33855d4bfe086618a69c1ef24dae8628557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859f4077b475e6893a69dbf8d95d12b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc9e0dcc9399bb0a06276ca7ea8600559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f0ef7fa3585a2561ecf69593d0325560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4589fd7874572cb48e026e800490c7e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aac091222efa0103e847a59f413bc4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15275c9f68eb4918316a5dff4e7ead563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebad823f43abecda03b19a7d5072167564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926b613c607a7a8cbbea764d1e51f08565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad726facfccca45cdbfad4f68e9441566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef95e825f1a757fb2cb66020a93075a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f789214307d43f68de191c3a462605568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131919073ccac57fec00ff0d4aea6c8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a2fe78faf77770d28ec694341e763570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590817151c4e348dd03ebe0a7ee8211c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33778c4b97e0847734f4da7b0f22dc6e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579febb66b1d5fd1667fe75077dc40e2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102de4a4f24ba7cd492de43ca1013ec7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da9a0a19eacf0a2fc680d6b6573810575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51354e377b233c0aad5db791d9a39e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18640aeaa1d551b4f614cde08658fe99577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9262e5560e5923e77bda499216ade2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56517206cc273848b4642323a9af250f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81cedab13059d58693e5e0c123f7e23580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e56ed4b48b4f072b38cf3c2ace9d6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a4a690385732a386db30433fc12e2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca039614731d3376fd062f6403367e50583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193dadcedaf3a836ff0655d3cf2f691584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32530ae184a1f78e5d6d5430b5e2a535585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb83d3f89b048bcace2da7344172622586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6ff556a2cf6c2099624a223d41724587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086503ba61d2065eea013d1cbd86d49588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662b806861dc1480029db995a2beb95589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317317ecf1d05414e8ff7cabe41434b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd114331212579b206fff8955e173ede591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b848cf42ac5f9cf5d60fcfe6e1e0c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3030b604cadb4a7ba8f95c8a23cd7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a4b6f5e81436205b9234e6b8086c8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a17c864ece612c244e7e1e8d208e5f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc64608216e705dc79822848beda5ac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe8b424c05cd9c8bc579b2dcc38e60597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5da568d9f9e9af40e6e7793672500e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db5618d1dc25a30e2dc0cfa473fac3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10734caec999f3a3ff5543fd4d2267600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c86e4f32720f27f1c7f358d01c651f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e68055180263d1004ffcc446a7ab1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ca37b9fe42b53d2446b5431568d13603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba341d3a2a470ce1a1a73d543b7e63e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225339b3d0a61c505200e2d27eaa27e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5061a9bb1e4ab1fd9f4bb0ba91323c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183af77ec1759405182fa6f400c63931607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d317cb73a1822fa3f16b9316b7aab608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff32e3e5edacf5d5699d45d536a6c65609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00adf0b7eff594ccabb08f24eabe4c8a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6aee4404177f8eaae4fa2e75f8eef611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed1263a1fb7572bef1578127e46115612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6fb665e4e3f7d1f2aae3af6229326613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9caacfa7654d401680b703de0ddf2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb43ec9233d06cbdd8aa386e7ba154615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a1d3a452970272dcca41313e6fd44616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1800f1216a58b4e5afae3cc671e7c4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a78f4a72b3ef38328c5bb5f824b57d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54af8be3592f3418b3548773de7d1b6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68eda216897970709a64153f973ae95620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8f433d8209e901608619e2cad34c8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058dbd40be6d973c6af131c560f8b74622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96886b56473b99ef8999f7711fc9d4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f50583db68a6a874a22358731def9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827dbe5c3d29b71c8f19fc375af177a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ff540f7dae5fcc7d815812fe71ae2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204607b3c890a526deb2acfdc15d628627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950947cbf22a0705aa571b54c5b39c0d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cacb44b2e135aae3b36af5af58f937629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5614891d34b52c83e4a7d650e526b7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777355c71206d99408247f54d14a149631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40069a12554bc6abe859f02f9ddfcb57632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d91f088e403dc4206b97be20a706c6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3909d0bb44e8fee1d8f4f1e4902cfa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53cdfcc4e7872a08443bfd520db8f6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7be3bd853c532c6d708af4408f433a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff6f6ee72db531567e21eb4ac8e38e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5ef1e4222294179fcba2f79a6d554638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901402b65f4c9c625a99bb1f8e2fa5c7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86190eb2976895131dcdb149debbf917640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14405c2fa49a29f43f3ab1775e8467641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5851aed5ee411f9876e4cc002c2741642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdc705bf7275054a66376a2d55906d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5033e11ccff21f0ec33442d76a9f87d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4ff69865e0c858bec3c1d13f9f51f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e9b0fb10bd531d00b1f0c12c52d18646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f68074d7b7a5f9693e21aa3c5fb9c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf834c31a170a2da76ba3d58317e83aa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7ce9e4968c6694d0e78b2af4ceac9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c716268fd34a8a97149e30655154dbf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d240972c5f3691463c15bd7841a6ea2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded104bcccdadca2904f6c5bac71a99652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0384702cc4b7ee66730a23a1913528653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050eec49fca58c783abbddf348760d6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61fa707d149c12a3374404fd230da0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5aa290d3a7ccd617545965753e62f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c40e7965c1b7141e3d2faace95017657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccafce1b1fa9ef5c5b0820996c452b4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d7c1df4e627e88e5d24460ce1ff39659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617d46c04078ca68b27a0d714af3ec8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab794aa73e1c51849a92cef9a75e00661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7d501b40e2663e9a439c31750ae7e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a5f495985dfb758edd40552051476663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bc46dadb9aed92538d2b15dc04da4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04a276b1bac0300155d90b9a6305bd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917a1a100c99c64fe76da925d84a805666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39592ac538947417b8fedc97db7b07ba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc38a6c0da3e3c6b3a92c21f26637b1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7c51a0bd7d2ab820de79e21984dca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419a9e4183a9d1c5e479bb6efd43599670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99720043e989eb23af23200f6b73af99671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64d9b88b0442e6e4f279ea399afd4f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5306949aea2295ddf1511d11eefb7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20419026c5c7888e6daea6130bac531674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b6a48596dd176685177299a7a6d63675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcaef7d10a1fa9dab8779d0301b781676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff907aafe9f21aba00762466ee7abd58677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f94ad22fff5ba594cfd64f3d7969d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea991d61f7e645d914a169bbfa777c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66979b7f3d738c92cc518e165d0d64a6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2c23450764213fbe9bf1664cb09f8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec55468e103079f40f2207859c9a46682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c3f6259232538b2c0ea7d0622400d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa841e2a37be2ad359603afb67d56e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a21afc3e51de10c5073935f2e74040685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2e7269303d5e4b64755bd8351f8f8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354effc61713378ccf98f67c09417ab687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a29de2f3ac1dd0c6bfbd7c6ae99444688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc767cc1850e8b9f840d83fb66558b0c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f39d225adae96713275897a729d074690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb6db50441cb07b94af08a26bd785b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb6dd2b26aaac9c7bc3ef22de87d86692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f68421581ff3b185e53eb3b8e1920d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b75e12f046f3a2ed04436ea15231c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08affaa5d6cdd5af0cef50a6abd8404695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99695a6addea1de33c41cdc2d7d3165f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c136c00370f966ca4e4581aa088f07a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8861cb2e88a13aa020188a4aab180698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aff8b129c31e9e33055d21635e6d49699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a7fa5610a425f9fdea9ec08fd364d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfdf26273db149df11962e6140314c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503541345fb6c60b2502dc3799e8cfc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061535c5969430dda94ccc4e6e7dcdb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b68d6264652ec868f19b3c78d8c987704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea3e85d145b5cd9fc92a7bb2146f20705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e6341a88a2e166b84ff28472c5046706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbc5d6dc3795e0dada15891fa06a30707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8b1cca5f049bbcd45fe0d25fbac21708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef9ac7b2fa437a55cc77a13cde257f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfdae9af44fbab0432b65fdfac11bd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750f7bbc0a18bbe3dc39c9dc6319ebf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ad220f3cfe82d175489dcac5abe83712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f521d51a196e164d6364ac205eff38e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc864456af2e229cb9ef5c19fa22e0f7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ebbb69d24349f585fe601e2230fcc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204c2275e7e5e0da738eaded61286a3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c94407fd5210bee143657303a65d6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e1e7f7cfef583625719b5ed671afc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850099edf456f28b7881eb6e59117780719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325de2696ffdf9ff16fe1a32b5373df720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a057665a3a1203390b2411056cc057721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6a47f763d06fa466ee4a277ab3ec5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0bdb211bc64cee3f364d68fd59c95723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d8f22748fb35bee72d7fed3fa2c97724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580ed11ec0536e39f1b20ff5bdd44ca725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00b88446577aaec047b508ae598b25726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7e4c7b31f3c775055e2eca53b3913727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182802e23b39a26f3ad16798cdbb8298728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25a2c70452a10655d6c9f4facb6efc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49604d5cd2266b4df452e7bc44cbd4d9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a1dd9f69ab331561ecaaab6fd0a5a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf993c9b6d19214091a7e5b09419f08732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8964bcd124639631caeab3684d5cc58733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7355e6671148cd4080a59ac2548542734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c1250ef890fcd8890a4ba580ed9d8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce58722727a4b93633f14c5d60939ed736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae54f927c60b103d36b968836e19c4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c450b19c85ae4e5fc8f44eb41b9ab9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968cb09947ba489a46aadc98a08f733739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c7133c51ea2c827ec5aec530fe5a1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842d726d0e335eec861feb2867cadb3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4473044797113b68bb374b16907103a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a3f7758c05eb2427978a773521b51743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c1fc1bd91d92c4073197421a747dc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e7a8c69c3c55a328442518218d1a3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94eb98ddfd9c6cc153739f79d7bb41746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c003825eea9f40ca943da90c68d0c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1687aeb8e41f7e58268a344997a5b42748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94ab22118f21f55c9b0b4c9268defb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ca8cd3be02c7ff26f8f8a9fb631eb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06e0c9ec5c2d3a83f5513803aa8a93751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3acfdeecabbedbd269e1524de78aa75752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b8c1d4d66367b708a4bb87d3f0420753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11df8f9e8b845cab6da86d6323b6415754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd63347502638291b9711ee076578b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad2088e70e386eac0874b1721b3a44756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118aed8fecd147ac32f0c9997ec0798e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3999db781bd9cc059e83c95974ae48758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e878ee433cb8ad1df7569a76fb09fe5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6985612f0e3f56b1869f2a2a5a3e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8913d951f252ccb04ffe5060d959f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957d43587d805ea81b1e971f94dbae73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fca41d7ce575f6b140864638e2d45a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27921832e3ab664f6c57a2d9efadef805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc4ee73048c50f11875ba563f3d47f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712d4def6ec8deeebfeeeab6de4e3a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ef72a06d57108f7a63022c53140d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e536e1076d943cfde557b3ec62748709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691d602104bdcc9f7595164bc84ad3b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b965b8e110c01b00c3312bc6727d7e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afce0ed00bb27c1037ec23a8dd332412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f29f26d2c0997d1614dd8d6a82122c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66709524708de92e56a2fd5ea9d351414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4657053ab920bdb3ec53d1d2596b4d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c781c330ee23935222092102933b016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ff32170ecad6f2dce0a021d00278d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775cc04b69c2403b856663f3c58f1ed218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b676ca6921385e81ed196defcc420819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ae4cb21e553e7c81a1e6378b9b95120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fc8d00715e4b18db3266f87b449f021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0f3ab6eb5cabbe17f49080b62f0a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d173be408a9e60a0d15bc0d65a627b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a198480d0df40db00c8c597f1c92a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2070450e5f24f96360f2bca894ef9525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384d78e2cb76c214d4ff191abc9196126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db86ea4f0f76152a0b2d1c042e1874727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa5d9f138b37655410d3abb8d2547e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad61c02b8dcb5444af50c94f1d1d49829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5919f9142eeec11ca29db2355815d430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17546fb4811d56d33ae7ddc31e568631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c276458c0e8a5101846afedd1196532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed6df59ce99f9642bc653d509170fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece1e00aee3f25fa89afe0868b04f1834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db5b97973b1014f05bfa266c0bbda135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716da8378af6eead62131772a5888dc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914f19de8667a5236a8dc43ac1f461e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88184026d8d08ee6cc1dfb3766e4cf238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e880576c6bde12615ffdff38ecfe4b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf069fc562969fc0253aa55b2dd15be40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48ec257327cdfea0590b74d625194841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1b817698f7838b9b477927b4a5e7d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25910e64b8cc21dd4cac3e3eb5e2159f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b18e45292f98a5ab6a638624208ea844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82c0401e603419bed1eccf5a9a9baf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623cbcc9674744e842d572b7ea53f37a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd5e12262894df093755f0235bdc2a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7eddc4c336605fb77342d590386f548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b802d777cda3034cd87e0ad335dd149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deec2d4ed7255f37e8cb9c7857f0a8150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8627aeb72b3271ce0d8dc029c7ef051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe02bd59581fa9043053cfac37541a452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f5945fe55027b7876dde10f87893c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fde26ef1e47c44e99ad50b6870ea854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e9226d0a8c7d9bb0ce3678d09b99355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af2b5636cf26a3f891c5448a2efa9b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59a53c0e8a34a93448077519d9fba457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c07d23c9907282eff4ce663047a3858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7498ead986a5fc6159a999a90c51c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63978e993f26808c9c245e7ae4898b3e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660e1a8ac04144ab716b90c1c3a22d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e233386874b4637deda2f4fdf55dc262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bec62dccf6ee841df67b2ae1e07a8e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf351efad9b1a6eef536a5a74fc5cb764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1b2a8bd898909837f182b167b31db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f59b856c72545a5d9c0a8971a5cce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a364c4b2a7e28aa0eb3f5238ff7f067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784040bc874438e755a77aae46dff2b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7bb1881c002236f5455dc32240882169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ad343ecee96998182eef02d1dfc8570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23d11732ffcdd8378181a99168ac9571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cb9b0869138890a3e5be59713c70d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1006b7743c7649e2768d831ae34fcb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886b469a67a1503c29fe124af97784774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f5c545bfaf5fde89ed332d42020a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a7580b1ed45479f23ebf5f5329d5d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d2ebae13911b373b672c09a3c331b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497104b139335640f70ab35451e9212178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5242e2a376a455e747e2dbc98096a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea509c1e9ec76d7813ffba839e7632180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad7752f05e4ff7dfdc3f99e13ea8ec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef066d09f3b68b45ed37926abde4e7d382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916bd6e53c396bfed3a894831bf1e56383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526c46784632117143966e3c798caad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc645ba818e0aebd7e4286824ce56a2485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7be2b3cff00e4588fba7057caccab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a1895820daf2247d83defc37cd73787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef7fb1b6e65d9c70e612e88b2997ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c329d6cbfdf01157298e0907dd18bc889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3241523d304f840dc5002752839f190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da270a03dacfe5c5027c1c7e4d64f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332c2aa4ce39d001127e07fc7f64bf892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b204776135bcde0a19bba0d9a8f8b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcaded38cb1a34f1a21c8e5b4ce82a394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591b74d8690770e2a6336c94376331395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04146a2b93a14d0764b6d41adda7f2de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6128d1ec03acf70aa9adc98533f5f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276c84074a1313cb4c5de06184d441198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44258f2bdc5cf41861a6991b96051499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec089b45a50244a1edc1e0a5c6dfc32e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec2487c542c5dda4a82dfbe570f24c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18c0e02aba0b788be354188b104fde102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e054fbbc90a9c3beec335ac13e644d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7d242ce91dac0bb735a27e65e9e7b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd7e8787f38da1cb0679ec7259029c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e28f06093e41807deca3a95c7869fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9d936a050567e0db07d0769339c17107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5329cda4ce7b804202c2449af53bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07663585d3f57ba95a913829e44ac716109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5a7806dbe97843d1caee1211505cd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43104d3b6c26a4899964acce99aecb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7800f194838e61f61806299b5bebd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36202b0492fff23a9b7bfb1c6474106a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e812593f07cbd372ad1cafbdcec1e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962dec0ac55ed84f25088a8f14377949115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6b234811b6a0a853f902f72053399116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6b88df0aa5fcce612dc27bc88df70117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3f4eb60d883c1a71a7a5c95032340118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208cfd04ae99708b4be8bd7bbd54bb2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8363a87bcab66f83a19bbc974fba8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de0ade0673922e244cc3e40d79a903121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71888d496130325a07c4ed661b142d50122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae938ac17a35c72ae53757a1e17d7d6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55dc36d5fce9ee3255db31e91783c5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bafc384d93897c9525b5b4ec761594125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e87034189be9d992988d592598f54126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8db90b6c8c07f9a0858cffb628ae95127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd7ecdebb7f008795d287c7d7e00a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d5b6eff2920b681d10d0be5e39ba6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16055c418e6b152ebcd956246e0761be130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2832e74407cce3d30a78399aa3c747131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb3a0f10057dc947360faa5f96f1fc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b8b2ef6e7c5e973e66799bec4c037133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e207482aa25e95956b52763e45944134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff537dcf53fd3edbc2b0ba1aa98d6cf5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38902ff0d8787694459666d8cd0871136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbff823247f6689db458417502173f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fe017a0941362b52ff9f488c3bf2a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada17374a4ab7a9fa5f835b4f744ee2c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebec14fc7762f051c7b07987c16ad9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b312d38839cadf0e652e63a4079f260141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e33ffe95cc44218be8abdbc033bad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03453bddc407597d53dcf745ab65819143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c27ae37a89bc4c19945dcadbde6115144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b63424a5916765e1571863156a17b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29f49e194f8d567fc52a5e9e57f1f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f883cfb84db124a7bff7b36252653a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe45526ca602f53e37b9de74d56e251148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e338c36566aeed19c44ddbd7a5d9de149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a376dd70b7fabcc1444e430177d688150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc303e9b30a4e788107b1883fdbf809151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456396284de455bb6cb01ac783bf99f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5766fe41b0fcce6911147eb0a49a957153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30599138bcd7bab8378d45766d6a104154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c721588968ea51385cf105bcc5932da155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3617f3c0c0fde7f838526fc70e37b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd63b058a8075db786459def1d085c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543888fc90242398be8aab743bc65ed7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec985a429fd9f18f3936cfd472a0ed2b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aefa92686e328de26a3d1ecef1c5ff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3ed7ceeae4ca4b3251a659f27d50e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb0210fb3312468d105be16d6226bf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee41eb7d5069561f3a88ebcce4c083163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e77ed3dd082fba3a0228b98c77595164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aaeff4fb8daee8d9b3739ce8026eaa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e53d380716b60a3171188c654da84166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f63bd4377d6481d3a49f8bccae62fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c047d4618d65f5337817d7e9e3546168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d9517f1b4b1b35a131fbbf65042c4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd073f223708e2fdcb833e1ab777e7c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d3da711e71b245cd912b31d170b58171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba3804bf5f73be831449dc34d6d52e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63d014bf39abca709d32d59065f240173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c715df28caff9334924275f97997a9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90ec8a41cf97a64224b08dedebe834175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca914fa860b1c3063925eaeee2631d9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a92586582b807049df1ef471161402177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea3c5ed379350fa34dce7f31943b16178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488c4ae03260594a2826ba1fb6a1f46179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378a3e0a64e47b9e0c851d89882550d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517335683a9085960b0c286aebcd6c21181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0d8b8d1c5a4e426fc5dae764b0ced182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75dfd1f10a8761b0420b6b54053995183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca52f0f7cebb0ff65f82c3edf90b43184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a997e2fbdb1f0d55b8f098a80c9286185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf0a7189935d784be94b5237c4be04186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68ebfdae9abfd49488b924b7a24974187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51716c2f363c2742658ddd5a32995b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4292319509fecbc8330fca043051d62189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4d39a4707e2e82c7d2726f35856dc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b9ab281be2131fe0399a05906a4bc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c746e8727cc2700f88c167646e945e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe052a22cd9b22c3e5d528fad92e6a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac8bdb87af905a76a9a4fc084fdc1e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a409208220f24dc093aa8585c740d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882700567b3754a37f7352a3bbc6123196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb2e17a8f8b2d9e3e06c709fc51abc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14cd7a7326e0866717f0de49a06a64198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629827ba2c649c4e6da0c691467b605199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39eb1d84baa63fbec873b18a2da833200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee68cbaa1c06d96a9431717693a42a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e068042c9023555975fc6381e0cfe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4e6ba42ce90e78496930401615653203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67829a0e547eafb822903ae9850ed1f8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60279cf0b0a6072b4b58b5d184325306205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780e86870c662ab118f5d424f7d4884206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db611ccd51fe2dc30fd132a6033c4e9d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d7c15b914c95179813cbf639dfc47208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3484e72b3b76d5e962e5591e05400b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbf9f2ef03fa3d39ab68ec1f205e31210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7355c830e16ecb431f977220152a79211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03904631fd5c16c0223f57f97cde0cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58661173a42a504833d746f8f8867e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66bd006539bc4788acce6d351a7848214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2162eff5096b4e2258d6b6c4ab92fef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ae50a79e61d3f5832cca40092a797216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760e622af12ab665aa0018c2aaba187217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a6134078e330420c538df1d883db0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbb1a9bb35c6a156f57432af409458219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2e17a5662776882ed0e82b81c0cd9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873bdcf2c76c63cb70c0ebcd7e10873a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5befe72ab960959cfc291fc7f61139222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22b22db1b1b1f31c0287993cc1e157223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1148c26ef80750430e8a691118ee1a9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c6d697f482887e5f7e69bb28c252f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6005637b17a774b0b4566552a00f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf853f038398d90177507471a2a6db227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f80bdc94d999d40f78e5a303727295228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c85f46896201d306a54877d5fc42b8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898805cac7418df4c70837c51780b28b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40f5402489087f7ff6192ca2d1eeff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d704523cbdf7ef43cea1a1e9e20401232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a9692773e4ea248532622062372c4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f75cd5ad0167974af9ec6468bdf58f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec1eec0b486231b8760fe998c1dad5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091be33df402c78e7278352a2948c3a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730a22b8ded2ba2a323b6a35c2e566d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d6d63542da00afb7373eda1fb6329238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873f0c86ecc227268912af08e34df6e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980b04dcb19aa44cfd1f67936c85d4e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac94839182a938ef42de47781dd1a5b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d344e0c8b060676d1c6c3f87f6d28e5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18ae0c5d3226c49a5d1e56499ae8c5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048f85c9e2ca11201cb5adbb83a6ea8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c298b7f6cc389a434eef80e44baf4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdb52f56a6386da8b1e2a531218461246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067f2b2ac0b26d2efeb675faf693e45247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8012ca4b839309941ab5e07e4f393c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962379c7e250bcfc8be462779adc8df4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1b25d7c6122bc152b106a4a544d46250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b535e9a028b82a3197d1bbc329fc1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a608672cd1518277e7633bf3f0a0e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823f5aafa8deefafcc22cca5df631a2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc29f1be99f0cd0428506aeffcb0d3d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4d39e38e7d12d2236c2442b32d111255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7ec150201069a1d6342e3d263fada256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023eac94dfbd4493e1af9e7c156992f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3622da59a2d1b2bf847b38bc8e5c3c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6237d00040fa68626bbb333341520bc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33154ce6f68315a195c510739a3611a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8428cdfd3597406bc3073d6dc6c8ee5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c74a533b1b84335a0eb69b415b17d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e2af340837bd0a7eeda37ef85527a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c1a736a104cc236f0907f6069574c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2fe354586a3dfa29a530e00e57203265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5b3be45e37c77fac677595cf09f4c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f667fcb0cc7a0ec85ef3ef65750a158267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be23089476b7b6c46620b6ab149aee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc34db02fe7af433e50a3141464236f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7713f3c4f3da59ffc77cfda293c365270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679824800ad7baaea761c6eb091010c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a45bbca5dc755eb73ff1f5a44fde8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33205193f20ee02e0c0e63f40496578273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4686a186467e1e49290e64e6bc82a6b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3d787a9588143ca799c3f97e2b19d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6ce0817dd6cce4d563cdcb91e894a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34df2bdcdb781cb79f053021e5343b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25f421f1ebe1f82ab9657a2b4a7746278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e663b43a45679051ceb33c1861edfc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ff9e85037a0880c95320ab10a4399280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33995c0429cc0ed14b3847c91ee8381a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81d07009db6bb71741a060433c6d33282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8b2f2e2a159e53e40163c5811eb64283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddf0fc3dab025ff0f02de22452620b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae672cf648d0a515fffb47e53291796e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5285066b01d5a3a76db91688598a8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbdd9867bdfeb5b6c433e9f1f11d8c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b3cf4be0c2e5a21f1c1b555b72ad2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582facc31144f9eae57f2a34951c8b5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b91ab54a7e5d7844ede2a00fba5ab2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b31cd6765f6bcdebba9848730f72b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f2d59f872bb084142173185c7f3d8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ab47292ff87563470b277c73e1d6a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a91fcb71a6c678e4bc18a59e19c4a7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99900a925639d288726361475f9b3d5d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9eca6690a5590967d587430b5b24f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4964da7f7c250c1a26adfc7f0ce659297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30014271620d44a7bc3afa491e0f04b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228abd1e5903522e7a47990a0c3f3930299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9c1b0ae0f2d06d0a6af0a6508ea62300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6057d6507630aa330b14842566c0f6f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca6fadeaf8a62a95ad0a6995b4efc4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d904b348bc7e951fcf320b393d8dd2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6b389de95b35fc3d15e11076a9491304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cc118d22729145439436040b3b8c0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b859a24bc360cde396b5acf24ff72ba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37a35fd56b2565feb8a39295bde73d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d00335f7ea1acb9faf54d55163db7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b995565cac96329b535eadbf22c81e9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663312a26d73c07eccc5eb4327a249b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d6504fb9e743a821bccc50769136c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37748347107b279c345a61b2b71d38ed312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df639f282503118b4558210bd7c7e69313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc20cf7b0e9aad90e9703f97e27872314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d88a4a8c1fc4da8e8c9138344fd4e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc8459d4b4e8b1258c67c38a076539316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ac0037a55cfad7866dfa295ae6266317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61941d9036e8eca3894df868e723381318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bb29cff8a4c8053d9dd2f1049fe77319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8779a8f954fbe07bbbca7d4fa8a808320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd725198859bec783a69c08767fd6d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82115916e931e179536982bd5d414aba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f597b0d437d508256311ebe0a1cb1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec91780ea6cbf7633e39ceae7c3a5c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209701895d3a96d87a1a083baf3bb731325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c40436a2aae85650ec26af7167c08c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7d3333e8602b9b44ce2e3afebd833327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41845bfe7b917507471c92565ff25345328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2683dd54fa0d85487c1a539222016c9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879575d6ca8fdb28f211a11d1d921d0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7b89b3c2a234489896e6e97628c63331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f841cfb952893dbc88f4228685e1c09332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e94fb3cb600329f6c97d218ecee06333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e985505be893164e1cd0b6edfb67d8c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87b2da8656751000dc6328f7e6f8ae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078dde46fc5b483402070506124936ce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22af8f360718628fc018a25f7b600f8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf9d750c86e0e218efe53d6bdf8abb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062d18b9480c1a166a5eb7b2b7b8e35339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54231f284053315fdaad3ce6af9c180340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5fe698aaa80a8f2a3e2c643b8ff38341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4079b49daf87215d6aaf747823a2f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ded5e94c72c0ea8c7ada84ab9923c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f48bd9d8387b73a4d9a55fb8e02f45344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8f9f2e529832a523dcb17d51d13b9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7956b2794c895089ef672ccd29a29d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7af4cc7658801ab3c045e788617131347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05b7b76cac4768b085f3c28b3f1e4c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d508c395a94eeca61959644205f2f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80c4fae614e56f165fd4990d0f854f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f1b814869860795dcd2f1250add18351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7116b6b1cd475f4bf6c89781b2cb8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1dab7408855bcb08dc5777b0c4e6c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0163b6a0cd62d0b1f56e5a0ad2df3cc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c552e5ad561ce214e2208bb5e6d72f5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33b356937b6b018b2de20e219a5034356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bdbe5b3ef4b2074bf8d945d177ef3a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42a7ad6f550e5b66cd7fc16b3713f3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa34c42502219e4d671fb480a8f967359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5ad990fee8255a66521fe285e16e2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41fd60217add10e0ff8a09d8dd66db361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee4e7c9907b826ea6e9f3d42b13a18362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd26935da10846bd384ea7e932b996363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4bda323621e6a16240aecd110fb95364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7508a5179ab3b82055b7f0c83e2feae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961c95ed7e9f832285e7310c04b2375366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88646a7ea16343c24e592b0b503d28367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a320852c92e792bba060cb73d7968368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e485b44d818577d0eca8214b93e71e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef1901d586766ba74e263db1789ef6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1295278af3ac6c410c4fd82be08bf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b79e6454dc3b2a44fbd23be227be3a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb8f8886a4c77ca8808f0a21e022ae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe67b28e633ac15b0e8ec1b2599434374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312ff6805e26d239ed49f7ae99e7d88375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c1cb430ad184c428499c43505dd60376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef75e22bad822451f6a179ac3eb0ab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183faa88f4007ef1190d4a1698e7e08378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533b4782e9eed8e1755507c8082eb7b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414a56dcd4f4bc4fae47a67a12b51ca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd8bac6ac99f23913e8778d6132cd9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682565f7e02d6605b7b5d6b31341a14d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972168cc7938ca7524213c9ea039678383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9adb8056c14bc2612214abed3a3a060384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398c0077f8e6002fee558ab772a9193385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63d8ca2729d34739ca57a8b7d90035386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400c973a4cffb3348772eb92e25eaec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf929a672732a20cc607fbfc72a54a25388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3539b342fd94c4c6ce1004455defc67389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e33f84f2e3cc5726b930ae1f0bb055390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653691e069b1a4fddb0f597224ecac4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119f8460a8821dcfc3f3907867e1c93392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84f48201158ea71070953f4e47b823393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dda2f65b63ba0ccdfe5439fb98336d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885a708368a08234ba4004ab56a5213395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be73b31017e1988ec16135b9e2ea09396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27804144bf12cc42dd1747e0d3ff9d23397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a727452ac5735640899452c20d6b0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bfd0436116f6c103b7f364b6f6412399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea469d871df48bc8d61f6a57637aa1fb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a890d5150d42db01b392493c514f5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906f0c696774abbf76b6704d6cea50d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6f5dda4f19c6707f51f22c3c76b21403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ffe8eb867fe1a7d82a1d44b374288404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abbe3c72c1d767bdefe09114876ac6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbb8d0f01c3ac7e02f1fc0afed75e1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ccb2ca584e990d892d129ddcd25e26407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b1d218c6b315e8c8cc384d486b122408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fc83c968e2b097349dd51cadf7c8c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fb183de3db41aaba101de6d03656a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d220dcdbc70c5af6ee408c4247c89e0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df685aea37ff5d6876498e92ca77d4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06967ef7beeba1aea39604853c8a1385413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397540d3218c9f938581a6c5baf693bd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2183a0b30419274a00f8ba7327d6df415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a67488586bf7028b75e202e5f2f9a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4dab92e5b09523836f0ceff33082b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac18094248eaaf273fc98ea18e2f3b2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e909acf1e0ef8df353138397bd1520419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03eba9c5d15d9a4555e69333262ce51420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca96c3cd28ef267051522ba0790179421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ca937c113b132ecaaca278b7eec56422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085bfdec939242c8170424d4a88e1c91423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f1672a85905afb57f13ecc476a07d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4e062d59457280c3cded0bfd55f54425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da23b3da6e3b04783dc1b61150bdb8b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cb154e95b497e0f65c6e89bd3eca9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070a9c3133bed6f0a7c6b0ce445eadc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc48bc5e0fab55ed06d0ddc45eac44f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0e23429790a6fb56afc7409ba7ba2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17bff47f2b9efe6d7cf3596eb6d856431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09737bc7b68732a1b7dec0118d25038432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf719d823c03b54baefc23ff82e772433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1164b4611e3ffef57311135dd94c12a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e277e52e78dd93103d677050bc3bad435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1087ada1e3be8e928be0ef7cf2810436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461959fa1fe49dd7d3b7f2fd27e03e68437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a2c2f56121347cf0a4fffe35eb61c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec74ed1e3dfd95e5f9e8bb545c6f36439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa052f1c20e2466be1ed61a0146b66c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781c9da3b5aa2d56bb193259ad470dd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077833586c26ceb19cb1e1d4f17d2c9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975364f7b2d0554ae95eee006771f7d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d27ee036edfe7a1277b047bd390bb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb2df9d7ba6b6256cd00f5d7e9efb8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261e00c3b59af1bd37e10219676bc75446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbbe3211f2411dc349cfbdc57d2f86447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df862a39e983f14698f16c4ac33c982448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdb172f25f114fc953f04f46dfd4be449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86cb27c7d51b3b1e94f0fa8ad94c47450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e72ef574c9960b2555f8354919003f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017fb4129904fb4bdedf016351c9ee6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6400d6dedcb5867d60c5b0ca2893c3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d445ca49725d7df498292326bc816454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34234179bd1391d433be2af692cf3a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfb530e55a49a1960fdb6ec9f185a5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fbb3e782c56b9035a1dbf5aa08f4b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510017624cab27eb510f6d613763bf4d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5301ef0e091a292e8fb81487a4433c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b8e318558f3edfe271cd7b40e2e65460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2436b201e7506d7b0c080f21ed59962461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd0973812989be0a4d500bfe6c70b9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e6dd748417c9bbe55b6e1c6dbb770463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5dd5d37528163cd1967e7031cdaf6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e8e2583dde2b1dfa9bf227a5c480a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e92c64c4c31456f2a9af331dd5e273466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7222f8b3afd706cacf172337526ce4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87def89f8d95df88199c731e98db708468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67601866f1561e9e45e9fbd4b7ea179469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e091fea1f00b719315ec87d0c21e5f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd06ae8a2c3fbd0197c16da85ff461471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c170781dbc1b9fd2fbd81ffcb1f48472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1572a18c8d2c7f5896bae164d33fa3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f156a0dbd3c75b345761f1afd103ac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd35e484172de34b0cdad55b080dc37475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cac24ad5d023812805e3a6e29e2af9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610277406dd931f7963f13ff1b98d60a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c098cb3e2db45d04e9a76f4b4107af478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e440978ce0907ad6a9153760b22dd8d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d112094e6902c2e4dbace48074a99480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71026f01f9e7853fb527ff28b463a3a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2fceb3a4e6b03dac09543bdc6f2a1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012dd5e7d6891b212aa8e557124c38b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a8de5a91bee97b3f54b0c63f52571484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b136929d69324e001a04ea301456ea485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0d3695fd3a6438d251a35d8b5b9be486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ff4fabe5e37882ff31c95d96ca329487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427dd6ecf31a385721eb8a7e1b883f7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6688de6e8e8be8bad8af12a0fe4e28489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687eee7c8ca9e2be304a13bb8e1985eb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34633be54c779748d86a85cf2a437546491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95275ea175aacae8fafd3f23825bff29492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074676263ea05d0e48220d36f6bc47d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699a8ee48d15fc44f1e0b89527b1f55494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e1a90416a45c2e0b59745cff59264495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6445049bcfb9cbc248db8524c6e639e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3eb533a8dfb6578060ef3921e63c68497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d349c1f045a14949ffe4df50ee5eea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1443e2dacc3330f0e97d6bb82929eba499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0bd2d22e124819da45c9553e98b72500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dae1ebae9cf622caf115953aab893e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d84a7f473b6e9ba00b129ea626dae8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedbce60612225149dfb86885883cb7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9adeb58f8ce6f0cf83424ba1720c7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365502a9d2e56fe8b7eb10283df9737b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b401f892a71c021d498e6a22fe1fce506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd7a7548ca2d94a604b11a91cdd0f2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65bf4fe1a6c61d025dd302fad487a9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a7db79a65f00036aa6c7ab8736107509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d61d92c6af3c137a316dde84f2d334510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77dc3f0c6d725ef9dfdc73e38b37e3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c767857cf1027a9cba39c356d9f349512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca03f815b3472c349c70318d33f4b87513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7529e8e20e3f5b60728e3cf409021514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc4b551032c556b129b2d40fbdc1e6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4a605bfd956dfd60ba9d66c57f57e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa08d2445b0ae57620317f4486773f4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a66a0270c1a6f6e2660f66b21f6c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb39fe3727b510d6f0fc4e42d21f22519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914699f438f5bf546bea5d4c1f2e0d6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747132081dde969e8be8b8ef648c5d81521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09456c10dd8b103e70434ea79ca4f2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec33b1e1d0fda956c94f566366baf3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9280fcdedafad3594754147e8f392ad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ff7fd3f9241842a3f2942e090cc00525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9170eef63b47aef45af8dc589f08c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3dd20d159a6e00f2d79f6b26adcf5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646f635281b61aa24522f81461ac81f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d66d3e39549baa1324ecc5e3f02bb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b3f34e59e4a400f9d77d589777b6a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521f8eed3d95ea072dbcc13a471f77e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b204fd3cf0506a17779a73021f39fc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00263b086df892e06de06c797d499c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a1ab061f081e446ce22c26098c4c1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d3820b553597c80ce2938415cdfe8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b26118e9478876fad85b6c426da036536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba17a05bf1daaab156726a47d408e5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177561b62ffea72a000b6ef44c728824538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0ac188ca68fc2e42c364b6abc1ac8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f056d768cde810f2c111250bf28db540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e0917f5347f56a5d9f8a20c86007c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47690d0a0e38712d37cd2bd035acfcce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38563e51d27fc178839871ce5effa34543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9633228b59fbaeeff54ffd5d20974bf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e4aa38497cc49fa6e824025e1a42c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86137de88eb4d00488ec3929c34629f1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2ea8e0c8fde37c9aee6fd08693e6e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803f6ab171d8b25bf883cfc1174d392548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92ff023902406132fd2b506705fe16549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd30802aa6aa1336329b69daade23f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88407e0ff84d5e90bfa289b2b714d404551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac432ae3825adbb5ead07d022e3652552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6f826cb7ddf561f3218bfd0ab3775553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bacc46d2c93fba45dc515c308de653554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0001a8d3e3c6ed0ff78b30800ab290555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c75150064a34c69f1a5eab46ae28a7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b855382fdc6b6bc90af52f09678cc9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4d3ed3b336dd7a918594510b6c466558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2d80cac1250b13af1e5881c4608dc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e5179c2e3cd981fd4e314bdf1e951560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf831a0ca5c404b8aeb3e7de2d43013561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db953525990c6550dace4d4128ef77b1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddffec2a284fe09a9e715f852b0ab4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62c865b59ab79ef24295af5d524f0a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c236487e8b10cbd97d6acf4a8dbab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efefe4b982efa34a6dbb3cb941fdc1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8348de893d427f7b019e3fe668ad39567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1439ce5df4c783c46a57dc45133b1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f946c9036af5660cc0e9cf336b5ed569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f668cf3e6199979a07fa37cddb2c92570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fe55a6455c76f53d760351c39327c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44c9464bf11f97fc5485c15962f7bf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebaa6aecd15be980255619a3493bf4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1be23b2e6dbccacc6c190f1f789da4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef912e9db38d96169b6904700425a3a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57618bf35bf4c8b903193f57fe20d226576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc0922723696d24737c0a28431ff05577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923ad9c0d23137a041969ad967a9d90578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79fdaf06fcb07f89399b53076fabe5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924877b4d1925bf02798ca3d3e738ec580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d6cf56932af95b4b9a6e58c9576f1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb2e6421c1548c7a524347fba5b387582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca114e956fc0789135c197aba2b069583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a511abab86a390eaba58c8b67df4d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13b2c6d2d2771a70f3be6be8153503585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36937b7f3712bccda37fa628f956682586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026173928d5568f3d1b3d514f8186173587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51798a6b8568ddda2ec5625fa7ee32b1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b6667d059583811cda448e9d9f66e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b1f2da5683327cb146e0e119eb7ac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12985d4c2b4d3fcf48a67537f21cddb7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06fc6e59e389559ba3c0865e8e4df3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac2cd922b198d6420f319775c6ce32593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aecd3154885acca5bd8568561d87a8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5321706149b44fb03f732da1c73fab595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbe889b26f65ba65147533e9b9328f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45d51eee2800c33f9846f4a78a51e2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074482ecf34859ded275622e76fd5f4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72378a48899615d797498324ec519da6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c3c8d10fdaf9bd81712fac699ec72600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875d54df458fb39bfe013cf18c2bcb3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78cd28b15895d70d3adc15655060e3e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494f767f6aae19be3d33e09d8547ecf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086189d873cfbdc0ba3b269a75cce2f5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815031e59fb03260846040a015ac5fb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c89c65ccd298ddab0d9522f785f0f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58702eaa7e5716b4f6927fc1b56f4842607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102cccba545f35a2c67b95d0c8be5d9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23dd197dbb4198184d727543d79a6f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631a25d19255738e3330598ccaba6f0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5b47b550d8f37815c46f54cc7d64f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fbd754e4c652300d263c752a2e28d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c2f4558ab6c5471cb673a83e33419613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce27b53b0421a68a6dccf7a746f490614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aff0dfec8c619f6c7eeb69d734fec9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b1343a57e3c3fdd7ab44d13e4d130616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72068d142b9e76d6730bce0c7f496b1f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403593a49d7b8747e05498ec662d819618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a929c434d2a3c128896a0cf7ece9cc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e633db0bbd4b19e3732ef1de940ea8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c7eab634179f5e93548f01a170d41621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f05c2abc30b248242ff40dbf920f77622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404a2796516de2348148853b1c4735f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b4402f9df8346f426879b27d2b3db624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12d99685417ac033b909e75a23e6d0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52bff1777658a3d8ef94697623374b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53821091981eefdabdfbdcfd36730296627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d91aedd94d805dfb4cd6d3a09ca07628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1b31dd31cad0e6899397d09e37b98629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986e8b7cd922a6173273c1ab5a85c76630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772cf5772f713c6d8ad57d7f30fc70af631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbfcfe2f5085c47c1b69f7bc7debcd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b03a62940a476837250ecb348cd1c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044d85f8eb652aedcafed167f7289cb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d9b645f0800703b59465d57d9361c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbb2d50ad6cabdf47b061d66749b49636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c9237c956b797aa50bc6fa33d4b63637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef11b90a1077816b81095a4a73168c1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd7f82081fd7d102ef782189cc7a74639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7f65209ac34ae0c1f1010351d589f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e64935ec9b409a07899c2e5cba092641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659b4286eda4af1fc0faa10396f8928642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05afdb642819f04ea016f575ef86c5a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d1f6d3a803bcddfd27a242dafcd5b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2172c09083f16aca3fcbe726101dc7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9cdedf1fb2355ae60b7221008efdd1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ccc94a532fe26bfd4192d2e842267647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bfd62b6cd4a1564b56571e56681871648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd4e03f33df25881eadc8dc0900fa3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9503192025cf53598289e4235a73c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf010da844c84a0b4db874b6da2ff7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d72e704b1c146201d9231f3a22474f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284279c0f717574f66408834c96a3572653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1affb7a02a49bd5f9f4c34dc0dbbc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878062adabbc822930fe461d1a1b6e2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f67015d2334d83f6cd236a896029c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbed92b8793c450d649bd70f2c293d9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94229a7a3a149e3814c361fc9831fd27658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378a3f569c0a34eed37d798b4886e59659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e569be222b6578fb69ebf06f00293f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844f5220d2625c5caf32a5de29c3f1e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d24c7045f30686cbf3d9ee7a5537c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efb4f61984e9a96eec78f851cd657e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cd1cb4abf3e11d91e4990b32250c7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892eee9c4b1d6da18cd4fbb28b52217665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af89c57c7abd9351afb4e58c47cd3cd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fc9623ac781b4cab1f7e3576db54b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38a080a2dc189e21be648f243bf46e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1b83fc4a07ed819aeb62b529de05f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387bf4eb914eccce516f98ed74d69f3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22680c7e077f2ee56e7a467d3e19f015671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2188fb6893e5fef6cc02b5291f141b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603556296776146086bb413c4020637673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce859107a69e7d8f354e32444cf5f9f5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76140a62f04dfb3db29d3c14094e93675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a9ddc8fea57fbc479dec24169efbf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba7229daf47461f928a5281cacefc7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dad93254aa2cf9f5965c8630e4ab26678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654dfe98c721d0591e212f341d8a9c6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfeec7863a8eb87f3b321b23739355c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945079b1a886ca434ebae9d4919fe61d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98329e837a851b69eb8e9fb6105c7ee682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115e023f807938f830a85225f3f0883683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9049b25a8f46e2e285cfe9eab3929684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863750220a85a0b1eee0982beb2feef685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd4a289112f47e7c31bc54458a77e6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981043ce725082c38851f702c6bb1956687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0321c012ba2b27eeae3997ba341e4a1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b651cbbbc4f665669b276def51c0408689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aeac2ee8fd96f7da443dba8ea46f55690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a66cac821ce8b816c173378e5ed1d0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039dd8011a7ead4cb81a53711840b64692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31085db6ce375fb430c4533f51ab7a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46adb07616165deb2cf1dd3b24b2a1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76afc352919843f3b825509c44f9953695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af24b484b060d1830f73c301a05676696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484fa8abf119df1504b77ae3a41d210697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e07e77efd25146ead3ac811db8639e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f5e8771913cc3475667f4dee20dd5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ccee9ada3bab1d9d43d46006f4a0c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d3770a40bd72e62a8d2f85ebd7f60701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114768e5963bfd0256bbdffd25fe31fd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc0ec2f5c983f4c3467aec70eba859703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4adeb2212b9f66b527738e41bf6951704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c5cced4eac812cad595b474ebcbff705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c513f681aa9c4d09cd82a930ed63a5c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4067eb79053956d7c6a0beac6382d5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3329b62ea5295f704f0785f8ea60a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4122e8b944752ecf58972ee55762ea709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b3143111aeea53cc687621b22fb4d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01be42a08fb3602fe031bc22dd08ca711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adff0c44811b81bbd2356c93fde9f1d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eabe0afa790af2a24b4f2fc823b4c0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbb40ec21e2f4ac28989e9f242638d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff7aee0e7b4fd9447e76590c120d04715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161e8be23e9b066e2f95722855a9d47716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b3cb0fb53f550e2c0248440077e69717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bab4a35bfd86a8bc59aff868ab97ab718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69c585af9b7288e270a086cad698de719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46632a4986baecb7d247eb2364ec8e5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54c378d1a5dc8e77043888a9840cfa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f13607e7de5c712d33fa91a0fa6cd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2c6119c7cfd26cfa75ddb0b73260e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ffe20dc18417c9aaf6ed1f6dfda7d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaba41ef8640458ad900f7c224370ec725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8e04ca8aaaa19ccad3d30adc28fee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d328e3d7b2edf49748c8ce107a38391727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6675884a5243558dda7f2392138728f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7368b3c24a7532c446cad8fbfb4c973729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59929246dc8daec3425b0f9da4a3a163730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7297b6e7ce711af6833e1369058cb01731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0572884c7af599ec2a8b5ab2968499732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d92fa3a6ad86b96412761edc72436733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e26dcca959754af1425259425b22fc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9091398010caf70e576b8e70e9b954f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d41374728c3f5da931aea8e7a51a81736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7af401999cdf7413ddfcc09d37316737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a778798a692ba8cdf79e9d9f7ca8e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef057c9d97858e06cd7f5f0e69e156b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8b6059ca12ccc91e0403989181298740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec279499f39762823b28ad95bfc12b4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6d15c540b5d6eebe77c1785ac92f6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4319f69e2b7cc9721e9fbb2be7c0eb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd225d19d4ff765c25b21c720a6f84744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e515810d094c6aaedb85acc811876745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9bd6fe3ea6dccd2e804481174402a4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c548b1b6b0e149ac9759c5d3cef395b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3bd67303543d401b6fb5ee76a0351748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc7b66c486cbdcbfb42b39a0ef65a5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77a75a57405c29bc8848b713d0bd81750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9da977d1a7d95b4658e55c96adf6a9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484eef8887e05b2be6867e32cbd60dc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e49ff39b54ff1aee9cbb51da3d1e1d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00eab138de31800002faf726e926cd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c8e948afa52e3c085c6fe6e561a7b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a8ede2eeee72e3db5c548f6ef53b7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61063151ce5e78a8d85b13654f8769e8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cff4b9279ab46f35e226786a96ed8c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3eb0938a5018904db76a35bf21f922759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>