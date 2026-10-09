--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124215bd864d893e48d192668e6ceca01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902b355af1dbeace492c35c51fdb18c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485efc23add16e154ff492ae6b6e2cdb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e2db8987be5f97f01c03e1692b4ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7737b52e1ed96bb3fd9cd54307d245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada89e7446b65a0b1b6b51e576a48816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61de0c8cabe0153f4c3a0d9852104257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b5248f15298df7c602d88405a0d688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9cfa3a082ef77df98e5cba8eee051d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46427d02f6a2d8c4db424d2316989a0c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc87e48584c67bc3eca6a8941e7e96a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd665b967ed42c9e86fdc56bd2907f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0852a8cbafa490b0353bb44eb3616d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697dbd97b6e8de48f2aeca9e1b7588914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad84c45b01efbcbb3c544d64d745f3b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bee4d5fbfc87195246a589c226ad016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737c5725bb2dc6e3280ab4525716b1517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5bf5e493a6a40b8d110dd52cf525b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f48a3867827ac4edfc98c5f838bc7419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c73262bbd2bdf026e250ba70bab1820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64642d990d4c673ccfb24e84ac024c4021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19865b518f54c016630f5e881e265ba622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca279e1010c7eb4f83629c04e48db2023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88779479d29fcc5effc18a5bf17621d124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f2a91e309e6fd8db1847798721f4125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc0c8bb6ec90abfdcbc2bd753339e126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3d97962bfd30e17df592d0281ec4227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7939841516179416014e2e54c2f7d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1a8a15645a231e966e05b4d39b95829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac30833bffea1a74ecb1384b208685b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacde9623cbf2ecb8b9745bfb353fc0731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701e270a6101e1bb381a1ea809c74bb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fdfeda28515631760c3ec5d3f7220533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b23373f129c42f3976bec487367e4334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9821f93122be7de1a953dc780698b835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfd2c5cbb60cdd3f0d277f0963ca9336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ee3f4c26453f3b3b96f3af780b04237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0f031cf768233bc029eebbc5aee3738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1fa12c62f72d598a3ab0c64b5ef6f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad877a1751462566994c0ae1cd6cdd6740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad0f4d1e8ffdb21caa265c4196eec141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf806f7b33729c6a9df0a00f97aa3342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5d0fc7c95c763d9d5b8aff2fa818243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079c86f80a36b4fca01c19793abf12344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3cfc23c0dcde975841a513e9631f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19738dd3549f3269096071079a0167e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e022f1f750b29a0ab58dc315af41fb547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a54d98e794e49f55b8e53f14c650948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66128047a7e5803e714614aa6b2d89b349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695dea42e9900708766153d82f29e24f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1573fdb130f126df218cf60e56c6c5351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42316d9f638bb186235b12a7af87ddf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bc36c9d2049ebaa56274a4bedfc1d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479551aafabcc244bd74a0d52a1ab74654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402e65c7c091ae79794ce381488968b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc74696fb8082a9543fc5073a1ee13056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09faac354cf88c0a17838b6130e0a8557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9a133859b2b91519274aa1611ac4058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba79682e0544e5a0db51a1f0b089ea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0543dc1a9ba9eb8d28709417fad1c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c06ad1c6981e94021accea150beda961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb219dcc16d04e58cde0c091963971d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa555211377e5132228e53c75b0e07863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc58fbe4839e77f0b53e9798f0c1f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef670eb659986c51b36cd955682ca565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531bbef05b4a206e7b9a0298ade122a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a0cbb932f94088935241069c7783467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a56e9f55e21872462c0a299b14ad568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a9305ea1413c5304118b2fdafb1c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd9281dd9c93cf7b19d4d37700105470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b15b6bc751b69ff433e0ffefd99ac271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2c5c72f74e3b341733b00160ff2af72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09396e4ace7f66553de47a14ebadd9473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb13b54088a2977cac0158ed3eeb6b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03731b9cc8b172a4d8151c2f46c677c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf666fa40d3b6ed060a3a4ae021a59f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a590e571afe977745653c96668aaa9377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847d5d3b23298daf9dec1542737df5a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fd87f2b76b79390242a3010559b1f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e3bfaea8b0c2aa0ba1aec75c8e53f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad5aca167e7c7113ab2f540b2eeda881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a927e8e2b6c86cb5406c60cbc5a09e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079f2620668cff65ece6e89cae42f0283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed363a987998cc5161bb4f917c62987184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefbc775fe11062991c986f303c291c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d29de2ee62d868735da3f6ad3553486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37019c1b291e2f10eb6f7bdf656d5c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65a53a61406af4974ff8c1acead2ca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdb36132c457d3123aa8cf0fee282889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32716fb848e3e5ab4ffc505a27728ba890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4183efc164d176221289e8c4771f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61211994c1b2e6db12e00c1f1e66fe3792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f5df6f1c10817bbf876ceb360976193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb14550931395e911d24c2fbc85c4f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9fc078df53ce3a06f56a0d03a57ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e48d5639f67b0adf2075a76bd051396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36099912bdd69c022de62bfb7d42830b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbbb08912608646203a8521498419798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a62d08b74e6e4d82b712165fa9cb999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c2a68d712a714a4055bd1e303e77f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a3e2a429f9e753064c81b311e5123101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afa3a74fc51646dee5daa2e58687be102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd4c8c821dbc421257272adb577c2e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07e5ea2a9b174f1febb81ff4d1db78104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380e679f0413fd67bbb641ea7d4806d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861e58400185592df1c3c7eaaa90f7c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce1a2517a2f202ea052829108daf81107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ccace821573ad67321b1ac718a8b7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4a572b19593bc62b7d1b7c173fd17109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d61305062afffd4e3e569a9cb81af2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bccd4f22b3374a95c9ba297c41801111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d24ce04ffdf4b6725e7fc4a1b842a5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26738298e9d87f45bd55d17e60be62113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c889c5a77cb04a2f6fe438a5d13ba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bd9efa6477fdd420cac568190f47c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd9f7793b3065534c23c4e4bd0b8cf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afff76ed3ce0a12eb9c2d86820a714117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f37f9f8ea174b6d71de4a6857c45b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b29d4b1190d745137dad5e14bee9d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522a593064c901b30a98eb3da628ab2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e601c00ee9f58e3705ac526ff87a72121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6af4cdcf444fb6062618eabc87899122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4eba35f00b481f99aaddd4ead41627123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0433144b27278c35289c94be0e51709124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecebccaab3002794a20080e57cea52125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6dde6bb8e04c1952674e8434d8c58b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f38336bbc75b2507822ccbd145bfae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f78afdc3db2599d3a69681044ade91128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e26234f603f9c7d053e73356d8a58129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc331dbfe5a77cc77b0a39198664037a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ffbd0de2d29e1f3d13c3c1bbc551e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fd34b679edb60be6c862ffe346441132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a28e4d20327e24183747631eb3a67133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70d3b2a1d9d4faebf4ccaafdc8adf7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120886881cd0d3ab927a01bb5947fbe7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6fcce78a806758bff1ced8c138e63136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728b9d356d0a96037277d0fe8f47794137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e260ae94258caa399f62d46456970138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac13b0529d291bf55e41059970b8f68139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a40540c4b16061a4e21d52b269fea3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c2d9d5c684a30d13a33a8f13f2382141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909ce6dd9db3bb30ef9ea8487cc0f50142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da91201d3fbf237a32a17dc5b06a91143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d62665800e01bbad2a943ee3d7b218144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e822c2b84c66137d4b2285e3ad7d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd0d9cbf8b941bbf040e3fafcc3ded146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829001961d8eeb529caaaed76f063d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be27d6a8db239fc0ba0ecf49f0aee7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfb22e83b700e0af8e704e1b49a3b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b905f6bc6712ae3f3510e65fb74938150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e07a3ee4b379a4cfa0f649fac87d73151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68523b6e0acd381ee54b9822b4fa33e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842e8c60888db69ed9a9ead1fd0f5b7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788842a37a9385016858bb795faf404154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdccbb7f432937ea3b4472cbfe91b8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b955fe7aadda1e57f64d4fb4011e55156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481910ef37931a23dffec263513aff6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e085462b1dd632a06d7a1c3d872bf59158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2ff6d72765e5fb8bca0cbb6dce403159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3368efa9d2cb43d26902677445596a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72ed8b63ad2f46a1d487053cf61992161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa2e41bd6d8f4cfc15d6366920f56c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b066ea3a19523096316b267a7f7cbe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88b2b5db472b1cd8d308ad5482e0d6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43ea4855e729c15b4d013c82193a78165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e57640ca8805fe14da2d50f93fb9c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2380fbf8b7f0de3cb5f71120df0f0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb4ede5a52cc2fc7e4c2d5371cde65168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d619d739013e9db2f88fcf2ff67ab5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c63f4809e48306608dde3a5800c7ec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1519dbb5c00de50b8a3064b2217f00171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc055ee4bd8ffdc16b46724d61b30d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c24823b0e7ddf435c276dbe5afdd22173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931886d60853aafbbf2b70d46823384d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cbe481c08176a2f881657e4cfcee0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f68cc2f384b6e6393d67c4e31a37c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2e4305d8a2e86863db216faae0551177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0a970b3f8fb4953c25d3ba5315254178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded181cc264e82c080d3f16d6fb78a9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a48946cc26d0d6891bf831bc2fc8eb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d486653435b8f2b465b87bf3a7b5d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bb7dfff938b99f0c5a3cbf80c3c91182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484de9b2183ee699253e14fc28260afe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf836383590d2a7daa4c4d049e8a81d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a07f6df6de2708d1f663c21fd82d3f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2f2f018abdd7d651ebdee0cc43e62186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c947e0f41a03c977024f0e263768289187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5403836b4c6b449cc99f027d8c689188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d595127c00c9d1cdf417ad29658da189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c06605f5e35583e31a3e52e7538443190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9a2403b1dd7b56074554d25798bcf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d89dde07819fcccb9a60239126d409192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9c553435cbd960414307cdadd4230193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951749f2c47ee1fb9ce69bc201c2bb5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fb144574a84907e2dd82cead5d01f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33352284efccc0b2aa68efeee9cbc64196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c709424cadb814f5b32dbcf61509c1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbda98906e9cea97c5629c3b2f6de5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef4122c62c55cc1ae0950700f8eebb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ef54e736ffd17e4427bd91eb80481200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2513a861f738f47e180b9c0674bd79201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c17c67a9dfd4749daff768b43dd212202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620cecc263bcb13cbecfcbf796c55b4d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6ba4ec2c24d7c7b0201ec07e21fe9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650cb82b3ecdce91ad896c15354d930205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b574277ef1b4468a0355de4461a6e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a61630ab049726e953f62b3cc14fcd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478e126ed6fd9bd3091ed3324bb58f2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15244be0465b477ea057ce55ad249373209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51ef52e7f0e2c1e13c6bce3256b1a2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49c124938ed971b7a38a019b48e047211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723c6bd53cf1762a99819bb269bbf92212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f64475ebb116e158b22c23d8639369213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837c69ce43c8f58a929daf80f9191eb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34213b6477697fdcf406a82ff69ce5e6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7347bffe4b982f1fd314dc41fad2374216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a63cc53bd1cac728202e78bd32e5b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f752dd1538b5ef88104a2ba6f56ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2343778c89271f2cd56a60ec846cf7c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139561322c6c757e1a5be93153d9793220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04f44e190c2c63bee4ac55d6d3a827221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad390b842c3e93aa198c889be812b293222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9927c1f734b95e34341028b6025185223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f072756aed5fec4e4abceb7d8ce4331224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271359b050c02525dd4f1bc724d06e9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce800b51aad35a9201bc7b5284bf417b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdb0fa47c9f7b71eaa5ebd565646ae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc30097663e16c81ff1a43eae3482bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f03cfd7a6745d59de8ebbea11cf727229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170795af78d839df7b8737e165221a6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154dbea6b44553a55a953b3da08b111231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccfc84a5bf740a53f1595d33d456d8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd01e6f21ec7ededba29880be5beba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85828ae19b2cd24824c9ae2cca397e7c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30977a7b8d90cdf3434348084650e1b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89890570597289d1e75b3586af0472a0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a4b0d6973c3fe17c1c10a1513ec2e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c497450fa05dceb5e84b80bb81cf217238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c0986504a6622eaf041607879a72c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde54b944115feca75d42b06c469e68240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b9b0b8e9fbe8ee849a64f992aaf7a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63c66f4dfde475fa387067fd38748f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c83fa30e303bc46ac92dc4e45d8b3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad533bdd5531dd22a3987c5f4d736b6e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a3f3089cd69c9d3c313237e505ff7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407c8b17b809d8369e0f879502686c3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d31957bd357b0db624a0f2186409f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8157129950eef725a3707ad71ea7a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46221bc4ba2acd38ec4a859ff475df249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1508f63324c7386172a59ee103cfdb6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194759e8b8f71a7c34697f2a5db1032251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2dba8efab924700e2b3e54b5f9204c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2df628ac7799716e3bfd864ceba017253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa23c450e3d93de3dd8d7896e8a37e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcaf1fe23ce45637104e77686b1eae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da3c4e8580fb891d449bdff0492963256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65907bdc67e2742296cce1d6d638a0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acf336c5da23aee2777b899af9e055258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3acc8c53f63c3c19e3f87a190618c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c038b93246ac33aa904ebb0ff100c6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae4ad04866e2610b79a15ed3311ca9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f4d17fb50d37a649fe7d00026bd9d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded41a73145f19fd51ed48c39191fc4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32ba6b2a5a0815a917c3b0bc55fe39264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212fe193e1a353bf5e9a43867c3192a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39fab4b752b564d18a74c3f8c63d00f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c625ce40ecdf6f70b1cd671d78293d2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66178a87a0c8a37c0fa790f4672ec78a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09fee85006c5ba6ce47c7b4edf8ac0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244cbc6435caa1bef43d2bd131a26f0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2186a7e4f2ab1a3cb9600f45727e23271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de09f2deb5245b649a536015f68e9b2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6030834af577008d8f583e7bdcd6d39273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cfd501ddabbe13d10234c1087c4d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7cb215d7a0339e107e041d6715e64275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9bef73e83513e7b2f4a70a178c4f3f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dba5d2762e6124d0e39a63d9a5b394277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4c39b3f2f4913ef2730c45ce53828278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e55c7efa2f74696cf3d5aecc6be04e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906b92091a61fb49fd73ef165dce649280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6839cfcd96f6c8d53d8a30a2b3b94a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609aba9f7faaa778f4e5c04a57ef6229282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f849302214331cf68de13f6db8e1b8c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008ba11448d7f626fa2c2f658776332284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20e403dc0a29d9c0f6905378fb505c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653ca21d05f4d725c758f1a046f195d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c787791c94fc82b6776641aece50af8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16960f16ad8952926b38eb5ef25e7a3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207d796ead93fc52f1989514bea49e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7902689c66eec9c77dd932369b1da19290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7251f0110e793d68c2808b4b24e623291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3206df5e3059e77a348ee3e4c11e9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd883253e8a147752254402169429b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fdfd533220b289d0ae4e8534beb6f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec633bd061baa08997a4a607d4b45eb8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a75efacc2e5335a73880c27472c16b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d88823fbfaeb2a47af423aec5ed2a5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab9a116a5684ae9fdf7c863b4cdd53298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab6b000230bf3f37215958bb694a21299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433c501c7f2c40f5ba3a712f3e9e059300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7337d7ad23f7562b68c9982e20f257301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc0310a3fb765f303222cafbe0ce44302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3efc54b09675dea5c103ac8e72a124303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2f41e85c106f1b6480f7748cbe971304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b407bb620dfb98cb3e89fa27d479a2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe7a78d30aab9b7a80b7d57112a721306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1432be551407426fd8e7ecf4c2aca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378910119960264cef0e2c9058fb8063308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86124e283bbe0aa1d0a6df1b6295ce70309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e8125ca40e810ef3b759e65f4e65b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7733bacaff101031a8ab62bd5f791311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846dfa1df6804bd783d6ef64b6f6e38312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d7ac98b08cf4841437ff7d40289cd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1160d92f3a79b16b51dee9e2c942b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864983051e549a20676158c100b3a9f0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc05a4104262cb78ff56f2e5fd71a6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646acfa09124b6fe94ad096e63069b0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d97836d8f12ccc1f135c91e123727318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8199af402abc3a265260e713e12e2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14902f1d1cf19e5453d254d33caa460320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da84b433767ade81ebe06e7cdf2151321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec26617974777a206b7ce4ad8a10074322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda10b5b35425ad0a55d71bf5a6e27a9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ad137d8bf70ed7061ba51e82a765e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757b9618d7295a8c9823fd74efb0040325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a28ac84eef8ed701407c3f346e0143326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc69c5609eaaf92a64ced72c0bb538c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1afe909835fc05462397f29cde5eb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe651820889d0e70d37123925c4f575329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a06181e2917437f9ff00f7e6d27359330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e291eab43f8b1de78033cbb318957e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5e2e51fae61616ded669bc3d59646332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4669bbccd7c021dbbd500eadcf15a95333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c49e9b25cfbe896a568ebdbc2bfb18334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3b24b790f52e97476d1d75ec446da335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a383c97f34738f5e692f9cde7a600336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da464599fffe7dacbeaa14a2e07665f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1754960cb7f7db87b496635dd30f9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd77315baa5307b0e3fce7b5397c271339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbaa50231d6ea5736d65413aab8a37340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb530f1ffa6ea0419ce662ee94e6ab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b117bbe5202b85b471fcafc28e4fe5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b539003982e49d761c532ee3ca1c9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266e525380d3e2dfb190357b5fc782c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46ac6d51895c21c045e8079dbb934b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615aafcad94b5109dc28bc08981783d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e83b74e3195342c23816c22d218a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03241a4a1de7be2481aa9baea0f21286348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5fcd625b532f765728d358eecabf4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b587ee0a93c37f2cfb7423b4563ef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e473cae31060aaf1622be4ca3520cf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f743e189973e4505b8d70c4ff97eb8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfcaee6283666b332ed2b4d1563a8c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109103f5fea8602881b38bdf9d9ab89354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d5383fc936b00903b7d09bcbd14b3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69970d8bc07c81798eb6ec1064a1ce65356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b32a62ab1c01f6c428ce3b5d5a20a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da027a820b5d171d4f726e15f27a48358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2beaed0e3375d729a3326c8528fea4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44729b88e24882faec6aafb8e12bc02d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d53382491d1c307ddd5408ec76077f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ff2b1343183b8d3e383cc15fe0c25362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1d974b7c61b9f97328a34e05f52a2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd2f244bb86ef279e18a07bf6953a7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc38405077628070bd2b8c4b00ac51365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094134c884933bfdfb2863ee3c7e2b7f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88ce8775865a2766a470e7675ce933367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe272c94165d6f2499344fb7e9a15afb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d03f6364ae2c9915f7007cc71c949369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89993c2ea6095f95e7663de4455c5f7d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca661adb03145003a778a605e25c13f6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa886e4e252ac8687e4e4d0fbff5fc3c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef822bc43c391d47849e5c27973145373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9ca0b2dd92cc73ce8104c220c1b1e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787f0a1b252cf45cfd4cda30a0b52b2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb800d0a1b1544271320b5d5f1235a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbeeb26c535a1c970582810c24d8a30377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6803900086d8140e3d715c69cd192a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aeb98a390bdccf419a1ed2ec0ee003379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc29c457155c0c377ad39f66e2b3d7d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475bc38be94d3b508cd24f6d2baaf30381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364987c2e562b6f51e9109612e33aa6f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accc1f19fdae68a5797c11c7886c9d7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125ee89300fe4bf0ed6aac6a22c12aa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b26e7ce76403bc962fbb280cd3167385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4903bf8d58083f24e1dc0ddaa77d1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135a69cf80f45d9134c57b9674dd492387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d00263935636d5eb95ae3d42452154388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58057df6cdfd63926c485d898442909d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7bcbda42d609323d3d18a476c4b01390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec98c05d50e141ace6dd28456b0978391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09161076bd00bde1790e8129f10784392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37aaf2a62091f1d3eac2b86d766d3d5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b679e3d359fa506ab126b758600658394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975e95890834cffe5a658b9ebc39464395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1004c24bdd3dbc177a54a9072c6ea6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff844666d9fb40110f92b967fd489d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e71a3e2b1bf46d2e87fc8866addd2a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd9a8869de5ef329b8ec2efdba6fc5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa7180ae892880c68e73790036a8f4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94523524481e8fb50397051ff637f0bc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1ad8be8997a94c84d5484921b2702402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111178580463f61ab51bbbf2e00c2ea5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e68db32559ada462776477a5ba5430404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98937159eb0c9e163948ea8fb82a2b3a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1978469a9e62d6c95b4ea791dbae8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bb2c3bf4c453fe76d6dc8deb267e7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c7054b0b089b28c68d64464f8cfb6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa875c774f204e0e3825bdd30ff52ba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137a4f4102b93c99dd18e50bab9742a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24249c5712ce7c923c57ab9392148466411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ad37dca4e1ab0e5c911a0adf1f0b3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594871255c80f8104478eb5fffc6d78413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47be19d1c95654010688b8cc2630f7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c870d9d5c57f3aae590a24659ef50415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504e5f4ab9a2ed553f371fe4a1fbf0a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89946ba5680e315b3c31dbafc29ad5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba045132f00c56274ef25acd648731418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e7aad10dc193979e83fdc3f977039419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b952e7903fcc31f3b371b740a6c54420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055845b0bf1f20837a334d375cea36c6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b779e85218bd913c79014d7c7744d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8d8e20698f651119f04c75326157b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965636ad141d3e8833641452aa84dc2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f158f0380351277e7b601991388f66425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602100e9472ad19eac86a5c1d0ebedb7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f75ec5192de44ea7108e3e43470afd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2327f951ec7fefd73bc27ea52d6987428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a75605c8f81d557e8ec58fb86f3cfa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d00db5297d4d10bd29fc25581759e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3564da964fda4dae4b1a0d0a64d7aa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132cbea674d43bcca29aa49d448a9d9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a870a3957674a9848d0ce57e3d13d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f87d4d285489310a354aec30d160f1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73511029e440695b0c70138c07216890435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db47396dae6ddc7a95a96fdc8e566c7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5b76912811d47778016eeb86fa987437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f39d9182068c37a821e408b86bced438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89e52186bc29cd1fbe09974ccd48ba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d860893faa64b67f0102109512ad1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a7f127d5886470102fd62a54b511b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23bf33d550c0976fc41b0e59bccc4e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d9a66a03da8dda98c88de160f89a9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e486f01d9e42cfaf5639c9b29c394444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd144eba3fe6ed24d805d0fc02ae92be445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13206de541322535c56385910226428446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184364963a54d78376501b7448416c1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096d6b9b7acc7b9e41caf51f819aac9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96395721a0f39a5cafde779771f2245a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73adcc3968ac43803a8784f7197ac52450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cfcedb8b5d0b25a5dedc30e1f5c72451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f9b803b97710487b043ef9b7d0113452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35f22976ee42e8682cbda706ebb22b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0034b3ffbfebf7f756b00d8a1ccb6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9ec2ed32eb0519eff6af881bc63fb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caceb6fbb0c115cf8c966365b24dce5a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850877351895837189e74b595e4054f8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a76bbda26794371148e40e8e6879a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614808181897f7633839300061b4201459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70b28cc640c87d6055a516dce589d6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1c0b63d86a599d1eab6121f8de15a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d768e71e6c0e6399186da24d1400ade462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0e247ea9f0e259468e591e47783ae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a5a6a0eb181827ebacd8ad750b72e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc3c757501acb5cc5a9a89b475d3ed465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e386313819a0eb3ec5eba7ccdcd66c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54a8712776eb744084f7b1aba56e71467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46640a7f41cab9fb1597c3a9092d9dd0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e9f461ab3431d12b373513605bdd9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39c9ce2f8c7d4261a8b0907601fbcf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f050c1eba3e385d21cca940f7cd105471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa2d18a4b5b48bb0fe2b0adc0261a8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6746f254bcd1200bed7095a3564b87473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cddf8366cc96b1e49cd4c1fce7bda7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83e7da72f6779ff45f931ef60806ce475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0deafdf3f9cf7e801fd1f5fe775ec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65477bf7be7b0c7005e4325951084101477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654f0f67945271cb563d5c37f4ea447478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c38033651725717fd22e57877ce100479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801af3f1f9b554ce91662945b2e7a753480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f9dc2558b2b18acffe3dc1a7a6d37481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521ec2bb3cefe92408092b56aacfdc5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7d129f9ed0526aeb173e32d14dce7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c135f8f0b942dd91918b5d2d5a67ecb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f4d2de405b73ba32bde868bcbd541485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a491bbe6ac47157f4384518d713ddea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de3c2a7c706f033da953eab6f232a5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883f9a0d9d15f832eaf158df593e375488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d701517e2bb7a301034869a29a7c8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59759b24d6df5748393b5cd300bc2632490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62084c42e9cd4bf2c5d9d98e91427db491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55029cdeaa71a244394d33c794a6e640492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4564c74b8bbd7e38740f8504eb5226e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde6099ea341da81866cc03a1f00760494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00416af34ca51a2dba0dcdae543369af495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798691786776b08c554f2d936952c84c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de31b5a1122b10639e1e7a28debb91497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0be0a14c3e2bbb8f601dbb0652a320498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5832eefff9ffdfa8df50bfe644ff73499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89660799d0725fb22be462ca2b2d1ad3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe61192a67db22f5038ea94ed7e14b0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188da5c1c2efc85eb9551a557cf579ea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3ae6114cf4376e903e304d090f31c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662c247a4038293b2cf2b26174def27504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e5cf9e3a33515066ef7f8d7ebfcca505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb0320ee0b0656612dd614389c18f5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5c6823650eb3f24682c0ce1964e9b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b2b78191ddb14e85ae9d579dd36cb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a19ed32076d3742e55c754d812f4e7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d98dd67d827153c0daf7d520ca9d51510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7029e4f3632cd3bed160985bb94152511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084f5c9eabffacc952abaa33662b2d2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20259978d888f6630feac1db790b37c1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18ebafbcea18829bda8c5ced6b63e8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f3ce4ab78ef0d6339846b0dabd28e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71460622c8f958da45390e1641884687516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81d34ec7d88dd70141fa830e8d70d6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a84b9a187e122c0a5eb90d0ee475c4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9005af0f7f35f202c2078bf28624e10519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77042470d266e29ab1e81e283c39faa9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4fb8ba6c480dac8850a4da5d0edf2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3089999038cc09f465d7cdeacf75f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878b116d071aa9b163fcf5c97926caf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed982b4bc982dde3291d64483f4ceb9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbe571bf06272edb532f7c29db303f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92875365acb414ade117a13fe62d814f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18680e74d62d8b994a1efbd8fef888e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbc2e273f0fa69037a24507a4ce6cb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6325d25ee53667f430dc7705abab92529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c850b5a99b62a41cd538c75cbb6e8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9df47345e4a555a898aad7015bb35531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74da88de38c33043b97f67c8065362532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c85d4d827b16acc93b5a928a5fd172533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281cb16ac55dfd9de1586baa649354f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf3a32d9f85fcf8aae4ff3c7e92340535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843698dc0bae0748135a0d801f3a5eba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d514bfa69b842241d7bad93d42c22537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a717b66ba8f58b382d179ae2bb8cbc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbb8b26472ec2820c8251b9f7a5720539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7be28dfc26484c238790436edd7725540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf428d05553c8b3d746b04d02c11e4b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d2b3dace939068d3cad628f6a8f6e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a02eb06c5ac5427f79e8c0e7451060543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e1f8fe21b99bf85fe4fc25771f286544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f581c9e3c746ca704faf208ce4b0a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85e45719461207d5647bfcdca13729546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b280441bbf289f2ae74cdea40af1a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480dc7776fb7a37aaddd8ebd37f9980548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22fe69ec00920e134faa5edd53d45e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e019098afe4f1c7011854db39bf54550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322d43ef36a921088368cd5b1cc6c7e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ed8d27196c777215ae4707b95fcc4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f721f4f0b484022450ff6b9d1c918553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da3ce04392bc8ea8366a01bdfa2333554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e5470577de85a5bf65adce5869989555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ef67a043033a6b1f5159223579f66556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c913a7a1a8ef38aa15caca452a89b0b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ea3ff47ec23884380c1a66b6dff60558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c5b40f817386e6a87f7727b5226f2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3c0fe2380d550f40e81613c0fe062560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39616ce97069683558008071a7a7745b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52a63302cf3fa1f7ea08860ff32aeb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed43c734c4c43c41c54bbd26f0aec4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9fda12093922e078573a7a5b6824f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af370f6ace3d16cc53538f8121726e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7957ef9b8e45078fb681c1c481a33f8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9873c748c48b98330fbbbbacdae33567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38a9cfb20cd581f47c1d5c69edd340568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce898e60b37ac7d28c87eff3bfb982569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aecc19e18add207be2afc0a8ea31ae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53aa2959a744365aeb46daa9590e871571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb713559b37a781d4e6b480995e42091572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768502a9656fbf0375b35e512a634bc5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104cc3377e32cebad05fd0db9d6098e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a26f1585f25c25c20203df8f492da9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ca67e6766b547b04ecd081e406a81576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa0dc0ff459846103185873db99646577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2844e7bffd76afc70246d297332a987578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52be5ad799bb7000235e2711efeeea579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff253bdf8e60e73ee82a2b60eea216e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb78ee3af9786c2434fa9d9a58ce3a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f567d430d9949530eefbbdc5864f3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52574891f5b72fb4db96bed065c9c95e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19e29e372e455d69039859e99ab30b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f9479500df620790dd1f68a351985585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda3818dcb9a7f732e988ed9ce03964586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b263250013c22ac4e413b661034973f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184df08f24bb01ef115d3032d2734cbb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856911b1ea93ea2c41d8318351d881a3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abb81520e3a59b3690d2204e444a1b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2cfddc76acb60a58b3c81257cee73591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d64394935e49bc32e2405840f41dc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496c926c4cd3e4aa1b3cfbdbc7958a5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f8faf652041cea370b3e5be718745594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98cfd8615fbf4814eb7f83cdf316bb6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71b30ab72127084f6f8d941afd4ee2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c45c65ebd9c1576a787f906a27e7d9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90024c97e3f6440c08f559ff93dd230598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f69b8a9114c67d86b8369a1f96062c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26a557047366a434d84c1cd17afdc4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116bb8d9584d39e4426e5167ade1d35b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da21fb120982087fd307ed4e3493c2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5d7275cea871a22c130b21eb9dc03603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16378e901565422e51385aa855a2ef9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ae349c63ec7a7a1558393d215093e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af78be975390122257e02bd9ceac2d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1fdcd4529dae8644c04f1115ca239607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a372377e57a2e272b6a570fcfdb83aa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1512bc73dcc95b89b005f0df3d8926609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbbff9efee47ccf66b5b4ec292d8e7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59688e6b04771d1c0f6a7bc52d94a62611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f9bbe0958be77b9801e3f53d90439612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02b49ab48120e63483a509f8ce598b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4a233e40d45420bc45c2db857a981614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21dc05a36f9744081f509d4b8c552e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef94f3794826cc1d36878add5c2eff616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d030a91ef7c4ecf0984260d93ea0207617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7f5b30960c10addad5bc73ef9744e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9e58f3117f4a7ac824dd1ad77962b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac295a9e296fc2c099b9fa64e287c94620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b7641a7eb1426ff51a01e11598be3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc370f70ea6e12ff58db326d3bace05622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d8f70d838e7dd59c956fad22d3234623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91569132ed1f8eb80360138d7a81ec82624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706718737c3178fcfa9876516c2c41d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82695aaeccec84924819d1f4fcab38a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed383bfbfefa121c12e6c4eab1b27fa2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a26dc2d9db559f53e0851cb271722628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9387034c5001cbba51e053b32fdb24629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a60cd70a0ccd9b1a24815285eea4c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688de46f66b8d26336ee13dc04f9920631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38686f020691ff550841e86bdc740bad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965f5680fb89a51838b35c425624bb0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5fd52b37d1e7391af0d1c76327bc1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69229123a7651021bdd48597f0e23df4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2e31998283f8ef2a3d33057bdb534636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a437c604f492df1af406a469e95457637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe607c1f34a93e9f7159e06b5feb47c2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a04c5e35a9204507aee625ff85c4cc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304684d4f277a88b616cc74fe1408ee1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f89097b4a71aa8b2b21510655d3cc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d1a103eaa1fd8d7efce5c4be92c87642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b9003982390d9ff7bffd54c5b7de7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb7e44e5f0e2d71ae20c43cf32d435644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8ad6598a726dced30d37b0d45e08d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02dba7256a0316071063d176b7bf7df646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4957df1ea80cd5a0c516503433604647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae189aceb7ce20db91da7dfe71a8f5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7846a771cef7453ec3ef8e22541d1f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899b552b43643d1d29f6999c3e8126b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c9f0d6cd2dc082768680543ecb2b3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925f67ae0bfda8428a446d63a77daf2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02cbc7c69cf8953e989597a52de9f9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47748df69a12f87042e30352971bb611654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3e649a987bc27a4567ee6943d0cdc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35667f10d3d2028d4cca25327b8de79656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5745347b01b9c3b276cb6f20d5b85657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a964dc386db1d6f993bbc89d6e1e86658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c343178b7a12543e9b9109a43dcd544659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce780fac1034fd280ca563fd6cf196660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b651acbd391f2c4ceceb2e50c4e00661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd78b5a3a7f351ef232365b92bded4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3898a66b47a57e8312f514575d7765663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252dd8d3c97771aaaabb2fcab8b9d741664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd9f78bc01f1396655b5ed9f4ed221665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ede771026fbb328d6ade577372da8a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f723101fc62cceba0fa8f8fb6b7cce667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c294120da1e1f40fa495c0ddfdf97a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71755f40cf7533db69bb3af7f09a10669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b4fbbb5e16efd6753f5dd7c934b62670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfabe84e05dd0e007e5039ffad0eed671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bad36a9ca97547c83f85a0a65c6d73672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163af82f2b87db080f146e7a94b1ff1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44cd2c4242a6b410c9a0b22b3d568f3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da64cd65383dcf8be753df8a2117e2f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d14802f34d02b05a2481f7beb1223676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb478c8c3f5a215093cd563128ff9a0d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc4230b93ebb950c644dd1ed13080c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe129d220cb49a3457e7fcad71d492a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852e5d44ec8ca0daee0bbf7503a5c98680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f86749c69145d5e8de3830a4464e1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be46fd527ff91f221e9f4f40cd55e1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a388d3b4464b0d93affe0714005c6c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47bbf57bc25890d817eaf145c4b081684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94b66f34db302a41cb6e1f03808a32685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876559236bff34a183274bac32c373b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4283e63beaca2fe89c5101a859cdd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad023539f4cd2672d57cbe879ce7790688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160ac672a3cc35a916e372b7dd38494689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9c042ff72d11353b9f4fea341d9dc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32dc78695e2fc5cc420fb41a0367426691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d49772ed5abff9a882676e16144e5f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d985fb6fbea9d1a23beb91cfec9481693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a540b819d48357bca1c0e5ec4babe0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b13904534240d168e635f52365bf1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a85713769b8b2bb715c46beb790e6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d9c4758d1fa6286741d42e1df249d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71797af271566871b6e216a4716f64c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35827183a1c8f64aeb3cf3f87b1bf708699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53e233cbcabef362ad31e9075f9610700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e803dd3d48faf7ad5badb5dc3746cb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27b507c3ac252584d54ea61cef3a47702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385d37bc5666f638006abc04aaef832703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94db0af350f59e7767819ecfd77e34704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b013fc5928e24ddebb83c20430e1d0f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76adf379d59ef8da3b47f9eb657f92cc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934e3543c80e52e12221381352868f7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6cba7f3e9abd7313c24d6c0c218047708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85773f82886724c81a349c973493789d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37838ce1158dd7cede016c2facd3b17710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc83e8a726b21d183512ddeea8ca51e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c66831effe98ffb6903bc7db7b033712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e52b75af7bdc9fe065238fc8a5a40f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bcbe72efc11157e5961a4b4ba6e80714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d84a17513bed570a7af37a890ef8c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7359aebf0fc5caaed673dae2eebd3f7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc2debcd431c0d3b31190ec2f33703717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293706174e9e7078edc595b9644a33d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c65eef8863c496eed0d4d10eab932719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56dca7c45f1b1314389b2c0e9bf9f0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9185ab1613cd093f1aca0078e5c5e5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4479eb7062d2b0c3e20bad90dcaba722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176eb68c58238ff18b0bb2fdf1fb26e2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd69f51a34ba09d9bf93be181d3bb9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889c7723e26fbf4be535ec5d08d4c35725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330054c368873b899ee8da17ead28f7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1419f487baf77f7bc09b22f693c26727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db03a2686a280f05a3fc76ba5c7b31f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38e8ce3ffc72d7721d7d179f5f6af9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c00d425ea5a77d883143dddc36be8e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96d80ee24637d30d9148e328d0eba7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065bfe2bce96194f789d52a4f2d09f8a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db0c9181aaf4ce1eca35800140f9f2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e970ef1067b4a560df9797086ecd8fc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82cad26d7a59bf7e92576468e8f4316735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718ac8f8b93d10895e2cd4da29ebe7b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ded43b3b1a7a72edc545a19ab6a81737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0674552def3ce2cf1f2a2b6c91da96738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f80bec3ac57dfbeed938409cd0f4a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c14b78eb5a46bbe4b9d9ea48bb0cce740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b1505fca7c12f77ce4a613c7078e6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe52adf981355900c73b520469a6e9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c74cc3e52ef16da0cb8ee2da54825743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054a0002eb3c735da7df6bc8602576e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc91a649748cd1aa130365c5ebc512745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0033cc64e399042617b3cbc945916746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2625fa0d524d9af12abe735f1a6f12747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae76e2b02935ea5056d551b845d560748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fcd72b2bdcea3e09be3c31466390d2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed307a8e407fbfadf397926247534f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce691c8b077a00859771d52a1c0995da751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143922e5788cf8c1872dd886163acfb2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720aa79e02548f7b194ee27708d1d17753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42ca959fdd3c8082191fedd3576de9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1845c40ff29e3254f36dbf1284f02755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c02ae9d323a8ca29073ec61998b6a6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422453d302d7d48b56ec1e7a3203825757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571b2079395e0be85eb2bfba0cad9f2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1351a9e078cfc531a8399ff4ef4e4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7e416b1935eb15e6920e7d65996441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056a99800fb814320062a31142d67ce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5423f212247ca75aa6adc2075b39823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53ec2660e4cd75678bb6b3e08b8a794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2fb9d66b030c97b5d775757e36a535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352456d4c05f3c45aca652c293a5e21d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6001cf5fff02600760da3269b4af37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d68dd54ef8a7c3bbc88fb5d81076158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db3120114a58dbd2363052b5148eb19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476530dda2e099fdd0cf6d75d70b3b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb865f43e7898febcc8095f4555245c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32d4b72447ccd0d645dc20a513945312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31a0f98ed52ea126b58b05654d0e7813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d53e2d94561d02e8eb9bd5b68400e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468d0ebf55d14c5bf5ebcb696ddd95d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3abe46c554caa8f167b9add11546a716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa3dad64131cf985fc936ef88dbd3917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c99bb33c8087d0f9fb7904ab773d918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76e72bb6b6b4757c857316d0fe87be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e78ebaf03de7561a9468c783b815dd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7eefac183342ae349e9e6b2533ddb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c473eaeec53fefd7b9b2bb35f0b523e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557536744586deb039eec97545bb842b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8937eb477911bd123476373ee21fa124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e99bab75fc44e028cb46bb4a05b62225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e00f5e53b3cfcffc770536253725526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5403ff57d95cf1e0b1ce27492a76f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a3ee028711de93e8de6a660f2a90c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf6421db9c71fcdeb5c9e8ce0758e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793caa8364487e0f55705e27ed6ab57530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9313368a59cfb8d88c34e0831fdf5b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc07e861d22f11f95df52e325b4df7f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad494c1893e7d17015043ce8ca344633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c68bda7cebeb38b28f3fda8927495134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c082f5d786e9ef4aed1664f8243b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560996e5fcd8d9b76127f1cb3f081eb236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb3159030a1925be82609fd8a76e3b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8b5c331036b73c2f28e7eb0c63f4b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba4359c47f51c5693ea127025f47ed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8b848f0e8e3740d3dee3b329172ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66287ff57c3df706a76edd91492e69e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7f7cea74404958d373f06e7fa491842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d12657794732950610103f1e2eac4c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bf435039e9cf2739027ea66b134e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a07f50633abcdeb0aed8f85aab29d445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac752165eee8599b4a78f866715dc87c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5314f730fe84ef11ea37d7fdc8cd20a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53cb45fd7e895e67b5f6e8b9f6af5348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870e2628d0c8f2c7216bfc957425ac049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73faa3e7b2eee52c2140b24cb2b293350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a8f0260a7d7148bc756a42173ffd551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb580e10df621e31120bc7db25cd345d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b86d3971329bcb5d9e461548f271f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91d7970092947ba4d5fc7bdcc0418254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e545cceeb392bb051dad9d0867781b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea5b2470b70c619356f62d6f460aff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea4693c5fa18ee261045cdb89ec15857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe6670e354b84c7195d110e7ca56b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1045067590b179654f68d96ebb57f9759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7a122f1db2a1794ca67104426035960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9bde0b364a30fa3041e78621063ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bff9db9863b31bf2e1e390be3eda1f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1322db70d42ffba7a049a76453291063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70325928cc57fc8abad91bd333a4a2564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c833ee89cb95091e6c8c437008f60265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c92ca49eac6420db27c1d74426944466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9e77435667d672b3a9a2b8b7041ed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed9d6ac50b65c797bb70aadc8ad18968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e93114384c20f41c957fd1a03fff169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b37cea5f4313ff1a3e4111c7991b470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04391893eaa0feb9187500b364e41171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59200ee92d598ed120d3e75130a604b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e09cb25dcbd8ada23bc04711b473a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76eb4a47f90136223f65754a392130274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6eed5a356d3b87a8b4c157d8bddcf875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75156eda305aa42f0390354b9b63c75176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5877134057a76666275e9ca346b53c977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d6fbcd51d8ffc9b91e9ba0d200aa578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca825cfd0039b06a894a35c8b45a1f579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb91afda9759b38b0d8495035e0e69080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5f9d300af42d59b399894a639c92881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6c61705484fe50450eda305cc1b0e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bf2b3c4543fe1183e41dd0f9523c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240d687db1c5bdb487a6b06bfb5ab3384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704b36dffab598f43092a88a126e96985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58398a17a32efd22a85b99e65d1edc386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4607013eede175d29960876934be387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25949d381239ee8756375756c13da70088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b6c9331b562d5d385ac3226f69bf989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a2fdd6199e353ca5c4af9d741d9c690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f70cce1476600f92ca2e196286e60891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e47ff68190fd709bd66a1051e787392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243572ffa7d6287f5a7abb3c196def493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f1f661852ec9409363a1b7b4cb19c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053e05475e530c90de64bf02447712195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533ecf454da92c33812034434fccc5896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cac01323b60128fc906ca98f28b7e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653584beeb366523d4dafa8f6d2873498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f208f67d577e2e25395351adafdfe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1288c4b9b0d94516eb06c6be411b358100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f659499b9fc8e8c4a8c8796ecfbb5e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864730f8121fe47a5d76651d64d9e4a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14fa02f9f6a2f68bbdaf1d524a85a5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e294cba699aeb814c5492bfe5b1a58f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded2a8bbaae55c372791e036096882b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc002f6ab723e10fe9664e98b8e5fdf7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169f7437d72a82d92815bcc1bdba359107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b1c6b90091a46d090a4dba10631cd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d964408c4f933381ceb5a9ab09b158109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afa5c99e49f21a28b6f185eed6060f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309d87fd926b052a1335d2373dc6bfc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041fef48d146bfd9af02d719a80badb8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd44d8947187ae290b469ae4b0be85113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a0f7365423d6e8a01ca6ad07a90a2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eed4bcb516e81af120110297639395115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a164f82fa4e777f5689f3b319d420116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e10be34d7fd457b64ec1157e0cdc2f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569881fddef6b2f3d41437e69a81b21d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d78f0d18381f103663c14783e39f7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d69483ababfce796a88579cda1d9a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e6bb32449b2b3ba8a0f0073048f13121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b48f637eb1cf912c72600b29355433122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155a9fc9b2e9060b1bf6ba2121aca7b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cec4612376e3c7169ce434322d68c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474162f00366365db6b54490ae27435125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6b8ddb7133282fe6aace4472f3a46126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec4bee87e640427fb9b0bf42b5fd55127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03028172c9546f0e8f3d54654873264128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6fa0779c9ff660330d2f10610026b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05341f8d7c8d1d7c33b1c9aca698a226130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03712f8ed760dfaaab6026613152e8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e401d82c97c8601657a93ae152f31132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817435375ab3f4f8d67f6919bd248f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e992c2d92c835cd888cfa20b6a0a6f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e301145699141194c4566509a762ec3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cc49b67a9afc4c14a9529bb25aac1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b340f08fe4f6bc04f89483a0287fadb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef62832805b30775a96b8ed3461117138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a02aa5f72d43c564c5321bd612109139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ace183601a83a59b049331c18e1ea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb10f2b43f98c707a3b86dc0935e1c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3539e202e7c948335887e5662ec2a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa07a5bee098c9745b7226e609d168143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed856971c428be74b5dbce05a61da10144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f428927219c596609d5cbdad5cdf3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965158e127b538759079587690848be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92dd0dddd8449e59ef4761f3c5c900147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb0710d45296f05c9bcf5b34a1686d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c48fa9324c4369fe173a0c80cdfd0e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5180d6e72a98e34ecb83cd21b59aa5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0697ce56b866f1f22a229f6d376e6b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f88914868b1500570f64d485dcb010152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9930dada0caa2a9ddf06dca5cd05a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed989962f756c98600d68bdced44dcce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e823a121d7b7328053f4e188ab7f34f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d46dac4e39e608ed68a7e1961fe60156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a626401529d89b504e2071ace99765157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b0f9e1bc39672212fe440f20bdd25158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432752191556b5ed9dbeea80a3b9d1d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af276895f8d4591825445847f1636d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ec4dbc3405a5d011df9b31274cc52161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7157fb3adc80b90d5319c37432ac25162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150bda14e5b84da0a0f2d6b98a9f337c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ce1fbbb2de5fc8f15f5856f11294b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20e148d6d4e0a553fe12eec3cc80f7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b55db970d145f0076e03debe583da6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315c4eb20660fb9c67144fc9fc24edb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ce2c1472a7b657b9650ba6050f3ca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fdbc67854d70c786d3caf63b0fd8d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074a42121261a89be046afea2b34275170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79a55056736b785650be04aa3fb510171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3903322b6e7c43db199f7827c497fb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041908c0df57af0952a05b6d6365729173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f645fddc8b89df7b19b511300d759d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cdebd6c799d8afbec8ed2745946297175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9df0e1d188a655759ad656f4cfe1f2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e1fb29ddc00e5e4e3f1c641826bf3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ed293c397f1a5facdbcf52f0e6524178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478faba397d69a26905f8956d39644a1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b28ed590e4b9ee28e07fc54a0574ef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7bf6e34c7542fe5aba8cc105e6b9c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a758a1b631721e56656151ace6804b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b78afbdcd9172a080a85cfad974a55183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf997479d7f4950e05f6c58af7c5469e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f180d0931346c5d1b61cd6918dd4053185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674186f32e6a88ed83215a72f785010c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a935f086e300d93d9e13cf0468687e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e3c2de2c7a657426a1ff89dbb4ece188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f919d3c28deaecd1eab6cf9d213ded7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484893d2b7fb837970090ebdf3665dd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8f177095392c8c0a63044e6ca260d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038cc1394dd509fd0057c637837d0ca8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6c5883f615cf31de1f34472fb7a9b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a8921fd7bdb991e4f5b1d50f768c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2854128d0849ed499a8afbf8c74c9ee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e4cf470775f26ca0094ec7b941459196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720492b1d94b1cea01165f51cffe7b1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0b679a4266949fd3004cc90b57909198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4683de08d9e4cadfe60e8b3e557fc10199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037922875d5804e9f0611822581cd566200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10c97d2eca055f94f9c14a54d13d8e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0242fc597f0cc20664ec4b3842e26202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b0372d51853d84650ea5931aa2b72203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9898f80197d125be66eb417510521bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83e89215f72228e508cc3ef338e3af205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595e07fa5b26f6d19dbb41d2438226a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1070d44943cf2ef9c03935bd8da115207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6579409a5799764fc5e8738e949fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea636cb03b7701ecc144a0db4927c9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971113c5dd81231dc643b8f5c16d33b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc2b1832e881d1bf4daf7d30a8ebe7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c14cc9cca59a78591cd1ee0321aee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4843b1e4169005a1b0f7fb9b945b1d0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128e2ca06b2ba5bbe930e0607881abe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e289231410683b0c548d0be13ee64215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a2e88d12fa72c53326a0848bde868216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688735c4e7345506f6cf652ae6400f64217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81e37dff7ab5d33ed14bc2568ee4d0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a2dad4b7cb35d9e825a3942d2ed6c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa19580ad783695816f87863a031876220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662f6dbaf244c2cbdbf211fde1cee10221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f1b8dd9ebe98ee2ca10daec8f6020222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908edda19ab3f519943786a9486440d1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea446817c221ac4cfe1f8eb8eb3a8d72224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5c74282b9aecc1bfd306600058fd0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4eca8548dd2c8dcc0dd1bf49f05ef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efbb062d94833a0178aca0eb65beac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c51baaa1e21cf10c8db7877bfff8d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cc9f4f689bc60a5b556a38790c69c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d15405c40723afa9183fdd247bd79230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6884ecd91db13d75b805e9b1c58e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0785d932bc3b3e16ebe601466d1911a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ba2ef9c3bd3a850c6647d6ece5f2c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2fb57b052c78611921c86cc361896234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ce0756fc38c4b8bceaf15edbc06a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e519210cba4976aebb396c93c52cf1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e599c83beeb7a937061cead8e0c901e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934fadf6decce6b4010d7ec4631a5ca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ef5ca502a01bce69e67a52b3b99fe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811b3a933ceb735a55679ee90a8c3a2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa97aea41c0602a799fde229e7f544d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5fbb3d4044eb3d1a64cfd03024adb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689aa6c0d66d8a296efec83330b4a29243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8502ecb76a131b138dee81b2a23258244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45f8f9618d33d51d840d2c95063a39245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53ace69b5da21f52dcdaf50e9b4bf7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8fb07983aec59aca27365e840a301f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eef65d0f674e13bc0a426f3ff2b83d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de28829a3fc90c9b7ba6465054bbce3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d8445b5755cf304941a6182e8224f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30242e9ba28e7ab1190c6b1b7e45b3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a53c3b499864eb6a83163f961fa876252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c37e83523269040309d85d0dbed69f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc29dd7ece1debc22c48d9a8d3b6bc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f33362a435188caf024cea375f63c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab2d1b82cb48460b23b62555c1b15d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75982d39b3ff47e7fb732abd367167d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800609dfe12da61a6780ef0cd1ef6b68258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e0b1d00547d61ea47a4e4350a1149259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25909376eef02a821bbc78507f54d375260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb4741c7fac72fea221cbdbc32bcc5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676cae629f560e94524f8213695470c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de132485cd46dc75cb8e6e82b5e38da263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898571c47feb8545f35d3818f3b9ac1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81aa1f6d52021a188412a3ee9d8d3b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521931719434bcdbf846bc54056ddae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f5ab880e522ac2831412db5b1cf12267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6dba059d663d38df97872c4edc3715268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b418756c8fe3c13b91328fb422f3a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9976de3f373e36c26caf04a788f8de0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99724bc65f233b4c600ffbfe057f018f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427ec5f698fb5793bf3603861748625272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd916feb3f2d50002dfabae3197eb25273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faba8d80a20a8e5d890f7c8b0957247274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede5919ea73d427b21f46756ee09674275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0abca22a7c925fc7c0595fa442170276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf451c3094e9046f244bca1255b85f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3effe6614caaa3cc8400c1b2a1af202278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ad6ae30d55769740eec277bb3608d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3476684b39fd73cbe30018931bda6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8631bbdc073c960c3c7a26a49ae3c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5d66827ff32399d05cfd295ff8549282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ae0affcfbb53f4aeb548292ef3f6b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53738be67e7c2dcd4a9da38981f336d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17b96f5c5aa8cdb458091f74cc467a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af5ac08acc1465215e152a3bf39c2f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03318941eb03eee7d7a64a475b90e3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6240b09ea72713b6232dd1e6faeb66288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b041aece88e6650f4356f1177c059289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a18b55610f609d3dcaf9a4dfc28c81290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e997f4e780e1db15835e787e69794291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606f53300b86066848cb9227b3c4c6e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedcd958514647b352dc5b697947d77b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023137ce6f088239ca3a4791a10b912294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5e0fcf0a0499b73a91d67421e58ab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de2e21c4e7757dde4d43f390b34799296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbb98a0edef7f2e481e852330df4ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860863113100f2c97d439aad21aa84d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8cd25986213bf1f046760d3c33584299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5846a73d00df7500ac4a722e4d5cc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8bbbfc452d18577df00fac41c724ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851bdffe3a9f0d5608deb23096f3208302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02e4a3c8b9a860e6d0ef1b1c3d7ffb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793111a42f01399feeb6f1d279e0d64304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bcaa04727249726badeacf3011fba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c7f38a01ee7846a9b5d67b189a0cb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc3a4abcf9e79c73d6a0ea5fff1a3d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e06cd30c0751003833e906398101e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71cbb76aeff80b926bbc0a7225ef9c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8b19e097f094e5e8cbf7af0991ae3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d6daf2e770b8cf2710f1f53a72c21311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185c85df58df4780014881d42dbf51d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77450f66cf74a97c545fbe6dc4c06e8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35663f3b1bd9f243f30f98b5c75eeff2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613e5b26c11def271916c751a8c3f3a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d7839b6ff8b891577f277ab6ae880316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94cece8ec9a7780f221aba724d035a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05c0d2dfc364eb30c0ce7553d6654c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473b3fc4b998b9a3c24fb7ded690863319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3555024ee48d42232a4c94eef85a15320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1b5921804ecc1ff7420f6cd2f0509321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6364bc976ea1fc2b87e2e5c3a437d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3859cef6b63aaa4299ad87ff03716f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803aea6030ad95e5b29b429d0f0c34e5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d706680149c381709d6a1860f8bb3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8e01b0cb859a30f6b4c11239640ce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fb88f1e6c899d63ea5933cb31fed4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78956bac6c84d560d88d49a17a8c4855328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fb260f7b31985313801b28716b94a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d02cbfe35d97a135e5a0ebef727de3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91150b9ee571f54ca56ce3397b6a5eb3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9a280f79c75e4a2eddfed3cb97cc3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a3a0e357f914d177931665d3abf7b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52566c49c79885cb4c5380c996e75809334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc181d10637ef8bd45d8a80faeb3b1f2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883d39bbd2b02a83cbf10bda3871a1e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8066d2f76694676c3b920797a90b2d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8326430e696a9a2460231986be65e68338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b969297c8e1cc3868d6dde3a89c21fb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247308c6394f724bec6d5ee0b52e3bb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00e2e9f7b9fe400ddf4e8304dc7ffd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6644073ffa9b418f1f3e57f366c5f2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc769f9de7f35f19aa08461a1a17036343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930c2a51ffe91f7eff437b9fd6f5d24344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1d742e81d22432a97d28839cfcdb8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2476eb35db1cfdf2a3d8d9fbdd40e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497cd6b6cf9fc964d51953c146bd4c6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab2f7a173e280eef70c6ea627e2a73348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6699d2c28e09c960c99f8dd35f2126349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb7a8d90048a02ccd8d53948e4ee9a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800ceeab328642819165afc1c8f37d6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54b16106e7da242106e1c942c17e4d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c7f7c90e123cbe2202a3f1f9d14b1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b14262e940550c5335593838439f72354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2950f8e217ab9a32e14832870d95a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff97b7dff5b1570233e7584b576bb8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc69cdd3350fef0eaec7be02720086357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce35b5ab5af47f6af1e59cb74c4e5d3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bce10f1b4b138f2e16b08d1ac9e2a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727be7f8883500e2228276a5cfd6887360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5061f98449888f2d3e4752de02a88e8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fad3212b3ab8d43f3854fbea939f8d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f921607535007394d5a686a5b3b5c5b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f47263ba6d91cd64b5518140f89980364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5aa03539151968e43d09b4f7e3334365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fca5a3229bcd398a60d5f3f75e8ea4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871efe52fb36b521320f27ffcbcb07f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a93815aa0816cd2534dac868857ba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e6570fe7458822b9509cca135c3c6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612eba8e0b1ec143606609b2cdec4be370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7efab2143b53db7c187a14caa150fb8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de1430d7ffc4aeb5a2403a72de16d6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782abdfdfa20a8c1ce81a6df4a8aeab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a44ba5f2dc04a165851d0ceaddd0d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a4fa48fade1b6ce90ca5ed76ee8ab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd8b29bab45ab2ca7d0d269aa13e18376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e036fb56c3a9c12b86d187907a74888377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedecd232685b3f35a25d815149f610f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c78d6b42862e02014e7b06874eb7d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45413671e67749505506a45552163878380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10843d0fe998080ec4bebfdf007f23381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dece81c5a40b74b2c296982960eb977382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523d65298df2d751e0889623639e567383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6851483e5aa4bdbfaad0532b78df5b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2deed2883b2eb4399aced357f38561385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6655273e1867e9d8ddad2cded67863386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666b3afd4b261b2a2898a5532ef640c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467385f4a12d8cc324a3a33b94a210a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a423ee92fc0ab22df154a0d6b190692389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd578d2890b7c8851120ca659bdd8c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048b1e445c7df70aac362772aabea5d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e3cfc344309bcdcbdce7c00fc8bb0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caded48714fc41aabefaaa9a45e34d9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acd5835512d7161a2e5efcf81f40de394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f635c10d871756a64224fd8351116395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa527f51a1f038621ad752027fc5b6f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9b223793296bd7304ce26a1296be2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f829076b50eb77c1d7b8539babdd3d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b562ac33793194c0160cf4ce22f917399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec10e3d8fa68f4a90f7971ffc3d5bc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc06fb2cfc5e380c258bd2da36bc7ef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f0378ed06aebc1dc9738a281b6836402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f181dcf75860d5fb2880e61640ce119403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183eb5ddabc54b66c9bbdbd2cb56e41404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9c068334289d0450bf6c2200bda77405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af56cefd5d3e14a76ca1746d79cc13406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fa562730a5545ac46c66eacbd5d1a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700a0079be8f661eb98a52fe559ce55408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6040a0e10498915c941a05bf8b87a4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8fc613492ea9555a080bb6f4ddcd9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb1284fe6c358d9b94792f473f05ff411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc83e44b5ca80b6d52397687ec32b9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98498da5fa7aae481759f80fa2bcb1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038f47dc5dffc47e5247179dcb4e745414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb85ca9c80df5b46628870ab676e2d0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfdb1d6023b1147bc60b88b46b3e34416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebed9705023eba598d88e3253cf4295417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80113a00fc3c329d021fa1bc21a0fea418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13c6b7dabcfa8f599f42832c70c26a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804086566a27f25d3e291fc1edaa6107420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52cebf3f4b9f51bae46c1b721e76c5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6ab0ded0869b8e8b778725ddd9cc7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d267801f733cb589970ad94f86be43423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188b21a9cc84959d530404953dca304424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ba0f04cdc80097f155eae3b5edd06425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da02df40e1e76207c55b4fca2f180e3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d12b0b84bf721316aa96826a322f3b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05414f4cf611b96dfad315f1e4d4ac8b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab968489003bac85853d03973fdd960429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170c459ac98dacd8e031402c3eced17430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefae351f14fa8608800132a0d602a06431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999edf386373ec2dc98405b18d765d4b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b78ab937533351fa0d42cfb00d21c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129de96691fc6841705f21fb259ca282434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9cd65e2665e56551e045036a1c991435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fdb5ef07571fdbee067ee8dd5f5016436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79213e178476bf51572f8458a9290932437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fc421ea675b64a745873c503b1158438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155aa948e1ccfca649106a3eec657500439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1db2afd209bb6ca43444572576e8d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57877bc542a1d25f3ea22448a959ebcd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d303e27b8f33e7fd07cf16c21cd60a0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad7d223b8e0f302cb9d8e7b67c2716443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3ca5430bc1e0bc1352df7c49b236a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d9038a6185a69a0e5144f1e01404e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b23657588bf8d064ff08f58d9faded446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e92509c62d1f39df17b18f87e95e9a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963a110897205c863ab15695ac7a922448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ff60d0cc8003f52b74d87ad67cc18449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab36d81bf4047a1406fc98ddd577a3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed601ec343c754519c8e780738c3ad50451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c578506a313391175005425dca654c8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75de901a2f5db74d2d3e3e2fddc136e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0f2231d4b2c60fdf650601a82cd5d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47204e3ebae79864a1c690d423d541e0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165874ac648ad79485014a687d39ee2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd8ca946b1a15715c12df6203ef44a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78becf326c8cc5f550890aa8e7d93ef5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ee8202a65629ec1f877091bc04ab8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc8aa49a1ef2fecbbdd2f2d50dbf6e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf445099509d8f7f2df0706174ef9e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbf38fa5cb1b385cc6f95834b0cd18462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f96516f27b79b6693a2e35521de2f7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a955e4518a91e4089ed237abe720c4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa391f2a7beeea4bd1114f3b7a5baea465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ee7bf5999dca81b62515b34d46042466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296d975209b16657792b72d03ce722d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd7513cb509e150db47fc9f2fe1a3b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69feb86981d48e8ed968e19b73cc9b54469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaad9da05245a64e966db6674adc98f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0aac7a702fb2eda966e0aee2200bc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b275716227efe9cef2b4763d3468d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7b23f023210812599c0a4f6503862473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd117d760819e76eaaa1a1fefc67c23474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e75110627bc64ebf81e729ae3f931475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796624c04f7c106f0cb2075da716ae22476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbc996318d3a27b630a4ed3dc691f5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c30b3652454175e804592433fc079478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3722698e2299d0be5037efe0a9117479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f240cca76d025c18eb96735cbbff5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2859661a4d79ac8670381fc81dbf19481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd1c56f3931204d599654bc22d3ea5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33083a7123776c03e22ad3bfa85ffe2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2013249359c33c66a3468fc792890484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bbf557bcd3854bd028050e0f78905485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca32d0c3eba26ed026cab9969531ae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f141308f07fa4602306c2c6af71e92487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b20838a0a7c46683bed42b18bb1c5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58a068aacdf150c4ade48a1528c0d6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a63786cec957c6a188c2cfc0208750490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47550289971bfb8ed7399cf766e56226491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55d037729f20e175e15bc6cc01bf6f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e8fd980ca9a624c37c49d1c8897b0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e35341bd449d7de02d6eda1d52287494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e361b4812f3aa5053d673952b60d475495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b9ac700fe875da516ca76101678f9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99966b30e8bc9dcb114180d31cd8615c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1615f89f2a531dab08fca923c50c627498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92879ca8a388bc9fef1b9156b7f5b4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90b19658be1db44a6f225e05152dab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6a5f0224d3418c575641e787eb383501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa82790895d879a027ac37c5215e1a5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae110d9afe6f1f793fd0bbe6b80484503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907114f6afa8eb1dbac389761eeb498504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f10c361accbf4e9f694959a3723663505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c45c3a36139d20c8c66beb89b1fed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c91a84de1ac9faee4142aff3bad92507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f075c105ffce93a530784787f7c559508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a19eccc7374c3edf417fb56d875af2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb241eb2fb0cde733f142a97613d959510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6ab3db9bc2f3397b2c97fc624ee50511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb25e2041dc6a42b35e9a9ada4f632f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea5bbc6b61e68524a347cf74182bff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87f3a553ebc01a4153ded2fae809b1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27eb3de4b7b1f043a4a6de77a95eee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca61dccc7f21bb6540113d365d6f4a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa67559545004be1db3ed53772859e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78261859df2e8a1c5012f75d0ccc73be518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b049f94cdbee16090c355412a1ff12519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69eee9352795788620787ef08b5a435520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acd9cffaae7d37f749bcca9834684a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e91314e103921b6f67b55c774eaa8d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70500d18d36560bb276e47decae025a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ed81d438008d45ecef28a206ebb2a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ee8f84274155021c5847a6eea3ec8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa77a3c6905792f8c37065b93234463526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c028ddc899d6bdc7b2c5d50ef04f22527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8a6a22cba47a79e49d153248f6f0c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad16825d1656b8e843871aa3741403529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de0a3323a789a84288745140cee032530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e763d800d824c2ea83f8273a134b7f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72777f7bb37ea1caeecd080fbdb32265532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44eed3b3b53ee10de253751e5d299ac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a80604bddb227ad3896bc1eadb9db534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0c8b2bbeb2b3698eeffb1629dfcf1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ad7ec01d31b43a5e21b1972cb0a1f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83adf126955c05c2fdfae374b212df2a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c857cd6f6a791c45a2a5c47380eed76538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0376c6c30a2aff6543ae103aa9d2b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07f54bac210e792368cd8b3a8df492540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbecf86e771d37bede1c9ace29dc99e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be9d4fbcbe6c5edb14f08b42c397fa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eea4dbb3f81927d02a3fe41e93e51d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cecbeb7f0e609d8722b4559e3914f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1f0ee90347b713724be744b561bdd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14e6d749c934f8eb4e2d736ce444ac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227ea6065144788a285aab8f61069eb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1effde0902b1026199892991af3134548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfcef50ac005eceee364b9c77e407f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e6294abdc0748039f0ac228934ccb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0947ad6b8446d1f47d67d955a14ee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e46df7f785dd50663e3e8262bfa2b2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29babcc6d1b29bfef08715d3cd501010553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4bdfee0d50d206017e73d8e8d857d2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2509fa4c01e7773e89a0f2dd84c1bfc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd419422b19183aeada1e91bfce06f4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbbf8398f817d6a4b74f0318020077557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c263c231682c9b0f0035f511bb59f0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562be0d739df9b4517be09df066803f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cf08ebc564dd83d62ead6e8a8c827560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ab5c28ade3c183e5b201aabee3b7f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbd7124f662143267e887fe724274e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141997129fc5cc21a12777e5c21b11a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1833358dafdca564507b822f55b7a0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad8850e1cfb63dba6cb9054cb39800565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c9033c0370e74051e2d57072252b9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d674ef32179e76156beb080e5c8ba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edf8c5e57d8aa0968f2e84a60d6123568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf468d09850b07fa51ee5d2128d872569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c96b22cf7206106d42308117ed9748570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4174f72783fe1084d986137475876d9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab92036914b2f1e26f58109165d764572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a2c99924d54db9a71fbb450e426b0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526dec4f1d9e1a26d7f75a09c85dd06574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8036b2f37710a6d19eab716802c1e6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d801f29d8e159b1c4063fbd50eaeb0c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b029487a7bf96e4d34c232e62b14b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe44b8bfb55c59ac4b42e9e7fca8f9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef678682b9bdad60a04ecbc63fb095579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12019b0d5c771e3c598604096977957e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad83839b9de048d1faf15555394e45581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2be7b5e166b4a5d615060d8a62673582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015c8ab929aa313415bbc2a1c8408da583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171db50aaf62dba0c2117dd854b0617d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa13ce1aeebbd2788aa9232fea33d8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d025950fb6961fee91444c64e1c7f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e67815ee95288308d37d3b89e51fb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26fe997591ed6a683d5e0ba03f4bb0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d01628de052058644f6988d3a83c4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33615c7a0043423dc25dd0a552b20d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bde5c4fa4930ed454dfb2355dbb8d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61169b386e147ed17bf404a174680f6c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32213e36973dad223c051ed78cef120593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62e5a456cf72f4d0bc8d47a0ea5c2a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c7d036b5f5d5af55638b14dd0202b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73132feb4fd5a920665ae773219cbaab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b813a98751b628deb6f61c74aad427c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bda4141cdc27e6eccb44ece47916b4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76102106461fcba82f27f309caa10453599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27fe1c46386c3c4b99d6b5bb0c9f31600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f20b4168e9a04fd625dad132e4bf9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4f6a7ef731fc82741e4ee5998d76b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e9535f5d14a08969b8d85af20aa46603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f43200a12275d12087b6ff9177f969604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5a70234f4bd6c4389b50e3ebd5f59605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023d546b71cb10046434e9a3a302b0c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecf5cd036f9a41c579a19971993ffd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a73d1561956ff7275d24c76b83350c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e5f47e4ff887e422cf73ecc30815a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88de775e23b291aac2f6037f609a2b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4947935ae4863c6c77abdc2d19fe079611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1863ec0091be3cd53324b5124a31a2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc260ebfa37080a30979ae356c4f76a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b63435f192a587716c8985ab12f1f0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683ba0e66a2983d75ec6ea135d165e2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0c5b571d2cc5e46dcc77480ef0b5f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c712c38b856a506988d91ce7fd5d77617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc19c44fdef8a183ba57d4aa10ba9a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9c00cb2e3e98c9e168a7d1cebac40619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465c71e8d1059769bc3880dbdc76b80620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c617893e5fd4dd0131394b46c50ada5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830026e2c297b84956bbd6fc787414d5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a97de9514e26ae3532f2425c2822a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028156b723ef330860bfcdea6ba71cce624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e938630a8f246a6f78de3327260a4ed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67cc2842b8a3e419f612338507b8ecd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab2c3a44bbbc9578c313c4017f9f1c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b663a17bed6a4e6b89de51a0ea83fca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38caeb90cd7e165dbbd7ca601bfbf0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8b54590109ea7bf362139873481f9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705384c1145bbf047d5495ef810aa7bb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322ce7f323adf3a1d01881df6884092632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f74d745301057042a504be16ad4de633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5f8351d578fcf638201563d1ed85e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0092e8f833ee51a1e3f5ca6b3bbdf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065140d3f967ba3f15c259061e48f53636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8f0a187d5985c844df17955223b2f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c701026de4dd890e4d3c9f370c4eb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4208280a41be7b8d58123862fe3ff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3d302facc45320abfcb516ae292d7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18982fc294dfa29775ed7e66e84e7a01641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5821cfad0c1ae00fb6839fc0bff5734642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8e66ad496cab748e7dc51310b2e14643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d2f75589549e15f882b0be87bc638644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36801df85a9030445f0b7f7da9f1bc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289953b53bc6621cd7586eb6debb5c5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76268da28ce1634758536873c5a5a7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ea62e1ae3115175c7133058488049648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e09d1efcede1219bafe4c1a3526aa1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71becbe21d5699e61fc208e44f9cdc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba1563dfb8a8bd6ce89ae47bfbe1ef651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca75c207cf8cc36a2b0a490f849b75652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1369bc4751496a1a9ac5b66859223c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57593986737dbcbf3705d1df9b724f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e944ed996205bee6385e1010dc20f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f299907a3e77e5a05af4d06e442f4dc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff305acca166853a5c41daf2ca1206ff657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359e72b4f4e56a971c167ff70f01c56658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c7caba2eee29b93b6e3cca7c7e800659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978cb44974ddd91426062c9a4f7dbe4e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d2d3f64bbc300fd1ee3a6ddd847c2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ef1b3f67dcd04a9ca0461aa57b717662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e79ae1c5434f0e9c176f3ef39fd4da663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414d7f7d250b99b6e24082c264c3e25664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41cb03a98a73bf44dacf18d4d2c6da9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd8d817ce74a48b58c794b19fc187e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52929e934ec09fc303d04a18052f2f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce72627cba5d8867f1206a46a228edb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd6fbfdd8ba4da44ef5ae9e4a5c7ff669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f6aac61e31846ef684b71a67558da670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a287341dcf93432e94a6a823c9eff99671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417aa31f9668464022c87741e3b67dd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004b726fbf8210d61a40ce2a9f18a9a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8753fde5cfd60446d8e9b58f0b9d3f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c049418ce328189234da8a1dcb12a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02875bab7c4c071bf3d39169aa89ef5c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123f9c585045b8c6635435043f4f354677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d488c7cc3c14d53c896325e877ce1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2992b5549d0cf5790ded454959c81e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715c7690a670e9f0965ff90d3bb31e8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210bd5da59af350b07cd125e6c822b5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441bcfd45be695f716ba71913d4bb03682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484cc8a891b33e5611b566a1abd8613683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37442a86509a81e5d3db9906b77635684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c4f11213e3589cb39169ce6c85e7d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f5361d4920b84300adc0a5a5814d1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d307cf8cd5cf5c9ce122a8c3c720474687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f1f40f4131c3d739ced64920110e3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0592c0ccee47376e05fe31760aeb1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4e6bd9bdbd9e6339a8b136ada6b19690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082c0ab867c508578729e87f3a51299691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082538a8269010f2a61b77a6e8c4fe3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8286f1c3b0717b3bbd8c9b61c74b5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a109a9ca584d12e00bb92f72c220d1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758b1d3678a183cf1577f2732538e68695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728054808e3b33fabb89fa6379de94e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484eb7af53161bf3feb161672a958dd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abca535f631903144c269ee3273413e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafed9e049187b3ebb741c09eaa441f5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2248f900668493f2cebf94b0b8dbf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae148f23b71b9fe39d948093c0f8d83701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c97f410ebc5e8e0981e495ce613ce702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f4e1551bca1234c3a7bca44d96ca1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe712d81eaa54383fcf90742b37d60704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a275701b4861540310d746bb11885705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188c9486ecdce3e421b65d4981eb5c8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76e7e5184ab0ca9b576df071d6c5e9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14458bd1ac77122e5e207d2bb66afb4a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5c418b936430e8279c900dbefd6f1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d0ad3d41f03bc501c6084a77f90a3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6895f29db8a7c6e9602cacc77157b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593db43aa40c5e132b071476ad3b986c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f5ed5c22ad023f32de38f9d4e330c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd851014289c11dd54c5da8705a10b04714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67cbb235e77cff7d0f344ca135f11e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b4a3f5e15aa62c9eccb50672b70e7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37eb534ad01b7317b5e57b74949142717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f989ba794fc635a8e5e3f2926fa154718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c4fb614cc71e3be2bda8d497c2439719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ee75b2d968a2323bef5382d521633720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78e4df998045609252b23092a83a89721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e6393bfc7cec937aaa16e15a1dbc1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b4d7ad2a3a89dae5d06ed3054c6fd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d05123f7f936f9b0c71a68ddc554a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba19cfccc80a74401aec075926a8bdb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f43422d975696a8a094c574a876610726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd4b33c3898d040c80343dd5186c4d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b7b152cf6cde82db7b2732b544b57728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2328bfa35ffd3c10819f98ac25706d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106cee984dd6957de439c45e364f9a0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d3bf1e65271bf7a4b0d59ac4f33d1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24977ebf04b2f98517e6447a83e939732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed115000213b0da7a60afb01c7ab1cc8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edff5855e746e7fc11dfa865a11bd94734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af72e1ba4cf2ab66d54c32975c67551735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea10b7c2e1e4447e3723eb51c92881736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd6e32c6c6f05a4e649c6ee69f9c21737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e82aae3fd2fd2d4ca31fd6d8c899b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675f052e60c9491fe4427b63334cb4c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a2611612cb0d88cb7d9393cbbc02c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb27d3f1bf373f3ec45ae7087641ff0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc82ed646e89fa0fe8d6f2873a9aad742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827f5743690352a880df22e15224230743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddb42b6c74983dbadfdc9d9331f640744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ad82073ff6806f587e6154409c518745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed54b256f5e17f277011bc20ee56dd3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d511286ac93f5ac68cea2a582cdd1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ec092d0923092bc3e824dce81c3c3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4321d2ca3f78b8052d49026966a8010749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f28c06529301b3d0bbbc9678b411df750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fa95318215394d904808d280fa175751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4bb26cdf12ed3dcefa257893443d4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3f8a2fad34641068c51048e16f492753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed938ed1ce32bde4c970ff97539ddd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb4e810a4922a5e8c6e45228fef7b4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782e56f0d8948c954def25aa6f321ec756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc7ef1eb717215c3661431013cbfb5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eef11e0bd56e19ae6fbf13b3f68403758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850fa55d7e353947b9df7336a7cc4ba759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>