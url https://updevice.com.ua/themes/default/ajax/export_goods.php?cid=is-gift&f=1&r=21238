--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc52c25929278d382fe5517bf2f445a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96111393de4502917cbcdeb58616192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf07553dac9b7153b92d77282ff13c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c880124070bccf30f9172b76a586c834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388b93fc7b097dbb364b8160a107d3c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861429784f3d8fa39dd356a10deae9d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ea6e6a557a11b4a1a5195ac6d82f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd115a78313214f52288145995c0cef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c891acc2915d5bd7803faea68a0cd49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f33b8783a908a12335ebd6156a9e210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82252a70422f33293ebfa83ef9d3f5b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7049adb92fb0f783196eb3271ac6012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4941011da1bd618793aac1fc3b97013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1623d8f1ac2b398a6847bcde3cd7d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b621a5b6d2a969d4f0b07f3e530534915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba6af81e6ae535ffee91dded247fdb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a216e670c183fc5353cb7688903e76617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdf36d044b42289bcee127e20aee0318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235e75762bed9fa9a6c71564193f60419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d07834ffa5068ad5281576f73e91f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5dfc0c0d1cff49af6bd4bac45d38c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a9a03e376f0a36d4ca5f102e6e94a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e43c69d58b3463291c36cc2b7c1e3223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877113a114f9db7fd855d609057376fe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65638b84d6fc73c426eaeccf9426779825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b653a84f35811cf729a715f10996ee726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370ea901bc69b173e0cb5f18364ee5727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b231a5f81a6d9e11c755d560e2f1e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf6f79685cef5a90644218e05a042829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c274a44f30d0a618c121b47e559cc630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd90084cb6c1dba0d927f6f95b3b2931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b737039c84e3e70c263c38a0f5455f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28a883d27afd62155b6a7b4ac575fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41f05d534c291855cfaf2859f5fb4434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50dd5d06013772659699e7960dbde835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29035fc71d3edb0ed57ddbeef295722c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bedaf4b79a66e5edf24354120825bf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94945ebf31a2796ac5229821f82ffd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b90547dbc534534d67555672e307639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb62cdd0c62d1c968bedcc317388f740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6bc5897d87ac00fc7a8c96290cf0a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe7a7b75676e3767642883b04f375642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aad3d7d906a4ba051679cebd131a2243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ced2e5dd143965e295ec30c48221bf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb94ed9be91c993c086e9d1d18b9e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacbc640d89423974818ef208f707bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7eddb0a93accd8fe6d55221eff43a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff6bfe329f06cf5cd4e0d52fcc61a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab8ed1c2f765c95f9f1b1a254e43e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5db286740786f6e114418d75eb51450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446024d8ac683902279034e4bf4cf1a351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0ce62e4acce7888dbd226aa2803dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e38ca860b8618d06c96892664acaa353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8352ffc91f537f850d0a73da21f4254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724442bc4baefca3e1bc85a34c1d4da55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b194450a7c232635237dd36baf473b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbf82e06dbffdfbbc54b064cb2241757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25919a9b8e966834b13b543a93a9f91158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1eb0e0444054f97a3ca9958cb2cdb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c615c1cdbc42d6daa2ea7a583402a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750c670d1f92a1d767d38852c2e928d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35c9aad6177572c90b757a991aa08162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b36491786a7eecb6ddd77261a67b363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f5e716df6d4103f0c83ae8658b24c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601c0db1c5f3e3c66bf25384d17acf365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e02ed749477996bc6037a77d4dd59266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70532860db08dc7c7d74c3e0065063067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e576c5693332e65fb5a010d94c70968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd0bd7f9fcbb31a48836cd62281dea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825dea6587ae32a8ca9456a6071863f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be679dde58b4cdb399848d977f6545d371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d0ab406837c989bcddde4a12ec4ea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3e549d1d54893325e55afa6cb23de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a02602446dc39e242778c70c0b35374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf7ca026d3daf651a018699b09ea9f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a41d0218069ba162b00a97451b90df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66995282d0e83468783a5b2e85aabb2177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7a25fe262d0b52da93e7c5b09a25d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe0af359ea640385db00dbb1aed78f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8763dc342352a6ac187fab2ee2cf59080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b61d789a443eece733171f767b292c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a067dffaafaa217747fb987ebf3ea1082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d300e10bf783dcfd2a9a7e6be70645c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac213a9fd3e6bef08a89fe7ec1672a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513029046c476ca4006a98c9be1b0f485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c7dd57edc3a9d20aabff1f2fa3c1986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5995f3b318543238675b200c9bf90b587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1265090c6f06f83bc8bc66046194bb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6536ec48654c1742b2b6470a2932a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcb32850c38017fd8481457d70bee390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e17e9d3543335f3bfa6d61aedd946f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925507ef4f1620c406de74d3a1d7b6c792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8111de98fb85d43d26ad99e5cca8093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfc5707a503004d15e7bb70ce56d8b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb42a304316c71285f7dcf4afeef03f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9774e307bdc21e353fed56dac72a7696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37fffa34faac6cebf76b3055e8546597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d2130c024072f38a8a75619448e6a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fa7f7b7268e178ad62bd4dd2734de99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e974e9b8386260b9016af826ca022100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1007a0dd322c662fe4298a6fb4e03101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e123e91029d4bc41487e01834ec56102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7258b032aa7eb7e3c38df1e3b5704103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da790201ee77e01f32221c889e511c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e6eb5315917b7eb920f5a7e3aed4f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de9eb6f91dc31bdd16ae88dbd0a228106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ad07027427792554d064a019c6450107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898dd0b3cd32db6f3ffa1130f777368108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03cb311b59407fcde4a46600daa7c2c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56565089a3b11f7d27881d980546a7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5216ecbb6dd1e468e6a8fff27e71038111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024c7cf5e412691fa3830db5832373b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8c98d6add3e4f4cd9da4935629384113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93462b6945d6a998a444e7556958b1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f18adcff2ce8583bcdbc583ee00435115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2d4163dde3b893e9b9d37c8eb523c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912ea18a2378f6cc6d87d343de0ae2d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575a1a737ed40757b90faf232e41b9c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c1e59cbd62d978b2e093c13821cb9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fadd5a63fdd62b05f93a8950774630120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa0b5f8e73022ee979e17177cbb64f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b081209dee43d483150a0e19138ea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10022d59b2f3e53298c873eeddd242123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa6ba45452c603d868c7474b48c7de124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca6c07c10a7fde2082b1fab0a9176d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7b5a8b7b4ee023560c0a03caf1eaf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30660744c33b49fd5a2983fd09d7cef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97604be832e16b86b4e6828da665d15b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56162f08a64cd858e148eb13f4d26d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2efed37f5c26a42d4b49061da66083130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63831e7df1e147de18c5f602bb2a22cc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ef0dd689a999e9034b2f0bc448b70132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab1664a4bb1750f8fac31e3971fade133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d805e03a410e34b2f3678169c9952134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b3227fd5bba026b9a5fded48b84a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7e050921f35add0a684c439116018136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1d7c3b09320ed2f8aaf522f36c618137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b035f92a42e9f6c131da924f61b3b6b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588cac3f3c5d2f51585c94edb187a51139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c29c7c24a645a0a32aef6a9831537140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddfcac682c3b2c5680a77c5ccd1031141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291b486590be8c70c7e9babf5f1bebd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf969d2c7700a26bd4964c62db3fada143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c315cbb11d7c92f25beaed8e5daaa4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36879c26f4f46de6b40ddf1f45af927145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558f84c4ad5fd80f018f7d2c2cd39f4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c725ab773d172333ab0fc7b182ad8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2a8794c7f2d65b36d387aa0fe0a2e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b7d528807a1c4c3471fa0a39cc41e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f559869d55e72ca56d9ae4db7fe6f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c84d71461ac05c6b1d46a3c66f377151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5f49f012d838ea08708e5a83dfcd3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3a2533fb8caa8d21591e5152c3b67153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23837838915aeafcb9b9c3d0cc4cc9c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4c7c047f9e1677214b663ea9ef27d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d27ca11ddbec505080a4beba7f580156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a253d53ebe928f229a5a82a7b941aca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76ff0c4deaa18b2a81e534a6814b13158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb61a41e8cb69cb1cad2f92abb917c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b7c3f323ba83f7c1f0d447612621e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001dcf3d22f21624834c8fe300fb79e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074ffd806158616e5ea984f2dc6f7be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe55991e9b55bcd8f7d01b85aa913bc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fb07cb09552b457b0fcdb145cc7fa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8c15676bcdca03324691f8718bb82165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c0f2980266c49fff18b85f6567500166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894a67187fd82bceb64d61ea2d139c9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090fba7affbeefbeb4e1cb57a1e13fd6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d128fe6b500c420b737bc611e2be9e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec434c8dd9ff7b64d2e16a5d340ee72170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036fe0e318203370ca30be67ae608ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47050fda67c8548cb5091b8db07b3a13172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefba8013dd741cdd86bc28b902e964173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbccd3f1a024286dfd1047a246d3215174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c4fad1cfe8b2fa7dbcf6a2dd17c5b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1df36e8721dddf6e85bfd02f05d1c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff311e7403a1c2c26fe164d2841320ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bc21fccf2aadf32ea167032b8dc7c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811caba702d60ea550c75e08628cf844179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3e4a1ee1812f55e3a9220aef1ab40180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d375784a939780f519ae3a840c1c66c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc944a615a9e0d0dd624265733ca427182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272d1353f40e4579b8f833281d585e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717777e10e309c651a9f3e13802ac06184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c869e4e19dcfea2b654a7426099e941185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1bc8ddd60f81dd6be02ce6e4a9230186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b47f75509cb819eed2b247738d098b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0613271162a588ac0368507458f4cb8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d51ce08993e6ec3ca0a14dd653c6a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6701e9c2916781e555ce8fc5f7c9e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad1c5974cab5d7b1cf454c9f3e00ed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94cfd0c2972bce064fff194f2edb85192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1dafcb36987b7f15b44d07fd93f455193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bbd8e3c99a86dae6d7603ce49f34c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581c9c898234a9b4728c66ef02d71c7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51678b6865e5e1f8c68af9d73ff5b0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a7167e777fcda47333aaa6652d830197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8eeece702be7a2055b490d37632b99198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa92b74cada01952082cf5071a0a5df199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d400af8b27e6c9399ae34442e624d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e358c6237b109788b6148ce9ca248201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd01be9280d49cd98fb86609f85314202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04e2adbece4c4bc4cfe7f5c5c7fc8f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa7a3b5c9c5a710a8dd242e81a4fe8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78ddeefdfefa87b99ca03bb464d92f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801513340d4d388a9175d4775b805a3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1feeb13d8fdc1c186a6d428b627017f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4eec1543701c7e98b28b1fc93c99b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3962577ac737d42dc5503d7ee9adc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6a216c4b86e4ff9ab399a0d1d9a1d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4dde4cc6e7aa6a47933638c98833f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d9396db16306fe5eb8b2bb8c9b7e9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b1faba0d8cdfb1f72abf8a64c910c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50229b379e9b178ec16dd00a154b5d03214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea5fcb1cbaf48e8fd59c079fdcb5d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6e21ba63452582e6081d31d0129d0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff1b3c2e92c591918778c88f7ba038217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d08e2816116d9fa72889ad6a132815218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bac69d13382d34bd4506be34a2ed0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42eb8a3781645e4f1ed28d5b7c830c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f269346f625a86d1418c174bb4b23221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb7326dc572a54d9a7b20001d4995a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc57a9fb2f4221641ab22af2849211a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acff4ca57828afeef1c7b29cdb0ea0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5c960e49b5edbc2b81d888362723d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fcfa42cf38cb570826c34190284a46226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c81e3642d67492e01987e9f90501d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd3fc944c0eeec6e41c811a88f68d6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fcf8d44492f17b6592dec9e52d7be229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e042a684c91816332644cb3a974d2cd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51566196554a7189bee01b80ee5896b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d96e723819c07847552fea3178268232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efd7c6de91dc5111fd6604731ca120233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2539d08929b66dcdd68c89387f86e95234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db27f5c51fbebbeedd4ed20d61c54d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adba34d1e0c1aa0f67712fc970dfe72236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a65784a99115f13fbef668170ff5b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a6424d8cbb794d8f197d7c81805de238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59ae1964aa184fe66f2d8b055631b0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747511db4e3c0be021e589eb58152847240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4488343f244aa417fef5f82c34647241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04120f10db2e831c11c8cc93180964f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79e7156ac86b661f400479229a6050243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc7695a2d56ecf86c933aef68388db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9065d038687e05e43938ba61a79d2d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977004f2d20c7179b0860b252b7b77d4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ae4d8fc9fd2a0938e911c0c94de8c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ec2db209ff2f13493c2ac59dd7823248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c9478bbbabccd90e1e52eb779e5aa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287073ff5c93d5052f20c26b2b5776f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3ac69becf0bd0b076435e5ba9d035251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126931824066c8f7ef0db79e2e1f31b9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f3cffd108696ddc24088ba3e282e9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d627e93a3bf68253bf24d56f1faaf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ba1d4af390843fa4b0d17d3bc45b0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde044a71b293f7444180f72cabd685a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc83323e74a26b5d26c50402052c4e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c634643253d738ce8d2e76dcec06ab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1a83124ba49ad2cffef01f45b0d44259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147dcadb9524b4cb193c205a34652e5f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc347f26e73a3f9938ef9ec76ed264e9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68adf8d9972de5c66f9f4f57c7ae0592262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4704170b6e9f9f66794353a842a63263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade5bafb14faf03de9e42c12e9dd05f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f8d7cf1e5246f5b57441175f612b2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd022719f766d1d188d5b7bbf13e5630266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298105fa9aab9a1f7410ee75a43db8d3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea3cb74269c6d823229cf81f457af8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa90135caa347a3179a6e3daefb2ba2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29d0840a82d0a19088f46e116d1fff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef2950b4e4c90643647dd993c31607271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a198101d0a944a30e9e296fbc81cbd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac98342d7e57d20960e443f0a7ce944273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714ca821101cbcb09e2a41c5e7a04bc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0f934e6fbb2e52c74c748c4392acc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1148e3ae5c409dc038f6d806308f467276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520747ee0fc3f01a6a745d46b915708d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d1c32d6069a731d068969dea6c1f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d72631f6583bded9d97aee9e1c778279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe29c75f5dac30a7b3bdd47f1dca4b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd556500af8880438daad1623596a8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df13440b0118ece93478945e671817e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82600de62208d68aa0a08eaa17e287b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135917d79cf2313d8dbdf05ccbad5b5b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea96af4235610f4a76b7732a2860b28285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c061efe0d1d9ac8eaa0957b65cada28286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c3790ab25c7c6f9f9a089ca840644287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74391e420f71f6440b32a4dd6caea53288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4808f300993ab87af643a219f309026289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57432bbafc81d9e5edf879d39db6f110290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a382b5e7e5400611bc5ae1e5f37493291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb7d29f08f7325cdf6628dcdba0523292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f31059747e9a1bc18b57353c96c3e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4166ef7c81fff3abbcf52d223a4f468294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410506196993ba6612c9dc29450b2459295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540d41c02650c4b3dcfb6e113c94363296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd53cc5404b8551d92dba894bab22c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7486c8c5b5cbd512b24e3b54dc3f611298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82b56a3998224a1fa37a7271ef9bfa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701f01a49309146e9f3554de0264055300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c973affdc86a70e5a11a51a472b285301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127caede174c42566c6a77bf1afc9db302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe7f422d4b5676b53ca31bcdbff36f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97391026b997f541889fb120982446304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c35c636f222ec50be8115799eec3a9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c45c18cdedbb99a8da194b3ac8766e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc74ac5075d89133c1a1236405e72fb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069dc045a8f84f2ceeef8f086d65b9a0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfaea185283852c52ddeb6cbde03717309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c9d7b2720483bf35269284ae8fc0e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46634ef55fdd59199e2f207bdeaa14c8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f9dd52f77af91c78444d4b5dd65e7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f839b84b75b11aae07d832430b8616313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2ef1167441a0f3ea4517b2b09c700314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4702ecfc180377eb87ba5f611d31f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bff985f2de1b4477c8635a7f38129a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07157b0cc839ec6e46a186c30dc12d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d7e522e7c1952e54abaaa4647c4a8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3f06734cf269361c1d2e178283ce0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d9d830d18118e76de94ce667b9adc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795ad26de217b6a585b70916f35a5f5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50c63d36c20f0e8e2d46f5a9d1de47322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede5e7cbd4614a97412b21d9c9717ec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf9dd62c40aa79fe153f63fc302e71324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2eb250a910b2517cbdf8dd9f5ef9f6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31ec7ad7e43a504879269808817cec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a993fb592f6b7270ecc91501090000327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9e6c2a2444c231a17735681aba5b2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adb95989fff56e33577ca51c01d4f4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa53bb9888b294d68a1f21a7013f72330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb9f23536ea0777f6deff05d84b124331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf1b528a4aaffb4783e4909b99a27a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237322d4a6d94146a4a66ec3705e1d9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116e645041a1760861aa416838f8e5d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e242f98869efc63fe477c48a2bf4d75335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44874195d81d0a92e3b962b86dca594f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bae7e4d9fd524d17251afa6c9b631b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e02ab0f65fd1683747400adddbb85338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4dbbc70ab6ea0e6a1be5ebe3520e6b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184c552ad83a46958175fe862990072340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2c1e1bf022073a88dead078166312341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310717205044a174bd0fc0182b776bad342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a7ce20ab8a541a5d6434739e7c882343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b78289ad528d0b5913dd2e5d467647344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc888649169e7faefc53af5c5abdaa5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39609bf5a9996f8476c5fdfa33a3bb40346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea74356af9c4b36897030d529b00c6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eadeba0da967541127b050ba1b6eb8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d6f233b83a77c91901581f28129f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9bacbec12045dd70a6fec301841f8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa14a59bd469af453df7fccde02e8a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b1bfac7ce76cd3457f2d047936854352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15000cd91e330476400af75fdd7fd31d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aaf144e1cfffb6266f00303a96a733354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a536a4b44aabe07be0b2aeaa9f7695355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26956f36fbd36b98d1f5ae5144f19d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e1e2147c505c52bc8bc2ec1ece3ab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cedc4cba26c9724630c4267f8c7ddd9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a201fc91d807d2d5457199d34e9eeb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8bb00305d126e41b644e6dfb7095f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca8555f82cfd87f9721f0c61f63ed2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67118f1ff5ab4cff288fb4b2a81f6e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168a40f59602d7cdac22c9e86f1dc96363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334663cca1b63105bbad05daea2f5ea8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38a132d484ec42fd4a45fa5efa81b1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e35d3a4446105063aaf1b1f64ae16366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fd4a8271806b1959fc9e9ed34785d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e6d16b6c98e1571108d3905557d6d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d60a9c952c2e453933abf27a23617f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3ad2a8b130f48eaa724e427cb12ee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88decd0c21fd416dc50998a21d1f67371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540188a97de62b17daefefb61169dc2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c615bb28a5b9df047674e1626346ff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7495a4fc09ddfcb1e4e9179fb7cefc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5d3fd211fd9f070bb3efb009c251c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5792e95f66d90396f2282a5dfe7c07376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa92be5b3a614df227840794e009d8e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882b7bfa9f2779f603bf101922d6279378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91871c65cd10f3840fd3aeeab9a14f49379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7c8c54491953088115f420bc2fca6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11525a592654767f87abb1c0f2ec9648381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf6c561c0bad6a05541fee51becc44382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7f65bff367a9d4574ddb65092aad3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf96d3120aab53217d1e1e9bef6afea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85d23c30be5a654f3cfaf176941b50385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae0f31e0b5fb62ea4d485a95f2c7de386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b6f3c62b3d36dcb7cf7ab5b5fc996387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838dd5816e832850ae39d24c1982ebe7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cad1601cc50ad0db061a4eda451030389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581427c66ade664b65fb3a652c64a540390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddcadce82a6f203dc019c18c34d9ac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99267a80d0c3abcfab340a325264091b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d079576b52787dcef82ab8afa7175393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880021cc5f0f3f9215f59d5b1188bd5d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824a898ad4cb3a668967af647a76845395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa31bb05abf9d1328e835d2560e668d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6ddbfe6be2ef1451e01f7dc6b5471397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26e33b2e4a156650ac802f8ae2c094398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526a24873c7a26d18e25840dbe662a6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ae9c348eab0578033d7d52f31c4a3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836149f50b4d617e2d9537078e7ad70401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ced0e3047614704084f6404dbdb145402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2ca4a17b2043674cb3532e541a2f6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbe18619d36077e54c48c225bfd22b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bafe71b45feab09eaa6670032ee9b6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff433752ac1554233ae57d1631b4cd79406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff459e420f4328ee614dc60065763699407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94623010e4e4569c4d9652e44efb0609408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ffa390ba9c7fa00bd79d109c37211409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5182d7d37e7537ed4e0486746414943410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e02410d87075a28a5f40b7eef23b4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6990c0c4b7781be9c7db40110565f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0eb65e9a1aad286fe0e4e5091f92fe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1f8e724dda32420308ad5da209355414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a355aa4f140405195d9913d1dde78415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac81d26e6805334a6ca21d5f3ee4d3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce09379cded2a19ed4bb1e2a441163417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c037daac437c4d8ba31ed387f84a40f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a06472a129c52abd7340955f7c3b3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15df6b17aab75641fcf90d8d78c080b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b06393e89ed0f318182e4d4fb1760e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c948bce11a337476044426b83880ce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e1f1158888c3c70413c8c403e0d6e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97ec64e9e96313ff4cc3187ffbe081424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98b84ccdee739e1e7e3f7f8b29a004425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214653b81249dac17fef662383ce71e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed7ce0a23f30ce855ba5063270a7eb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ba68abd5bf05fd3a2e46b6f9a77df428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6bad81e806932d18ce27fe3d5c4e7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29595c756f645f85a1c07c63d172c9d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae52af50866c5c98b761f90fb47f4c2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b0e8b98a755000d7a3b9bacce0d12432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288e59fb3090bec196fcae9f66cf77b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007ebeae70dbe8979930f1f3fa76b62434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44522a516a05ffc6f8ad68a49ffb6f3e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b159cd816423aad0338889487adfe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062899ac7c97309069c50445caeee67437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5850836d634c2d097e997d0b331714438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad185429bb92bfd0fbc621019d41153439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3900caaebc0ed4617c5693ce7ca5f90440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970a5ef4157099db3fe42e7ebe07efb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c012782ac0ab6d271016ff447d22f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4940b314c227e6e1e181673ee97d6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349602b93dbe87d42383cf7ef71d8fe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65828132a3a75ffadec9b451ab71b75445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35a47d5208b1b36369d0f83ca42588446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf50dcec92225ceead5995ed2e90be447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76c66cd20de04fe4bd3d35b252b7ac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80294f613c72f32e1772da423ab70945449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972e9e74fe64437635fafcece6a45f9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b11f381ce32b0ff7e53a806192bcd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc15622c2ba385f3938ec2023fe37e6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b24cc87616d52a2b7092da744269e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a60743948bc3cac3d766cc7740074454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fc4638d42127df9357d2a75f5abdd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab465d6dcccf26a0ac1ba6abe5e59ed2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfa0abedbccdfc139ee41adb001761457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc137264ca1582eaaf59014fb0ef0b5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8f06f9ba590c0385037ef193ad3ce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb185e856309e25ad2529bb9bab546e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc635e845e850e539a8a737fb291999461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900752467bff27e4d205b678b71b689a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641bb17c62724fa1924dec154bf7b5c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe95258ab2c5274ad43976894357ba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd34c7f728a1902b1fede38ef8cba2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e411f625b0765c22fecd0ad4cf01e5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83e371fe13e8504dd6eabdc46aca04467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22505a328665e08e512e11b949495110468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d9b0271b908be5e770884895ef72d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a28c61f5755caa509e1eec1be1eb11470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298949d6d5c38f7ac23cc48c5f12fa1b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77599ff35634020c88339199a38fb88f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0813629e11fec49ed593880fc6111da473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30246813f0fff41fb5488618534bea14474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babb4ebc570b01c7c96e3298669cc81475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568de0ed37371287827eb2eceff5e17476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b4b6431e8b4b946e1316941c4b82c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e173eee347b49ab814e78e82b09a9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5b23eb9140239692dfffbb25d0c60479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48508ed3ca7645490af48e26f37fb3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8363a66cdd14718d8545a38f3701689481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e038eea22fdad303157dd8345c1a1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479d1aab6e8311ba741cfbf858cebe3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe030d51d12b3044eb46b5a4ec91f870484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6ecbe072869f710ef7f7903e2becc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d15a10e7f6953e6b81aef041b3a6e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799d1a6fecc7c0841f102a7beef9c29487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b41f9f207c7981c5c34912641f98cd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b441c04e1137e0e56c889dd10d17f5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57c767220a3e987f3272e5ddbf6257490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34cfcddea37d6617065f5d527e44a4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5d8ebc1987d12438c4b3a9dc26158492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eaa574d428153962c9d822217ee278493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a040f1284693cf7c1ebb77c111df6d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3a77163ab18f99adef25c1246e13e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1ac51861af0b992f42ffe0ce5ae45496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95758c179f36685d588d39cec6345dca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfdb848c1254813922b120eb86bfaa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688cec8b19f10678a8de48d751dc738499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49006c759fffb41048cefb76cc44d45a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f83932ab372efb70e25487ad7c833501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502f4e9fbd4796045c4177e3a6e29a2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05ed60e93cce5fc3299b27350f7c8a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41120487ccaf4c9bce34d0a82f3ae6f4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe81f3167c0d0a530f9b9af9b5a64a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c6cef6c1d2d6928ceab77a4c1934e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6da9e8e6fa0cd544eb8898cc2e1db507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0932305fbfe4101d516ab1d1636e961508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f728d9c93de15fa2a99772210c0274509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a69d371f5c94b99e40b74019e8f8ca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a80f7a0b12afffba381e9ce23d737511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3eb5641363a53bad6a645b31e2b34512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5fc41f56e5fed1d974a52a7247263513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15266860af0f2c816f98f60527187f50514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8e0ed2fcb99c9e394412020231d35515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd553d85c8c306ea4a6347fa4bb324516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb12dc62037ef131cf2e2c66599893517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211b754d417a3431c40e21ff9da2a6b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3beb1ddde51bb1a78389a966b54db28519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bad9d345b6019e1055a55cc47892a6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23d9ff83be171da3c149ed6cf88d2b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f760387beae755a23e95471587e5a8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115381ae2bbc6e3683a668c3634ff084523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796b1bd8ec884dfe39730bdfe29e703524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717c92f7486564e5c0770cddbc9e0d6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4db76908b23a5b567aa155a5f334fe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c795a149bae8751d8f88784aa0960527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31db515630de63656b4081b33913753528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6b6ab14ea39b4fba365cf0bfe1e46529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e9a2a00ff6155c0c2c8a044ceef72530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56d0fedbbc7b9fe60179aed4037fb7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0866a215f5d7e492cc40c86b2b027c8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c783db88b8f1c8f64e5d622f6256ba533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32269318783308b4d4770c64a214f34d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186482ecb9c151e80a9fc9683f12493535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e93e0a4284facd5562b070e50f59c0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa50e01bc6beade44296320f34d5ba4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001db4a995f03ca23b388da1220c55d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf1adcffd95086c55d56f023eb7a1a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd824c6c33b84664cfb77f6b805a52b0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ab784ebd949436bea2c5e188b4518541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366720450f31f673676b17c02c2e85a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda9729b9f554e5471b50a3358becf2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236cf0eb51369f920a5f2dacd0a699c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92ce0c17719610ff5f8919785f0bbc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a2c97f3055a2e216273098e821b29546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185e479fb01b5ffbcecad10bc723604547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf798a76f14e5b2a9af72e5c9a55ddf0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5383f70f2177e6afef093633a237e70549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f98377ed0a294dca34df796a845599550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb820a6920eb3a0eb61041b8fa6289551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978d3012f667d5d295837e49e8fc51b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fc573d706e4cf5ce21fb5a6df4359553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb175fc116fbae6867724f053261db34554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91f05bcf2739d0082a960012858f0b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d1a48ec21b9c1b5a8d7d9485f3cec556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa809346cbb6d07f56759524e3cd2230557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86843b4f5ae3a160a66c380b03d34f06558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b2b9c3330bbd0169fb1ea1dad2754559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d76bb0427bbe258f8c9c3bf72e5b5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d253a537db30fbf736f384a2e3ad70e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bed3f0585e91be0d5872a1591af73562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd67a441c378ea7f1208b03f3296f7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eefc0298bca6642f9f1d697bfc903a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba6cc7010c4778d5509a9d64ab736b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0950993266cb2288bf41579012fb22566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7cc36b54464d3729c161998ab3c5e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0f5fd13f560494c2b19208d7fe818568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d99b8ee606ec0fc1a2d92a04d9a9b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f114c6214a708e18e6cf9910960eeb5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857cfb8d048cbb8f854c761f1a139f6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f84c02081d2b3222908335df204a60572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428630cb1704613cf8a700172c92e63f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d937919b8456c3f2f8530e0572000574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dac3fa611dbf766e3e0435e9fda887575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312871541c3e183c3a6f29f59408eff576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f3a3c8079eec38ce06f06fcb7dad3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903898bf76dd27686665b9f7e066473a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805bde6b28f5b50208ed3724583a1e0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971dcf2684106ac3c34dad28a2014d36580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e072c24495dc25ddbfa8b7f8400462e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2288c903e56e0b18b6b76fe09b348582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e21d59f611e4360199c909234889a4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899917e5a5bde34e742f08ab6566bd6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933f8cd1514cef73d39e4142937a8df585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0dbf314a8002313f8c949e81ef861586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83446c4a577eeaa26cb3a5b8944bd8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd868139cf1e68815351181c11bef12588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cc246d6b6d41c844aca1286d036cc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a91f7d2262926dc3e6ce040c5fd4d2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac062a9b5b4c3a4f5d7e8dc4d719cf3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890160444cda40e721bc209731e0467592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71e5d3b190fa543862b8fcc1c112f6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c953631dd676fe91adc629a04398e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b76dc59f524566ff7c1931ac12307595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86558727b49832856a37f9b4e5c20fb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8770cefe63a1a89cf08c7426bed556d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e7e43549d631ae6dfd856e9c51695598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b98998ded56f267bcab5c34f026273599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53771be782c8a9d7e4ff98ed5e505a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd86ebdd860ffb45423543dc31d2ebb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2b1f2453297439934a6927ee0f253602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d41df9b01dbef47c5ea07984c8683f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fe60acab220bd0884aac7d92b3fce604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf1e33d9fb3a06638cc47951f941b3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea6a68ea77802ebc57b1d956acdf2e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbdb5a33c6597f83f165437a7be9a8a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb300e0db43231350a0cdd2f96882eca608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27377c54ef25f941ee9f863dd0801f21609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2cd8a6676fe7e476a823fe6addc1b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c35f2355f396d115d5ce38fd3d3606611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746e1372ad48ffdfd111814bfefaf60612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48a50b0c9d46019b1a55a28e6424c2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8779513fc1781752381646825c2ff4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357483d8a7f5b0911546b64d9f6053e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c91e83db9d14ec4f109fccc7d4fd7f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9f5403c5fcd49f9d5bc4877c48f71617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ea34b528b797d7df6de779ecc17b3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c689e3f606d7530a752d28b69ac5ce619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46360de9ae4e8bdc4480cbbb86f7c39b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9899be87965afb0ed8390faef428b8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbbb443d8b679497258297c3ea6cb4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6a55a244be7cc8763b207f050f095623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906f98ce4786a50f10206ae27b5bc2e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83e8f6c4dd9bdc56bf987b23143090625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0979773c53c42a586ac9c69be8cd61626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78a4fbbac4da6ee56cbd748bc3e86b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a166f9b8ce1399a80ea695faa0044f5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47194c984a717744270ab27e895059629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ed442428345f91fa6755d2e11d4fd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba7bb683c51f646066b4f449a7a655631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e7bb82dbf8f6eca1ebacde696c16f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0714202eba20a2e51709206359f7a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f561ec7c22c7fb4dd40495854aa42634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86bf00368146d9b3c8e095472cfa65635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650b593f84f68c4f4c2696174c95839636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed02410b012aeb97d37014946100bc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee556e4e3436deaf73f0ada8c7de9d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af985d96327c5a70cb25d139a7989b7f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a7020de28ef19966704a9cb74a9ce640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc50dc0941a16577e74e864bf18daa7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a251fe993f8c19f88b44f207f5611642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac44e8b22a745256553988a2cfe63d5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129a1150aa55f14b2594c599d243142644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54c138f360c90f37638b8b6677600e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7ab32dd6a12d35e0ed2a1f4003844646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fcd34e9b07560cb9e1c44797f5d0c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082f9c3d93944ff2fed8f42a4c9e6ff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8831d60447aac90abf7481aa8db7a1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a92ed3a79922233f94f882af165ae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c382f9409d9fff3bc5e8cfd8cd606651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe450d3148a7230dc6e905fd9e84a1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c53b982f8f3af83a3ea357342e3cd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58f2074aba11d93a2c261e49a4d435654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cf114f0c378cec1324c91f5c228a6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7b931a5ae300c513ae93bdf429c3b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463690c34b493fccf84c32dc98c31547657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958f0b7c77b5f0445ccd1160eaa7786658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6ab059e9c5aaa50f18e46f0eac4fd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a547ce410258fbbe1300d913e25cf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bded887db0130f2fe1e842ab6595e4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e67d5254d7ef2653a53f4145974f99662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7dcc83bfebc9463ad1d1ed54aabcfb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2901f25aac1f62ae6e76044550cab33664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0548492b96fc5fdc59d53a1d97f5a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeee3c6e5f9f6722bf5c80f3516b3bf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da0e0713a333698c81bdf87e52db4a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb4875f78324ce6713ca43b2ff0e2d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e5e0cb8981319dca449e372accb87669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395a6ea11619ae67c3f9353bcde3460670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e896ce8bfa5a8ae7d771858e5e0e170671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f8d06d83d0f0216bf3421f253b086672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8117cfaed580a5ee38a81278dd4093673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a410cabd22c740e7f87f10a73cc2b09674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a17e19404b43890c9bc75c0d6df9e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f35403c9d9cf034c0489b2ae42edee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4196012909a2cb5ef1985f0ce7ff7c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e6395d3e2ca70c6565b65676a8641678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a64ca772028e6416b22a8efd1699d3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c67dadc7ab7b64f1b11c187e3b746680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71eb21f25eda91c5feaf7051d72f847681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d011ff93d966be2473832356a9bb59682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa8fd366a976c94c4823f828f77bdb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a037cf78b8014e4d7d0308234f9dd9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75dfd443a9d5ba397d46d3bf1c715d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fee49a12299efb7990128605e73ea686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59d6e57e542231465529066fdddc14687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf74fd5ca5ed8cadd550f4d04cfb9f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533c07977bbcc9a2b7c6be8e1b35769689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce251bdb853a0460f6e82cb702de6983690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98166cbd3c210650d0848e9ad9a50c9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81ed754f4847dd23f6ee968e46953f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d927c8937351c7609be90125bbfbf0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51110ef51369efb78c0c93b5564aa764694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035476314b592b13ef420973aabe7989695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfef581fb522c60d1debf69961742e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb590e4a4085c0604101707d4ed6e0f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9eb76dae19dacf01a39b9a7edf71d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff4c0085e17044a910927a3064e567699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2989e7acdcca119896912da4e47ef1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697b2ab62cff5216348da2ad2749909701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddb024b49d223314b81aa7eee4decf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c5202ffde254478fa1ab98873e90a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e564a7af5282c7c32e434c03e0c48704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f334cca8c1290f5cd3a9a956d35c09c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530cdfd85f72c7d896de8595ef0a1f0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acc4a4977b3488afea8bb5c039b517707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e125eaa3e240c23a1f24a144a2cdd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64936074aac75bb7eb475d884b59137a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95dd1bcef6696fe9b7c7af249456a66710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3d40e4a1156f961f928fa7455dad5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841cec8ddf91ec4b79a7aeda0a1d616712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5026ca7800e47b5dfd845178cb3aee713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c03cdc04c47265e55af1cf1a5a5f2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243aa46acc7f0470a49e39fb3efe4db715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2f0d89b3b3d1ddf14bfc3f658204f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42b42652276b7970ee2568410a18aa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac4b8cb78f6aff3eb7b1038eab2cf0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc066c492ae96be1ac1eaa2ca383df5d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5bc1421e57e8d09fb561885d75cf7d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ff0379bcb0c16473c0dcecd891e34721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c18a3cd86af51ffddedebfbe756461722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff386b386d53a50dac733b14a31095723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04183d78984a802b16df381d5980fb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14496c4555a6544c388b7996e2b0c5c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a96ce0b99f0ca3e4cb3b9db8c7718726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00603479c666b05811fcccbef0d16c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362971e93b6f46f60b9d75c523ccf092728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e62fbe60143a67752cc92b90afa189729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f67f13071bd000f2fbe47e51d12198730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d6bdb585d1905902a36e6fcbf0b39731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bca9a07959f3da6cdca4560c8d3974732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c8880720fe25fc4f3593853eb84bd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda43759d4f6891aecac225aed6d776734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741c4b4bc4eb6a4154b82122fd27cf2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfd50410b776869188e124bb49aec7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad692174bc0b3a5e74d3bbcb0dbf861737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2ed0c2f42d5b268258bdc36befe7d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb4f939f4148f38dff99fec9522070739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d06dc98df2be549c0e59f2cec9f23740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73eaa28df81f736551667f7f0af0a9f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af39704b088429d60f3b5aef54c515e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449a02ab2c1b562b20e8834623880d9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3104f64444dcaea53fae69a83be7e1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c912837ff034635b51cf8faa2adee2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115eafa6f1a42bf29622dde4353f2b07746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f203c49e51afb237eebf08cea1f13747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ed91705817498640c7058e79e27f5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89465237a1d1d09f4d4eb9ff0015691d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c73d8862d05d662a26f2ac2b39bb7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6179323ce72a6d5168ee7d5c0b0c2c8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e45f01b51c2ce25cc1af663f49c2af752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561fecb0da173163e521a559a3ed885753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0e6c75ee3fef75f17b6d52a1cfeb6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cf4a1a8b398d10f0e438820f5ec58755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351ada32fabc8e19eb110d7ae1330af756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4be5d16a99cd78148a6957f9587a8c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461f037ebc0c7bb15b68d3d018c13d9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe80395b16641672e41edd65d2de877759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c71f5442fe57c5a9cecbac70f54e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbebbffddc6481392c24b80660362b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be79f36be98e056aefe3f39c1988153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a182ab3f3816ff434750636377883ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eafd5cdf0240222d3ab83dfb4f515a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b0ee6e4159eb2b49121dd37bf8a656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33ac5957afa05c2027299239ef5c777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38277be39efcc0a58361e7ce94d909a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47c07d6abb6d441bd2f0107a3ce6d49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009bbde0748aab9b142dd090555c059610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf700e185e2ca3b9c0c2b2c2ee48da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e039fbfc9a4e25a0c3afe629f857bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555aa8c2954fff960789de62b10be2613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd51cc8630ea6db9ea1eca405b5951d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8a24a7e5af048fae2e43b97ef9fe615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb648bfb900147a2f2937dc899d13f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ca49ca0efda1e6a11c590a95fc63b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007103836637b0b644c6d130d7c39d4b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92b83aa5c64edbad070f1743ba079119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5093a597ffd73fb79fc12c9cba5c05420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a7e3662260eccde4f078dc3a4fdc921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a62fce2cb914564fbddf544a5724e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8c16d38eb2ed621b40cee9efb1a4623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a939ca6e69e7ac39e7d5ef8cad1966224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1651f5d0c4e6489e22c83673a63a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efbd766b86e56004f48a801a9be8f826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508da1d062f43e3780bf4942a06a608e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512899643fe6ef0bc38e6edbc541ebd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6d26ef801c491bdc2680e922b154929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b346aad4258970e739deea07c819030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba5e1fb874d8e98d8c1578ab3f97c331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742d3279cfbdb6def77353ce24b47b932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baff8b20ba1f919c05008b98a3c101b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ca29119fe02e17599d101c3f2e92d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f20ef9bcbe18c6dc425d9b3e9510735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860c97b731e06ce276efc5ab8ce00e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44511c955f7f22a5a458a4af07e190eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4d675c0e50bb81a2b480d300859bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d81302be5281a1709165f2f6cfb2339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a8b9d45bf216cacd0e7d4fcf3448940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096a746d1fb51abb05f12050fa3dc2041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c823138b8277bb777e03655804b45242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dadadb2501535c648c5a9623849bf443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab780f8cfa7bd6295e71fdfd5be04b2544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad31337612ee1bd1dab08db557e12f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832661463744d10de839464b1a5ce1346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547dc6553acfc6d84cbc8736241a0bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd42298f91e9e8d629b2073864ccb248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e29644a929fc567eefbb626a79ca6249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c87b35811ca4d97cbf0894a8c062f150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84e2581615f056291ee3ab5d5100e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6a656a3c5d3a3eaeb547ec6f20e8552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8bb45a9bba137e6cd645783522eac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cca46d11c2aae2f06e385ff508b64354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f504b6072088f67833f8750246be455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4d21806a8a586539996ebd6415ffb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430a1c721385d5fbe288af8378b2a3357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14287621e3a5ce45dd65e64bc12243f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d2223f768628dae836af90a0b87b959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd9991fc4c800f99afa3810e7d692b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0dd9d53fe069ccc5eb3c9d06378d6e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c7023961ec5c04b194c8eae8a872162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb678a502051f98e08d0b80f25e62d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135012cb7fa10685d1e668f94dba7bac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53eca03481be20666d4b0a3d0a5b57f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0852738bb5626535f2e386828ad1da66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b27ef8962ad19b2654aa0959fc338567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c809943ea6005f1a32510197431f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be645fa4b1500d31ba4b6d2be96324669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04df260e16ceb490ec7085b1537520570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645856eb9c3e52aaa5b14d515231d8c271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d081554c4b719e9091d8af2547c081072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6d37f1564e833aba54ef60d7ebced73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1db9177597e019fbdb3a8285559aa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bbc4afdafbc4b9af25166005a435975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53de7ccb352b8d1fed8175c5f6a82576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74df650d3769151572ac3d9f2a99e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774b9bbf0288afaca4de782ceb4f75678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55efac75a383df22d37d44bbe46f6779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786223c99fb23a9f144a1ef68d5612e280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c41ecfabbde4f944315e5e3d8bb2e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98655604949824e2f17fd43eceeee382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569524865aaee3293ceb3b73baedce883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2f8510a846a5b7a96efac1f21b9ea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ac95168bb2409cb06a67d18d9605885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257947234f796e8a8bea4262fdabc50c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb102c69f2f7ce5fb1e453450c35188b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22095829852af2f2108f9312e570eee488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c6bee28bf177b672ebb686d304cbe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb529b7f6e728a585978db229d5d9090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb37b3ce76f128ba59a767fd4b4692091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db6ad5f1ebee7af73de377f38a352992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9851fbbe4678c41e95a0596193e4a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef70117caa11eed680d30c706dd36694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd733725d10b9cee6bea0db8c0fc17a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bea8409591cf92b60574d4db2345b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8be5c57250536b2faabf7cd6241a1297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd3be5216a98e057b553a91d23363098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f94ea55392526ca9e21c6db448dbb199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84396a7c916b900d8f624c5459b753ce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcc8ddd59095ea4bdfa9e4424c4474101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3370e92767e43467bee07d5e5f4b046102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036456be48428ea501bad6f4de7e459103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f90e4ccbf04325c302d3d6d2ee63af104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dadbc30f62a64da4b83dc094134798105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c085c0c609c3e6bd49bbccb8c9d7a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6bd08353624e504b5cf08c985bb2e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f51d25f97e6990ac66f99fed58985108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2d412135cfe0479051f1fce67b62b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af348165ec27d8273f039e70991a55110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292965600f147fe935919a0c4a69950c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496dcdcd92d9afe8c88d0b3fda13dcd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc380abfccf9003e60ab0d401ed8b88113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180b0262ac0e4508a1636bf6e299beb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef147c08d934d892416b70533203868115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698d90c69d351bbbd8863a2ea688111116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13819a826951f60080e5564d117be5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ebe3f647ab71afa1e747738cd44e6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98e19b30e0fefd5190076d17b97cf6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78df7e88509bab8a9368618c89325e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1c6ea8cdef4ecbb56bf82af4d3179121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19143f99756e0a90de7d4d496fc3bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09d9e4ed8d4581b64cbc578227473e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff1548538df77117000807592aab1b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3cfc02a8799264397fdf40c30bb9e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97a2b0d713111522cdafdba77a11a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205db89493f3cd20bf622392854a52d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5c1ab51e15da1fae3d8169cac8b5f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de54a43ec967ea01e021db62290ecc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ae5c760e0b99b6560f6cfcc89de89130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87998460ccdc4dfc58743968237f883d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c640ee9fd90b4e82e163a633be30401132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4691881a4a4a161038dc597472676133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc0e25475dd3c2eec0f0f79d9b2cff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493cbdec599b20ce0619901ac74da82135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7243adb5b570e19604a81765a5818d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de451a2ec64a4eb488ad410c549d5c9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c3114cd3d64452f9d1caa2b88e7f9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cb568662f06f606249c4568214c8a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3723ef7e21c73a3d1c72df7aa56b77a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deed30b2dcd482c5b7dedb801b7c9d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00dc8ee8454ae534a35809b2cd9a2d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0514ac6bd1c4e3ee6b1f19e7ecd346143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d7afb70556d2532fcf02a8dfd49be144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5fbc99518ac0f07eb63ac4fd3f14f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345c91241a2de2c21aa26672313dfe2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209a118f76da3dd8ea0572f0c326189147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfd0a16d99860169ad0487c7fc9dfc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fd5e7c96e721f4dce8f3fcbd5fa14149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b31b773ef3531f55fb07ef0bf8da6b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e51ca57a920b31d1a5de4225a3bbe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94050f74f145f79d4e3fb0fb434f3550152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb24cdb7e8445ee74ecc05af360389153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0eadc64340d254704f91c62c5ff2ba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90394f65fcac73c6253f6d8a3c83d902155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b470f5a99c08b7e2f88dbc8173581156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c344117215a8a27630322f9b5def1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a22cb00d659b74ef0340cfba14876e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4288e868b77a97d555d58c08e12a79159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91326ffd2a3b6a4159fcdf0178a995160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eabe28824b53e569e82999421d9d7c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66084ec16f4f3b0038a81b5b39ae02a8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029e601798882ee304bc429100d7242163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb70769e3853149b899d0cfd02ec5c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99c8237c97cd6658edc16c9894ec0a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8dc5d6e7d5829de01520ecfdc644e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e19dbe51e92dc265f9fbe366e3a56167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f02b142f709d073c792af5da7dbf3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c6a4052d2674739562c18a950ed74169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf69c2c1e3cce4c87708e0888e8c6f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e741c19567c640136af430706f3a6ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fdc8faa08dbd32bfe04cb4d2b942c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c3733556ea96228f6689bf537a015173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8c1ec0f3dfa39a793bbe4f36eb5ae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834af729daf9e8a4e913a552935b698175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef16a82f11570c4fe3e313094fdf0a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3f8a9afd779497d72ade369a55deb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db1729ccae6a4b47147315709663f6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7b17e3757fb821ddb6154050e1c3f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268a7a9cdcf77d897498671bf800b89180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c94ef0a258a7ff8784cf6958f8cced181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21b3b299949c6c35e93c6f576c3aba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb9e66356b2622e9c6227063d35239183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9847f2877a6261af77417f1156897fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ff92cd563924576fb98f7db024130185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7d80f3ad8441797a5c69d1a0ff1b0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b636b283ca68c285b8fa4936a4a5c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d4e17bd242e3269d98eb9367bc087188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b804c05b1fcf2102cf2b1c9932f23189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d5ae2890954001bd16013d8a04a6a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc15b3e38256d50a0340d8cacee5c55191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbdc2ef4ae75db07b8f64c9005ab44192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2c085e55ffacce4b8e8b5c2d63eb5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58797bc64b6db997852c9964f0a6765c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44de8911fd9fe87cb6618aa7090198195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c494d2e94ce3c1f824a33ac3c4e50196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa925d79b2a49bd21089d9d37b686c56197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4968d720895e4ae005f2b63d7588a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a1e32dde920ac92355bcc3b61743a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce419437c38cd9b74d673926f5c5cdb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a960c9b1ead0845104a6fbc872bb27201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985e4481fcfd01155b8de9bff44b55e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5e13c33cdcfd030cd417295bd4c0a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912e5ad79911db2f69b5490b70d57b9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdb1f5a8eb1df02597ba2493b79c2d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297f6d73654f7f0e958bfe530bf20de206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07183f8f42ec0e392f41247e90e9e90207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea8eee74afee4b39d34e62ed0a02b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24beb790e06d5c2d9c1f5f4da7da6b39209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0487d3a9d75020b85be62c0c738c32210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f3a8ef823d74cdb97b9ac47533811211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171a7fb0ec7673e8740a368d657e6f2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7df41935bd2dff4aa65678db296bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a0cb9aa5153fb1122da7f4163841e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19aaf7404b79acc9b96241114ca933215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90a97b8da67c2cae3fa16052cc8f93216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5c7ab2e0ae3eaaded94db4207da01217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a5a3ba05ce5b0cb17123b79ec8fc0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a074fa47966308648c268c0ac27a923219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5511dc110e1e002fee81baa3ce2d55220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a9c5ebfc43fafcecf92a8a6ff99f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2debb2078672a6e8810de64e0e743222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a38269896632ce9f6ae844b2872f1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e13d2ef697bc7490eeb15f03d56524224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b346d648b513fdfad8df64ad1e9f21c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b3e91695bfdfb15e7c3f4b6f71129226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a075b93b51094ea336e5100df4f42e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aef360327b2e1f6e2d8972d57e6d16228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523be355a4ebd8a758577b65386fa173229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5ea595ae38efe849db3d48b6faa33230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae232398928e0e1c61f9d53fbdc753c9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92a8e9fd4c1407a01570d26f1cb088232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3caf8eb72d5000e5875ee6e767ffd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd7411dfa5c512b4e389bc4dd5dcb9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b42e4c6a5b1278a68d2ed23862acb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8e4fc4ce19e006a69d022116adcc9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9762ad6ea9553516350f4bf2cf744237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912675cc339139a84f746fe25186d6b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c371a1492834e83c782a06eeaf700d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5a0101c5b3b77104ccec0a3d06f7e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c421e505a4a19500dd29af58054308f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d2dd4f7d3de836bc3a4ca3b1dea6a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bfa3f48d29f8776f2e398f07be301243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe06ce50ca5a43781db8676cc5123e4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6656727ac44614319186e72b34d839245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f210a9b88c9ac5d9ecf57b70bfeb50a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500481d3e7d858564de39d685de45ddf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87b12db251790f93d691cbf76f9d60248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f516cf33c2ee89f7e52ca99739e1085249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444642ea16e6181fa2dd8059702cb739250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445eef95140c41dedd14c27aa2691b7d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607118a3099e2e3294d1ed548f5fa56252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38186ab0838244ef44e9f9de0eb34d7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1cb0bedb751b8882e1d5fd4640c57254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6a428853da30572e12b5ae89508a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347d7ebe4b057e18ee0aa55204f8af1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a465c80a195dc431b1761f6148c95257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb1f0c3e0953cb553665cae28028df258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5972215781011a7188aff0e0a7ea34259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e46bbf2b2261b6b147a2425c33f21a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fc3a20890163d1926852b93d007aa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c1957df5573696ed5f7b563b368c8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd78cddf20377345636add1461f04b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880733d4e5aa5981033349c3708a4ad264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefed9a850f810d510dfe84cde7adba5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b27dff694bfbe5245cafc2502a1b92266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc41327ff22385bc6c8a52471bbb25267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93b6932f9c7b8dbc6ef7a1af04c31b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18caefc73e44008d8d14847ccc9a3062269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d06566a6f2058f865e453bee8582ac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55366f4caea01a58921c8b202ebb89271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced229146c2122a5ea3cf6cafeae4a2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926776220a2e3bb4f5efe1b31c90009273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb8694dd3babc3d15349dfdf449165274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcaeb4c0e2eddc83ebd069dd641c32275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48fdbfef12ed91ffa6effca0c9df623276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1fcdea0bd09dfa0b780e20faf84fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a0814a52472768239434de4220238278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acaccaab19fe77dae19ebf6655556e2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94928fed8c0033326286cfcc93a3fc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64577630df8694fbe86c49c9d846df9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c68ca65d31829e8290b2cf57a00f7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a083b4469591173f8144f512072780283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e752c2289f5aab0ed7fda1b8920256284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d00ad78efbf489682a3718e5851be5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1150000a1adcf284225fe9837e4b8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86385ae83988694e691dcc882c6d381b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbb95c96cdd16088116754b8cce210288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27dafeea356b9fb2e0164c0ebbcc98289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c41618a87ae78efa159d88432b6328290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a43f540e00419b8846f6abf7c389a0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8748209f3358d45eb8f49ea40470bc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a36f9e0d72c3088fea74c2b7ae02b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de10282b84fd88341be54afef810d08294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd36d2056d7a301e579e75136f6a8a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc8c6b94bd766bb88ddfc915dfe3ba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8dfeebbe7ae04f401dd0075f967d1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7ab8667b16c4a4efe274134cf68d8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200a1f6e373f6238630cb70e46c9baf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635d47c0e8696dea4fd9704adb7e094300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770a13b9209b2276fc65f97ab565cef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16efae0fd8f0190a6ffdec2fe9ef94302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658dee9e86dfc6bb1a3c8011f3b2a59303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873dc256bd467d074d4c5f43022bf67304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090ee4a30a261bc6cb9ad2705603b38305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af5fcdfebc2d13025ef680f3fa6575306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aef26b001a129a0ecdc9cbac09b02d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ab7499418380fcd972dbc84805898308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47709f9095224edd65461642f66bb604309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16418f3292e77b25981eda9051cdea60310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e50bbf75ac7a19ed4e43e930f4af4e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da11b2cccc9dec48cc0127b6dbd581312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70cb0f831e601ae8860b26ad1191612313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ead6e8c640b73c6a04d1a1bfd7fde5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3520f5ee6a3a6896b3f2c855ff7a0e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c8c6b2ce9f080797c03ddb0e8fefb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa73711978fb14f18d335556ce4c1e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413e7d724427274657d2c93e8c62b5b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778203840f27f92b378af0bc7a4423fc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e0dcc52814eaddf997949f9cbc306320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5de29d17beccfda4b5ad6361f8ecbd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b435b3ba1d6e890ef50d72a1c293d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fdbb2b8f9a52d9427beebbc043548323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a088bca5f4d9403c2ff38bbc775c3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ea67687b317f5f6a884c4e2aec815325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afa6712832c98db52df476a85812e0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5d2f97d91d5607a4a371fb267b4b8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb09b9ec365713ca01a36687b0bfc2a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aca3473076fae81817773a0819d9e8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a440f41e8301be6d18f349cf28f2def330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36cc420cf2fdcf2ddf31a4d26c27da2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d117cf870a44ffa129dd3df852463f3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e9d7a33e97e083b0f57f66c206d53333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1eded1aa4e41434456ddbf6c21192334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd0e8524fca092a946308f0f0adbb5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac42d3ae05f75c9ce8d24fd075cdb0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847974978e210fea096f1832714c7a3e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44b34aacf9aa6e8ca71a7f6fca03e6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d5175d268886b76d407e2bcc02961339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf1680bf5b96062b56d4157481da92340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923276e9fa04703cff912c263fe13de341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176570b8d3aea534bf73df1f136f72e5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3b7d30b2c6ff4cd5f793b3b22e9dc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d005e8bcabbd8e5a889002cc63a78b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc720dc7315bed757d77e20b2cdb868c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5d00a784f186dcb75eb1614fc5057346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9bdd89ff9c9419681e925509a1b7b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc81763e8c5cca8b0f6758daa48d3c2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c41cd4265f1ccdb1810dc060abaef1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c815a4c0fbdecd7bb8762ffb2d176350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353482a9ed5779a802bd8e3d3541af1a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32956a0d6e09429150cab0af99df5e12352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93924a4e4ee485a92297cf97909826353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdb6a61e1761f25d186eb22aa03b74354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362901d40f9428a48198b6c2d75291f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011ad6e89fce5fafbb00e3a2510590f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea0e3e71c320faa4b05d458dee11b6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440ebcd00c2a3aaabc75d1e87b935be358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792f00c3f35b64481b97109846d455b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c8ad89e2eb36f53ef3643767b3a31360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874114d78f7fa7d1f79c4cbe248f54ef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0b0c679e25af8b6a1523d497fd015362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db766b510073dabf106b4e3f46109911363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d28e71f41afeaf010b3b268de24595364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77146d90b83b8f9cc5f443e4242e0a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14214da5748d8a03bb646bb5c9ccf05b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba68dbd8e9092b66423733030d9798e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d86e3c533027296ed82dc4b544edf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75114f313250626fc7a736b1d8727ddf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31c5719bf8e9d94608caf70fbd8a1d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa12c6f2cbf0d943a1bc0dc289bc3de371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fed200e451098daaab3d848631cc0f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b594b9d8ffb891e6910ac2b2889a27373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f3ff4d7c0f7be16fdc0b49c534120374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c62b446fe6913b3053b4a15e4167cc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fd73f7d942ef67e562d8fd05f9159376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7895310352598c64f4deb629158f7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255db566869e52a245a88345068826f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7992088a17bd2c936172a3ce2e5aa31379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e056d7d7055fd5711bd777c7df31a3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a1c1f25f01da6922d12ac61688fbf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2524134ad08b4444dfb46d0836425a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ac09bcef2b9b8d6f757a33a5e9b3e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28a5919e718b08e737cbfbabc37028384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4ef96e15b821cad778516cb9bd522385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c86448acea6f18a5e33c11788db8e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19a14d569f86a904e4da28eb8934d0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823748739c5e5585d1b101d5ff7e350388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644cba1e0056e376f60df4f72b47f8e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7381423a74fd04ae90f5819b9d94c65390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301213a25945d61c04835b8198b87d7f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ddabc95ad830a8ef0fe4d3494bc40392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080172cf650004cce43b528159bb9f20393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7be071eaf02c0a36ade87b661e9e1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd5a8dfbebe0a88108e0f05ccac713395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7d93f8b9de4ce68e7a3f87cbae5b7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ec5dd87c5fc0f7d833bbec34a9161397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafc32e803b3fbce8bf62db2d1d8913398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be49816ae7f655f8185c12d107e53c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf16017b4ac4b2d1ced63388d467e2e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913c04012c64983fc604d3afb17f646401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020132630044b06919ac60953182d21402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0171ee5e72f0e6026b4d77ce48eb3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c147ce2df45ea8e3ac8c0f24affe7c4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17d412b7965a19fd3d6468ca3c9c41405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46785c42cd7238b948cf11f8b00d69406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ce41c2a0f1ef1197b652750554981407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99dd71ef372795404634bd817ac3277408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a72a51d7e2edf8ab02dd971ae3b270409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2d379d5636928d3541681155c3c66410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c67b6251b1251648812d628c2e7aa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ac19aea4cbb4a5d89bc349a43da35412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d913e51e3167654101f2a65b6d782413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc92ce559813ee0da80a482cbbc744414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b64a519eb594f8c0eaa54d3cee785a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234dba235039b6b938949a38ca76287416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d67dcadb39fa5ba88bbd560d073aaa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b186377eb03b3051e62be2f019eb9e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef5dabadd71653f3ba79e8f5291553419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad71bea7f93f3d61d0c0e75c26be61420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5341bc5a7b5de0096e7581014fed902421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17608e57419028c1a1a9e87506e88c9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595aa52e1932aa94bb8bb7a3bc44a11423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3551b80654122d805f7a876355147a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153830272bdeef4bd6f0726cc74f5ae8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12eccea8b54fadb9ffe7d6161fd27e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f19753a72d8abe29a8dd8e49d3fa9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c75fffacd6477e76dda510fef17f69428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b382bbbe1d59e76b198de640cbac35b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce3f757e1f66f6f658684d02cc2c85430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64959b536c53587efd1036ea28a508431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14e90c5ff7aa52f91fb094c500cb05432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0e9f1a72a96c026dfd1c69703ede1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58451e5a39a25108b6a7252428b4c808434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc39e8f37bf1a7c9606d97237eb2f8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e28c4419268f530bda471278b5dc7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e4bd50277bfcaed9d50748b1fe695437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b2792162e4aacabf09317d7758aba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d2e40d0b3b5739aca3aa6c6e3adaa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2d43de5270ef797b53fff635c3a92440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768dee33e8dbf43df9030d7eae26e70a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71624b16b8677ab88522fdaaacd3e7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c417c3494810be368e2ba61ec97aa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815a185cb0f0d4bf59c8e6301d7aede444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569c95141ed92be9d1b75e9f4218dc7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616f80c7519d1c9177c640aa70a0ff2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88f85c88ed56250ab2eac5a1fba19b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3798ed89e40c1562dc6a3931d97e2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec655eb94b6ca25c520c535c47700d9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a776da87546c38eebc0df6178ed890450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773528f4b5401680695861ff4339c7e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4e255e8e7957ac9b11429bf13e00e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837958472e997242d366c5a71a81065f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7dd73a59230f37857ffbac575d829454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28c25b99014f524d063c2a195cdc18455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbf946cf6826fcdf22cddf16b5bea6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95904e3e7c22c50c502d5e336ca4de8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743facb8fb559554855abf0e2817185458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31e163a5d967f956c0b45246282952459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3509a28b1bd0689e1f233b3eafc18460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6f1d819ca5223b7482576417602a0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47eb3c93368b4b36e24b9b8390f26e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f696209e7188c2f2f0ca409dd6e29c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de91e10a69a8fee09778f85aa3e78cd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4986cdd1dca5b7a35993312bbc40aa1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01071058d11ed37fcc01d9cbc257137466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34619cdbf8ddb89c31c35fd02d2641de467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee3b1dba92dabae7efbf8cbd6c5608468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01585eda648ca1486a348d2c481b07b6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d93bd0b9508b5dec14e7264ce5376470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d2ab8c85d0d35d9aebf3b173cb83d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440842147ec0ccb8ed4edd79f9b9dfb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd41afe6c1cf493ff8b62c2ae799c69473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3ac6f8f48be7b22421fcdbdb19d0e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95255ee0c03dfc17bd564d5b5a2f8ff1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab491dee1eda3eb744bdad2f855ea506476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46e3b9df8751b78e1623adf5d81d98477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7af650875a7230925055a86950011f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac25400684699576a83ae61b3a47680479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b383157bf91f06b7eb67aa54908ba73480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980b2be5d233ba90cd96bb60acd4455481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36512bfe01fdd42cafb4171c108a09d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5347aaf3171e161c27f4dffcbf2d2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606307b9817eb88253c176cbb41503f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96166e2861e6330fd4c349192d32c83485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729d12909285d10680ea36c2f783348486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a649bb9829c0b8137da478d86501f6e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d94de9470675b0b8d02eb81c0ee7e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd81e60a5d839f82c04a45092375c54489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1bcc87c586fff8ccd6c679fc98f93490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db7fe3676546304acb501cd7b236e7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af522eaed2166832036227fc8bd4c53492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3bee114d05d989f4a59ed085cd61f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d427f9a6162659ae373962b919d018494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729171a3b9e60c1bc945287015cabbcc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09271692386cc6e4a61e441bec88661496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2f7e469196f6150323d047debc1ee497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6599a5612d251fc0c79460a85b48ccd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4d50c5d41db4602570221fa32e0b4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2df321c54598248ffc02e1ba42609500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859a9ff2e833836a199fdb311aebb8f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250c6f8777d9c83ad29179f7ad22727502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdddfa2bf280f8781dc773e41fff8c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e137a1300dc045451df22ceef35c7f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26ee42d9573ba5a9034c3922b69162505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cebfa8c58d2a364d4a3e787cbd1e7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e30a0fde65772d3a3122e52db1554d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f337046de74f9e962392948e6f2fb27508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89f25a249f22400bbec3fe087fb70d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c2e9920075ea24d3cd2ff7d079e0c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1934c120c25939bec718864b9ed07511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f405494e9321a8d110930224fdb8a5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9cbad33788f87b7062bd77fb99de2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6e96bbd0fdca77b693cfb2b7f1176514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d1dc2b104fcad2487ba5df5ee7e38515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74511e15b351cfc5d4f630ae9308d9f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8f92a6fe991893b6031917520b6a1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4c282cc9d140bee52a8968a7fb247518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553da1e149bfa989d90448068119c5b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd6e6d7fa4758f79a70c2d0aa3e4fa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a56f292fee530e1ee5986c5cd0192521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7159be527590230c348f90fe825de09522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c92cad2e01a0e2f0d3f06ea54b268b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b363958d9bb01aa3b69c4c42ba64446524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95360f1ca602e214ddf389ff6323467525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8efe61dd0cc5e562f229cd5e24cbef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9539d7556cf6c1127cde2fb1ba758527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464d3040ca1a457826bf8e0a73a0ce6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9b14db6d0fbd2ec709b87e83a56b5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bc564af033e0c3ed06ea69afd2b93530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9527aa1e94c53078e348de5388d7d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a57bd73e250ecc74218c9f7bae78e8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd5f408327f83d8fda78d903abba78533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffe266ad274258342c828d48242fdb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ddb72ee73c7dbfd7c0a496bdf8ba6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb78a019f89ccd9f82461606cba5408536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0593fa716dfca7ce0f5f1dcc916c56537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a895c9c614971ea1719d398bc39441f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ed743c0f5ece77aa7e8bd01ac6148539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a00e6a7fae4376f005047e8bc90bc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eef4fde5cc2a3406bd080f565e29c2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556a215e3c9ea80e9f9f7cf01502d73542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b259c0234e8e5b696c89bf7cae8db6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c590e483333eb24c3754e7e0ae48b6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a747e90992a345830fe360ba188bd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860dab74588cf3082740e14a97d0a66546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9acae15af98528a8d69e4f977d08d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10731101652f08296803b6ee106e8208548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cf7260df89e60e2a6141cade0e48a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d774b2383e77cbfaef2fbd835221e7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94413180b16f51629862bede10499deb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34adcb7ab815a48e828796e992f510a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601678c6ca08f4d65cbaeff4e080f75553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8f46988f4c20545b0b7b010271e93554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286b5ed073529ca748c5583b4a04958555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665879845482ce65598b9de7d3d5a9a2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec5076e1fa403a29bcfedf66be1663557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e729ab72a8e0ff8a0a21205def8f3f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bf1612d6432504976026c827e50fa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae197959a5e285aec2476fdea4feb40560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449c6152ac600170306f65498992129561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dff9fc67d09dbca430ede3aa5c9f29562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313755e27e16cc3beec4c816ba779e6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39dbec175ee929491f3602c8dd5b14564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadcdbff7d968b358feaa7f700ac727565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54627849f4f5ebd157c0f98e495fccb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67664047228e6f63bfc760a3291dc4d4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ca119642d685059c0541ac1a4d2cf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec307254de38278c281b43c4e84c99c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7da78113d98c3b2fab8895153c3f6b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa2993072bdc4576e6430ec08d25dc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf3fbf65f67358e5adcd02334ecab1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c748aa1f5ce7df96983729e734cbfed573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948072220be297080bbb7d8b482f8004574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498ebf8db8e6fdf46d3e0193dca4f0d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7f8f4445ecb9d260e679eff1b0b07576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36342e398b7070d5513e4401575dbba7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9b043cc393e74d6f3475d663cd76d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541ea284a3f21296ca735be072919bb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e2f3a9dfa3e02db614e7626ed62fd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1da44c42aa0bda830ae41f4083fca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b761da48f0d2b3447d72ae7f41ac2a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63251a1fe1865b00a95da082e346e6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f981f6dbd359a57d58ddf8a1ba04e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4fd6aca771f120b23cf0c5bfefeff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99690090bf4f7991b85f9f48d4331b90586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b91d421f55c050c6b06675e42f407587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e14fbba692165f9f1f32df17429131588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4dae5fcf8fdba4d54907f9ea35ba7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d019f7b7ceadd87e3d9e9a8d69c746590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea712c2dacdffbbb1e912a8d6d0c994e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0b023954f23454c27cb1165756781592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df7720ee49c098fd1844270d4c268d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f31b962df0789621abd89a7e7db9ac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf4512a25611154109ba8ed7d55325595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612be8136d9658637511a7ce5c8c24ef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d792aa0ab5f7b701bdb14ec17cf45597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0725554f4e42d512ce10c4f6c538b81598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981159cca50e796e2a893afbd68c0c27599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd21675d5ba4be299420074b34f2aa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03076a8be246b9279dc9442af40a797601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69bcf384f051ee2c810a1bc343e7e1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe2041d0dc7565dbf39ddbfb64675e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c9574ac3515c6e1cb7cffa9126fb9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee87989a4b4fa3f1cf72f27bd32c9e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e00e5bd04cb4f634775dba472514fc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c14dd2190117915fbe60f07827fda607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e67df3fd41c9651bbd1e9bce8fa400608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ba698bb32fe4d6a48d3cc7c32694e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0aba4bd3cb6d2fa52636a94f18d542610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e04490cd71e0f9f145ffd71b8487e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3733eed34bfde8e3555d36f5514e85612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cabf2e96edf7ff03bfec805fcc92e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f9a4af62f2d9ccd55f1b8b1bff1f6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9900e384e452d01612fad2d114fd1b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea65189b0f9453c291f4a7bfb35f37b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fc6f8db6696ef9b44a8fc05d60535617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848c28151575fdab6e9b09b390d70c3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5536a04fe43034b3716c632ba91ec0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021fb9d8a891bb5ec13ad15c2a4e4b0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831de06d9c2d6102b28159cde52d6779621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c05e296b1030ddf7af49e19ce5f06622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a0c68a0693db09d0084ffe37fa99e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100ca23cec0c0c4d531cdbe0350ce7b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe145e45ea91369ca68a7b826c77c1e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caefac426b427b0c87bdb96d286756b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b1176254ce27f4e930d18895caf94627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ecae3bb944c273a84e8f2c93665908628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfab59f0e58e8b9fc4f255f6d07646b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ba17da40eb779f50f3c9dd7f912c1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30beb3149c3bf4c6db0e1d74f8364ec3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb35d1d9f836c7bcd2861a74d513b6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105c2f598e6e1814b27e1501248678d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d72013b87abaec955dcef1f8e6054634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0b32c40bc76be6d5ffe37204960b9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd7f77e89e45f71f4d3ac17ccfd879636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b4be8d1b5ce03b122ccd02365bc2e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ff41fd791fea1717ccd6ba162a6ec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c06c5ab67bc46d0cce2d04cb9ba63639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf738ac572126ce24951784a9343b1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed31883376c252f9cc05321e5225b1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f00d688cb0f70b6b163c6821574159642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e4fba3d7da5205db497c6e02eba51643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b937eecf3a60d811305b1b23939044c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce1347df5e154d9aed7737dccd2011645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140bcb9cbf7f18e7ab529daa37e7fa8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fbd91da2f983658b825480a2105fc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468946a7445f448fae95ee4fa014aafa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c440d8fbe3a9095bb8024ce42705d3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad042f7ecc8218baf4a32a6d65313e7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec245e872aacfa52bba4ac0a3201e52e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599310189c53ac3e4346c527f1eb830652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c702e461408accc7992acc2dfda7d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb278eee8301356546337586d89a5a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f556dbff8baa8fd5d5bcf8ed27cab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c1db0b74f42c3a3da51e177fa4e83656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec7eb53981f7297be9331aff9a294b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4d142e2f146779ed1f7aedc304e13658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50250338a7c7dcda10d75dffde7b5952659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55857efec6f6ed8469eba8481ded0208660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ba08220b7c40e5123504e74f3354c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d7faff9bce97dc853ed4de0734778662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bca45d45b2fa86ee2e432afdeb2059663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131d01b1f3cfa84a8cd1364a12cda0c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b0ab76162ddb79675f0dc73178f26665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf78676b119e1c0b5861db742e4879666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ff4243478f3edda5933f6c7f11f3c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cd0f633332f4c3eef7050dd1ec031668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f2751f30dbaad8f137ec7ec8ba3f4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964b2416b2dce232c9674fe03fffe4b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80319e51f54f16da7c46b37814d70631671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d59525aa5199c22d2f26d669c49f45672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b8ccb53b7e4b63c3e17d7b0a63978673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd20cc342049652224160a3e1c6b755674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cff8dd841800548e92fdb6caf1a317675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ebb04e5a4326f9f02b10a9caeb4f6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b89758d22a516432d6119a7a40a74677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbeef883721b4d89ee4aa9a55b6efb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632fd9e4ec97951d3f52372637eeea2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048dd31d488fd2b1561de5d6b825d94680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cac3817dad94e837a7fbfc0885441d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09a34a604dfac049aa64d5d9009050682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f1d28feabbad0470744b53d772a73683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2afbe18517ec91c9a2e688ef601f8e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cef0fd167b3d53c86a6fa91544be8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67c119a4f2dedf9396659286e10420686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184bd940d12a1650b936c902fe2de33687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a38d3bf37d5c7449eaaa2ff9f4fd55688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad79908b119aeaf0efdb49ec62bdf9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c643a43f6d057c37692092300c00c8c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8da38ba51a0f5929f54f499a002f46691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d611bf9d76c57dc5e59129d82c2fb6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420e5fafe059fc9261de764ec49d865693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8e8b5139d6c24da96d9ee16484787694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2f411d3b4e474451b92b60907a235695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22601cf1a454289301ade69a51d3da9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e0e005de00b643f8515b92eb80d4b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4552430e518e1e84418fda2bece8ea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94461345b9a2c379a4cbcc4193eb8311699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da3ea8b815750d514c11bf74748de8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c1dfaf076cdb42e29cb466c2b2bc1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddad1b801d8ce9746f83aeff7679281702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dccdd3a64e49d9fa45df3e22af42b6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ccbcc831524ec49a9831de7b7ef64704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d60b473a33a1d695bf8f88da937c61705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21c96689f58b75399f09265923027d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d8d770ff174b23ac3573512994bb5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60c96da23a203a1ccfd1608eab9fd7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e869666b376a94750d3688a70cbab709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88464be7cbb8fdbee3956ae211ebddb5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0647523c2e8a6acd836d131e5c003711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40464043008826a8186280ce0a63a471712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc87001cc6f9f0495002372cc6c541b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a028e228277c61c15aa826c1f51e5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e22c035eaba50b9d6dbe6f46e3c4d5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c25c8838b82d56aace75c19bf79a29716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2128ff333fe0463ee119e1aa455f4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206b7624b06232ce33bf8c6d849d961718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60db561bb66c244d00b24599afdc28719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5a75d93d0d3bd747371120ff64650720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffa11aab4c61efbcfb59df1bd25136721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066562c21445629c39d6876ff8fc1711722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466243bfa5a3ec56bed07e3f41cb53b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81055b9c102fe20e78c9b9c871663f2a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cd43c532882c2930cbf99d70048c5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722053854502c9bffd96289bd0a4057726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e5b27c5c96815702e58f35529cc21727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf39e2b7bcc7290b72f5ec67facc7d1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1aef83cbb626c8da3387f08788924729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e2c7287e6f95b5893690ec17b0929730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25228c73c030bb3b71d1d6340a90c5f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68508d929477d934d6ebcaae1887f3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7752faff9317cf3362198f64bcbd9e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291c3758396cc835fae150b245d1afb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ed0b5c4b881b286b56597604b5395735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb30ada28a511f44f9fdd6cdff6cb1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc627ed916687017fdc371bf5c48bba737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be49d59052cbe2b5571bf1d5f3e63cb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae689c60e0155029d04ce8993b6407c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cad42a01f29d3eaccc77ce6e50597740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebba1fc5742026ce13c40cd0e9937af741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a36fdeeb918246008a8b1e75cf8da742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4bb73374208ab95fd7f4d17149eb1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0850d054ed5b3169e35f0a156a361744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d61687ecb98112465c131be10234d1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a272d2e756c3be878e42f5f5caf6c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c418d3469cd492f9bd5685d69f111cd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ecfb61320587a2dabafabcae381533748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46186d87bcffbcf049fdc748d412d18749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069baae532a06632aa2485528a6b5a15750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de330e300e932383fd5b25560bc961751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7903ed268c0c67c3da86db4038eab752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52481a9b0584ddfa5fe0d6b387a9a206753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5d55d2a541ae9a3c06551c53b40c9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8ab3f3c728bc82c2d0c09ecbcae7a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5852bd12e0ba16f67d38212f250f1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1cea7661e39a4bec8dc9f01036fc3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b61caff858929df85e3f70283b655758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c69a5f8748fa23424f80df04a8421a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>