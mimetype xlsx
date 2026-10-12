--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e151c94d347a42de7405db7b364a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5013992f6898e3ee6fe7c2dab246b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d1739abc31f121a703c117f16bb9e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db005518498393bd06404fc64a3d2004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c8d6301a1817e97c23e343f2382625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4fa1c868a5cb0e8d9e2693cd8b7736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d45739891f5a227c70bdeea328fc457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e63d577ed249dbf135bc86d9fddf98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0141535be97d78bad4e08aae54fa7969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417795c42fd6415fa30f0a82e4f3a0ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d901c527a3da8a9b51c7c0c64f023c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3615faf358b01acfe450299162aff012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d72febeee55cbdaa72410e039cf31d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009de1cb6f8a160dcf474c1479879c2b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3009aa07b9da7df668d75e34345e43815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346a12af4d9297b7a47f3941668629516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0a4a126eee232ade86b8892185af017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c80bdf769c562f6dd23cb0e433629c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f000c60cb56558d77aea72a01bcb5119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2231629339b0d78e5906f368072f520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1354820cbc8ea3113fdb5b6fe6fa0821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad21e8c446a7ac8c7be5273fb285fc522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffacfd1fbf12a9e914a1a658b9a6ae0b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa8cb841084c13c4378a8079de508724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362343289af19eda34c269246fc31ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171e10bdb18254a0098e1783f04404326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c68b312b1cf76bac001bdb0a0ec58027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba26af96cc4fb44a0510ee2776966c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051d7c1a0a522e028a55eb34ae4902629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b55c9528e55d6a297563d4b455d8a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f5915e557daf39199bae27836ae8731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15593624b9ec67dd3fa6557bb1805b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333392948d114180185559175465951233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8295a7b42b80ba4ffb060ec34204934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9aba71aa5480e98153038e571e96b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f8057637796bd1df00f5e36a3dbcc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450049d2a9bdd895bd080636e6cdcddb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e596f16386a98be6692f72b99a185938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012072f749d792895257633f1b81df439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776ccd33349f90d5ef90065d8b228a240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da2b8770752503ad37f6382a579d3841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fd0648588ab14acde7794de6522f942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5873de0984d8403279ce2a3e8de2ceb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788498c2b8262ba3b994defb9de96b7744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905d180b0389faf7c791c45077ab15845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30586c484e140751ef7c459862ec3646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e0622db8c6db942a20c6f2cb53bc447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703bd45779ab87906c043ee68deb12548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd517263b84d41d677e9b71442096049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c9a81906280e986374d580f91a11650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430a1239cdabe8be05ef6cdd287c10751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6f02c655c5c8c6485737aa7e0cf4452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887e64995cfe65c085c62559015ad6453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbea3a6a032084ddcd0a0a31b8fc1af54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ab85c75395eb6cc94f75789fde14255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801728ea5467d59db546efb5c36acdc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25195d24552c6d2c411ee03222727457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40eeb5af8ff7cb70d3803819d9dd5c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6358f9fc56b93f59abba02e20670b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ee8d75c09a47ac123129b4684f73c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e28a2a7644c7268a910b185422450f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967e41bce4dc7f940682d622a55c6e262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae70099ed178439bd632337bf0a17763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff39acb8dd96a75b2032316a892494464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6284db9f53cf51e19d91e257f7c2365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f725cee887d0eae16da6091fa5abf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a573b835edf1a4a04edcb344b4b8667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666008da246ee9aac15e4b69ed203fb268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2cecf68fc4287454e909a064c4c0869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b47537aab93d9144a806b2dcdf982c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4070bac5a976759d94db313f6ac4671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae0d65df42168f574b94ce38d2367672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814be27da473626f6eb891e203a0e9973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7e1a3dda5d030aefa2d28aedf4f3374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ea7a6ed0bad962bb758df99138a1c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb208ece9d35cb244f17f6aa18bb18e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac677dc4ea70f86c83df5533518e5b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77a0725c93a85bee69b30f2ceed62878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc904d5926c67f007be15ba3003bb88a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca854643a8572217e2264a2bfc448d480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a80319148316a5b159d4d9cf9246f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666322974ca8848e513e4b16350df4182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73748621a98b0805bee272569db3152c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a63eb14d65f7a98cc47e2fb156f5b984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89d28fad6dc8382d2d0c2c694a3f4585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc672ddd4a1c513e1d9a0422fc187bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5298585a11f54a171ac13ed57a6c8187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68628e110d347593d9ffc5f572aa3a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099db9d2da067b52738e6cf4cef11d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fbaddc09653bdfe9a6f0d2e0627a690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2eea37e39ae5e02cc1bb6511bf53d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e97ac3849e570900b5b116fd3b92f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a621b61fcc545918dbfa69b81840f8893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc600e0f3ce1c34f1f3faaac157c52494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208cfbdaa7a2e9e978b58075276ef9895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f16d899177fef4a4d03042c6867a596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40a545b5ace4f00a9ffa00a8ca689e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b4718c82a031ef415533feec50cb298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd99258a189c20d397ed0f4ac24e18899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9317ee2b52b4a4a9b3f6f759d24b66100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66dbb6280406de80f6b674d0c5a6df2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7476c384711bde9198c3a0532031985102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acb56b58c4ea44dc0c5b38a8962fbc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9f4fae4fb07872a5f5f0cd435050d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b22f4cd0131b33770cfcd9121a3891105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e064d68fdd3c8f927158e8ea6d077106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4e0205c42811e29dc80b4997b441c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1580301ad1c917b301ae13c6f8b6eb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427423adc0599e41520413f83609a771109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c4c756d7eb8bc9c4d9a3d7893aa66110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7208a59dd3f538bc7b55d78caae82b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c40f49828af39521409744cf80e76b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb345fc5e2092a483c29b819905ade7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b6c4d291136c8b9e576fcb6c6dd3e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed1c17043664b900b718994b698a34115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f4a17e8d4a1f093357a5328a16580116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ec43e163e9a857f4eae74208c19d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6b031569e0310bc6768692ad6552c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c3f21ba10050e419a3246b7b2f02e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370ac5f327f0c240b0f1187a2261dec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d489b1f1d95bc9601060f1edc4422a8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0a484c7b13ca634f818f58c6fe086122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2312cf2e3afa0404d78ec16d158c568123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466978919789232f15c06168db62ca51124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d672c9f97b44d7a6af4c651843c3e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ed87d80bad6df62ff5f165ae7c426126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84deb6230aceb6f463240521d7a99ba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc21a55c7573e9f2d7bda9829bb4056128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fad5e632efce0b4710d6ddb2a8e662129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe88206d15e596e2b5294fcbc49fe91130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed468de50182ebf9f9d6496666fd831c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a97e5e0f470f54e81974ec786c207d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f3f8de5aaa5bc5105f15c94b877d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4256a9d96daf73ce488c9f580b4bbbf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ccbf4a4772755cc7902129e7a7959e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae379d57d7b1fb1b9def876e3baef24136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431d2d7a9264af7405e66c62330ad8c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48dd8c7e0733006482b51b7634b19b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367c99abf64e72fae78a54e85728bdd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af1d43ca2e32eecba46d9d0b61d082140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808614b2b8f710059325618729af1fc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415680836b93006db8c2c6cc5ea19a4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fc3e534e5845d12b3f862230803da143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c71ce227a936f9f9825cc09291b2c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ed46f1ede419f9c6dec84ab79fb3c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb05602dff40f9281c8abea4c5ea11146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e08c34605cffc61992cec08f7a449147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33f6796de237520bc4a90df8d81155148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178b37f19a0ae3f7ee9827a910baf76149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce3a5ed655ee422e91366232501d22150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d35a58b7a815244b325fc77431e0a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1f5c95bafa07240735ac4a49b6e31152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54c81cfefae3b5076acd3c5c2aaf19153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d360f511f5a2494d46bf3ab47e71428154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365ed3dcdbe99609fde63e64fc2779f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6285e52a57dd8df2acbd3d9eb77c2b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d45a3af5da16727068fdf33ba83ef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdc9e2c477498909ddeb6375db5688158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afb4a411f2d8913611d7d0338338bd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512d20ba62f4e13cc2910db7b4f255a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a220c5ce2a012f9b9f487138c1dcbfa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05f29aa76a622a19be899594f1cd8b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf01fdfe4730938767f6e3a3e60d5f2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356293bcddb99a87c63ca0b8e6ba439e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954aa5a86d0c5e02f3d96f27a1b459e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138109c8c0b24e5cced78046eb9ad6d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fdf3984e6f2073dc58705a71290b9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee99bc85a848f70b8477e9742a402e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45ab13c7a71d497b438153f3ce1329169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd531aa50f8f5031b86f6026f37d6c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9936b03fcdbf93ec9715b7eb2e424171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb7b31074e9aee65abd33712898bbc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c8ff649235a8e6fb50e04b0e00706173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefc75667312b75e4dfdf76022bc3d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7318a288c8767278f0d41e851c6cd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191ea8ff1e8d17c5ffcaf1a20d75fd5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523845261fb82305d64645a4fd011e5e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf90bd2b724837fb7c943ccf018ae2a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f36aae588f842d071bbec75607c7f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37909ae90db6681074b8b754bf09f262180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4b975b0be38d687d897de0d16495a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6a2cf32b4d503f677d73d2377cdb5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ee426aa50c85884a71afed98f6645183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7226544e189b80681039da97a8d347d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154145b7074900b5a14ca8f8deb33864185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76f5b05d5edbd631586c66f5deca01186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b1189a684ab7eaf06da05011d1b29187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345719bb9cc7259ecae8c8c6be5f6389188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad4700e1fa0825ba7c573c9260b75f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723e17d11ca01b2c73c0785e5b94199190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f506f1f0fec82a34baa27dff38184191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e11252046d7e12052bbd2bdf78d04192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a4df7f31a7752304c1fbb297aba8e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac465a087dbfa44297035a90254df59194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b58310f325286603d8d808771256ef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9dfe1c5e563f37240afc4c72deda94196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412c29411dd1802ffb8f14b0c896260197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5c12aaea6bd30f4026c056cc0d731198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7d406ace0dee23fbb90cbaa5691e0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651f988fcafd882213db00bb10df11a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be313348783a25e7b781864465e7af201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935ef53b0d5612202a05af98c4f89ac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df663b7997bb7662c7d381d7d4f6b05203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef592b5332d4054b1f4495c67fc77dc5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de446502564dd865e65b72aa1bed6d7c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3fd6caf2264f9d7d65f268d797463206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894f34f64163f4cf0a7f51ef788acd3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937e983c408637ee0188e2e7c2d44de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15386132233118c4be855dba6c6729e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ee7d49bd1f1d5a3962d6d83d5df74210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22c6115ced555d4f2d84de1ea4ac11211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165e0caf9cd4943247c7c97cd67e1e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b96e7bcf65243c6ee2d5851dddd7cd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526fad60849686ea7f7341795b4c187214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857253f3ce2fc4973738da6e92e1b0e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093427b900b6d001e110a78bee39722b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3aa12834c829477fffc5f0243072a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a949d973aa65c2de51a1f1375b1fa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017503fa5ab84c71369f06b61365a78219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d44624b281ab87c714a5152d879091220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d298750fbc35e2066a03f32c70fad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62c7996157f8acaf6eb81359262c0a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a969ceecb52b1749a902020ad8f6c06223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648acc899d6eff698411acce548e82f5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c00710658002f0ab2947ffc95ab867225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff94dc590338491a857f3a9abe187b0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaef3514c51f12bfcce1d50a2482027227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63b112b2fdf3e7d23a7584bccb723c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a96438480fed304512a87b8e99d24f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd4db45413810cc7476ee0a81198eb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cdf8723da44d79b3c3b6ad082a801231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af767ae82cbb6e0ada3f9610475b0e0a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b90714eefa56f357d122fd2807f6d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200580dbe70f12deb7e7b7daab4bc67b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8369f292372f083070028ec2d446d7d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f18a7f0001d9ba48373eb0d2a7c2e8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec328b6dd93fc7d5388bea772963c5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8097d2a662bdc6c257a6408bed906f6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5b2f32116b6aa0004767effd3123d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce338ac1cd7b19b978f430419d55da60240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0d1cfae7a6d289746b9f090f47a6a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e15f70a6d2a3d2dc95e8101d70bf5b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47a699e5ce8c96931da9f7a645ac4d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d65181fdc26a2a49faa82d90b97ef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52e2293227e50718fe1da54aafa8e0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb825502da7a3e227b37b8a6a93031246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ab8cd8584ebebea1bf2f6bdcb9725247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a89de1bf053f573146bca5aa2b76df248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1bfd1f4e6c6730d1ab6137b5b1bbb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec1a0f218314cd257f8f1726f264ea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa13fffe740945309ef387361c13ff7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7d63e73284ed5a27d81c3bdbc00c4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c413ccb69f7241c28034a88470f41c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697fb0e6ded433885f11b0590c7b249254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574c66aff9a802ae6cf350213dacf71255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac32e9a9185524f09711b33d884c0e6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8d00cdee3359ab26cb2553f71fcae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e586e9baf5cb9363a6a544f44da2f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d75d24b4a82e90928f8ed81d4a7610259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058d89309885d52a27de52a318c40e1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff453491ab6649bb820f7736c3b2da261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f386b4157aa9bbbbc80017ee2457b4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6a647217ecef61785a77f87784b50263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0975fc99c6fd317a02069b4ab5a84c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308cfdf95d5b23fee35f7510e471b5ed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753666af7ad818f04800ac3423fd261266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab22bf76fadc6b39b520a2fa94a921267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140c7f658c83b648f5c3e3ccea3d68e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeee061f30851d696d7e094084e6447269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244065615208d5a54059de03a32e96b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5316a886f4ec99c70927bd43a74bc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3e1f8e12005e8cf36b0ca1fa5e123272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c971fb3ea63a9df4c2957997c6cbc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9483fcaa85f20075cd6c6d1987baa69274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2257475d6d30adb43d31e8df66aadbe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4763b263aad907500a51da6d0b5072276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6a5d8db75f9ec536eb9a6e26f0f87277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc94e66a3fbb38d7d2ff02589ca907278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a91fd59fb2ea20054d035d04262d51279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3913a7ea1b9dbc022d429b83a8b21280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307a5c7bb1d5616a1b561623af8d399281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e97da7634c2c3a7fc9faab744ead4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ec8d1bb5d632cc92015f851783d77283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96e999c6047b98b4e120e592f9c434284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c0d8d6d17b57e0fcbd33693284c4b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca982f6a0d56efd64a4baccf7dddbf7c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01257c5659ebe11da770aa5a7b5f3d8d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9e7b1a43c89d2eb702cdcd5813af8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b23def1c68fdcba3b8fc7e31f5f617289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378201b92df7329a8279b4dc7f20cd13290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbeb0dfb19bae4e7c6cdc8632e4bee0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d547ca27f16727f6462b875fd3d06a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e6d0287f7928efe7c1c69bd761558293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83834e3159ad74e645acb53cfa5ed2e2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd065d875a6741a5d1edf8a5363fcc5e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463cbb4bf29323bc2dc0463e98bfd68296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bc1a5d152a5dd245535cbe37c1f03297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4308f6797c0b612c422bb752e82ebf6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac8293e9d28fb20f36b890c448d811299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d41d87549af3d5b0bdf631b62acbc5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63260aeebc43fd2fb61ddbeb99ad481d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8101737a6702bde4bb245d701d4e31f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381517b944f055a8729076b4bb428e26303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342b881ca26590a4f528ac5dbab9e84304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df438d92d43277fa58f266700edc64305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b61ee4d972f37d62608838a8488f7a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6625cff278f97c560552ce1342e3bd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebe873515bed08e1290d4756452aae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824807fc9772848e7a2cd56d16a1002309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e72a1afc6045fc3cdcfb8325361fb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf483acfc80b7d0a2c3a1ab2d89209311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c87c959ccca65017f9aff4af529221312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbd76955f7261ad8ce9b4798937fc3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333022dd1f4b83e60e8a3184e517fcca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397a8be4e385f3bc84734948f584a32315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386e14ab6ca9563b6628d3e466e5871316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a6233e24b64b863fd5ef80cdcbaad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b12128f7235c65f01137d1f84d1e5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10ef9367f3861e8c5d5d7c9616be51319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c904bbdb183b6a221157bc26e0cb6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc5f4766ee0733845cec4d9472087c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a0cbfc4a0af48cdb6783708ef3042322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c147d28d3a933de629ade963d78be323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecc810c92d195febc1a475399babf2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63dae1687b570b81f03c3964bc81bfa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa250370228e51aa7d0d8cde201236326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10aa61df436a698192ebca30988f93e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb40c0b294bc884d352d77b2cba2ea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebea6de6fca027c523b4e1a7452df2d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f5eb157de50dcd2002f30e4631a3c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7cd58049f51d8cf0e6c6ad700cac63331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd71295dcda0cb48af81d1d42c75ba2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391383ced3acd88319ec17f95001f1b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af2e8cd4fee06a2862ebf72cbd9dc3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e0805585b7046260af9b5499a6c6b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82743695a0398e1be41299f2cf3ef19e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36c2827d41971e03d4e7f33311a3f4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809b9fc2c268b5261738fdb72852578338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10137f31cd303b447244399c6f3d4c3c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f21b3a6e673acfe363aa845f6da40340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151dc03e6f6f1c461f73648563554794341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b3ffe970343f941c1145da19e9c8b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef507e6bf954f36cba1da520a7f77c5c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91543ae632cd1895f4811d11b97176bc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40632f6c44ab266f4f30061b10276294345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c1dcd662f64a2e6579415fa05af08346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ed467c44dbc24643c2b729e8733d0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff18515f408367f62120a392a82becf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae421f8302ea000745bed8139e5a2c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3c47fb291a39f1939728726714f4f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee823ac88fdb615d3eae731e6d5831351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd01a14a735148c07baa5e77c56644f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0218e158b93eb5f685f7784c4333b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7bbdacf66047b2de21b7563f8212c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660deff3347106354009a62e8b549160355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d82d2d23ec62896f77400f7d566434356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd90f955d8d6903ea108b88802dad1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d8d83bd197225d48e02fab41846a0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f16a5a4bfd645a3447d968704b60a3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352cb3968a114335d2b2288fe07bcd85360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18d3af4aced69faa22589fb9dfafd6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b5860cedc873917fbc230f80134cd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222a9d0483a25b3cab77373fabf8fa2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5fe26313565c5e1484f4c6028388f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158fdc66f920811eb2453ad660ac09d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93431d8279e9c7d8e55fa7e4b11c46be366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5658bafa25f3b0cd8b7cc5a0ef62cc6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1445a4f42feedbd3c6d698a131b2d0f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82d03674caf241947b7b03c4a53903369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effcaa35d847b891aea5baa3016d73f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff04c10ba644cac9b9db09aacaf35a4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb907562d6789040edcf3f7ee7416bc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193cea06e57c12768c924cebeed57291373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72b78a512682fc5894a852f35d2d32374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d602b618ef02d201e89b152e55ef0c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a812c54f9f3fedc3d519112234ccecf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ee6fb46498d75f72919d3dec7beb3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dceac0e53a383b841707db8741ba27378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36960603ab9f03caa406ad1e9f7ac4ca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76677057d7f9fc2f734750a58b0e9c6f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db78296096a777bc79ed42dcff243d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da788fdd8ad3269e031e31089d4eae5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a697439ab01328999088556786a87b0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b774f39cb7d40f3f068fa61e8d4c3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c29e4cd324ea5a557bf5d0ea36e5ac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791774bdc1e7e3a8033dc49f42127ec386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de827f37a1e6e39d661e4d2d2b5e2ffa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7c60e596dc362119130c3672050fb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc68cb5de8fd04187f0aa848397633389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab99810226f8bc9d60b4a6080d10ec4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b52f903efc5c83f2bc8ef60e7934a6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f458dcd94f100710396c97c240373392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b937c3bceff3376ef1fbd686e8dc9b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31025d0754a7ff6666f492237f3bd509394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96cfda59a590fcc3d9407a01eda99f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b768585e5f7ee15ad769a5c94b4c996396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcd3f7dab14b93f1d51d3359269fcc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12fe739e118bdc13ca8cf6d700b287398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf98e18ba94522b1bc75b0001d1e53e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056009cef8c22b6bc7681ff0c41f8ff4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8bdef2d1f5f3f36381ff262783869401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de877902d9eded273fa5453c61b09ddb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de85c44338ec88118b426042a626b4f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61df80b6e7a0ea25dbb9f4a10441ce404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11459331c096d2d8041af799d443a6a9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc10f00cb22f07355c30001b2a4b5bc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b0de17f51a1aae8f334853c63c66d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83782c0b7b5b5484c7f51e55b35c8a1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c96feb73d12499ac668bc6e165b04409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102ecdcd9397292bbb04cd2c8b60972410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dcf7988ea998482cd7534bd30c8ffc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32ba90d5f90662b0a5e19b3d6d2641412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb25993240a0b2301d3ebf96b9bf429413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e2ff00db24c24850dc73044202d82414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a408fda5c1b17ccd689f91684f168415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53ed7ce48b8b3bc96c4b218dd18fc3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026ed3e8d7d412c9ba3dba565280c06417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4744e88944ad3d3acec5cab811c3c2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5b7879c0140c5fff8835be9eb4da8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd5b9cf8616440b9dd3acb15f21559420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538b591e37ac51b700c5fd7b792d9c7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548370e3b6a9e10715b754256cff3dd3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da0ccdd6317b65f40dc8465e1f5cbd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd890cf735bd715d070cebf1ee30b07424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc244153f8032ed0690c2f56c45435425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab52765a56bb667cbb7d07f30f221e1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8e6fa3082ff795dadeb183b198f31427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b1d80de3ff4a707e650e5982d40c1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0fb61e64f350edf10ab096a654735429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7cdb236811ce25864c853dbfab04b4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca251904b89aa4cbfacc8801db1e99a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2a9106e4eab81a43748b42fbd9c76432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b65a977a5a778d30dce3a0018b631c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e96001d2e547ce56dc058793a8abf3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3a95d00810859a1fc84fe3997d62f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a848ee885048428b484b20563feebbb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff3f17e451b26b1ca1721696d58030437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505ec05823748a6115a25d61a40d308438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d5e25790c9cb94b50e361fbbdef73439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0b128738ce187269a12c6bcafaa68440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1089745adff52e74081d0dea229de7e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37842a3b803bbdce82cbbe8f4a51f60442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17829b25f30ebe5fb577ea982dde997a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c75f3cf07777842130f83e4654eb1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1dbcefee703714a2974bab4f4fe305445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2efa65ca1c46dce1a72e4f573899f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0863af86872f0a7b2b7d18174ff8740447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249133a214aa701ebe668ecf8c67225448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac951279dc00cf103344f1675f1ed2c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152ec8230b132519bb9c794dde46c74450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6b9ff717d8121c4234abf2ef5702d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477b0008b043c1dc6cd36858a9d7e82452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd22374b36a7ebdc5e4e1a6f7627b08453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cd63ab6c035095cc96ba2ad99f322454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4456cae1006a7b0447d078b6d85a65455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533c4c1ea0765b3af9602c925ddda08456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e64d0c0930b29366c6ff6b2b1f059457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8231628bc650411ab8c8f1c7130f0e1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fb6679ee261be541f3d133da78a78459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800ef92a5af4997d15fbe39d8e74021460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bd902d08ef44a4683ae9e2691b5fc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891eede31b6d5268dac9ff73ab5121d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697235531ee2744e15cbe0970fbd0dea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd80b896d6ada07fd7347b7c1fd8f9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb8a05b314e10fa58a5542d9618a8a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973bd7a54d0e504319920a13ad88f25466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7cda90b31fc64576da6cb37a17d817467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b2b848f425b9c10d1bd3011657f55468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7da58ae5d4cc5b8e7ecc342eb5a1d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019efd974b8064dd11503ea239a31bfa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0b4d9e4c446c5766976c39c74ffbb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5987827f87f7ed8c3a109859cd1a1dc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df8281e6c036a816462e052aba8f6d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921074f381e4fd530097a651ded50ed1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ca859734719ec1ad1871719802b21475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9cb2323b02b851ff87ff740d0e44b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eea437d8d89a2116419e807ddaf33c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444368c6bd067db87874b3bfd343805478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156efc42f649e6f9ebd03a80f681a38b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63d7b77f0e7e5bb9878137c34a2149480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c285792ad6f36c86e9e232ee6b226c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c855c5e4bcec41ddb51db4e652a32482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5e5c58ce4d601a306f044b6c09534483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331460e8360a1d3bfb1c5a823d8c4e4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b11ac2962f5767a9af22261c4ec46485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18890ec9b20d94695a264689ca8faa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b725a6f86e85d98adca310076244b6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda91f0a579ed0228febf0368a8b51e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e837c0b0f36860ba17133e8974159c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8ac98bf074cf69e1b2b5ddc5f4768490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144731cb9d95e996613641e440babb0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddb241e0972da1f09f5d27eaf10416492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376facb3b372882d7cc3e1f1428e4936493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867e9857e7b66848a72282c631f7429494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18a7d0166acfd03cc74f919f6889d4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c798702c1650548831cedfc3383d30496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f700bb061177c1efbc0ab10ce4d9601497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4e97ec32be98fdda42a95a745e040498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129378737c6ad6f17e35d36d2f35ede499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1db72d3769ab137b862a047aa7c89500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca24a90747f6363a07860a58ad96634501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddd1798fcc488263a252a2aac318da502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5b55f2654a2d6effea0b221b6804d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44e2fe7a5abc4f61e82af7b05c79f9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf50b0f6f03fa993116b660c0a6f6b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d9ace00945c9642e1eab6df5f85cd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea5a9fbf4edd3dbc7d362b4f24107c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893d98b624c2c1ff3b2343125fa84be508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad64859dac1d98c525ff4a98a9a984f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f4926aa5f583e2ccdedc18b270248510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd1554cb55d225f8925fac4070d5f1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a26ea3489f269b1430d2fc051a2309512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9785c497016b5b4ed237b444fccf39513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aff1595684df8969e2f95eac21bafa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace5c6f8aa9010b92a988f282602bc4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eab5e728618aec2fe96191376fdaeb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71912e4259da42dbd835bd528b74c67517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ce3a42043e2236b9796ab88657be6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7fd85b36bcdf34d98ad701f9ed31d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491d6c5d4241e132a5affbd644e15da520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ed3854b1aef296905a686008843a3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88126d2c674c3a94e6c289c93c6e67cd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151084e28e329f73d4b938036ee8cf46523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207dbcdefe261b31b147e383f7377df1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20c7f26207a53a2770a2781ae06a1a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5faac174ce3d46e2c75dc597e45576526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa78442d09340122760ac815b2fed8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cc79fa0a0ab4ff13f3f835a832d33528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9273449d860a4ac07f897e91d8473c2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdedae150d57ca9d9d9b63464b263c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384ec202fb2eb399876e9d0cd5a9167531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf65792d7f1f7976407dbdbd745405532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f66ccec929858fccb033c243acc7f1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba76a185cc29ec5b5d4b253fa26017d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266c29b944ef41c666f3359586932b1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3662ccf288beba2ce296b5d3a4baf47536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223cd1c7c1e85c5cf343cfceddb9245537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595fad8cb33c7f1c0a671fc67ff6dd1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fa8bf0fbcbd81a4a1921cceb9dbed539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5c38f09e93a20f2902142b21d38ab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f05f8902030f9472534876c8fdb942541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd1de775b69d0c121279e0f53e4e27542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c1c67c8139221877f0d81d1be2f35543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109c5b3e4a71b74f8d856aebb8f845b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29284b9e0e49e54adcf5a0beb2455e93545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a604d1e37e4145eadfce8223397fcff546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286e57e7fec4c7a3d5719cb23ff40c1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3453c45714b02d35ff54f1b8da9ce5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc5f4106722cbca4a2003c0571a155549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce448673429b5ceace5ad61ce17015b9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e331fefbbcb69f9f8647bf48fb0be0d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea22d252b91a6a720e0590e04ced45552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df11ba290357c2fe8c44781fdbec89553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b336cc94f9d0fd8e8db222bca0fb166554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaeeebe534f60780d242026f27dc6d9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48238e6afb910cf7531cf1ae8d0eb51f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ac24860c4e21d3882d598cf8cca4b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb56ddefa2a1e8b6db2b62d67ea203558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350dbe52da33e2c91aabd4f3f106c968559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb1c7ed9865b854e4c95e418734c35560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe5224bcaff500fe6eb77f69bebe67561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2dd498d08adeb1c9245e58fda05762562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf05e269159c651ede493f16b94ba4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba75be09d399c3c6cf5f358180fc083564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26187d8c1d24a5c0c697082e2863215565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35debe471ecdb3ff73467c39a0eb9b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714168a715fb218cc454a10d921dc5c6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e9686b8e2d315de3b9b2b8d231e8b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266899de134d0175b46a7c43c7cba557569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbdeaf8d6e8b75efaa6e48762ae346570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4e9a68904a618f8123ee8b5e2399d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125d33c5a5159155f4cc5a6aac57ccb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e0d4c7449576f0159ecc9cdf28e91573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4267c6404c9cbfb05b06fd9edde909574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135e39d2e29d3330a1b6d2d6bc10b2e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd7cb0776b361a1ccf36f0dc2e8f26576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a7ee288cd9f42b37c107f3c946a76577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386d15fa1df5ba75dc1de8d59316c37578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8142727cafa0f617bfe7e503966b7e4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd25ea7904580760b4c018fb1a8bc29580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42e4dfb7824f4c586f38d3b77058e2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba3d5a4cb9fd4cedeec1244f67c02a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9caefcd93df347371a0afc6453eb08583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58c898351e01ae0820eb1ae2884197584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465a59774bfce64fb256f49312c404d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca336f46cd083411b190982f7343e62586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7a2f99bdf845e8de58aab63c0ef49587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b6222046b0891f4f699a4a3a120b3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f59f16d4a7d31ae11dfc8c16c82b6c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5d29cbdb7ef2c76b7442966cdf6f7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6f9ecb6f65b46dbc9771bc51a0f9a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33aceff78e32a23212f4b0943a1137592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc880ed971996c1d8cceccc9bb5b7eb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80863789152e3e43040f5ba62c40cdc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbb03769dbe849b5d35e18c916d07c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a11462bfe49af842d55f285454e5f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc8f93c3af1b7f9c7f7d0384d015c0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26602b67c2554180980c455f6c4118e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218f885a08d60ba9dd342991820a823599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4de5e3e36a26b45d3fcc2f5206c56600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b6184f44c632f788693e20cc00871601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99974f2fb62bf4cfd803950b7e0e93602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4e1c2c2812e33fc1a56fc3cceb0f8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb108a27c7f861f0434d0de263ae7e61604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743b7cf2529e836c7e8d7441c942400605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd00d0fc159ba51a7ba41ef034682a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db984527a81c2a8cc8b89da2309e3bdd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d812a6dfa39d7381960a5bc9631d4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e727920c9b67a124371d4247e1fff609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abf44217b946444b37b6906afd7d2a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05985fdad203bdde8d6de31960b50f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab3e2656e181e35196089dea33d040612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262cca4d5020ebdd8be166e631583287613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d24ed3ca4970d5558ce3fd9d80465614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2d409d0ebbc83668d32a33e5199a5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4a3f1b85ae7a7d51be056d02266c7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b78bdc39bdda3c8e8df1ac9b40b3e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330a444b65e3664b697753a1b0e7409618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afb96f22ba88afd6a5d6b098366d6c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21652ddf1464ab10257b850f4cf054ea620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfad8b816fa5ab1610c2a2668ace7e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c4a7487ed232ca750dd69986c6d79622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b530dc08deb6e4af515091bbde49e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2355b70444e20b08ed87068ddb28c3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11a44276a4177b47b8ba6b4416df59625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52adb14d1c842f89a11624e38c800ed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f76baf8828a5d8c5c55d11550db4d5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba95e83db47788533018d9d6ab53b57628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ed9150c67cbf4e9ded307d5bab633629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d46f9be094c0d355d9cc44058ea926630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6f9d7da45630965de50d49bda58e3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d6e756b4c4ecd8f5a761d2a140cc7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63f88136255ea63cd5c2b3dd60ac00633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6581eb97e1efade477c8060740c09634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c14f96cd3637ef90847a0658d80f3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc3da5513651e2050383dbd8169669636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333055c056cacec0260bb5e62af94c89637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71beab7b1675719f4f10b0f36309de638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e972ec8dab23aa31cd92f79909f7578639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af150ce2b54fcf033287b746ebec9e99640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24754becd09ce9f7feb42562988f9773641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98765f11ff905d083752173dedcf67642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa80f5107f6a7b51fd2485adc79c6d8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f8c1ff05f0ec9c11b9ebf7efa1afc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029b490308ee8d6c6ebbbf0a0546c1f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717601f8c6abebaf393096f8ecbb81c3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0a21f0f27a81ab77b1b632edf96b4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27677e75cbad61d8974b74407ce9dc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc86189e416a01a809eecac8ae2ae43649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e05b3ff3d3df082f3e4590cca55d4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c22f98d753fe957b6918994994c57651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7828e43344a7354060f26ad03280fb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3e69dfe9673f4df034d0fdc2196df653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065e3d88742065f8216eb11ce64adaf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd392d2cae071425c4743d451604e390655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf24171ee4dde6881e38789fb582d8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748117611b35e2664ae533f60afee28e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e437416cc79b690a490c3db904592c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d1b652b7d8e3236c247fa832ca506659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046176678064fd62fc9e85f00a72055f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed97cf398ee6ad2ad612f8d0341db61661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9b302b32d79e568e290f3a39faca9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd0d8c63ec5c1932a304c05487def0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62cddbde9ac6ae1a0b968410490e274664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c02da07b0154c60174cfd9d35f82c7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa071d1c58550a15a4cc3bafb30cf9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec32a77668d5e8851c563f424ce58ec667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6851a1d17954a12f173ac05e8ce464668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad4b2a1c182240f0d38383faac3da8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de95c1278957c6268cf53390a3bd45670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae51bb4994ed109136b67801814bca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838b9ddc2674a19551065c64388204d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338b2238b4e772f93d086756b4344b7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31009dfa0f767589c7634ddee52c61674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9babd593474414c4b8ce1bd4ae7db6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56d7d7e8c261a756053e6d04102d30676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c71ce5826c618aba83275af40b0c31677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7672d4bbc0354f568e30b4a1e7563678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef7b437fc6e520b0b8827c2497cee8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc4dc36425c9b73603d7919b7363d9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aba50eb00d706e30e5a72d3fcebc27681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c7073f6ae1636fba78e7c03f99ebf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5d5472227b84081025d82ddd984a7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c437bbe98561019d72d4c60e8767a6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d9135e55cdfbbec1f157d9a696ca0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d183821af5f66fb89b6ebdb290f986b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e15e8b65b6a7a3c38b742453dd22b9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82709a06127a1f54a6ec058aa36d9c5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7b6c04032cb6d7db92751e64a9097689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ca827be64f88a33a0caae28113901690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66cdce1cf3f1cfb2656facea6b2cce691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7794d0cdb3acbcf249879d69dd330d3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b14a63e50cae316c69fd218cca640693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28cffdd69e88ee7cba3c610d2e9e98694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485a6868b67ee12fa34481e9e22ee76695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0799618d15fbe73f922fc0e0e3a4e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36852403a26c5c7490016cacefb149a3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d14663f259513b7eb6a6d9b950995698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624b891c278cf0212e38e728f993945699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb60f1a3e12c1d4cb219b0f3abd43c4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b89e104730782847ab1f1660eb5e0a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434f3247a061f06de143ffe4e0a689f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f86558dbb70d0ce98c9404fa001943703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c9ad3769b6e4898ba03942c575cf5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313a1d05a98637e56dbcd71b47db908705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea93252640e1b0fe8872321aed40fa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5aef7eeed3f432117cdf817917b63707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14c1ac2dfd76ab1c45dc046476b02f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa579236c3e2d4fd026d3d30ef872f6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d6b54dc87b6b9bdf3c71bd1386a09710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad639ae9f94ed44d8872c8764863b9f2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880824d4d1bebaa71c6601579f5fef84712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b752c49bfc94e20683991f85ab564713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d77983225d93c482a039cfb00f7e41714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b233c67139e35f86c88f6d994dd0348715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9242e8b19cdfd64a421b40c7c26333716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851e58d44cf4fd836d253526c82a6c3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bb4dced74678a2855090c53a4d98e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae7a6fc6ec1088776b28239affbd47719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6d01edb9384f84534ef0c19a625c9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f6f9476ad18e09df0320cab0d9e73721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349dd718f1ccc34fc639d8b38292969b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0d241ffdca466059d77d8591435ab723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e85102c7aa5b87d60561ec32b162e5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4467da23930f258309b6b389eff0a51725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe9173a74490fab4ba4f8357c10157726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6aa7fd113e685254913914c6ca5be727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442860fca05e98387e2b3b21b9562f3f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b2aecaf687cbf85cccf9314dde01a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8cf61b59aa04070501b471509e8f2e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf78fadbd0e374a0eb532844414057731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa873441ef8e8d9ee78e9cf400bd19732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ebc1bb0b505169cf7c66f7e69b0ab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a802099c4858dbfe31c3850db4a0f6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23670778cf14dbc51c280ad4de223aa6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa52fba077d47d3b4866b87854f61e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b1b3639de16b8fb318cc7b0599231737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bd7a68506e17aff9a2cabdacb331a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1f0e3b668f13ae17187a67474cd55739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac969828d0b30ca2f70afb6fffe628e8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e45e2d79b232fd270ff7083db7619741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10413adc100d6cc49dc87b9455a9c332742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47f82d598d940570dbe2de38dbec2b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec22e740bd7c317a0e0a284c2e39964744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5805676c3b220d41d5fda5125ed6dec745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f0c02ba1b8d716b67581855120bef746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044bdb765234ab174723557b09a041e2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be562512368b81de2ef5059a3d7b5e3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271700ba0ea1968b5e1913a5a0987e1b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9d71e12e4442ed54bcc8bd16b933d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf7ba294f77cb7575f23e4f23644f5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb3551e4142e0d11a20645fd3d42da752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41135f0ae652f9fcb7bd509cd165bb753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f013a8c6b85d6184d61527f6878881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747ab403fab9fe14332ff6bed4c06292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c702e2c03c36bd262d61c585b8cf9af3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb41cd543239dbd7e63a4720f70d504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50385cc8da189293a104e4203dc9385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fff2f659e33ca5a5df52f0d62775b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154b569c0fafbc0541ceb60c34d9dd07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837693ccb0beb2e8ec611ab13fceab5f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557039f5a38b4fcc3d67e11da093e4099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7dd675c4a2d8a09e63abb63fc4d2210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97628f7eb2ef8f79fe6fd7d1f97aae2811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d150618ee81f516c2affb119c0bd4312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724a42d6c77bfe0504024df74a8036113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4a123b3a1b69a038de215c6b2af8214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17cfd4864a998c1ec81042732614d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df26ffbb79a58570d4ab30a9843b5f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09322b5f7a521ac0c0aec5a518ea9917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14141255b17976eddeab5a1e07af059018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8386c5b1d715133f00684132f64b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f790dd4da80d5cba630f1729f201d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0def8896a1a318233e19634ce541721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8914340c3442424a8fc8480bb1f9922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3769c2f7ee15aeaa1967bb03eb99ccf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51234f46bcc69aabb9e352693d4383024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448e2daca94cebe38a6bb9ce562f9a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a18b774b095ed715d8b17e888beda26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814aeac6e0f7ef13fb128a36dad570d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5d6b9fcdf1f3a7b5c98c36eaeafe228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ce3984f1cbab33d57a7c13f88509c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad76e50c391cebe3d722a8d6feacba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76a5d512aad63c2435923a3a48b87931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7aa1713e74f25dac161941161357b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7199074d32a496ff59a146db30e34433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12d7d9f73ae25cbdffa51e529b74ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6daabb85bea0ee15857f68af99885035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d5fcad4d5925b1506d276ca4b74f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030c1ff9644ed7caa764b570c5ddd5137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acf76f3a9037d5239851eeedebb44838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7392495cd49443a029281b2f6708f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8546129e0a0ac7a7d9c4246ce1d1e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fca2d59337d7931ae641acc26bb4b641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a821ba1247e615fa95861f40325b9f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067303348355f64cd859ee2d060d76b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca384777972e8b6df6d11f9ec4e561f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927adf1c1dce578ef0701c4433c67c945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91ab6f8ddc8acdee1a0008bbc3a55046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ba6881229699cbc71aa68ef090d5447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884cbe830a9d77d00ceee8f2cab91f648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922b9e0e0e1b1dd5f65bb71a1a87b3449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf24092185c2b1435748d7db457802650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50573e3175ecc28e4a9fa70f98dcb351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef0afaf017553ac13a33b2fc078e8a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4923557670cfb0c521249b3e92313353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48410d22e06b2ecfb90d2b1630f94bf154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7114afe165a832ec012cad05ee267f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f4776f56c4aec99f0fb4d259a1db456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efcd6bc3c3bb1102dc02283e68aaea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6a4937399a407d79c8ea9523c172258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c4187802038aca44ad8ac4df3c6cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a1bda14562b436e8cd6bc59757d7a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd293b4f3a90f7942397c8db85016961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7801678c6ef6fbbf5fb4aedcb907efd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60557f7d3f6c53fb6bfa4b6615c20ffb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0f0ae9a70ebba06d4db9353ffe8a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84ab1ca60933b6f416fbf5302f203f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d78598f29557c882169d940769b51066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e9c49d735121f1598d0374680368f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2932840b0b2cb357b51555c86ff1f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5dc1b104059522cbd202238beced269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35950c73bb43d7b723e78837b296e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e434e9c84b66a32808a657fc3018b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287ae919ee622da706ce22ecde8d25c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad3ffff030f92faf11f4c13bb386b473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a052a3329990f685d24abc1b97f40ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55728c9d113d11a6e24143271f40973675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f006e208aec004424a53f1f4b09d876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304023ebf22f12300401a083e8b8af877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2c88ceb3740ea3ca5b9f82b766a4c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee81cb30f0fb9ea40a5dbf75a36d2c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25543b507dd22ce5c485baaf3bab2c080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352f0292846ae37c6f8da252707c91f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5938f5de066e6a1cd3fb9bbd3a14d2782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354aae990da3173ce3f77204e3d30f9b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a609239df653fb452bb2cf50c89674084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b081f4de7825eeb96b56b770197fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8292bee2f20097f2a4a5c3dec21bd086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef5553c9dc1646a6bd51494b25154587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e59031a34051c87fcf344f8baa9c3b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c4dc518d2dbf7f6b31087e70d138089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f51a6ca42b53de3713305643a8f8e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07ce1f3c265365aa9b596c7cf4612091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9acbaafc739e553ca740929c845a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f26e99fe88fd9dca1e144bacc7fe4193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4a65f38eb34cfe4c38890644079e094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008c64fbefe236b0dcd17e032adf15295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4dc246971d02a60700cf94eb352c296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b95c4b8ddaaca3240d8fe34a1e450a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54e740d91698de148d2da31197e91c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc4258268de0c7cc706cc4d29fe41a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615f6d455c55e9c0b887876f1b112d6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502adc5c8849ff19d5a8a2ad3a37e75101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237aeaea2e978946a61cb065f94edbe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e730157dec15ace8f4a3254b139ef09103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182f00f64e2e1fd54ea2ea09bf3075d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52de8721fd4f524a70accdc867dce7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0807aaa1ec30c9a5dd2aa4956980b21106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5036e627d8a40a14ad3f8846d4ed5bd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88eaf39aacf3a52c494bdaeef0a8c4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768fae00344b4491cef09fff9ec982a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023cb1e78ef3819664ac75609bfb69b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b092bebdf74dab8d6e5bf91e1591cb0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dcc0b13966eb6fa7f3d115ed5e14ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa5e297a3488bd5f85d60a65a9bca1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11977b4b8f605dd37c2f2d139701fd46114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031994c721b55c136d3d2697f59c3e4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4433fb01381b45d8665b4df87b6e99e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee2296cd4852aec0136357e1e596a7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9cd7c69793e095f2b9ddce1dfc86b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741c72a1ece8751b88105a253633416119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92bc5f7a63be0c2e7d754dace84c53120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e08c69a9c92b850d8ef3469b58c605121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fba6572270d161c691952477e8267122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea94c9ecbfa42af6a38f0ed2c72768123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83121d75410d4174e6e2860ce2ca6e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad1f3a74d2ac0e400ced02a2cf46dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4377d53f31de46514df03bca91a742c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b835097c34bb0f68307d7b77f383e5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589d80aca2aec30c3495ada763d56bf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578b051a0fda2cf5291730bb35fd779129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30489807d944e118c38275bad5687468130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba5685c106c06c34c98633af0aaa12131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd126fab626155a05e249e96a7bf5bc1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb81bd4ecb0ec2eb83326cced702123133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48823127c471488191b9c723383adef9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8150afdab3f1bdaf8c67b5576099d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4492164b31e2fb4409b00efc15730136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f888d71472280d86ca9b7e439fc26ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f524233aaaa6f43a72bd83d79962ac5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e1390637d28523af835a251871340139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52539a3bedd82094977d708a900cc1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc2b50f6a5faaba188d35a101630dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd5c8299dd4b0d2258703a859504eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d14411da265fdb053f3be0c237aa7e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af13440baa7dfeea65e112d531767ec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2682d5ca49da93a9c50953fc8c2f00145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9f38dfd145cc03d43e81a345e072a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75ed6038facb1e41c2d9cf0dbdc1c3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf4489be9582790362bea3c89024ed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74dd267ddf70d56c0c84aa3dedefae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cabed8f1935cc133f9fac276758326150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a32f694f0de9bc44bbf0961960dadb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624db383207ab101e662d543c605f75152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eaad5a65ec9667c2aff2c657a04bc5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccdef6169a6374ec2d89f0b80b7b69154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c0521b39a233d911b54f084099a88155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8fc23cc32caa21a5d3b73560c9b0e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544577c483be855e9939fc765b74f96e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce7bf7fa2caeb6ddeaa5cf0ed408ee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec8beacc0e776be97845733dfe94ff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327edd91ddc4fc13c550481caaafffe2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bea0677068248174b1007b2a87a732161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9863c5eb184779c7ed07b0922db35162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01165c7bbe94f06ee1bdfb818436c723163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bd94ba79da1e17f4156d1df601020164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11cabb36d8475a942f3de2c618a309b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e623a2d167779695f905030f3c99d0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d031f28268fb683b7943ceb9f9116f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f805237bcb7156d7bf72ccb5fdbfcb4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106201017ade3ad53ddbd476b3f22fc4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020dca0f46bb31440cfdf3605850054170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede8c63aa9b13637ff9d3183b2fe071171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38dd9cbf74631d21fcb1b70884a358d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bf50a57b8a833aa005c65c0eeb200173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4b3782aef4c48e58fd11274aeb30f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1159578cd8bf9d8ac3fd84e58cc69c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542995f9a991074240e8bba1f1add327176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc475819bea1c00c0712a9629c9bd21177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f965cf0f3563779415cfda6fbe5651178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413bc3d395033d7ead8c8ea5f417864179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63286c8b9a9839c198f247272afa45b0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06d7fbfd7aca979b1fea2d8beb2ba7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28d2b1618864c8562f80e1914e872f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d438708676f486a2d315af01bdf97183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2e25c1a93f1332378f902aad53e99184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c09b02fc31660b056b4273b2e1b140185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730acbfc69d22256a2c1fad2495293d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fd8a89086f2f8b5e57bdb0ec058cf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242485615cd08e04a38bcbd8c37e6bc3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5ec18f3c13bc0f66dd8c0976036f8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8d65eabe46f3def7a13f745c7896f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30024416dd9d520f98aa9b6a9772b5ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648350ee2d2e175d3969fe283ec4df2e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193644e8aaaf19e914369da3fcb149e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d746f09db610e46a083646b1adccc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da342c8cab5f310a2369b0f1bdfa1f2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719542c38a2d5b999a38d8ddd3c4b72196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b8e0b91980c32da68aaaceac32fcd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc087e52be6790887780b1a6bd3a25198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1851f4fec45c139198586b08d404f1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876ada2eac7612c409ba502083ece17200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91808982b64719c78ecf6b5eae4ba019201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34cb0c770c12de45ec96715181c8d1b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03b4a3a78dec191c489555396eda1b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cd14177bc202bcd529b7e9c302127204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c634620134cf8085d10594946c6f3a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d64987b873c6020ed003976f9190d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36925fd8d9e60459de01ca50aabbe756207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4253f7749043ec52349f198f964c55208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20ad5a612c9a26619f75dec643b2c9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9767acb1143834ba97b588783b56ff3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cc7d1ebd80223c0b6331e7f23c736211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fabbc7332d827c11c2ef86cdef8c87212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd86e6ffd5748628cc4dd6a4019970213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546b85c9b47e17e6d16c3032e137a19214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f8363d430854b1f9022054d735f5e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a564b0c9f10e84c5bdc4a480fb39d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5bc76aafe3f92c2b72be029725ccd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5de42e8ffcfeb6e0cfdcc453adc77218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c60ff79ea8dcc5d1ac95b4b15a46a1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d434ea0a7d89f6b11c58c90fb04349220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316f1ef1086e8b27faee42ab77c6b6e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59615fa35196ada4e7e636e16bbb20c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a942a4c9ebf504c4796b5dc7026ad0c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70e3ca7ec9455d48d75744bad266ce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cddc184dff11fea61b5a17cb82bcb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856098a8588c8359abc87b3d50b45cc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ff453386204d0a02d624305d66e85227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547e0b8c968198e92dba723b4a1a854228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfdc0de6ef831558e1bb34c49287a8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fec37c054bb42a508b34d52b3b043e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252b6be1e1f7c6d9f7952b338e9736d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca821dd8e2fe7b25a41fd7b64c89b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197cd9fc9a73480dd4a6fa1b087ab1b8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a382b35c088b8e730a3033b8831c8f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eda5f3a0633049523822ea96ad9757235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af4dcd2605d8b06fb96119bf9ce65f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef03e2086a8959e169f4c6e06e28339237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784cfbdd97805680f42518109488dfa9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e72e440acb181e203e825ed8f309ad239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd20049de74304a3b6766e317c332d5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058a3446baa457d6e44a85e2a515def241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ed1e75a89ae00c0f5800b6d26f121242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d04521db68211833adb6ca2281314a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089ee740448cd7d21c23185c6cfe90e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263d126744481cecf1373bf0ab2d4a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef636f8d8dda798eec1183aff36869c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce475fcf98edd5f01e382a211df6e4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2ef76cfa9d1c1c3278a7843dbc167248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f4bf035304ae05f1556a231f4f220249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4365c33b625b74f2930a22943ce2eb6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff1ecf224d6d456e6b797611381bd9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7f23bd9c05978c69ca509902c336d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bfe6752c816123fe50ffdd6a8bcd9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34cef97c467230aafdb2b52c16876c4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693714db5afe8b1753fad02d30f905ef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811dac902b115d08b04e525ac40f3309256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c99179886ad086f9a6bd930dc9b75257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73833ba577ba1211818cce5aa2fca9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696f81bfa206d0944eaa5a7f765e7aa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb074372b8556aade6ccc2b52d3681c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4336aeed18b7ac3131d4039b930fc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb029c4797e763717f8505b7d601cbe0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90cb9b5fb3e6a72ded16075bd87e87263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9be24246814904b6f577c05493d53264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851a253472ed86ce70b81d85c79a1d2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f05de19c95dc7b9b7d907607f9a6c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ccf15486740a00c948633b09c472a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5827ffa8ba8aef6eaee34145cae7e6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890266c3f6077990fc46d1d15254f3b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f251dc8291c14ea1b2d262742850ba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23648767173a8f91c61dd0d50d90b2e3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ff4e799462a128cceb2a1372ac333272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee8d9515fe71e7daaddd78c83d7cc5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2217417b94fd2b7a6f32cb4aefda236274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256974dc1de7337a3e23e2122d4e9d23275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684d21bc756ee80a350e69f320d05ad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c021e350a0aee3814cbbde5692a82277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18ffa652fb6ae006f1bb69e1b06913278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da80179f2e71095d505501ea9d18715279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646e80276e146587d5561e969095ebd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e23dacdbe6d79eda3e3c76a5634990281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122587ad5fe51c2823edb21dd00e13ee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77bc0ae4e13100e48fe19683f274f2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184b30934b7a3692f9df1ab108915c8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea91b6b788fed73dc57e2643c73935f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2e86784d1f1da18b7bca76fa66b86286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7ba1ebb5a1483eff7c02afaab3e8b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87251b016656aa83588db42994e15cbc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b767e9f2f8793d240447bab2e9b9a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a88e7385a3aea2668e164df8bbc84290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bafa9afdbb19c413ce42931b4b79c1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ab17e63da6ed595f4cd8e500b0264292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146daf3470866c6eff40a0b3ef550b43293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a517fa7607b88ff264a36ed63bb100294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432e4fd6119ad514aeb4ab1ecd90af1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be49b042237eccfc1f51875d0f27a5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cae35e2eb7fae365341997483649e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617cbfc1a60b5056dec4c7150809adc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34f3915482d151a3b0f3e93850e49c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e673861ffa552463df1087bcf6c72f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09224ba61b553b4c4593c21b0afb36301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7640e73b0108993401308b77d930a3c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcadea5f7dbe44add2ba93b3a5b90382303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd66439d92bb90cbe1bedce2ab2586b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2965da883988e329b8ef55cf72cd25305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a85a718ae5e7c823a00d1cd65de45306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b64c5bf5261575ad3a69476aa4660307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13590dc38c0cd88201a4d8bd7468b606308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d1d2d8fb9896bdf767ac845888674309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58e1716cbb895b5339900d559b737c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089f4c9ebda5f66e6d00d0bd089cf90311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574dba0a3c0589203ab1821705cf2a29312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66669de65afc7254118bc005eb1f34313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ffad32ea65e335b869c73fe54cd35314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7109c086862c7452c0eafdaf8557b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d14c027211c9b529d74e97fc7ad99316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02870ae73176e88384a8c91cc04dbd8c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996daa4a31cce79eadb48ddc512217f4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cace3b76c491f861733f922e7dec5b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f9a4eabbe1ac2a095445600194ddd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13dcc33d1401f798ec2961c1a54e91321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9a18c74b6033f7615811179d978bd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f8020d3ab233f4c739c4874e0ff97323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d95f89ea6cb4febc40632990cbf40324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd3555f8b9e16d4c61865e07a74275325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ffef58166f281ef7839f5ee7fed17326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f884e57830026ff6f764a3c93ed875327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac293330d91b7b7730354d3434566cd8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616994490f31cadcf5c48a7fb4ad3d0f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68898f4d6d81bd3f0cf89b27245b1927330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7ad2027c05ac60a5d139bd97224ee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af0acd53e3353afd5270393bc8abe5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db463ab49996146aa6829a1012c75aa9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848996242964a968e88e2653374666fc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c9d07d24239683d0370d72498830e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7558877ba747e769774bb22f379841336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026210b781b0b5638f125c3b6ccc4b2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5690568e56e6b4225de7735ae48e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84292c4b0acdc597aa236b5f2830b6ee339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b67411a948b4c53c6a4e4825ce925340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dacbb6897af22272eb2dc7d75c1c951341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02d4227d2806219aaedef9149c4698342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2cad09592bb1cdef443d5a46cfc9f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e3465bdd94be2bed7d2df4175e93e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495f2caf0144e65cb5b7928f56de38a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb08244542a1151bfdcd4e282a3b84346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034769123441174ed4368c36f51273c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff46c6b9adf524d34201b31ed8ecb8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e37db9907c2339052c6c1c638b9f9e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866185a483f4a7b0560c8c43853aaa6d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15d68a9242a19d7e1f700f7c51b32e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a99c5b7f846399630066023d6cb0f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e19c5d5f4e234120c5791981e4ec9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120cb344505e0ca123cd77e09acda60354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070cc42539416c002081a3306077ccd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59caed620a46ef00c56988ad5b51b86356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a3dc668f6b71702796bb7efe149e1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069f530882d464bea465053fb96a8ce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbe890fc6b5e743ec1f73b364cedbe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339e138ac9fda4b40a23229b6d8b750360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19d517f9d570d84f9e892977e67091361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3872e23ddbf03844b9fbaf4679cd1e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5783e07cf99be26b9290a4896312d6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177764de9c7f5465e495bb747ab9fd3e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7640f88d1cb0882755e3277e801c784365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6c6b4c271db4d597b6bbacde08b34366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260b01cec1d9d0541f87c6373dd81fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c81b3899f36ffed918561a85da0f5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67218e1479276543c11e59c3d8b4ba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4447f37591dc76d597d972dffc1bb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f269d903c60b26717a158d27b84bc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816414c9df4a7406da914b9b96f49d5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5b7cf25b1414c8d6b05dd620feeec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670f3f97d743fe790c389fd766dcc15374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b09fa9432518a2d4ac533b53860022375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7893ad052752d5da6a95cb82200dfa3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c3abb59e5efe6e4cf2e19a71fb240377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0592d3f11b60efe456ce078a36d322378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59a6ec1ed62fbce6e61c40e1fb858b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e15cffc0f217d47ddee16ff00d82f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1add7ae4baa834e36b15497d34cd4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0398763d597ffae10f881d745c2d4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7f9b880431a0442baf9ff70729657383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4160a9eadae543aaf298fed3c9573384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135b6fdcbab64396b0be892caf57faa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f2638df5948179e4de7bb18f952d0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59009a884fa77b99ff3c1c715af58994387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671965e15ff7ff706aff5ef28cc58ea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e318053576ddbea70f411e86fe200389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252a70370976a0dbb2c45492f76d24e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b967796f462a5df94cc22c4defad3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd751b33569983a91f27088384c9fc36392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1ff9c160501a1a80ac436f87687d8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e7d55b79f53a60bc04f5b5c88d5b8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86010b9826628a25dd05fd22d904c735395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d2cbabe83b64e774891f2cfee2f5b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33b6b1fc879608c0c781598cd78cf2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32cc3b27ddeb474ea92215def084bd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7d5212c5318194701f0723b4f0ab8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26353ac76b13710f396f158802f6d7fa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f2b672e2686176a5558d2189335ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90191a1e7dff0a0293caca127a930ca7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50487a2ab6c53422fc1d0b7155064386403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0373ddaee535b038f3d37bc670b310404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a1cab09b368c0302de26e9659bc7d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb947beeac9e6cc189a1d8ee6b63d97406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5c6f34c0a4087087a2cd2b3786a8b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615b8fd99f53065062246efc7b535e3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22e6a952380d52a3fd9899863c7f0f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb94f89bd8e5110435c9f2c2910c86410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b65fb8238ab56c2b1b74856e0fa6d9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221567ca5e126a96016ca57d0855b934412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71849aa19b740fa901019fa84379190413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1da2f5632914b16e593485a3026f71414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebb5aead57b26f7a4d89ab80d02c05415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc148bfcb5e453dfdfd3b8b05a256c8d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183b975f466c1d1c5ee5f7befc182b4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5cb7dd2522aeb867aa003de326eb8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891076f0431c023b940b67381e3ee89419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871c46f472fe48b6cd1b800b5a594b8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9dd79471febc384e2f70a481c5264c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789043223ea31f5b207f1560caedbe9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a78c2b137415171f594f8656d8b9ba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa2717e8c0e146138f474a6a5428ba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce605ab2ac9efe9b27bb7cb817fd31ee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21fc483ff441fea036214d1766dce7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047e50bea4edf1e29c34f0242c92c2d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a97058165f0da67cf6d5b37dc2bc2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0116622706d9ce3ca3d64175e931ab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5650bbcdd8dfb13b4226c9bac2858430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ae96517cc189d21f00d38b28ff3a0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd6d96e7f4cd39a2db0585ce5e7e8b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f6582b70a3ab11966991d5f2b4582433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165768784831aaf2f92ece8bdd0b191434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c339c46311bdcfb40e0f128426cc9c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac434e8f126561b4348684cda48c2cff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4a17d45f40d5b6a57afe368692894437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa88f37932213989161810f83ad3cd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8ee44c0b4ecc440e2f59f25607893439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b41979474129511e77704bd994858b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c565110c747de2ee1a8cea109511d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01a829107ba1629387ac16dee0bfbb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f748b9a1a37f2d0cc4eebc1b325a2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81d4895f046bfbb2cbdf1c9922aff0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c34f615e05489167350bf8ca136f6e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c89ddc9e72829d00dccf6e76ba0782446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507df8f8302688523f44324dadad90ed447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa466a041126732552c49940d9d3231448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3419729f0d77a881fffcee0f85e3bc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128404db42c2c096af284737e74ff00450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d869a7871fac74d94a9ea43100ba89451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bf0adc8e193fb0d9f6675d8666a20452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9912f92cc7adb11f6a7310ab7c17e6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a9f158e9fe4e1f55f01ecef8fe81b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5ddf7b674f66885a3feb62d5bce3a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b550fa0437aea7e607610a8bc339e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d48cb5e0b8ef562632945eddd7059457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da773b7346fa9bcc0b9261da59e3d8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116414265b2740a58b490e9107c106bc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b333fa592efaf6dbc53a33465c9218460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d3f006bc3bc5260d82d135a4b9c70461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b5b8ee09b63ea721e555dc838ec3c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7451896470e05a78cfa73222cff1c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce02fff34f6a1aa6789d63587ef8c1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4100a4436d6689caad77127da8b6c33465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc98fd275ffec1672f282643ca8d55466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4320abbb03de1730198b11d696ebf7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54347de158806ab7136fb7fc1a2bb6f8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad0fb84769127e21532be71386d4c8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1081e2106b7cda4042bb05439f1ec0c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf645987327df0f8452d90495e7a64471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243afe7e976c2a8bf2174c6ecc02b40472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3a39945c3e16ac344a3450caf490d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbca829900e9c26d20b90f2caca78f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594de4a4463713852da642e7914aab2b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f76bc8f732ead058ee93b8c1fcaf3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a47aa7d048e12fa8bf4044c9b0e0c8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7cb994c546aea890d810514543077e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c043639ede30ffc94ab4f3680a847d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375523d04abdacc3c1fbcfb3832bf9a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3dbefdaa4bba571174be53fdf828a4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ab7b4919d73417041b317792c595c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658402339363820e8bc3a3f386dd175483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3668760eead604da99a0336101e2f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c6980dfb8a54bb7755256166e14df485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10cacf7964f3790c2baa3484ca875c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6a9390da86a91db877f07c17b313a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978301ece369facfa2646232c76f214488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffbb61c48357497efd212ef9f394dd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a397b81d9a77fda806d13755f8a47490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb743eb67d2f4de86b916b3268bb9e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd86f32906a91f365c0ed43132f3fe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f90967e57050d2d3f4aaeaf57c2d2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97834aca3798f040491b0db13a663b8a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38140e0914ac32c5ece17ecb2d71ec2b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75beb37b432176c652f52d04d823f7c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e534a48f849f4cfcb8c778cb4a2f5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e6df6a8dd047c94c8bc618f41bfdc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65606fc11482a70fa8510cd7b3a269499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72b9a7f44b715e65b54fae22045f1f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eda6f98d6689f66b1d67880f06188f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c5dce63acef2e33f7e8208118bfc6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa812c3b30266ce5d0c82d9c8c1a6c82503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f655510383da9b3feae9c7df0b0e99504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5316ff378d6cb23e89f9caef13fde505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3769e9613fc7d2e944669e28a8145dc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90118d434b164f2842430ee8c5a64aa9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017153a67fbe8936339d90e4dea44e04508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961e4672c16ad6546f036325a804363509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0775c4bd4f131e85a1eb29c2b29713510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4431246be0654d33162a8ecab4c72e8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66287ecac05b862d9f4f66df8249d460512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913506b42e020e24f03717620335fdf8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96f4c57fbc3a495bf8cdbe2b4405ef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8eab777478111bf980be82309a76f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a64fa5e99d0f12cc267e661fd1c2a7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cd820c32ded6db5ad16b0c319e978517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6bb8778b924a4eef38365b51673d8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ce689b0b30f426b31d684fbbc3d74519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4617a158d59db1fa24d0fc676c7448520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e01da8d642537a04fd83353891a16521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271fc39ee5227c0823d455809256186522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37c30b143cc55bd9347d6b36ae01b5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68816045a05bc8786d84340465e6c321524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602acc999691fc9dca3f6e6b7d55ea8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc219eddb849da6599b46e9fa76080f8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f9cef2bd144bf3bf553974875408a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890c461ef2273509388c6a87e3dcc9f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9431087d949e4d6a67f61141570a5c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365a8c1e9a85cc1e0b44477d90004c8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30a136faf2bba466b5d5a2c920f84c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e270c7ebf995083a801befc0fe68aa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7607e7c6ddde5548d74329be67ec578533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118e701bb6a006546d910bc07a1462c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c144ddf451a5c5447399f1689c02cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50698ebfaf6f8014b7c19562d6d1a3c0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa4ee2ffa38a02b4325cf9dd6d6619537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c20b621faacdb4501d2c6735af914f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9680f628b01744c312a07d66bc6b90e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549b07229508cedfab9789cc52e0298540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731cb2e5891ff365704dd1d8301e841e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e48a56ed74ad6ac66e2d7c9f51ef87542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358685cc56e3dd647d4cbf337e13269543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54429cc1ce3a101c872690a1702e65b1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71843ae59372680ba3d898b69443aae2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc42ec18be0d9924670502f5deea9d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885ea82cc00859c1a558253d1d7a054547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890e2b984a669b11c314e6984aa3295548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677817b95c85ab60851103576f067eb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271a43917e0b38b32c73d1aa78ba4aa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a6f6cd3ae58a007a45348bd9886ae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b400c5ff1b826376c1bed4452eb153552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb952d914ea3aefd49371fd757db998553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa28c053a9ce72eb897501b9c8c556554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc8fc3181385a1c40c91c4ad28603b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5306e89856ac30a8a2b08d575a04ae0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007a94de6e90b38151cc12a4777e215557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcb51e918538c1d869603d13703cc2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36860d0757fab7bfc2089b236ffdc28559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c69ae7d22572c063540157ec52cad1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7a8f8fb42242c7e9861f549a29247561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba5e3f47a01ed56f5bad9c347910c8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7ade6f097b92f4c9246745e4b5f0f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50ce1d4281b5abe93d55fdbc097271564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc3fe74dd286bbeb2fa7db0cb46fa3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c0513aa2083514603f5af2616494d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90ea3c368a33020cd03dd2aedb26b6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee73af06bd1b0dd9898edd5efdc6ec7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab3a9ed1a50bdb0d882b4fc8238ad6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55748eea2e9569ee44674ac49db32f86570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42332fc7d665f67b2063bec0496cba4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e41150859f53461e71418d5e9eeac572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b64736959a9d2efd1b80b7f651626573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e8934f8ddd8fd02ea725870f98ba5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6dbc57e08d9e1fec9242165ffdddc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8489bf8310eba5bf5ac8b7d83450d2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b531e10949a6a3f4a9ce4bb514f39577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f0b7a8561968c07b61fcb9ed969bb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c89ef929a62bb5eeaf0ce9368f3e7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f10f085638248a3b1a7f13944b7c3c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468359a5cd7342fcbb47095d8b46071581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36466b88452b8934d6ca6452880069d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6ec47e52672484fc1bbc9d94780be583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb425884c1cc990eab5196bfbcfde7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7831afb1ac43b883dbe6fc092087f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6c767ce1b6e82693805e99dd28636586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8a7c9370b1089ce148728373bbcad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233822c602323e6c661670b9b1cb781e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4b93c02bded88e7825cb9b879e7aa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a43418025d5579b64ed87f4271636c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d447fbf58c3269c47ff1dbdeb78177a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2eb0e8de23fe9ffd20bd49f7de5911592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd207742645239cb7b3cb67fa1fb32593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530b5219ffd9ed834a080484dea2bb1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404dca7df31ffcbc20bf4ea853c0719e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2dc7a9425c5fb7ba3aba947f2b5ab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa939ae49ed7ac5385b76f20aceea14e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489b4d38445c6d25953380611a11033598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90736b18172d7d70931026e88665e9a2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63618753947b90c11d0b99757a31a461600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f093290488c01bbf636c240dff528cf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4035bde77bf96126f438476441c54602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec2f317e48f31f398d31a6386765c8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199aa9df18063255129acf04778fddc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad626f29ba7ec8ad9bc4578cde1e8d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a923113c8debc40745247754544c3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84a6ce3b28433473ebecd591b5fa88607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c14b62542ecfcd6eab728b50606eb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5cb811b846bbd54be8ebd4c4fa838e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8ba2b7b91a9b102792024d1d937cf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11348aa022e21b959651c792e88a61cc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c4eccda4ad576d9467f3ffeb5a333612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d0db6f8bfbbf74c3cc0c6b84ffb02613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713f01d8fc37129572bfdc4046c4d05614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071262da1c49b8ebf85c045f68c5d23c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb95e477bbbd8a789de0390b11154d5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba0f9d1d74e5889b0dff6d6f371627617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fe3e19105d698345b7503ad213b14618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1441f6e07c048f2526a9857dae2d52619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617653146f1ebd0831d4289f2c705ad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbeeb2fcc91144760101409ae80480621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031472263185510f5e4a947afd611e8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec909bf367f5562033d25d3f7fd4af623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de123e8f24230c0a428c9ed1e560f5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5821bed2b80f45c026e77d7dc84c24625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1505cddb9fd24cef3545556574e7e7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cf7b37fd7af0c346826ae1994036f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb45984ec9c835ee600cbd68ab8a29628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5d3151c3933fe375f717365fdea0e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c1f806ceb77e614c84caf8e67c1ac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bc739edd844ee39d2198cab0cde22631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302f23204f74076724c02007f5a8f2e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3269e12e2261ab0dfe09b1abd2059d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef311ea4e95cad104b4203fd907ff2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b45ec659dddeab93ed237b262f4dd6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebd433f3573aee65fb2ecbd7bf9887636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacde9f6acd1ed02e341c9d4c5db032637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa814a2e6318fa1d9b5732dda877f3e4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9e9ef16ba43408f7b1ef57127c13a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23131b39554694499a8bc2735e00edd0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ae2b5cbb0841675273f3abec96ca3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6ddf7274842641877b81cc22f575f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842873aea515fcdb1a68ec2750ba3c5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1463c8f5cb29cfa33ecc3f276a0c8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592a747b1c8538b7ff9a51ac990d498645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d951560339da2b70f24e047af175ea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318de8ccaeaf10a0397c2fc390e9ba61647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f38faccdd5e501aa25fd22ee692b3b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf04fbe596d97acd4e55911e1d3cdc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf32a05e79946b4868e9075e5fd300650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514dd2eeaccf1cbbefc7f22e23f16a09651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899d3e10b9b7dd49230422bde4a65c9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ed9f3080ecc0d5645edfc70944c0a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613aca25a7593efe5a7596d2c0d8d41d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498b435c78f05e05a37d2f6318729cc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf2b1cd193d637686f96d86a54c4b9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775440fb95d246aaa08be39a888e59e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a878e7534df09874dc9715b52d115ac658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ac54b0549ff0d54cd721f219f2ab1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b406e578f277a633a98bf98d7f9e78660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf65ddaeec7207ec4b7a42b329d8c1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226804545adbe4ba2208afd6b940b63662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9a0fec72bd139bc503922c5aebfbb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d408a373a4486ff6536468033195d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b3b8109726d6a635b02ebf1339a62665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428514033e3c8a3280ef2ffc1d29b188666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fdbe3001a5b4bc71bb1a9dbaed947667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978f3dbc5e7d7c1d269aeaa79d94ee2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09807c61a03d723d4a19a1fab74b89669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19019b71693948ff9f01a81b8b642a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a51e5b23425c8bf549b45c48228db9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79cd3286ef3d326160cc46f8f54149672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb77a08068cd74117e95a379a5d106673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d3b47c5a2dd6a46c797e69fca9f41674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2dee8666a5bed53be2f00b52fc717c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8650ba984d2ec94c423503f973c17e3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e540b4a3c3274c9e9d3efc1e0c56a40677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32c7163ace6bf42c08358f357dcd80678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316526a76aab6c6157c5ae48b0cbbfbe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c5ff8649f8f61b4e7a8ea5d1e1e5a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbfb3d08f188e63433c6d2cb3c9364681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca0144101d746601f95048e105c0dd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869afbb48161bb2bf7f995f0b668822a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d472eabc0ae52c6efc569213995a945684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fa6f4475991dc795bb6a13158d941685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3fc3aa5fdd3299913035dd00f0b6e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65b053298656c21bef73939345deba687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81629329dee5ba33592766f3c269ce688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96287234b249a2f7f5a391df4ffae877689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c957cd70b9e15f9aa1a40689cc36d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ab048965342cca90231766cf11118691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45f169f0fd9926ab9c7eaf135e3e70692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34a722c8bc10ab837f049e2febd180693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc256796df4e66100a42aef7a96b67694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d45a935da31e597a2f119cda7cf291695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517556cf32daeca8e3d8619d492c694696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03b7af7506fa290edcee4cb15692da697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922e9fc9beb12830ddf852544f5e8af698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32055d4a49b0cf73af0bba0d5706ddc3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cab506cb23542ce917e0e45723442700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d35f36a50ada7b303f1ee48b877ab701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322388a842d42fdeaeecd8395dbfb88702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eeaa8cfd8311ed4d59090c2ccd33a5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee10f7406c30dd8ef4a0219a9854db704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38f0e382a71a58c114b2a1cfeaaa42705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf13a0b5b921452289baf885c1decc1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0fb1c4f09d15d52cc8459294105224707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d316dbc8130a8300f75bf956086c31d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f051214499ef458a3161d6a8fde126709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41469df173cabb7cc17a2f82681c43710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15025a4fb19721be3d30373aed5e3ab0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6e8cabb4bf9ec5112c4f87567db63712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588071bdb3fb5aadf523b3abc20fa34713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158481b30bd552f3932a37901347a02714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbccd0485461e622f26498d00e131716715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c79170baa5572813145beea9024f3e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3bc3d3aab9e80ac545e16fdf5b51f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf19605198321cb9a3ed27b62e9d047718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309d769421833c24fbbc24662f10e73719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029e173c4106287b39911720c5085cf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b90382a5ffacbec1c0db59e5180beb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42315f6e010ff82b474399f1e79b4ea7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3ecf4b042a3140bd7f7b51930468c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe5e158cb0b9bc2cea5361a328d0c0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af236b2caac8291316eab1225dbd78725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f687e45fe5a8246f0d5c021d68280b2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539c08b5eb954ac7af8cedf23991b40727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a22f6b399c80eb28c4fcb023108f8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b8d6720b8be625ae48d207790b3d8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a508f67e05b94b12c3c24d9e00049d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a7729464703b3bdf63e77e6121eba731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be494c800fb64132f6e68cccb5dbbd99732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aad76d42244831af3217f8c55bf081733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e9f2fdf494c58a8a3348e0752575d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22cd0cac0c839617a350fb77140fff735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e87ddfce09fa9786cb04d59dd06fb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdf4f63ca1a7888f07e8b89f68a289737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47383e01859ceffee00584f690bdbf39738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d7bdff9285e26272072af9900954b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae77bbd01aacf8cc85247adf654951740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06e6be38fa405c98f2ce8280af6d58741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b06896a0cfdfa7086942e917278ad742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e311aea536b1a7e8b63bc2f88ba59743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eab3576b766b4b6614690704b51755744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22b1631fa2658b04a58f1a565e250d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f34e50f8b667d50553af58a58e7a3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60354e8dac499f24cd28877fe791c0a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d7d1ee08bcf7af420ce9aee809b9c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd40ba0529be5988df10ea21ee3cf1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496dc82621f11e775c364e31da8d443750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23ba2c452208311a5b515d90a1498f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111222033d15d29959b6b6ac53de2cc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73c075c2e8fc30d4682dffa53392d7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f195f15c0106295ec654bab07812a99754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45f19192504c412e7e176bc3f44d45755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b77033750f806a08ffec1745ae8d7e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff1f1200ad1eed8efb7c06c579fd2d757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>