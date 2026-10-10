--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c141014b31aac9e48fc168cbbf1f11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071929cbb524de241956fdf2a95417b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410de125a1842ac299afb08be7572e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069135cfeb9ca825e26eef92fc6bdd14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a06a4947b1df6c95a6367797e684455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76212bb09bf8fea563412885fd7fa16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20812067820080c7fc21e59da04226a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd48b43fc8337f83450ba81e1a11d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f9811cbaf310fc7948618125d77eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379b7aa4913a652de2ef957bfb79b7110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74589f247f644026667f1b74df409d2711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad50351a582dc2fab9c02b42a58b3512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba105e983b83c7442e715d70ee103213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96f3e223b94803136d5afdf16150e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5e70a423172f02ad0ec548927c8ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c84dc21430c08ddef7bba19fe1140416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955256818bbd92849248be3bee292a4d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373d1f9e5430204772e4a8ff38b5b0c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed66fab8dd4577261f1e3002850cdf119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7f4c2a33682f3c593d8bd6629ddeb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3912740fadf98af2874c205d68cdce521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a244d4e45b943e13af21668eaf7fb622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e11c9a75e9ac1bf7254f826f0d39223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ac706cbe10bece13730af3b048b9e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b29b5f2159aa3a478a7b874ae43bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3d2cec8c21f95cce894294884125c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9020137be8d3a522cdc1901e626236627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644cc5785a40db4c10ee6a0f0082c9fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6033bae6ced93f15cef73765bc144cc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33d2a0f0f7ae8b6f73ce7235073f8b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167d02a3f5a261696fdb23b85dd353f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b6a69ba6d2f2c237558b9a2cdac1132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de0dc9367cfd860db1b3572a0b35c833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf9a8fbf09abb7dc1f60edcd3a9c1e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d37729ca4110cd7ab202b0452310935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4a4b11746bf73a96fc7d269f85f8036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b9edd32acb985e0fd01f0cd81197037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934a1d7f1d56f31424a33f803fe205638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda05917c93a7b9c53068163b222fea539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e305d1456b132a71daf64f43209fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc22aad55aa31990ec3259364ef555441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745768d0562448fa66f51c3201eadad342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04d839054b4fbd303db4fcc261911b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85caa624817ed7c3282f8f0d75ca67ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7642ade8b2cce9fc6e26fab0b8620c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c00bb4505f6c6af5d6d5930961ee646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb458b13a9777de805bb13c148d06447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21b1b1b99ce808479d6d005871990448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812e18d607edb69068db1fa6f2c8ce249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c4407772b5754c50c013dfb97d09f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c482282da95c0087686703a457db1451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11e7c808025a12e9fc2e80dba2867552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade741ea66f1c53de9a5eccab9b0849153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b6c5746538d83d3f292ad2239a45e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97039a54fd25f56382fac111dea5733355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021614841a8379e6d60198a5f40a39c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ecdab250136166003c98bc6af964e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f738ede6e434581903db13f286a1a1358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd76dc00e80bcd31f2b4dbe8a47506c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9028a7ed2fc15b3c6bb3b0ae64a194360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63209ea8ce6f9b436a63b63dda87b57a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f584c6d3084a05e4a88883577b0f8162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318c5ae4049a4d870155ca3c45d0d0863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aaa2d0f3859014302a90423d78853164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a13fedda383fea74058f62cdcfdae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a56a716ea06d8173e7c44c3aaa91aa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b59dce3429bc2b5aa36649ca8272df67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732a53e2b7e4ca2a1e39b17b2a827e868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4533f9967c36990485c2c9d2b0ad7669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142f6bfb77a3f9ef55712c372df002a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b611bd5eb6575f54af943fb94f69d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0aeff499e7e13cee25deb79383fea672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb29c41cecd947c4a8257ce277375b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee4520bb0467f03d4b2770711c03b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410cf270466c77a78759d886cc1501375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befe55dc249e3402040f5a24d49fff276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a0b0ceef6afb75538fee02efd7e7b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915af4f636d07118d17f8bcdb41b99078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fb8e787e24540de3a6cc281d49ede79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161feaaa636357c82f75b899854356ea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b69484e1e13de1176bfddf97be58981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293ec4fbeec7e562455469154ca3e2282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4c3db901606be0f9dcc68fa61086b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a3d8ab444dfedec85c16af10022e184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04d894d71f194c3722a0487ee51b9f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80566f9b892a0d62781b39b4098d6786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e2b296de8310be99a774bec9e2b6c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b807aca2339f383bb57338740b441a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2db1a6c80cdf05bde1988e8ed4d4b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b61f32d6b9b7f29f17c5f72492726a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77087642f2c48f8c36e1586a9c953ba791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09301e369bae4db10e14d65ee71ed792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f6f1740408619a96dda79d58b651593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30950b0c1a6279540d3ff655198a49e194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16856d8c69d21c3a44eae2265a5a546d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94e27a1950f03564b4f83386ef768096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c402a554fff758e9ce143d6502999297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10269f63bf32f7b7d883ada081c0afdc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec7b8dff568048359e722c9132f31799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06790d284a1401e5966cfdbb07935cbe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ddc5f3ad5dd3a86d0de97e04c99c0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089883df1bfd0e193d40eb2713a9249102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165e8c7206a136734880e4d1b482f8b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4bf7aabe06aa0dc4bc4b6bc75fd3a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eeef209d943c7e97f787e318d594b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee914020a105a6ee4517dd9a7feef1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff20bb3df50be3d5448f44ab338448107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab5496bcc9adce42881bbe7ff021fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96621383c61d0fb4b895a9115bc36c37109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b036a1fa283164084e5dae226727c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05390369595fd1df9692c16f1e5e18d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d1490a5711782127af47b5d86b296112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03444d055efcef947cd83c9cae334836113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a9960347e3244d68ea42255f2c7bc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca7e2aac25852fd95582ed6530a518115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d25192d71497f3d9633e560450063116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c702733d72e3a12c1f3753d7c4b5425117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f0a74ca9d14c7fef4109ca22e9652118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f4816cdc80bc0ef77eeaa38e24184119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eff37bd103cad25156938046093b6f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6969ac1ccc0a8c3c8b1d55cd55626b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f8df569dcae19615968ca0dc89fe6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af336ab467723b16c03dc7a9f72d57123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ea840897ba8696c22211f32b7506c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc527b2f0563e1a5fb31360004a12f6b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27884b8d51cebba6844ef1a43a429d6f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6368b82b2a029b08ebef99edf465979127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba97fa9a3e6be881ea11cfd1235b343128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc114f291423260c4ff197be2cf922f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2486dc09b7d5f95c80ca9ddf82cacb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ddf7b6881f26ac3b1fc2381cb2dd3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a0a5dc69767a8da5d37701d281230132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280fadbac1f0e5e98d854b2ab1e5b75133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e90eedeb3636d454d4c116ff3dd65134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196278e791f1edb906297f779d7c1a1f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa59a9d52c163c5bad36a2d76bab93136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05056892968857736eb31c6347495dac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487471027cbc907451d4203ea196a7c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ada6a6963433e8f7f2b41ff666dcb9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7d78560d255848421c38f1501c21e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90ca9925d588de01c34154d64c1f89141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6103d70254d2c7be4ea1cb96035fc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058cd18f769a72f308915aa482b7fc1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc45ada2354ee169e43128c70d7978d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a76fe5f8dc7edd9a9c8cb9afd8ee9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e36ae26a07090620ad2eca7f86d17146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce14796f46ab9c81cc4fb6776b19314147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769cea7e950a319744e2a4b53a1eaf6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b977c7aa0c4477e0edef5e8dbfa83149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25e3c666efe3e57f81c3ca39a06701150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372613a92b81662ad693a783e5c0da5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df620e0a26da275735f94beb6ccc1e6c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba68fb19b6d607f48ae0e668954796f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb5c985ac113f99a78b65dde85d1bb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb594bcbdae60b6008714f59b82793155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f0d8d566db6c15230a5fd1694539a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e2458782d7c5320fab9f2da47bd63157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1a8245b1373b0bc5a5be800e36359158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531de15bfcaa492c1766e6f2c5e373d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfaab3d9bbe7a300c814e3f7d1cf57160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b951000c3fcbeba930627ba4ba3c8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6169a05d6b635c8cd1f3b56ef8a2e5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef989d9a24402a660fd4069f35cdda163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718b9830bd30ce847b04d8cac545b2b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109ffe1e4825013e7eaed0f34b4f6ba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64994aba3455c151cc3a7c3a8f024309166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de75dafea230114b9b13228a9d62679167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1faf3c3c9f12ff6750c2b91e30d57168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890aedd2110b4a4804a2ed1931486f5a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705c534f249fe932c4e67cb9cfe8c16170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c1a25f84a666e82054044c172ce5e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a1a5b3015a616e0960717b7d3e333172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb840d2b22b56811ecb9b1a52dab5345173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072c9a5fcfe47f40794999222d1f557174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a253520bfc5346943d3a28172d0300175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a49eac44d8285bcfef523bea4f7fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26b39120c669da516eb235a0cb8e72177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2396fe55326d3b57c2b391e2b0ac4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814ef4ea26e34522b0a291571e35ebf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca7872de78ad8587af48b5675da1f2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21b6ec165275033e9a47184ec89042181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a25ae6b7af0cce0bfefb948dc308b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e77401cda221e7477e8a1c9fb5099183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09260b8284587716f038bd50eb0403ee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024d5280d79255ed65e574787fd7ad6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101cc1cd450fb97e1cba9079157c7f6e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77df88894140ab135fe3dda70a3b14187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524f659cc3332bfba7aac44130fc104188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103ef78e1257e8e01ad3d6ded3dfe4d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843beada8ab32cc73598855f2a98b1fa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb31604f99e882fa508c15e25c49b46191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110395e290fa3b751594a54274360841192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29693abba01bb006e149dff96eb179193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d82aeefb3c3c1ca897316132e58cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784cb8b11ddf324808da2d0b98edd921195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2765f4685d19780de9b0c4ba7db711196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5722a632b6a9c917aa12d611084fafd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baad0ce3c5a6d0b4a091a62b02a3664198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a486bf867063e203de6fbc506d3d761199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765460d365a81eb9477e6e99391cb5be200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc635c124807879057a63832e700c2b3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9ed3342770b7f923bf87974c8496f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e519821656eb8d0e15547a32ce9ed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1a129ce35c9ada838f0741720432c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4010e53a3a1a2339870958f967ceb0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6715a9cb95d2e9d67214ed6707be5ce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3d46b8594111b646371cab6b2f6a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5185564c2e94d0d3b14849c18e1f9c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acdbc84e4a5b5feb80c4b092f9d840209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cd7a04500cf3cb3e9e2e3a588c468210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4a97a772debf0ab6cf23d717c12d9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f112f153ab97cc81f9514e721e66260212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972f8ab474fe3ae5452e050ae013632213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45073f8e54952176e31a6143333ffc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa1346026da5fafe2a6cff79f6f9dd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f16538f9ce5e71c259d1401c9e9bd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609dea37e681e191cd2d94dfbab73509217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a6e4178d891ede2603e517a989586218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac95ad07967292b21f4976709ed3d8f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbcc116e0df9810a86356310296afb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687a1a95509b07ac976d3ecf6e9e953221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1f4e9a022c5e204d5dc71d08ab951222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e81a2bcae485baa269ad34c8a3cf8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3d6d0c59931fc178261d20094274c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681e18a0fab295585fb59b284f24717225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a3ecc82a2977c197f6d32144a1c8e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3f922de33720853d6686277c8fc15227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f01a17fe83285b0744fa3dc58b59f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fa91b2eeb9044768da0ea0f46ece0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791327cda649cfc5d270802f6c81c5e1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fbd4242cb6e0198d8c6649e2279866231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fa79d153cdbf0d9aba1c3abc0db46232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11388bf1ab652ab09f48010e87bedb99233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c464a6009c748418d65eb33cc6cb34234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4dd31a6569dbeff6b7a7128c36ff6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b28999a01a3fd97fc014fed58408d9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350725fda1f97c3f0afa19cd339794f8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17121155a156089d1f1de60dfd10392238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d107e5da81922d157ba3de4467fc6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f984007eec4b78fe3b19542fbdc57a4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc0715b119882ed99d6bd96866b2be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146925f6ff4cdbb0f728646fd6528e12242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cadff2624278b0d4892cfaf4806c2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18779df2f93e11fa528910444d608954244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb957f688b382f8c33c1d32fac943f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693aec6e1beb6a5d7b003d5390e1ef5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ca33ffc8fe9a8e7fa8b380ac664d7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0cf4256c2da29a503a084e8a51127248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003262c49409d3887886cf192bbd7a5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666618ea02a7f45251024cc3a0720774250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42483e62cbc39c7f51ab0ee0fe4362251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79811837d43d6f3241778990471a909252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b331243468347db83907558f46ad94f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755e3964af4789acd9253dce262a9b3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665132f07cd3bded277decf4960e9e2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde3a5ae87f88d124a1dcfcfad1be0d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559e31dd415362460470a5dfbd30d50257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de028c363cb6a455ff38167f4d0551b8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbf631bcdedce7fadbf0f2eb9572bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfcb436afc1de8b338084d6d53b50b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e563cb8c3cf4e110003e5f229dad6c8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12296ef82debd21d29dd9ad1416f16f3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731fdc457df1a02bae93ebfce71aa64c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942d5502fd99e3c5ca43aefa190df09264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be332e18eaef560f754ccdea5f533fe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5a8dfcf853e063f0a5920bd7ae01a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f8b81938b037f0f22fd8fcc2f7b35267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaaa198e8c98d6bcd6b77c28bc353c8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb03b14037d608b17ecd90c092dd54269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bddd94bb9004e4a7a1c656b4e6633270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615244158eb213316d378d2cb724799271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab47ba4cac66036ab41649e2b8c167272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c502cdd310f11391554c40615049c4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcc3bd0a9c4b1098bfc4373af09cd8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558db6a0ae965a8515bbe6432e79f8d4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e9b0f93b6174fd55f26afe6962429276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8bb4341a2c90f18f9f34ef6b4202b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb1a9cc28aa18ec1f39b86c1f44b43278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4056ebcf06970be4a04aebbf1e7f225279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9e28a87e9f4592278ef88fe349e9d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68771fc259d70937836a3752445354281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450a804f07bf5cf69f00e7c4f4192eb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb314716bc7eb02203d8ae15d6e579283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4f186d18818312c08cbd209ef7a3e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787a0abaeed3eb50fb3ab0849ed6652285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc9eef1335d4baaa757084fc6a749f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256662cf08fff125d3854f66f557c12287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6a3246ea4875256865cf2572f5f24288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df40a47a7073a9b0275b80400ad3866289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb577d91f5b108d4c28bd0ae3a7553290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9824af75325732d95c1eae84f09b3d8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78bf1585e424d80dd98c6088be64e8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ce6664b4e9acbe2ae65b5aa8f7594293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe868ae10f4e3fd31e2cdd67ef17a9c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975dcf7085b4b6694f7ed0f9e14290e9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b7d19cca437a2bb16bdd5a0c6bcf7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0e4bdc3e1eb57b8728062fd1eb88c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7e61f030d3a048e0d46fa6e28cffe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95789ae76bd873c63de98eb95280f279299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0422d9aafefb32d9b7adccb4db608300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b4c0f9bdc9006fba048aadd7d3b17301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2532443883a211a311f76afbdf5c6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62194baf156e29958412137a787d67303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d8026b3724b1ba08da33f65eb321b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437a7287d464db9e05b5b033c2aadfc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a566de260057970db7d28e14b618c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9220760c65d25dbc563ed26442dfc1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a39d1a2807ece2ea9334aa5eb05b8a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c095f2347429965b80cd5c18c2aee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c5c2b983d3d926ed4a47860f3304f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85505790e90fbcaec10bfe79a5bb790d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916126b2d89e6a62682f1acb5cc4715b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca446bd95c68b96e4c6133f999e87af313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed04923190f3c41b407f653560a85f0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7945508fe4d4e50adaeffe59b478ce315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d895addc2f6da706805b5ea831799316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92902b3de370147b53c18a70e88c1fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc843c9aba2692ede6307616f6580285318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4f1cdd1ecdfd2adb0a37a4305b1f4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254ebbfdb5b7a54038c9479c1d41e13320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b0ada0a292f15073f1efa2fc54262321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead75550f86008c7628760a43b70fc92322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889351bb5f803bc6f189ab92ee25ff1f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b152a6cf34ec6ecaa7ee8b26a81c5f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a961418b82f7f931c30eb1be1ad9b4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf3a4161cb7d78e5fd25410f2314d0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94c9aaf84a2e8df88dd2b054df090d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381dfd0cc600368b59ebd3305adf563328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02aa8c9da060eb4658206ffc08e769d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3933eb342dca99ac082bb563c9f04330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e793f0559085399cf758b1a6f0ce2a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547aa0352a3835a70ba587b889cd2987332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c56d153c0e6aa4789ba84c6770017f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168dc6db3ade27d9f60c924e9d9aca9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b42fa8b31f45f9860e9578683a94ce335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07256e5d892c4740aa911c56331a64336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9a67acc0076aa48f340dd04fb8859337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35370116f62a9f41a59f82dbf15386338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d5a86406a226f7f6fc3d21a698b1e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34140ed27c7e45c031eab677677d49340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab5a98c1e9ee40ff9852ea1d6f0f50341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966564cf7d2dce22421823b56ab3cd5e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2962211bdb3f2ee27dfb1386f7c60e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a479bb761247c16b21f3e7b45b4487344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd99f3d518b4800ea90a2810772dbe7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62951bf94a6818ef93f92bddac4d9b34346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559b6df62f07d47fad4508e501f9891347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fb6dc55b265c49cb55114602b510f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d03fefb7b89cff0fd0b052374e67fd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c26c180c6e794697dbfa4787b5d92350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ceaf4df184a490b78dec72c6adf8fc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaca47db59a58ccf188938f7b6af841352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf6436d2b17618fc275ea5da6ddf60353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536f7a037ab712c14aef99a0e35c35d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22b17786cde65fdf9ebe9c26d24765355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163aaeb6416b2d4eccd933f58a30f6f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7877f46ba6ac6ff5b0211db8980039a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980dbbbfdc78fb4c56480bbcdce12bd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e5bac189d82866e5f1a4437570107359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda9adfaa2df2cc35dfe039effe3fa6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8d188eafa16fe94a4b1bdb77d669a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98329b76eed0cfd503867cde8263019362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801560e430af5b08c8eae797824b625f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87f7d354fef183e82f5c57659c934d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba80112ca56ef3dfaa5a718f8c005b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6174b626efc03400173adca0109162366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279636617bd4447064d83a5fd3f32d0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3a1bb7f1376b2903754871f57f2fc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf27adf280f2eb3dac60a87e924255369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc377da8b7d400ed521a670dc172c9b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee671e10e32f07b49a5fd46de7771d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0182d41d1ed134b0eeb44840b6b0487372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f512e269deb3422106bb11eec1b77d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd1f81671ba33320c139a362c48023374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9528b96223cb91fff29de637de46b5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275fa7142ce1663d87c39caa3eb2872376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bac96cfe9f694d64a3b005a6f413d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306165f497ada9541b42026f4c9a441378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a39f3d207555de6b41348850483ab9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7b5b76fa125a98138c972368e38ba380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc3ecae8064ea7507916b1b8e27d43381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff5b8e5583753f029175d2ac27c26c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2994f119d84af7b975137405b25c11a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d80550d441034e6708c0ca2e9ddfc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee08233dd00bb725c3a75da73d508a8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a9d2f897f47f57ae9ecaa4468361c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2253ef3969bb1f82b5590bbebfc3976387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eff8a7813975b836fd541f67dc5d89388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394ad68f90acfe2290fb0098b914258389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd70e96841ca1edd653794be0ab29f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b6601d8ad61d9ef59a13368d912dd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118a7e672ee3f7e896b2ade8396bee4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520bfe577e0645fd724440f136d0cb52393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391eb41dc1a77713ab4fcbfa1f7a9dde394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b58429a32555b7e73a137b8132306395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9087133a6445ba36ee0629b89ccdc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86b102854f839beaf1a9a6c53b0cb4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ddef2b22987636fdb24206a190714398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30639924e5195d643f7e2cfb596095d8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd129ddf60989d00fa881ddd35cc59400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea282cedd76c089af3deeb24b987cd6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f540dc98ec5e264869d4d3b20b90e71402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c54acdb1ea940d30de395c63c65c6e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de2ccc78d74222c5ba3c0470804677404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb714baccf78580fe65ee8a0906a471b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a064ec4a1851e299605b8794bec17406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56960957b1e75aa74d89960fe8f4faf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c11d893f1de842c111269a6d80714408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277cddd8b3b3adc362d217137637644f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43765f5e137aee4280905b2aa6b6f6f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd0361d52950cd92922f7f3b5b1bee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f7d26258e4bffed4c14e753753c92412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc78465d0f806869e8ed6e7c658f5e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191feb4595b73e4c83095912827951b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6787832dd9c255337c9da6ef4e2e12415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92694dbd87536438a2bcb2c0228b278a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f481188c14ad2df8c9081fad6d97c6d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e707daa8d6a73c5450db70cd5ca79418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946f15d9e22d2764146bd44d2f87f06419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade99e6dde87754405f7695f52ca3536420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb53624a968150176ac017300881b9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8299024599a58743a9f219546ca608422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43512db3d784cf0e765673b846a066423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0984bc013106fbd1f866eec83bb8da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ad0201fdd2b8bd95c1ae3e61d8a73425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ccb606f3f6914abdba46d1ac616d0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20f60c039dd1531a7d3f53e9c60227427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71bfa790d2f714746cce3c3941b89c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1278196848f16044f02d3ff68b7fd31429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4cbc2fa793f71611ad0ab077dc5fd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c48d34f676832670c3dba6c6d42b7a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e5ec7db0edc29c536513f366a189e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145b13e01c845eeb95425f602c520d0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26423792df51fc36f804c8a9f89ec604434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63b0f240f3f941f72273e392ee979a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1332ef66c80a8087fee1a890593e077436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb951101e1c2eb45e8fe5b4af7a545437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b353a80a3f3f26a2084f5dd0ba744c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651aeb2c816372956c7e8b2c56aef13439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7111c0592fb173c3ef5b01da8efe2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92051a9026c74b85c02f5645b78ab1ea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336dd3848d6bcf3315b701d8e20ee3e0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b188e06e011dc1c2fc241f9e48363443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18adc1a18b27ded82196fc53420bc49a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b349d87460a8fd94b19137e7e4b5de5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84799c16f21891eb8b3fe0904a66a2ec446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dac1f8b9efc4c58ebd2993927576fa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f7073b6616b72f74365a60ec3b8df448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8ebfbf8f24734d37eb2ec5403ec7e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d013dbc5e28b6505016ccad6698bd46450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168cccc808ab0a6c77830db5aa60b5c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377e848798c0936a548590f550c1f90452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21958baf70b5ab3516ddd31898c3a7d3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e21db18a75ff64deb6c58fe102405454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de2259244b0c80dc306657023e768d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cde93feaec6a501478711f36b6f694456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ad601320fabde5117f410e54d026c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e4a1317e0d16c03a058db1d8091c1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1939902b6baadd0a121ea9439434bc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32324fd6bd0df934fa5792c418ea597460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9cfe4fb3dfc87820db796c53d34fb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea2fba07228fde2e96f4825a56e483462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd5073a44e33420b6d99fa6fc2c348463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b15bb52c19f5eac5d7f9bda0b6646464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16acf0664084d32fee745290e4578e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5f5fb594091293aa636df57e8dfa7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0a477c3a6cf442466f51a30681539467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1320a2b53d1716dfdbc5e2d65ae4e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb045015a85b091f41dff214b0529b74469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02be6e1037243771144a0d43ef4a95470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce017e4cacdbb6bf5e8fb254d642db7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2ed94e5db81405eb303bf1b7bbf4d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d872e5c0e1b275c02227c8b0db106473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d801abb98e783467198263153b1d87474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c123f6ba00d0e27fa7348230cf24d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31bdfe003f10d22fc67b0ea033ae5b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c62a003464512b6081ed98f0cf8d7a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0647ba5a5b67150b21164681d33b986478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd9e39824197a709c776fa5713b4d8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adc1e2bd67983f0cfb0b21b6f91713480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f96d8f63c46210932a996521544120481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5df75ee8333a1b649763226ab5f068482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6248eb66f1ceef1915de1d6eb9c278a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b25d5695cadb60d499fafbf0918709484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980274b0e39effd69526883a1fea68f8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a137e733a2fd9b4c3303355b88821f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd35da531f23a9cb1cb73321586635d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b28f833fc1058ecb1cf1dcbb50e624488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99037395a4874ea73fa2fd8d419294c5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a13be9e107133591b0d02fa890054a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbb99ed7fb44c1d074c992886a9b70491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7ea3a79396f8d76bac2ddd8b5fdc8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021bf06ac164685db5feb55546b1f04493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bed72e69e8d8508fea94d652ce9042494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a7d8ad87ba004aa184a407794ef5f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c7607fa44c1e8ce6e7ebb4f40fff6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59910b35dc5f4b694618607eb89d3e6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6503c7c229b5de7a02009a440afd35498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c791de5cf41e371370651f004f1a384499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963adaa37b465b987eec369ba6bb9bfc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ed4a72739a1a10ef35e8965fe1408501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f528d849265471fffe33b6589be1c2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d0f7030cec2b5ed9ae62d9026c500503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be884f359eed5fc5e9927ae173724d2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7dbb09bbe5ae7d471f92825f035c03505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f65b995944b3c0894f1f35e9133dd7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad9ff3cb7a2bce4f626ef93c013a1b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afea273b01b426e812e2d3836cde0d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2249848fe8c0e41e826e44c18c314509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e744a22e0363d18e7f934be592fcaf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e102d17f4b0ebb8cfcc548f240baf0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85346ba5ae9cb8b73b012fb7caa50d9f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b98d2c7d1dfe8d2c8b592b30efdfc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff69eccc7a645c24212d6695fc137d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955a507b0aa68a9fd2d4ea140b1d317515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588bc06d46c7882ab2569aecd0589f0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea793df1297a31194eda1495ed9b5f6f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb94de3c5df45127a462904551a379518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8860394a31851b1eacf22838ef6df0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0c45c6aca799cd655f503d4182172520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92160a1a9fbc3a21786e0217ca820c2a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47283a97045359d35964d401dfe08a67522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5faa270e8dbc8d8a97ac0f775d5912523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7d9fbc985ae3326a24b1cbc14265d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e4e13eefe7cd20c2fa6dd11979d1c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566fb98455daf43c15dba2aee6c7806526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36e5dd0cc250ea8afb3b13600058b9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a94d558aa792f427a82bf85c2abe4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235107ee29f9d71a63f82473efe80b08529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316132b387c5ea6a9647d4da71528690530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d112e59a7d0a43ccc637ba00ba71a27531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7530fdd6c6ed808a38f3e42c26657f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4142e9dd2917e142c5908571ad4d6c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a94f15be4499f7940f99d931422c44534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc318e628e9b55c2fdcfb7e77e2e5e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a1e927bb0831336c41f74feb3e073536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e391a1ce09fcf71f7aa295b73fa0c6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360d9da82afe3cd0c51af5219d2215a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb8b622fb8a116a66fd972ee5fa7da539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760433a25bd315cba07d5de0e6487387540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6eb15ada1d0d137e886f0e2e8b1d8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b042bc405cf2dac3d7f7fbec5c4de9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00dd5710dded1e9d969149f11cd75af543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b1142785cd40d40785684db887098544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a4146949afd6456970ad99532ec68545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788f4973458e0ce39d92e6756673e07546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec893e298184407d077461b620e6718547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc7f111dbf7e904d8b4989e9c2340c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cddf60e6056ead9ca724de735f5dd4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae62b22cea5c915ff1952dc925ff0b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f785f1fd13349e97766a9312f2d7a3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bafd47ea558f30ee395432f806382552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c006519c41c03b33657644d96a7ed5c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9034106760c1d496296c857846bc5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b540b9afc453d66aa62a5e1d6ab6f7f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d6776188eb444da46645fe2c29366556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0bbe7adc3ff421ec6b0c0a13e32bd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d543862b8d3e2412224bbdf6eead8c4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e9a81f4df59bf06567371da95c59c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218fd04c5eb3c762506402c176f9beb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80004b3a964f3d83cc6af9e0003b67561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d8e487bb5801800314bb0ddd4048b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c57326d128a9a107a18f26c23172b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1de4efdbc345c582c14931270b2c99564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9340293e25ef2e64da467d11d3b4a25565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd662e24c66d561089029a8772daf924566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd8ba72107ba9635aed01982addd6d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83316e949890bd1dd05ebf50e8d78e79568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6737b43cc8351c4c9ce195af525d3a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464e33a245d14bc886d7e60a988cf1b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8358903fba96f46f0381d49b9d30aab571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244aa11763d334d6d719eb3d7610c56572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b65e058a42cd8f2fd7a23cdc97b9e4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f951795698e89783eef232afc95ac57574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e736c036b048a69eb27e904c60894575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566c2c2c323a77064c3e2ea03f7a351576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c063479f796de10a7a41d06d6b876ea577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc19896a9446d96a8ccd5af1d5b1e70578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977194a57a0e9d63bc26d5cc009687d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7c437205c2d19d4df32734288d45c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78482e556d2ca5bb19caa3f194ce742581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691480073bd9f44e4f97cb7586c0010582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c066924a68eec9dff87e329148596583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b88b9f90a4c4c3e1c784351a1a1396584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae7704480abc26304bf0b9ce5804e4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97fa58a7f7eb7705d4e29412ea80fb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b54e2cc42908f5bcf7e3a76fa1149587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd103b07c5cd2c7ec560f825c9f79813588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0afa0482dddc510bd3293f2019273589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974bd20359abe075b2d2b5caa2703f5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01718802e415d5083ec0d34b093d972591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365c92d14a15993091ee22a3adbf55f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfe8194a82a59a011520f7d67469b3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431e93ccdbba8b597160fc1dc1b409f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddfc48312736a606aa4c5013fe1f16595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75565861e67333c14dec050301f9cfdf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fee4033ef8eb1c5ef7159c24e3fc7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f46d57d87ebf46f74d0d837706182598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752074aa90184be3c6bc837ceb1b1aee599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5fc3d308f64854c138875b93e2107b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a045b23d5660faba28aa5423c34cb3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37389aa6c1499195af0daefa7fd28ef602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4870e203c31c70a3de51bbdcbc2b2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a549d301268040ee93a186350250287604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196938dc64ad9e2e5a34d2dc0fd7eb25605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2602c21a722c40a15eb0ba7134b4c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48609e700351f2d0ca339e432a3f132a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d800fa9b3b83bad39e8e06167cc0bd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c08301bf6f3bbfb8b026e9a6af9e0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86271ceedba3e4a3a8dbd94504c55f54610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952af1559c92ba53f71580f1888982e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57025668f1e544de2d1407271e67dd0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a326f781825812780156bb1561f218f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23494c30ffdabb980b028422dcb47b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a487f27d46b1a81311866e0b3dc95e8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45826529fb3776ec561e6582d99f5eba616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df85fa54a01390ad698d08c2d957c2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc4feaf62468a122f247438faa2006618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058092664ae63b09af3c4a9c4dda26a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a479ca904ade30ce707dc2dc5785905620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8375dae0871a5281c731635bf0e9f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8932be45033c6fc22f58d2aa2659e7d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081cd5f1b51883971c776dff924be51623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8236f1685865ebab32c06dfac58d3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518187f46806ea3c9e4775736bb15b5d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b747156750bc53da1efbf30829452626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebae3831789b1b7a950eee1ec15f846627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c78c61dab01a2698e87d4ee36d65e8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324745f775a7acf97f3a42794b280c1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66f92aa23e8ae0d26bda15a50d43ad630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff318a27b1768ac4adc04aa5b4af1456631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1939aa84ccf9f473363a743352bdb5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802f85c6a5a424f0966e4d4906edf13633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08103488a9cda8eab1b3f1fb6ba3453634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d92bcb33314ef9fc7cb9294307798d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24164690e412d1ceee4575e33fba1a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693711fd12e2645b2daec443aa916d96637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c12a2f025cc62cffd1849d9633580b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71095be5f71103e3f3c0a44e1aa386ea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99881fb9606c70fac04baf7f93021213640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41967cdcdf6ce70bf4266a7037433a43641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9885f9bb9a93e3a9fc2bfb7ce83629642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00745b6dd9c594d5fef7940631385866643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28491ad7bb700caf1f39e45841421335644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6239d5b708c9508cbda3cb017247b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b74a614170bded9c7b44239535df9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d355cdd29a4ca6ac174ef312c9fd41647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59a1e578a6d07c353e60d203ef3971648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e8924af7edd462685ae2f635bdeb3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ec4fca2d025c2f7b63faa6b50d5e8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a260bf50fcc703846cdb729213b3543651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32862890aa0ab4009783f6a1aa50250652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ce7fc34252ffe730dc189263982e0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc993ba45651e139b0b8a8311d2c1453654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ce5916a78f8df67866ca0ce1a074c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227a730cfd8fa32a492edb45e243d98656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187003b5390048506e66cdc916ca56b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462896b105a6d483afca6a68af86ad6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b669ed6cd34e9e3b07d3298f80832659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de65c143eb6be7080f59ee997497af660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2456bad8d4df66a26c9b7d4b589b2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f654139a94a6d945da5385535952ae662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2781195b3018f1b3a2a750de0ca27b1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bd4c9808bf0c7365668cb2d9cbd55664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2e6e83267b0663cb1d3bdf58364fc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccf52106b970a5623481f70ed5be70666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312f6918f53a0e80d13fbf8d8534cdd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95206ef7e574d45b29473b264c9261f9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d67d201d5e4e6f7708405646b7e0a4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25baecb8fda529ffe0ed8a329c37e85f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a97ba8889942f85918cb19d58522a3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28515658280f96b5b8de0f02555cd4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffe4a7cac82c7d059b0bec9780abb0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc86b33bbe5445b6c3a83a77931ed2d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e521ef995423fbe81bc33eda3d49a5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb474589c89345be84d137d700b6a333676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663fd9dd76ea65b185bcf3dce2e27ee6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b25df444bf954b3b75e259194b6b8e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6da0f97efb78140cba5d993082a9d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c0a631d470895830589a6dc196336680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e44cff1a604021c92d4dc91d6a1b77681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aba230c46745b620555da950b8c7a4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a393bcaacc2d23b363069e53213c47683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b089e0e1b46a76c3ab840fd5044ecbd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453d4a2750102d2058bfac7f8a20e41685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82db3b23f8dcd45854eea463134bd8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59bbc5c91dac1872ed304538aaf736687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1947867102441c022f00a618548af47688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514583af7f647d8db0449d22b09a1d52689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0904d68946b188a42bbb0294ff5ec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e972ac7c5bf7d6a4c208f7bc9eb0656691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6012a568de091f730d905d4e1adca692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485315ad68f843eb4c80f5ce3c336ea693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88bd71a5f1ca65b64c423f387a9ddf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a920ad2302cc16e6a846cc78b70e4e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a93e5976a8c465acc424b40810860b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a41fe43d9a7fb576b2dfb73542c65697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e53fc99bc06a1e94a9378f407bd82698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7d9cbb636f15fe9fab9562be2f5cf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62c004ac31085e3c71a1b919e26024700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b933ba959d99d66c5ebe4c7a742f103701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e90f96c350b105f676be790fd9a02702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc111ab14fe8f9041ea2034990d68d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e81dc6213294563df1988b4461db23704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae2a260a5ab9f37b6764f1bdeaf40e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e6b1d5620c04d876b0c2f8c4b51f6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36198494fd565f465a7de82ab3c11b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090bcc0f21789f05712500886a49d56708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b79055248eb9a2aed5934896af0af709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b16077e8b8f2911a122879a0e62da5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5d80b730fd55d6630c173d5a945fe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330dbe04abbb936efd8898075130eb44712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f07bcca7f5b8caabc99206792a6def713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef726cdbecebc307153c11229031787714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8cab030b0a8e3b6022de910337f25715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a2b8fc671f594c20250b4d4280509716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53c402d5f5e47125bbed56e2db3567717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c813fcf0a664eb058269cb2127fe3a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40978b03ed610ea505ef5c93f497a45a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26f4030c7f4c5d84710eba113a703c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1c2245142494f6c177b11fc6c4832721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b20fed3eca5792f386b01cbd8d590722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7193eafd89e7cd805878d91f0915cf4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac827a1d344d049a6cc0f8577b206770724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2b86fb6c11571cd653a33c1f466b5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180928eb9b22ff83b794e96f3b96734f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75b0c7bbf6c192fe43098b5263fdc6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6f3daf065d28ab4dfec10d7e902f3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857d343b4446014bace0435fcae9b9f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96367bbe2dae047128b427e47134d3e1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1af1ad6b28ccb9312316ce5889065c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e694fa5f7f773a130a2bc536433f2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb42d73523c1f1f8802f72b3d5e9d0f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ab91f1c7ece9bc1549376e345944e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571db41098ae4de7c0526268ac4d218735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43c64c1ef924fe5c5b7982cec7a18b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6e5ebeef4f42ce2e0172a25289587737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1849ecc44b96056984a84c4ec2a8a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f895b27b0e8a35a50793405e2fca1d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0765214823f1fa8f5b83924b2a47150740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e297d345773c913352fc393364ab5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f08a3493b777b416272e3c46af184b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91d30c169db471a5c31e01221b97c9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb71f03f0ad09d661cfa7cf45b11e6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09bfb2b35d83a192b61f7ab7fc5fb7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8e71085ee1f503554ac73ecd1cc99746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513217da6c7cd06c43513916e64391f9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f38237c40d01006b9291121ea8e336748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8010dce1cf12cb4af6c9d193f8c15f8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bdb829a14bfd166563811972785524750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d1ad7ed80505e50c810effa8fbb2d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9f2757262bce9e211259db82b547c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbc769c80d34c70682eaa8cc6bf7a5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424f02cda933f6806533ed390dfb28d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05aade746924bd590afda178447efd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d5b7ea3983fdf9180b22312b8d32c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091f1f0098afed0ef9d794affadddc6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590039e1a81e31852e679b95930aa56758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077430d81b42fe6173a55dbac65f5c9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4663cc719ba399dec8dbf837789e3e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c72b89b2a5a12c577ad2e45fafd4982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8989688af5eb58c1050f3928eb2ead3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02a5b02258247dc6ebf5f1e6516f9a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2b2de8814528f75b98a2be031fc335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b1539a028f361c7cff0b25199150e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f501602c1e1c3e466f9f82ed687e4847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a716fcadf72c855197bab5332f91d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c75648f296227d697f0d7e0afc1d7d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64687f374d9c58454e20116fccb1d510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582c0cd569bdefa307634cf870a834511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e37d7c13dc7abb1e0690a8d0910b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ee25e56eb6aece661df1d7877597413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362a2f89986923ea1e1e906d5c8f81214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf33c2bc8618c7a1b2359aea2ef9e2a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c052896ccd9f7ac7997d8f33a2a7416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cf303572bac3811b63569a94340b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce221da335b22831f400db5c8f63c7318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced53e3b3a9cd1a6858421605963f0ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24024eab9f7c139ad87b2c11b0cbcaa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d4572a75d9c4a86e8a8ef01293b8221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee6049c8ce9bca3df2cc218c4592b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f223267e3e036b03a6d319791de55623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca8908c4969a8fbb55c287d7b4947b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d436ff6dcf06581f33db0249837322125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076e686ebfa853b1279a03fdb9a157426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13409981c2349fd6b1bddb2d36ee3df927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02283f3eb9138192cbf30b433ac1ea828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc89aec4314efd1c17d4f15cad35bf329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af30e4c2c09db3f1d99e88915ec94b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814708f9ac96e964e9b07d0d8b89e83031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d624defe1fd2e65f09e855112f2ecac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44e552c6ef67a90d1c1af054da389433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67109ae5853b49248a723d53d2bbb434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdc54f860e41a175d268d97fb63c7635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c0fa76782d1da4c1cb7e7caa58cf836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589406dce5b625b60e995449354879bf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419c7bc4fea942e287759eb7507b1f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8819baa7f7d1e4f6581f87a836f5139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca51472b1d5a470f53820d89510a83540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0400da87f538453fa2b32ff2a4c5b641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40430f2b971260acd5034eb8c54f8c5642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0c02088e2b62227bfea0ad7cbd73a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43131a59dd46a75b589a3170d036b8d344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af59f28612ccad98594f78c8ec47c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d127742764093979cdd4a2843e9ca746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba203b03e8494ed8dcc9091988308cca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fa2d44a75082f55a79f75d5f940dc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0708e65c39cebf0bb96d4f54d9482049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa58548819bcbd2b29dc2cfc12b50350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619361c14d563f745bb8796f92c9f6251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de1068f83ffb77f64db7d2d9ea30b152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662530e2700f36054b4db136bb06682153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c39960326bf5c8196f99b5a934bee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a16cd1206d2757f6e1a3274e21c57255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80982765dead8f8a008bf9d6a34ece56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa57b1919dd6687960753b9ba133ca557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb86d20b2ba3c4786cd3a54dd624e1558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17947740eecb182d33f6c629e62eeba259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3f5787ee60aa0c0fa0f1db276a56b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399b0c46dfb8bc0d2147a0285ca49d361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c159bd37b5b78dbfdbc2f6b74c9303b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165078bac7ac1cf801e7bf3cfd6f13b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172a49f8f848dd0f0532f1f3afbaf9564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33211e4be94ba80cabc20d1298dcc74465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f9f183562903ed6383ece03718e1266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669a114ec38c43e3677b2b508f2a97867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47bf4cb6e01705aa4888eb65667e39f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f92b04d701f229c56ccac8905b7c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ca49c9e8ef64503d386711f4b178370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34cc56bf83fb54e5e41f8c44f94db7471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044d4b223d6efd0e716ecc8e12a768672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb74f592a9aac1971bfe0df2c7954d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3d70f53ea3bfb18d6514fcb0ddabc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8a58ff662f4b3b009a4896cb6ff4575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c086e767518ea67979647c53e7797376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da339e06aef802e3044a62c2e4971a2877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134145522a56203558cfbd2171ebdab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ba1c68a5115bc0cbc404015cafa3779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f30b5e536dae44f25fd03b7f8c41b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1dbee29058fc57baea586a49f703681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ab130b4caa15e949237aedbe2acda82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b246a627f4f61c5f0b492a1ca2b84583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fab7a5f2335b85ea4a3a98e0cab32a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e309146a42726ba48ed9406661a8f6b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be94139a212eed92394713102ecfb6986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f9b4d6c1bad984451e137f8bfbfb587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4631a83f3a646c93ddee8953870a6d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06834f384f863b3ff877c24e07c15a889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb155d9d32fb76ee21390dff7e3986d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c089e9b9172ea4c5077ff01f82c711e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ac3fe938504bc5bf0b7e3fdd7d29192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d9f098a524f286814ef60af59016d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34522788f8aac67695d655d10e95337694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621be50018bba8ca40744d40bbc9865395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149d51ad7d8234ae10e3d57a0345a0796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f88802d48247a5fbcfc7612c76de397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a23851b3f54acdfaf99ddcbcb1bfb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856dcc9e99a61c8d9163c71bd0161e5999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc3869e7c442c39b61e5ad92a356a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e76bb7279d645a68acada5c1b23ac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc7179699a81f6977e91062656f807102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bcbad476b38ef58553b6e34fa38d7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b24d15f4797745f1e298711d74ea3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb890b9e2ed232d8e2e9a8b69e3d0512105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265bcd4d6b4f9114e582e11a549a118e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5b5f8efd40f71f166c269cfe4a7ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07029134b4fc85a9bda5217ebb9f5f41108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b945bc9f6838063b8e64fcb4293d95109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa391bfb4571129f4b1ceb461b77984110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e93bebe4849b81fc7020c16e5883ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c4500f3e9f3c49529c569df63509d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8176a7ac494d22293d53f300eed4ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeef5f10ed166ff4f1d821506afe013114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae525a653c55b5660187f713bec5cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de273b9a87ed977d4eacc9574dee829a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568dbcb0dfadf7368dad186826b67958117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15218d8635b8a97a3ab4124b98aa3e0e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5843e872c1ea1e34a0eef2f27ce68119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d77020bf4282395841eb666c98dd3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868141ea92887d3fb968e082ad80c52121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0062eed520cc00eec05dd1bbfe64a93122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b666cddc2b7a3c6c05c772560aef3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062e056aff052ac0d61cf7072302f16124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f12bf069c01096f9b65ee401dab49125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2d238374c3a90798dcf9c89fe4d6a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54022bb4fd7b96b310cc03381dc9e65e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229b61876807215e65f7233925ce1d4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba9ab32e7d2387d404a30df30ce402129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78344a165607980ba72c4464c4e6498e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c928197e0966e9fdad0cf5c6dfc4f2a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993dd6ed0f62dac7f97773157d84de6c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d55fb0dcbd31c8d8209f2aa55fd0d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21ea7185a6a61583fc0853d0295803134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2be39e2632a1c8250abc2376a636fb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ccf35f2072473f0c7ebec4eb296e6a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aadc3a179c2af8a7820ecb71bd83b3a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a10f9c17103b6aa68dd9b5456c128138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354eef4a0bef28ae583ab34f5af82828139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef468f12fd4c7b65b33e2170537808d4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6ba2edb6ef14726d27c9266e070f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901d9cb14f443a10c2348d372bd72f9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5bc0e91cc46a24200675851c92369143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1d14fb483c5b1ee37872b94c983cf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e08f46f984ad71a24bf7681a83f217145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff88625a649c599b2e408be05db8431146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeaf3fe7ccae35ade42be44f09fe0f7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99000de10595b25857e0c8d432a245e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0c3fbcbd053bde0011e33830069ad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6301eac3c2c3cb4b8dac49c2182a9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23216ce35eb51af2beff20f3222de3ba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeebf0a4c8cf57959a47a9418401fbc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b11cf3d27491c8abd064b777732638153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121595c1b7f91a7be68d02648cd1196154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63335550a19dcd130ee2b25cca081edd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0e118705f3d1e3357ab06c24663b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c47c0b569f7d9da9ec3c4aad43df9d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd27566fc01705ca7d3b5c6a8a3dfee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f78265fe8053ea23b29821b1ef88a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5470e903a0a045f19ee326ed96c5f1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14f6a1a4d6c6f2d3dae704c74ff385161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6516871a5b8dab2940079984f6e2308162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8b04b92e3c422a38436645b64ab87163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1fd8651e017563145b7b3f056f7df164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f0f3088badaaedf0a031002f3aaa5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91b0206286bf3c1a2916cc49388cbb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a08ff8e8303a3968202d532a7a917a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896883e074483b83582c806b55bf4b6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c47acb3631ca5d9c715873988bfa1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83716f029d0e7453b544d0cb1c925c0f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e55e24591330b3a5969c1e8ca66e4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743e08f4c8357ea353f33deec61ca62172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdbc55ac8e8b5c8541d77d14d29bc4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f09c4f36d5085555f9c588f4a4858174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a81ace144682c1a68bfab9978ba38175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26df2caa9dbb5cf0d514d6bcf860c9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a059ef735334d9e69451a6b140ee4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28d432b595bc21f427f618e9efbf5c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93156fe939debed3bbd60dd561e7a559179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505f6deecf9172ca0e540848b313f57180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639a578b9b7c1adff0e66c48e88fc5c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0461b5675a1806a4b845e3aad23e565182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94062e6899c262ccd509cdb8a7f4b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019fa30dff65e1d0c8a44a43cb045ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e03a2a3f9732fd1ebd9405e6cf3cfd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b1ea467a70bd1a9f201604e0af421186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ae09d01c42ea4a0eeb2084c32b181187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d368ab5690d7328486643fffde82160188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d14df3f8db0308635f4597606a8e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e5aa7f77146ffa83303c7237712b8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e92724f379663890f024105262652191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae09127867afb4f9ccc17900fd8f72c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b6e48b22c528255181ed497595165193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da793860d9b7f5075e2285e6ec6410ec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a655728d0e4e9d126a2bbdac131170195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd7b1ab4de3724a5a8118194946bab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507bd65b1d0c9a89effc3df28c9e014c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb73a6ba7e2e8a2beb4ff53fa228b4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6d4942141d347171f84ad45dcb53d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0d84295390b3f7e7a4d7daed616d0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a316b0d9b67e8333f9892d179bce1ae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0397bb8a906f85b103fe06a30a011a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a21578cf805370159d9e1b2c43ea97203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84d5d269f9323f31703fdf34a6ea90204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c57558856e8a7ab51ef6766ae92c6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267c619e600a1b9cf09ad2df918078f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62898aa821ff172c3906d8a479844d9b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725afc35c1080b84647be2287712b322208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75e5acf40e82892a74f62be0b46685209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d234ae06731b802b734dd0b4460ba7f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68108dd50ed8eedc7727a9702bd80b00211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac1297ccac455c4c604c44983a7cb1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da7f2d90e4394636715410c1752ad6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fac1597777c7b78495cee07417e24214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551108da82a6679c11c5b08f18c0c8ee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f3df7c3e96445f462a0d115af2ae5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd11a12a03bcaf7c45ece48426d709c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250302564b3955e09f36a9b71e833b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8011a19183a53234637d0b5328d471e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae73ba16ca200ac5dc656785a1b63a7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a336eac344f278791a06fda574925221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdf14e510c02458aeb8633561ed189222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b246cbb980414ababf6592cdb9962223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10fcb861fdec1489932d039129352c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7113c9f1b97a477c015307d9283976225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe393035ca07bccfa520ce6756d240226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab403e5c11559caba620a3d7063002227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca190337f9beb4187b4ad5459fe9fe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae96196f0db535d5114a049fbbbee8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991884ae6ba95ffe1d1f356e55bd85e8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4657b549173acf122edb732bfc5b90231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed0c7c2cc933b1f46ffbc3e2027462232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bc7125cbd5bda466e43a0446df000233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41002fa84829558982b2a37d8660fd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d0c5130940be8c19110f2b5c71f7b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf2bdc6e0d1b353f88aef4aa72a494236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06e88df3ede5d0c6dedec8e0c23e85237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747b2540f03b0c90eed6c5e91ca2b4f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07069b734ec21cc6d426b121c0994cdf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee678c042f61e3e64fc15bbe4eebf0f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e060de0b2d6a43e634d3622e44556241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9588be8de66bcb630ac6a17ad7bf0e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5293ca6229fdfbd06210048e5178f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19daf8cdede6af2281d03d08483e22244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68dcdf2421157a4fa32d5cfb11eb38245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95477057b11519f013c597017af151e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187263504f0df330a07858e9d055f754247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b534b195c1d516ae4cb5447cc25e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece8ce1e39dff6bea9cdf6a3fd3c0f1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822905a1f78a6fb35f9c880ea93d80a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f7e8715e2f60964626b73408351fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce0280c031b7c91f93f960609aa813252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc9f6a4d65004b2d1e8c69aa4efed3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b684dd6b1e480628870cc8970fb596254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87423162e0c2472a447984dc5d6bff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6f4e40d0ba6883bf1d7b2f0279284256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4590374d7aac4f3817625dc766fe9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab90c388e6035cfcdc097003d79123258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04c63a5cd0162b52db8a5f60e2c883259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541efbb5ad20622dd85349a8c7016c7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526504f2c5a85ff14677f983cdf5c503261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f100a0544bc5919a1e5fb3368d3a54262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0afa49ae006b2fa3a32e44e0eeb71263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe21dcb25dc9f2c970191d87145fd23264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d82e27c5f17f8bd6101a5cc95e0d3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7725e723a6c9d44d8eee565eb8e28266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b34db416472b95cccb32d24fe00d4d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a81aead27294ffae60d198ca6684d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5ca6cdf4e0b9b1fb5c9758f0c6b39269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aef87d7e3a0005cd6a83e053e5fdae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014dfb5aa7e3453e1a781f8300cce3af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b61e70f95a8579507f8785d118cf5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087bc18d0d090803b88026c5c681b049273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e661470dc301e5734aac091c9d989274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746845fab64b7600d150532de3727241275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfb449bb978854c51dbd62fb9b3dba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885fbd7b4ab92d62e5c66af79eab134277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4b167c6107fd8d3f54ec2a4010272278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54ffc31609fae7f36fd1df667809f7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76d174418bfc54f4cc12325e728600280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf18d525cb128957e36e8e84dd4cdba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a318fb6b437ec526e78daf7128e83282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabc257126d383ebb4187396c2620a2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc3245cf5b12c2f8bf56ad77788fe1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12b0315c4ad9b71fc1640c5517d916285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212f67442cba69fdda8a0e86c789ef2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfaae9d5eb55a9c0bb0b033c00c682b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa139de9d080d1e406f45724a4bf6f31288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673121bde531c383f6889e2952c4fe3e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89101e3f64a66871fc3764dc6a97e546290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed6040396ea1be1218ba165d44727b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20269626a466b909e40591ab642f62292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf47695efd8c05582a10698a1acb29e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d094fabd522be640b19118b75e333d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119889f01ef057824a68a91d5abc8e93295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a602d24b81079609277ca471d851a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93684fd48543ca1f966bc91a59880fa1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e216d27ea0c62d19bf4d0a0231a5a7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4570733f27c4d1ebabb0fb94299a6c3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a744c9c9792384551d94b171452186300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7d1c12d148eef0bc08922a7d34d6d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcb8321f7841aa6d2237760f160cbb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f78bf4dad1e5a5753404ccc2993ad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772c6583a385229174c1856f00d23e8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaebca505b8927566d35dfa6d0919c9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e0358e055a8e72e9eff59c7965743306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9ae2497e6c2ca1d1e4de07ea5b70c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097dd2a8497665b281ff330455c8365308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c57afe17260674f78f33f10b7b94ec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d43390e6c2502b01b8f2d809b1f752310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9951091708a5a791c40c58ee5231abc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3607cb10f40533aa54015a673838069312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50288e4a652e4c04e42a8a55591c62313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07efaa9bceb751605f4102684de3671314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00e47864327632484233c32e90251c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e035bc8d5e756c3c13fc7e3cb00803316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad42a3b43a84a996984d320ef5d689317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80040e13a2b7719caa38e0ed79491474318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef52119d0d657e97d4819f2deebb85319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d481b61d1904c07c48eac22f8e63251320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48f97bd48c4a4f38d183483c5bbe5c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1f2983d02281cb96b8d4729d69b6e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d4f7149216592fe4c4d17b6772b0a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2c7d766fe46309bc94a113b8527ae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a87720803723cb42d6091c6e660d6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c18429ae0eef7a3ac30bdd7807b9d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcdb3f5f272f9df336f5edcb290bdd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a443826d12c9cd920e7917c07b51d06328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2197d2d3da2e29ebfb5ac797d01584b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbe625e09de5544dbe5d2622ac660d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416ad5e9909ad5313ac8bc1715f4b93331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7146b62a21a616e39812ef5014c851332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7e3d6e596fd141e5ec10997d85351333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42434de52e34e7a33313a18b4cfc1edc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aadb6945d790624b75cf1a1ac47054335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c641633f2377f60cf33e69323c319336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120a04abd48f943318788f86ff89981337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa2e7ffb1e107b13f39e37839bcd07338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a792a0b859f2b190ff73e1ed4dae6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadd7b74b8e3a8383866310441b6a99340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dafab9f30d4d3de1b178a8ee67852f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427086c45529f1f0f5256c0f17d9e05342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331967c33ee4d3b83f01dacb2179640343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56566f124121e57723303aff04739f71344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8937825af99f6d5f18b7b4bcfa6288345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b88f287c3f9a61e5dbc659858e9290346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545338bc87d0877f0f0b2de0650f0b1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d8174ebb64d7393e0ac90ab8430b0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce25335f1ed8c4d3a7bb586af3e5b8d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a426885c786874f46226ab716a19196350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947dd4c05cac5aeaa81ab5462287d968351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffddfb7b2d3e234ba88fa6fedc3eb3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285efeb0ced2e8599bc68d508017aab1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af39e77d75716f53d04f9fde72e4b6f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91ced5fe7812d6a5b4fdbd2996397a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0497649497d7a7ed98a41e3e0eac0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168e7cd8cb753c5a9b125feb24c22ba357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26117a53c381bfd11c6cce5d3b8dfb4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c950c99fd41473bac5b5feaa793acfc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7b1b644977f9dbd78e4a8f44adcaf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f35f2ced45dc86a29d19a1d25e97bb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064ddf1ae9fc44ac7c93862e3755d88362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f7c4f6b0a22c2e594164b74355af7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a32dfcd43141be48b5a6c786ba035364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdac89a88d229b6dc7f56e37fa181e3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578db4a3ec0ae99eaebeb5f83d1e201366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9affcdb7cb6c3c8945d86aee708fa42367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69121aa10c1f0b1e95e6556d192f1bbe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc0a50d8843a2745b8d6f73e9795c2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd403bd8cbaa7cf9e660856eb7850e0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ae106f75b6f69d75d9a5e77bd9517371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea9a34940e42a22f774308ae6dd69b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011859c6cdd00d9246a962e0bd5db54373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ad56697b59c27215bcc45ed396dee374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a358bc6af4e695f23c5eb5d4f3987375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6be8c2de5b2e7e812d3c024891a62e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de36c365ccf65ab35e4c0a91b5a73f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7e140d50338ef1d2f4188673bfad1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a35dfe6227e8c31540cd2faeac89df379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f771dea44aa3b21702f82a4d0e4fed6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44622df540a80736426a194b98baf253381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771a95e9e1089cf1b4215feb72e256a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a63b9845966726f66404c68b78ad0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da447206277f0ee96749c1668f152ab384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa424736828caaf5ab1782274d94fe4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e6c6b598c83a942d9de8113d26c13386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47dd36a544961efbcb759bfb0cbca41387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f59f4368684707a263f0322678905f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e645bc8d9bde7cb0cf823403b0bfb97389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4932f9e8eef21a3fd9ab2b0461c634f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c42eedb72b7e9fac1fdf718580da80391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbbb05a9a3190d6b37e83b377d9372392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb58aec4dcaebc683c728cf5e8a4fc3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bc88a68ca9b9efdf0ce2c94554a5b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeae286115f5e31e03679487257e37d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2997c4f39d9320d301b6f53170fcaea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7aa9b3606ae4960ce02950fe506cc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce74a7994955f63c0b1b909e0bc0e4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7591afaa6a09b82edf93bacd95f88399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf2dcefa90026fbd1791b31036d1e7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f740f5ae9d763b1344c53f304cada401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ff76677b9ced68dca78ad8d06da28402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75f3bce57f93a2fd789d63c308d4c2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee396b8bdcb8ad0ef647ccac65203b93404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb8fb84b8c5bfe833982a9b3c62f2a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165bca29c1ce421490d9dc6d62d1fd9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a07907be0e760c519bc2598d5bfc4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2347829d642e0a4b93ac02ff0a9254408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c1bacaf81ad783b88d397220d432e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ce60f7f64f1077281fd540b4e5433410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc8c4391945a1723f481c5a8e27a5b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c7fa7a67e92b71f0aafd5b21a8ae1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbcde939bf35ba40d0cee74e53ebb75413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0bd6e4bb542fef083aca3ff237b08414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8992d110dd9ea6b84416c56f9a172a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bfe5ed11997ac7153132fdfff9a6c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb5ece8a3638517f16e4650399f456417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9285e34ec713b95107bb0f206f51b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a05a270dacbf01d0032ff5a2ff755a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f934ddd706d69f0b4289ff66cd7529420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7237f18309b6290e269f3baa06c25f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76573843941a9dc4ac9c2984fad08311422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8687056b5f14074cb5f3c24e680f54f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932ec423d1c5da2cb3b00d085a0f077424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4cf70b33e3ef53178e440aeddc5bb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6ca1dcc8c66b71cf1f4ea5cad1128426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0b1514af1ea18f8ea5efccd2ad15f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d46aa4d16900868c2ba4ab638873a6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a95906dacdd8e1a722b8b5801fc75d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3079d04f8e6bb25490a5ff1e024ac80430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac3f326f9ae201842cb365101f0a09431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116245e83108a0c664a20314b48ff0d9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbcdb9ab5a028b54a236d771e71276e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff99fdbcebc544b70fb6644914877d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208219f8401eb88aa9401882846b46a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbc748f89d88af0a01f3c3780e5ee9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7568735d42352a2728a29d3aca2e7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cac6feb34c11f6700e4be4c1df0db3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502b3236d61c093858d847d8fe1cacd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ae79e7d66894f54b4f2b7634d8a2d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62c6b740a4d73d7c0b90bf183fc54f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e8f6e5cb0cec93d3b0814903ad563442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82141b721d140f4262f5176ad4b34d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945a232cd7562ddbd93e4212515c62a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85f8df722e17632178e0c854655efb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81124c77b3796eb17858849f8a91b4a5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040471ee879e61c5a7b5f2f6a027538b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abaf79462c79ebbe891ebf185c51d6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bd90cd2312bade8acd626722a14f1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c14a09af1d21097820aa307831663450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d70a9da72d1c23c9048516976f3305451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d17c2cc4233ff7310f48a85fb98ce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095153c4e5262d5bbe18ec215d69b256453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c90272c5e4e0f4d0f8e97cc788a5e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37d5c278ccad7441ea45f456b36332455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7011b03deac75d45c6f1e8bba05a48456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785b596173ab66c58dcecef4e63f4d8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db660a8f1f14d286ef372ea50a13ae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25753db2454d99aa5aa1ff76ec00c807459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3537c79f38d2dc01a1a0bdda647d9f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5a6778472d43c0c635b1953098982461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43bd0821aa5883daf4a226e5aec80dd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16f6f1bab50c8fb54e8587ec5c1df5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250a2b718344813770a6839bffcd15a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e13e5fea3bf640eb81d1b1d0591cee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ae84de4b68058b1f89284392a5cb6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f813ad8eb62abcc49b8b53aa1e9d65467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de7779565260fcbe2851e662e6af56468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6e9269fddac093866600cbd4d9f6d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12486236cdced1f97cae2e00e985204f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4087dfef6b977aab77d9ac419babddd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9b9141d727003c61c6d626b36a26f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930c01f02f49a37e796788be9a9e00e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e71ae3af70f612466f0c7702430439474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae306ea11bb1a47583fb249f2aec276e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45122a48cfe1501f46639b6c4bcb5149476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2929f60d6a05e7aa86027ced630be477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bf8ceeaa66cc6db0a7dc2e0114f50478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33a97dda15209c7d0a8afaa79f1c1b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e7f6d2160f73529a6f3498118f700480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054a18d0dc9795c2731329b4dfbee03481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf3510d573f4a7810b30f44dc72c14482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f503cb9e5f0f2631b0b8fba6f2816df483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22e857387036ffa137be8b15efcc63484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67c402e3c4a59d314d3a8ea7efb6ba485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e82e79bf3fe4dff62e973b74c6720486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777f069bdf7cfa72509d5f403003aa5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0117ebaab5581fc72a49726129c60f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e3d67783820b807ac9f4306690dff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e12d0c2865db330d96f7589905e87490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba2f26aed1fde859f6595d5cd4efb4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620851981d395405807d7cebf899eb1f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24f89b0fe973d6ff2faad35a08088a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee9826709bf35a902a73fbb0407f7f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bfe43f1b07d846ecc2b5a014a68c9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b02eb7c69aa4ea6b7d120ea730cf6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154cf2c94e821468e523aeccae39c3f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f503b1056a1eaa637dcdb3801dd17498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6c638c86a3afa9147cb3735df9002499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839b9744857a283a1efceba661e8a89500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4efced5b681b62ad22ff28f7dfec85501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c3b9232ccb2faddecbbbcabca5caf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b479a3d13f0be48e8287c9971bc75c3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400a083e43669a211ae373b620a10b2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a359f4a4d1112e550c2c927f8307bfc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ec066b716d33666347806b51b1aac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3dcc451015daa31d9eea2d67925303507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8509153b3e7f7940faf7ef6825d993508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5a8de12c1e39e4fa1d972841173e2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06e3e9decabd3786b9e7849febd667510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386d87abbaaedb988a5590627072fda511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c663fac5848619010986070482fe03512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d115c0f631e81462733c76e333d75b6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ef8c49da15a6dbd057be812cbea51514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a81c8e318c2e382ca2d26608da2108515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb15bbb702d690e5a4a4f8a9100a2a1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e19853bb4b2d47ef47e994f5b5c477517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b0615c68362866c7796dca3f79481518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e162d1a404957b78495206c2e4c7b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610a5978ca55401ac23b3c40b1c1ad5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ab3defe0f67d8ac7cc4c7532f59e9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c76a35983b2ccbe4d7119f1b844ff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5ec5111cf98581719ca9bef2af3c7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc198d6a43de56af5fcaf42a25107eb5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8a570717b86ad928f8d207bff5a70525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d819089f82dd5cb5791e1bb729adfe4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e15eeed4b1353ab27d4c2e51c650b8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440b633f13f0f1423e64461300ab5e9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02f8232774dd64973b10cf642668d8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4bfba4a0e95ad5888c919d667d3bf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1190f17142e26127eecfa8afaec02531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0e56db377569a12dd4a7589f6bcd2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cd52f8ebbe5e82a28e48dda481a8b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495380174b321f456dce97445c3e937d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16704dd46f461d06fb460045b86f8b05535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5560c567c9138ab6d79c491769a0bf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335ced753026510ca83aaf825f985c5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80fe94786a32cfdeb073092f9e38a6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56547eb648e9530a1727a3edafe8e0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d4abf214fa66a419c1b94c0226593540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b581efe908b2d6d216c2942fe1209541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e9dd8376cdf31233c7f84c688edcb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d541946a211e721112144cbe5f648e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612fcda79c0290ba2ca316c528e8986544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e62cf6d4845ed84fa98da5c5cbb8b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f52990bf8ff6802c1330602991b4c0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8c691867d9f454e1dac6d30b970f3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d06a86bb1fc06422d5595cda69dde1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbde8f9b5c837d6590be8a8e0d67747549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4641f4e66ba2a698dfed8dd621b6823550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d467ec5a632c83058033f46ad4465a2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81615ebba3e3d3ab0882784cee88f90552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2bbc6bed95b92c5848edbcbb594aa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4538f68edadfe2f5ee5dbf8d306854e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f1843cedefd2e497370a13a3d7d2b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff284a34ae513e8b037958c5dad85c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf61badd722774ce8fdeacef05a940557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6659608c5e1fe1db931bc5ac8cbbd19558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7759fbc9cc6abe4e5e66f3ac0aa55f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703848ff9e9752140e999be8a4637924560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd56acea72dcf1f3325bcfc57e5c08561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd976d708665bf7284a588e5d9ce61f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e977ceaa42de5b7e3a80518f88395563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c918277acfdb0aed4a6d846421b2d8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9357ff7d906e573498c77b89373e84565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d809562e9ca7622276d91c6d75ba4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4dbd22d7bc16aef299a953e8d5e98567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c387f34de590593243a02371adfc2b9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2bc7441130de59d644c6d5876cfdd5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942b4cc5dd883b232f36561801fa81c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd348f394fd6942109053801004b89571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c1df795ba9454c08d94531b036836572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad068d55db5b471bea1696db812c1f19573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468a6b8953e467a6c50bf5998acdfc6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71a302ec8cd978623b36dfbb97654e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eef00d45ce2d01db8e95398cf10b9e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273db568dd8a12521835094cfdf17300577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60cdcf6d643c0e033c0b133caef811c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c5fb04f7d6a07ae7c644acaf4c4c0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a56befaaace38d0d00392a2a163aa7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560517d3a1ca2b8a3f9dcdd29631765581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6345901d4e2166b895d6564ca6db1cf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f364636dbcefca8e99731731a6ad4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead36ad20f3a3ab8758a610e15ecd7cd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ef7b2761fddb571a7383ebd1d0c14585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d61090d99e6f7a9aa8a092ac2fde5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ca83952296090a91bd2fd642987cf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20ae5c29eabaf7fa857abeabd00fc7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9284cf2e86a0bae93e2bdf4d82dd058589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20156ba4f00f5ad37f6aae6a4f015ee3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e534847b80378128bbb87f9683b1e18591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab212ea81c96b59a3c6702c85c716828592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68457620df9a0e8540f16608c43f4c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44019d22ce45b0188dea06d839ea16594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d84d975b0cb2bd8162bd271b99becd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3256e4ed6db0e00ef438e7f9eaf0971596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df8ce11b4f6d65a3416bffe7de8611597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e4c59dcfad5e51fbc3b9b054de38c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e368fcdcd834808895b023c8caaf8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2c683d5f6bb823d3e58547f40180d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64125be223e724f431545f1c2228d9d7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc84d1060fc138500b6a4821b8104c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036a18f22c8258222b4e279ff2fb290603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b766c414f37f03b2a775cdbc529d32604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2c80b97a551b0a98bcef698cc6ab2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09805d3585e40b1062bd1300be0d8c5f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5cd8e4a363a689d028861945ec7eb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebccff087542e193509cb638772f27e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fa824a3a24bb24fc18c0529da0f23609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de53b4ccdc7134f533bdb5a80377aa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa66738139178b7afc57ba26c73e46611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795ff33d3b377ea99934ab56710409e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b53da901d2e2ebc28a4ffacaa479d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608444d28d39729c03bc1d578ee6f60614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ad3834ce3d659fa3952b7ed75c63d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018152f7a28defb712e5e69bf9335ae4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fffc60c5e8bdd62b0b44cea0e988b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390a0c52b7ccbad3efcafe0b2e7adf3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c4a5c9951c7746cb5cf2fa0fe8dc6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc32c4451c67719bf1635342e86d3a6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8ab5bde4c6a0374917b18e5885018621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e920f236cb66e190925ed494581e0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01fd167d9c2ac36b84cf2de5550c6c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c434d6a7e37ab00927b13a03fe92d9b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35196eb4b7ea67b1757ad505f5ca8e3b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adeb1cd9b8498dd5c0641e4f8d94f6f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f399c245309529dc32445d604f226627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79063eb7e164ab4b17a83bff687967e5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84447455182330e87d2e5b73b37b47cb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c1457a9384f014163d4d607759b38630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4ad81e8967244e590e472b77c1fc0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fa54f40f9a5d32095cf6f20c34135632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc48363694f7c78fb726de969d7a730633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c34dddf52cc89ead181271a81c2aef634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b403bc21f4f101f5281cb7480688e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6269feaf449ddf1ac1e999cd0032f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45610986587ce65753c7643f3bfd3ee637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea414b40b95607bf5e5fa645196638ed638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96eb7c76f9e9815903b7a3b9c6de0d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566d1d3ad60d4d2ac74fdff01e1df7c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8ea25ffdc517d2360a3619e5583f3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4d1c0a59d0f6922cd88f4d968eaae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb977723e467333be6f9eb7cdd78210643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f96f81d25e994784d6db0d9e0e99db644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13727e513d1da049643569197b4c5257645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421121fa1671e57041b7821b02be98fc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b231d2764a8a3518832b1cfec09bab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902bbb4614c5b48cf3c5b6eba854d75648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b901515643f6c42ae05e4ba72ab89649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900bfeac12469caa9f8763e1f2ff7e0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d60118d0bf3d6093710a691ab215a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386a7be58801db35ea60e663be04499652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980ae7bfb72f60b833c5154185fde05653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa72270c39f8d203a575bb44454119f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ad7eae97dbf50ef621c9805147405655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ac0c63d590a45987fe2ff4b3d961f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff6fcb9dced1482d7c59f9e55bb9dc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3f4f07685a610bb1217b9e5b59ac8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbfe110c6189dcf180c23d58eb4348659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47860e52c3571a87f10bf5a5ed108ae5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412588c0ccb820e85185c3e8a17a949661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27018fb7dfa015bdaa0d83bb3dc6da662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe5adba3a056ea440c0d58b2859616663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed6ce92b47316efba46c8a8e8ca35e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c5a1780fbb2df78c0c8d5db7fe623665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673193c857b3d7134bfe88410944ba9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893649dc49643dfa837c0a275a0abce667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d77b78043d1947aeeae600cc1584ac668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060e41ef188210f62f4386a3120f060669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e13ec6a1c96ce1bda64e38c088026670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fca7387e87198c30b7bd27814a75c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3347eda6e613eb5f535b031022604f8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f8a48ed2e0dd9b96c909370d09126673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf1e45993794f8a7149aeda75aa761674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a405bcd05a4153c4b813fa43f87e2c8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1925200a522ea6d81249012bac1c93b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c306ee664ca028068b0059f30435d8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d723b7cde7192ce8ac45f652ae05d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8100a8aa28f859a487763af1902480a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378d330dd6fe0c8975f2ac1f07814cb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40aeb8afcdaa15caf1890b5ae1a1eeb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261779c865118671e3595441f2c7337682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3102adb9f08e9426461ea68c0cc1f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fecd2fa1c1748c986c6583fd6b60559684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8736d422d46ca7b6998f0b967be6f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076249620d93cbb1ff81e633ced73a25686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638dd92f8ca0785bd74fa2e50fd4d7ea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027fe88e0ff53d00ea513be98018117688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f2712d52a278d89b2371076feef84689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996da13e786625c3019a8924ac3a979690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061df57377675a660a09883b6e811eb6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2ef682f6af69c9159512c63a16644692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeadc4ad013e51575b0f1c474aa7163693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f07dbb73bec77b943d7e9166207ee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe726a72a12c829c22fe720d0a9c7da8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1889c97bfa2dede7f4bfae526059768696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725f99bcd6ee502b44df098cf7cd1bb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7561c09be30f39e9c89f0a8c5fff4a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87b778525eddf22e313b18030c080c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02645ea9ee6a824372c9e43b21216581700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5971a3871ca67385284b347105d10701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dced7f81e660b60169d13424d5809b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8cf382a1201daeb5f5ab5a0a9e6bf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df2267f7c0d0a6b80988cdea09a88f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c14dabeb663e1dda3faba5d838ad2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bff8d7704c9ede5913997e73495cdc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414de20e2b00a4052ec27cc63f5674c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9705bcbc915ba3228594b2e36eadeb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa18b4f2c9f53642460d748f99046ca709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa685a263aa3e2583233903449fbbe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bacd99ec04ea2393bc9581f3fa486b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953117beb2e768cc3d4219cd49c5c5a2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e12f75b73ca437375bc96ab1b94bd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefc891cd7a2c9f527c84859c93d94d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b3ff15a973126758c7a1262126523715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570b4a5afadf9b1ae0a39678d2c27ce716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320946e5c2d3b7cae2223b290ae4ecc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929f8b888401d8781e150a9bd91331a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e28d814ecd63142e2417638682a1c3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af98a26a6948384afa11504e5f623d6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612865a1352afcfc96861cf0068dd467721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6535ee1023a68a28adcd43c26a3f58a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795332e00c3e19a76c939ec5b4a78d6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6d1f56e7e7e8e0d803be1c32e64ff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b080467895fbc5b92e5124601453292725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306e9c0e6867a140d4fe9740cbfc500726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff79cc84abcd2a810421a7a6671eb55727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e7be694090dc3416f022dcd94fd56728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f487fca932db39efc1b90ada1f2ec54729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4914bfaa6bd6cefb31f618f714ecc46730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da050c40e334ff6b4492e9703f5d473731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733905ab74713e225d423369afaeca33732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489654ff704dc25c26f32eab57c61b8a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303966bcb3551b423b0f7fef64ad52d6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607f4c3b858178cc9f6a7c740e04a21735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f488aed554efc8a1361e4aa2572b16736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387e074bfb104264d3c773d07f7f96e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b2f417c2ece2f9fdaaab34a2155ca738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641c1b419bd5ba06a05dd392c62cbeb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dcf6633e793c047a663a411664191b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05aba9a91fb7bd920014720735572a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfee74b15640541a70a16f8e4d7686742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3df3212fcc9ba11ec583e1f1a773d7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49ca4dada6c6c96c8dda3d20595604744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de1938d82b27d7c488a5cd67fcdf95745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f014255c8f5e567375e54b4a55922b7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e66835046c123413af5b1c02676b1f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633a404f4e06e5be609316fdcc91cea748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7d455635d7cb4795e1d827607cc61749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb8aed8ed967fc29c7b81cf2f9c811750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e195543c39849a217bd5f8c2eded700751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bf21e72c852edad51793f777c8eb5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffb2ea291c3ff50b73031fdba303db753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a3cf419f8ade3901103d3074fa843754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0579c4ca5ab9abe9ceb46ebab7c5e3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f5b275531f1ac166f14f7189cd777756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626a5cff43376ac7b81152fc0763e4b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43639e260b76283e904552fb95bf6ac758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba61c50c616a341de5bb187257e90c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>