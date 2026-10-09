--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0226d7a5956a7879eeb85d27aed011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f40a059699f5cd2933f6dd9f115d02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd854014e16b37d2f95ff7cf0616603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba249038d52f94085777189e764eb604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e2b5ee42908c774031dbe153f2f7a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3f1d2a8761ae141aec84ae27347c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be65197ce6f465a2a6af9051f23a787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2ab78d88d4afe04dca118bdc641448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b779e4eb4b52d34dd8ee3d1fd6b2729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf226de683ce2e015bf67f28030011410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ed0be9024bf097730fa4f88c046cf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360d60b80a9361236bae237a526e84212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025c2b3ee48ef0177b4553b56a604e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfa00a52519a4806ee6acc0b775b6614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbcfbe73064455c083895a47c34cca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363b55cd4e9ff41fd89cc6d1528440616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6ec83fe68ca7164a4389fbc702c5317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7dc2e6be286dfcda86ad963324bda918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e0cbd9a952112b8601d5fefd5c4ae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0aa5f5b46e9bdb5e883474536803720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46b7f12292ba204263af6e7050e73721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f616717f9eb4f71d76d634e5d39783122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d2c6747537bab0c201d5c8944fea123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e74f86c5f2ce9a8b7ebfd4d216f86624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ac9bc36388ed2f9dbe3a78d953a7e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0001e2d4189031a9872050a1119e7e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047547468073fcf5f8a0d92a0d61a52d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b0830b049b839142c61cf648c441228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2046f2c13cb7f4be2581b35c8b69729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d88c7d4ee357ff2f78d44708da1b930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84672cd8b83186d988ad5dcfdfed1bc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d256dc356e9a12ac40af67a031a9132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1b00fedefdfdba680b4d7c36fdd1833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c380cfd8d8c9cac5688391421a0cc734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abeca35c60e9e74d2ace1f663938e835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e37de780cb64c83d9e58fffaef9b5936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a913ce1a0f7e3f9baeca84759e702037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c11e390aefcae0349fc8018b970c7c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0fa8e16c27022c12005ebef67449039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe04e3082464b10c6ce0502ae2ed61c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b91d0311cb22f6f1a963862c3db9d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba6bc96d6771d2aa997c8490ae398942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37865c8dec98807fe463b306fd76fd2343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfafd76264740e8eb8d46e61a330d5644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d28a2fbfb555a5bd17eed1d96196445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cf17a46cece507639283c5691080a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007fc38a035ac5860346c87fd0fdf2c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21f240d2d370768813596cfa3609b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab281a1a586f5bc4fbb3d16f7c0fa749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b293ff5afb00912369a0cfb2dfac4bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252b1322de8734ca215235b5cb5d1e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579901a97ab71396b51a71a3eb742b9c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84e5c1836643748ff84e69b0090cba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9439ddc45c2216c8f57ea6c77fec154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74203fcc76d5b34b8282f299d8a87955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4a42912c4cd7b7f783355e766cc9e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facfd2fb7ab0c04c95d8c18e8302f4d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4beb7492ac38f10931bf792f6f3cf3958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d59f865b040621c844861db3fee8659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4cf7d826482abd183cc968b41b06b260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d46d930966873a506caa2e42bcffd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223fc667ae0c0781a76c2fe2f3c86a262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea37376967323d2d9ee4fc7dff3492663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce735459052e46a06ce263d7173b7a1964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850f7d29d60f3a927d47ccb0e6f988465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db462c19d6c14caa6d93354b763c3966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96cc4701414a9f087d76846b11196267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e71630678c094dece4b648c53897e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12417db9f0cd68684617b698c80a710f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da0e1029ac6d579f5d5f2ffe101fd270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59afc8d57dbabb667148c362e37aee771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b17e405ac8eaa9a24e43124438d83172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d66c8ef11e2b88c8b72f16aeff13673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4d9d49a9a36a50e71b436332b5ea574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17b3d429baf30017f7caf4cf5b1f6075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94529d54c8003aa75aed149102037b0476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914d984c5b3257a42435906b4356f8777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc563ff693d68f0e3b06daa3f5645cec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470792a9f7062c99759a7bb612c4dd6d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113f3230c53b11e961bd1f1af5f640980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35bff68edd3698ba10da6504468f76d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36094bcf2a75cadc0c87ad81f804868e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518cd0b046abeefa7c3830d74ed1769583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ebcdf980845417fac8e96d1ab1c3384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92207ac6da886fad22dc09ed321fa685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69dda541fe63985f880ae65a54da04d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ab5b036e09fdc4837c6347e772e3087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97c646e4724bf209bdd3b3f2ace86088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7482e81849fffc4623c1aaa6c7d9c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31ebbd1a3c959a3a63dcca4aad623b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d9c029ed8446b74624f0d05ee7e3691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7334f370c116efd9e7bd0dd8be2252892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffcf772003822fd5c0205b34089f6293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e4285e06e384c05d194600d7a1e7694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a00dc468122169d036bedc8e6316195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701312cef847f7ec196ab36bdb1f6d6b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db3b6dbc936a145bb5404ef8327f9497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23124b74874a90b1b04e9370c0271598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c2e1df26dccc52d15b4a85294823599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d7693f22b0b3adfcb71ce60d9c428100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a6d5cd1f7707a4cd8595fc9b49b8c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7deee452cb725822d5b1047bfaf89102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0d12052f7679f3e1f26602694f75a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732889b53e5f6d44458f12d7eb676f96104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74b620f328c14b5955d9ffdf37e382105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca697cd7146a99cba8e184a39d52bf4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fb2e0d54cf151b5b0845b434f8bf7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc33bd93114c1319e8a4f4df38599ad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1ca1187edc87742b1da541df4ac50109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f6c954aefccc377ad0f8e3e239c2c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4970928bc6c6a211e00fb7cb4ede0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59cb06bcafa90995c2026180de3f1c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5be0aa773d4bdf1e7be88171eafc5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4e163c1de932fef9570fb490d1a0f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74398450b04938fc8e9b48f2f32dbc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ac1b8b6c3035aadd81c1da2e80178116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f61a62b83c86900e6af81f4f435dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7ed4f2e9c9dd27452aa0f270ff7ce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75fb511d1618c3d122a07848f47c1e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328bf23f8cd8afa872e5502e755a2e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e8cf6e3d314409dfde3965934f14f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd73b039f35b6a12317e1e2271e52b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e52b48ef4e4103231824993abeaadf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255b43eab290a5158e6358cbfc7e53e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c3998af00daae9f9692c1a125e838125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7b3110846350100c7436b9c3dcfbb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd10778dcdc1bcd758c033d863b740127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb562bb8f35d6fa2fb360ea752e3e02128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fdff867f2900a15bf23a8223d45ba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49839c53c9cf56918faaf124a15a0b09130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f87c3db5117c72c3fd6dbedc8ca823131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08dcaac164f20c19c1c5a311f2c6db1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6febd721a590443306f006c11712452133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515fdaf0a13a0b3e42f512d7687d1e0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fd4ae4b77c85fe02a71f485c17c32135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe080b9e54d6bb2f8114fa18a45c003136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d44c470380bf6e5bd71bff63a7935f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e37d62f81fe3eaf56e2d5a38210d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7bc48d0f83fc21d24ef84abf7e640139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be14353387a55cedc7de124fd49955140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07526aa9390bf287d9687b481021585141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74735874410245b0e1967e48b0f9099142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03534286f904b5632ecdad10d9c18979143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43a9c77991f67727f73d35a7eb6e22144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f67392b9acaad9d68e58a0df745997145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa72e9e958643aea66d9f7a164629f0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd2c4b81276c552d754f91572f4d46147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47018989f3843172e6e3defdf1e7f54148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66c36936a7164abbcaa217ba0d868f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a03140fa587f2ff0ff3f412d34e428150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06cd23bb9d9c223592da13fd2ce6b9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb982d556c305d3b33992e42031e090152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293040282cd88731d4b9f88a2b30457c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6d51ad19a9798ab86784fcc355652154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5ab6454381be3ce895f6417084cc3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def28a673db9e7e097e37eb5a29988e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10b9278c821c1910ecc6e9407ddbd4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758d90b8f2a46804a3582dd04d36fe0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308ff80efffacf60389d56be3b355b5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf053ad4de4a155c0990ea89bf64eb5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42528dbe08d5bb667327c02d188e2d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db69d00781456d24275fc6db49c10e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe427e9f328694af5944ba9f17320055163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf6cd731349c33da703adcaf97cd3b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c10825353c75bcd54e07f218db27ac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90027561939aec132573dba89667201f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f14e32d4a66e25a7454bcf7cf0d6b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e95dd0c17b246a0367fec0e189de0a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36447327de23db880ba5eab68271c43f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095ec0413a9fb61b0691216e9690489170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740c26cc75dae39178788483a06e87b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495d2c605ad9bce260a724d9642282d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab9904d6178144c85d761f5ed33e9a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88b6bfbc8eaad6f5d9311884fd0961174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95a7fd890453b9fff35f65c56bbeb6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1e3dbed8bc0135c244b5fac14f305176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0b3ec887f411c1cf8e3a158c998af177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346af386eebcf0ca9e3c68f9191e557178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99b581f3d3c88238e6985c86dff3bb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f3e67c8299596082a50defab60af9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afc7722362c7a3d0508e8e57c09186181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ad20a63158feba68a074c2ae205d5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834779a1d17c31ad6cfc33c0ce8e3f6c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2f02624d31b0aeba9c5138340de67184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29a49d4f1b78f4a1f586a9343fdeb3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d70f70d2bb353eb330928a28861c33186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4a0115b8ce1b733e38d8ab64338c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d52076e0942eb25faa8108ed2f1c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812c204f3ab3d5af30c79a67d6fbcd5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354310904806151dd911e28f922458ac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c293e4c92ad7b294dd2518d703684aa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6bb579d2a9ef0693bde6964ae26fe0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de084de995c7ac4300eda007c61113193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad4b22f7ba390a802c634c9da0694b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885da5e8d14062e98c26b16fac602ee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17115741bf4623baf43652790d923c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2bff2a154c8352ec0e22ce7d854cd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410fbe12e532d5dd52aadcf1e51b1e3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886be667906a61e48b250f82c72b40ba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14827b4a75c07732c44265fe24abcf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f7b636d53da620483b238bd3921eb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99bea3cabc8dbbf4dc2d4546eabcdb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd46bfe9cc50205a4d1171e66b6a281203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd244fccd180adc8b504bddbad2decf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b80cd8ee4e7a9f373c41a2e727c4e9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069c1acbb9ef613513fc8121fe83cbc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad319d3e7e54a378f596f662ad087409207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce32a4869787293923e9f70acc3e571208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae07bd057b9b3ac470565329bc99fe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814293519fed269006bb9d8fd40989a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2519a333f3e8981c13139edf1549e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2357f65a88e40644afcca06947f4d1e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93303c97b5e8738582dd1534e1fea0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c646599de226be52ef18ed003b541d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f84aa3141d3b738c3d8974d0e406f4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4e3c0ae4ab4971c38c571d6d38d64216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bd449ed5de913a8d5124d14fa99f4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e26cb42882aa5746a454ebefb1360d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d6dd28a6b5ede20779b62f7b8d4b4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76338f4bd0dea431ba11bfb76e7910220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771365d35af262438c662ee1fe3e3c4e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6823d7e45b37e222a98106e2584c4b0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdd140a807a532dc334285851db7ba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f751c967e0db2f9e3799671b25862ce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71109a9e49291511150735f639bd05225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3739575460a68a9e7567e674fb2dc7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0130edc357b324e3479a4daee4907227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674de280ce22b4ac7ee4f095d38d26b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac81284f30e4fb0293ec099f77f70e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a2419583862bbf48ed557e30ad6bf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430b564d06c89cac0d012f9b4ccbcca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d4aa8d19d7a19f34e71212694af4c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c74ec9f361e715929767b74be72ac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c76718e8d7125b0a77035ef5ff8df234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074244758d19478eb9257b052850cfd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c477ac399b6ccaffb00819fe03605236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae428b801e3ad4185152b93c4d0b98237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0eaed64097d52bbf81716f6c01f8f6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d436b86d6cf371119e3c4e329e0d5bc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679857c8c3434d23a749c9bf999f230240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d8389bc7b9c0f563bbd168fca9ddc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4207726d47e4cac90c281eddabb97d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda3dbef041dc071daac601aa1f4e05243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba916a6d1cb9b1768431d533286958244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c30416d03f9d00a15fcbae1db34bc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30632450e1772a2384622b2d8a107fd3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d024e3ef2b566054525699a1c297ef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd09302676bf819626e4cd6e77ea5ca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed12bc4466d3d525849e8462f5a83c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9ad1b25beac830838a9d1a3b302c7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da5248b2ec1be3c694373d7db97f27251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18eac92362c156c3491d5e8b47c3ab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cc276d4eebbe8321d5481b20519d4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87bb6842053ccbeebd2c4412e56fac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022c64f4f736b7b046e6826c2b1a4d1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933659599c1550f9e084bf334bc111ad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4519476ff87e9ab99118a94b9b2ec5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756e0178bfa262451d4e8106d57361a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d0bdc74af58166c9f72050f769dfe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92bf4cfcbcc22762dcf2ca62c61a62e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf67f9a9a5c60d9c158aecb166de795261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482f07af01d1f071b8fc986d0dbd0c2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0f15c689a2c44f86d8632a308d676263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f206617239aba1bcd4f6343f364f83264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f656c3efbd7e302f01c4008cf456c84265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3422f0d40e878742ab83e41a5a4473266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d821443a9d26093f130694eda604e8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461de58b9fdfbd02cc19de9651e233d1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe20f6371c694513a18c0d5563b3de269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae29f48efe590579461518fa47458c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c377c3ff728e7e28aba87292b5a95d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabfafcde96bc03a2c6101ca67513c6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eef2007ee928898106299c6db5d337273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5b0b49fcc206c333da09a8e5ef6bf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4ab63caa976eb6c1f234a7670a364275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83664d54c757e5187788fd166874d7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059215aea077338acae1facca31a4045277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89d30bb944686d44c92e97e99a8f3f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b707ff3e23e024195a8680388b07fd6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80850982f84180880b0586b85b1778280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967dc10bc62829e24763ba29a9709769281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd6a62a253a347e03e78a5293a361b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f13be21a7c5bb441e070c7b6a4f01e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260dbb82f7d2c0c3f0bb346f56a6b9d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eff495cece798d30afb4deeeb7b6cd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237dc9035f51370216b5afe435006cc5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57988e9a43dd78b3c5af8cae2c01a644287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1bdd3f901595ac0f5f3c468e0e599288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacd1df9075f45c46f38eaa2efa04a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71858f30c2949dac61d75ec70fcf1fb9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f267bf315ec9791a16d543818d780d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2d8b773aa783aaaf5d44f5e80d879292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d379b4ad08ad1e975b0aa74653d0d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955f03542e5083a9e2778dc0148c456294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9603b39ea44b977c6978afd7c78df95295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80caf6f6282c3a3481d452fb442320c1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69094bc9a216f41fad3358bacf7713c3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead2634582b8b8cea774f0c3ec723f2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ba538727a30cceef2a01848fdd735299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e7762842b3d2f46bba5c1e249ecd0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa199da72f5851951d5804e0a99f606301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d916089a02f69093920c0269aab78302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797e09da7e5c6224bf2d65ac8462fd5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05813b4b30688db1858703ff5cb6c43e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02968aed56137f03a2211935dea35e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce477d6098635e71a346dba9f26bd059306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e19cd3f7cf193b37e13db3040f6f4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c6f910effd80b06dd3e660d0060bb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009574a3e1a193f82317fee19b6e22c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fa22cd1e94d0a6a122a4a378de0e2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e283fd00beda61e0e68e96eb3273d8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca989eba447db5547ddecc94fae984e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde624262211d6cac39ed6f19e91cbf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322549c800d1ed8eefc4b7a2679844dd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c7f726aa8229c487d78b50941af53315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff784905c4192aa8f72cc34dc4178be2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ea7d47809bda25455bbc2a32e65ee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cddd838f15c4c79e7534232c7d8ec5b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f122801da4afe93de2375db15f8fa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351be46d6a336d7955d4148c25831945320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b414854c9642b85be7631dc3768ac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cba0d23be5397e319e09e16d100b0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e076dc461f87f432c556b1059f5aa01323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6252a0e73210b3c3ef4e1b0e882d83c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1b6a1069e6e84c5d28a394c3ae683325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af577ebc1f20bfdf305199776a62d48326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea3d6ba2f7374dea595618c81c4a06327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea064583c5d57109f0411a689dc6ef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61258c97b300a9878e816f076f8cbd05329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb29f61615dc2f8a18635fe5e3d29c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a2006df6bff7618bb29668c003d1c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f21a54d93618c5013841a4a1b8dba0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5161153d4b1149394638e2340c4b7f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838de451ec57526ae60374aa0abba66334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f294be641def7ded59611403069fe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ecd20c39afe91ea8815ace6ffe184336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f06d58beaa499d6d0cfe64cc4dcb5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39023f68c435442b7248d7edad3f3a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1934e5931032d00a69d5787e8fdb05339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39e52b99dc08858931c57e2e2bb3f0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c854fc526a965b01f306254fd649c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe8b3d5c7e85ceb5efdef7ea06e822342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94bc9359c2fb2f57e15676ae55d1fd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9981db5df6655fcda89329fa3bb750344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6215ba6e5766b570ed454a9c5f97e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8faf86d37db97b900ae276aed5191346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4044ff77baa8c996a4b72b760144d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000a45c039dacf536a9ad53f6a43f30348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16883cb59dcbcae881531f0cc5d07a7b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ade342827b4a42091f8556b545021350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53bd6d2d71c0280af5f0909e0aa727351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2920cfa05bcad2c379aaf53d5dcb8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0af90ad51b7bd12ea6734b87ae8cb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871c996688dddec43df245c2a621147354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88be329c02ad8f7d263dd121237187355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8974e8e2927681bfa7d89de2682f02356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1b536c34959964dcd72cd214525ab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9d1364efe9cecbb8420ae755d95d6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a72e6aeb85745a387a2d153289ef20359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3fd451a2aa6627c8716d8e689057c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103c3604930aa2c04c0861bdf43a303361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570270f6e8242c9c789482c5873ef07362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbe0b5bfe10cdb7a18643da074fe3c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d0f61da719fe4451469e9dbe3d98c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a88e6fa1c0ac162138185ca700a76365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0872781cec8a142eba7e9e583e2864366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc252fa784845d73fb5d303073a3944367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d0ade106695ee06d3fbde6bf9adbb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155752e8283059303c6ec26b8176fd3a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ca9d4e5a0dc26638a68ec827cc7e6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792993c2f442371ed5af366890fcc64371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868b8ca5d7b728c1d286997123e8a38372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d8f811fce56875b6b481125cf9ba7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c080a9a51fb2000b97ecf562dae12374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8439bb25923e2abb1c2b8adae0affc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cf9b2802f9c8d2cc2a960e3150fd4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63999aab83e3a65d6117e33986db7eab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803c41bb4eb3796cfcff14cc16acf4e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08481278b012a837e9c31da14197144379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb2caaa2c84cf375d879c2efdab3bf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f0b73be8f22e282d4a2ba7df04825381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69f8183cedab519019546ac23ae72f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875374e6d73789531de2ba30b2f58b9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44572f5fdc8d5fde3ebb41db2532958384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab4cb373fb4252076524659a4d007b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2755d04b1b6600ecc23b669a10ccf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf881793632bd3bfb00f04c349f989387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7475be771373b6051eae749e8c8a0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67872f1d517c98998aa3f3682cba09cf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707555d3461ef0568696225c2d0123c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ed92c51204dbde03280739190795b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ccf2a0b5a17e7b76885d789395bdf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e3d9463b7d59c360e0aa09514677b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4de749be812633efa3ed27862ffed8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ca4a9b35aeee86ecca3ef0bbb73f4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501caee33c2ad6c19661aba0948e56bf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3d2236a93e4ec7493bf52cbd902e1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341ba296dfc18c5dbeac7f63f447165398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ffab3c1425a595e92f23cd342b3f5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd49a9c46f4177e4afe98c8f73d5839400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91860c20eb44162188e6e65a782529b8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6a1c829104c49ff0183ff44cb2ee5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921511bcdf33d4aabcb6d6c4bb4c68f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1d092c6f4e1132e5bdeeb70d297de404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a448f15ffa3dfb6a2d648ceb850e5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd34e33bb1683ee2dab10638ca5182406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987049494437c46b55574518a4547958407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1f9d1abf96d071dc10f3d762b1b86408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c369090b05d1f22b01dde89080eb4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3e6876209497f45d57ae17163b724410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48440887340c21a9fb7f854c2fc4110d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce8cde2e910d4e605d357d602b72ca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2176013c660d0282a3f870073d3660a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ce461f6d9a3ad49b98136f4da9028414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bd5b4d566c530ad597cb678e8f104415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab07513e830a289cc453ebd9a2791ae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b018cd3c4febb7239e489b9ee23d015417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f7b94d3d42a215461b023b036b823418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cade1b2619167ffd799e472fdef7fbe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49ebd0033d398287f6b7c7bc903815420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec720c81306b6cd5d6d6dc130efc358421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496430a5a9413dba9dcf7d4c7857c7f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3d69e5b9ff4ad83bf1a319fc5c9e0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8002aa2712aeb0059204c05441767424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70625000532f633ab23cf501141d3db425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6f5c54fe9d222b5f8d0e0e8e13189426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853c3aefd32255f09ae15368b8855a2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3c5d6178b58ad2de0d5e68e007897428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30324a8fae4e9e0612c79a735925fa50429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3f148715541d01da85df8b225c062430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b181c2540b3b1c6f590cbd2669e22431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6616427b560a66cbb80c7c881ecbbf1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7d3ef44326d204447c0e42717def6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089de558aab1b4fd221a2910cc037a3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517019a9bda433232090dddea80f5f9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7e3b6850f206bc6163bff9c422ff8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2f37a8494f76eb5640dfb69dac357437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d951f92b5c566410b49c51b39f4c38438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b626730f84de1ea792a1bcf69d729439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf4d814398400eb6bc7625abd94c21440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50de843a789865514032f3234aa6f5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4db33c9c8f75661728805b911d8a6c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44247da01b2586fc6838d8efbf569e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f232de84c1ca260393959966b023948444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f00020fa3439698f25f9ea215fb606445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836661af57a9c8d5a4ec358c2039399446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011b8bf308aced07b68b6ef3c79539e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c051be10b46fa840ab2158707e7993448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9b2b6adf1969a3c652c9e16d2ca89449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4882f4703febf0c82e486e4701e2d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2c32392c3fa7831e443c0e8f236cc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429ae7c6d0cdbcd2f6709b2f9f28d30452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12733bd332349bf90e5bac006328d853453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e3528315f40793306c539639ee8fb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c8f0bc8c9af82da50429346fd01d1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f070da3e6f421a2a8582c2a08a25f1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259acc7c5584d1599491fe06859a825a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7d1b5367b9ed6b3ba1f7efe52d6e7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db22ef30cb99162a0099da5fc860994459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0932b39a53bf98f1f2b0e055958060f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c64ac98b4929f36e7ff5890d17d78461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb959f05d71cb6e38877cc78447d9f1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8249598ac30accc9e82d43a052b942463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81363e3e57c6b05363a3dcb22bee582a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe6d6bb5862c815f8c8c33c6a58fae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ac96b3c21418a30424e92fe052d86466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440912808ec564c97a8aca043c51c37d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d2bf817d2e6eeb744a3d50d3091a2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f78fb0988c53e52855d0b13440884c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b72e671845319934fc9948daecfc3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc31222355504299db1c6623a0f1e2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa34c32e79f32d4115d6eb32a5bc548472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018ff51a1ec4b8db35f6bdf534e3104473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c52e67c383afb8365f5f5593ce3a9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2eb43009c780763e2ddd763468d5fb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226eb75a89888b8f970a3c14e106a39b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2bc5c397de1ec84be4525961c63f2d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be60254e36ed2e5d5fe917943c678f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd1009b0e5d03f5d3af5937ab358c1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e23f4c4def5f832adb95774de0740480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b3f4b1ba34716543765f61e9a3d48481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c70040036fe034bdc6f49b3554ceba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86c27a16f0e66da859a4d3f2a7bddb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcd7ea9d6611bf66959677bbec5892484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076e41ebac18de80aaee9cd05f51b88485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb337885a23026962f9c9d03f65a824486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae8c121942ebf14ad59839c9598427487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02138be8bdd40ffd885d8a6c2a2fad7a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215c289bd7e0906a6938126fae41661489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec671f0a8551a377b9a29eedb5eb25d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d7d702016fe1bd5956b1af48f0e15491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7c0b46e7b384bdb6dbfb2d4be9e50492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08506f5c39d35b866a376df29dc60686493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761fd564ebceb0588688d0e018e9b151494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060a7d799e93ef7380f93fb3e4e25b7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0f16bfddc56e1b2b52e82509c1c84496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95c4738602e99acfe4f7914bf32e86497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc51f9e927f74ebf95118e58a825ed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0ebae5622080af511c60a569fc531499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524ff90f18102112ca5264e97a0ce53500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f4d4ed8b267255d1255acfbd94ebe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6dd6df407806dd10c63f8db1822be502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b001c090021785c2a1ce5d8aec1b0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a21bb17cc8de7850e08017c907ac17504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407513a00155ef5f9a1f585327b4e56505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c8aea1b44b3ac64da4bd661751ed1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0caadb29c4bb70c49530f36176303fa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb7bfb7d900bb0de4647cda4eba327508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022d4ed72fadc73d3fbf62416534513509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2c11ce21bc0ea7106a68116be4326510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbfbb1fddc176763c39960448c0c41511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0a8591719bee94e05cea6b4728c49512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be716eb1931d52ee589e0f100b28a6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24715d5bad58dd158b73d1e502e89098514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385badebce27f4758f2dc63edf5e7877515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee861fd19dfc02c7a06a00d303fda2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f833f551aaa33f8a4dc6169b7dedff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3c7ba40c722bef25c15b204140657518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbeb86e89f091b93ea180066680c0cc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a960cac043ed1e8e770b5f3f87ed7a0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148a0cc678e4ce5551d603206d9493b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c69b2e205494f73afe3e62cc380163522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a69fa0c71183c7e28084a9a266c6e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7240fd46bd5db0fb34f22bc43826094524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574d540b8afd32227d7a9f6435c29a3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc35093448148a7a107d0b84a664237526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd2a4d85924033bc0f1ba7bc6d8790527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d9b78befd7943fc5c46ff4a23e6c9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b56b68fdae4f74b5c0b4a4a98f022529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61840862e34c2df42f65e0cd0b291164530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e85fc97fbbbcde16bd6916f960edb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b40e26a8a308b3be3f07bbb6600c84532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b60010ac5773542334a0eb6ca4582533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69505e27e2e41ec4e998b42338f74e8a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea48cd38b37616b5b0d52034fe7c158535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f9438ce186c9f2eb75f458384230a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a9db2b24a7db1561bbc9caeff3fd3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef7f709f9ef7d0c985d51d34c14234538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ef0ec674d7dafe79866c7c1ccdeb9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0637cd8b8d659243d5306a94969a0c6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c097c7ccd9fd6cbc16e84f2467640541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eea61cf8a6b0944b2b6742ee6089d5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c416df3c3de6fc8d6ce16858dcc398e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da2abbc7a9a9ee2566f841a3c50e8b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a45db0dcb70d658c63fea07c39b07d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fbf7908ef2ca46aaef814952e9627546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84a9f2a4ea8441255c95fc5366ca05547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a231942b7b796f6feb0a06d6af243a8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad8b308b7fb63d5bcc5ae42c75e8a4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf018dd7f729be97dfd4c0dc72b308a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd793ddf82e1cda690cc1d624f2584551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72be9dfdb2cc43776a0a768f40161a1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66651dae535941d88c96fb81970ea4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fd812368c126273978af4b1408f9e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0e972f5ed14f0a5d3aca2173bc26c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c64a89ce82f42dfd28ccb7b3db9dc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8301912a95f7d10c4ddbd19bd1713557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbad74337a30ea81b76e0a353edfe28558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23520f07070ed97828db7678079b6a9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3becbe6d345a52fd0e2d89832841be560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd61a52b0a422c22f7e7b21b8a74759561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27f193a2a57c65a3e9c86c2ffceddc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d32653075e2a696433e8ddb8b90cf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ea09a6dba1d55cec48869b9bee530564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73f95929f7a96a6b62b424bedd229f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4969f1fc29540a3df2f003a99fa2f5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabf0f67fbe1a9895a6398aaf2e4bb9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340739178d6a064cc4e01ce26225a91568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c851de996da6e6b5cf12241457d166569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35ee0b3abfcc309e298b3418f7bb53570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3792925cc983a70d27138a745a1db3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fad811fcbff30cc7e076ae41cd622572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73bbf71133ed1edced28726ca45d38e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1295108f1d4e5ff6801e31b482f36574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005563bc1d8d3ea54ec87d140ad24ee5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee815445ef32139603c3a3d31f762164576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9622d1619a87ddb7a780699f585320577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6f3a18ac76e8a771ba872f722080f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9e3fd1d6835b729e133356b13f823579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341a2a513ee7fe5ea52c91ac6f5f2f9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b4b9b94dedc561df497979daceb3b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91120230c17cbaca54b8d4d2676821b4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b76b6f2b27c7381678b829fc5208e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be725a650486033cac0c01d1deba7de2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb05cabe87cdb8fa6bf637e6fd0a7ad585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89085656450449ad1e928355cb12cd64586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fc5f676784e32d9dfa19e9e57e24c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe2cb934df90a7097ef99f57465aaf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97502a24701afd540a9d671b677cfaf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593de472f5c93fe44a107ed0252174c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697f621f8fd5f519f9cb19a03682f73591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18148c11abf1907d3f1b31129ca2072592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803a6be9915815453c1fb63bf3945fb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db62b46ee147dca6b64a9ec354b0d7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0920c99eb5dd66cabb58615206ea6f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ac6442f7bdfba2d013b87ea26caf8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c01ebd5a8752b4a5d110b1b10d66d4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450da0b61832ecc7e349b45b8f592ad598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85b2a025235cce2ce6f467d0102721599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7baffc27b207e7dd30575476872de8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298887c907a4dbac401156b2e97ecd7e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445606e07c989c36858c3d993c3ae460602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77df4bc69b2d49236db7d2725abf044603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cf88dce2eef0e58e3209ea5b555c4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9589f591b571c24c3e09793d2f1c6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbaffe15d21ba1787339cdd7f9ad44606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6cab8802fb34f2bd3a36ff0b035f7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de758776b6cc413936aba7f386ba8af608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd849d45ecf7bbbfd718339be9586e87609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666352585c9117b6e8e4f242803f1855610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447722784189fe88c67e9be7609197f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162a0150d2bec90a8863647f4b72188612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23d3cc562d85511a2f6e72b5c2756a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f787db48e5cc03531fa4fae125570614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71599a5d2f0c65577c9f938e25743e72615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8544c87c4d1bd0281087ee464ca1d2b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6dcdf82ea87675abc84d6d79375c2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8bf36b81dca5d18b03c37d874145f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af3f1e11b972efcaa8858123c3a8b4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc9017bcc1cb07dc76ee6e08965fbc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfe7e26c99800234fa1189576c6784621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2d501dbe7653e16a0cee3bf840bac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929dc5f9c1d16391408362ea552addb0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7d13f6a8f292aeb7e65583379aae9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18534ff11fdcecb0a6c6b7408dd67d76625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c2dce0ddffd9c842ef34ebed144da626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd24b454c4eb7287a63160e25d6b76627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c806a42b09d9b3cc761fcdcee82b15628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a73ba3eb12ad77661e5b699475269a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cc62f991f696b071aca2d3e691bfe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc543b403fa58b9a95c321d90eefea01631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308643e4583f5b87de377a8b69224bc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c10c210e2d101de57f4b75c003178633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55dfceb6ca02ba0c6464d71e4e5912634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5471e1b663a1810d019f5cd7994746635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d5233531bb2dc91bc0e5951388a8f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf457524c17c6af2cbadfdfd8c6f60637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eac28e264e0a76326ff07fb5e041a3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d2b5326b275509512805d1f150703639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e30da1bcfb93ceba1beb59327c31e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa51dd2dec6be8de3e8873f77d9177d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83b421378dd935e91d4fbc0bef1bbf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05a545976b91db1124cf3d3be8b01b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7aca6f9396829760ed289ced796079644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7da94222b9e88c6777f31f3ea6e831645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d23527a32e13a276705beae6bb8da646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8ce7a669333b181f82ffbf0ba4f2e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62060013115181378560a0f1806e77648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07855994ddf021271d56209d22369b2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50789bab2ac3dc09fe0f46dba1af7cca650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533c6c6efbde0df27a006c4f109dd31651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778720b4dc5f12a8e7b1db803494a703652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80a37255cb543ad0fa70bcb69934da653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ad370ea79f3437db542dd06ed7f37654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4598cd4681250ea2c0e9b8b4da0a3d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fef7024f15745dd5c215f18cc38914656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c16bbc54284603b85d191d276a857657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a529bfc45d8e2e64cfca81889dbe55658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4dd0d5de115b8ab1eac32f500d8d6f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b42a6d650b46f1693266905904ed9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77504162771688ed458d92d1078c4f6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e178b1e05f22e06bb5f6a95828bb1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb297f35d48bb47bdbdd2de78423df663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcb8e8d08b0d60888a70d4ca562344664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c666c5d17bc2161b1076424638ef0d5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483ebc9f5b0f36470a651ddd02112e4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c8ecdc0bd8270e5aae46816782986667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f723331383aca04f3c4a595dc17a6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28d95e14bcdf61e520c0d8426d76ad669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443aae038a7ad1ec3d631d915404ce46670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ca57eeb51c17552cc8cb87b1a75c1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae01a7bec2f9e919d17f915ba63cc43672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149e38c70b1d68ce2254a55c3dc171a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6580a9ad15071effcfdb2ec2759f63674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3988021de408ddcb8cc8d1887ed086675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253090fba287119e14611de4d99d7eb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d2aa88b901bf71418556318a07a0e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1517bfcc889216c22dc56c64638b360678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c8026d5ff6733c348fc6665214c50679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482a57f33b58c272de00412fc5c6039680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46cb55ced714169058cf7f9c9bf9ce681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551511cbd8fd833bf92f1231d7dfeb80682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6605541053b0a0310f77d47f14bc4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91872ef320a8e5be11c1c4497562f42d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf94ce8a54682b9a12d0b3e14f2a815685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f1304bdf1cf0896970eab3ead2aac686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160767aaf34a909bf1c787176cab6491687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185a6b08c42d12ebbc721a9171aa2b8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0848e2308850182cb8f8e3d864af7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421c20de82baf265c4639e5e376dea9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebf04c91670d6310867fc8d928cba6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7dc8a16c7aa7738118263dc15fc4f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f16a2d83b1ccd27e9fcb5da87fd758693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e6c969078bb06f52f543cf3315e0a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116e277f8184df8ff4b4a0f6a4f5697695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe744f1b8827bd40d367c09d9fa0ecf0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d4fdca932a79d130afcff3999c56d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266c970cdf26f271734c055fc796a42698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade453d6b154a0eeeed2b3f0ecd996ce699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba02453c95c299b6cde76b3db7ad5af700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfb1c1ebbca31882d144036c0a3400701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d694270ffd9022f08645c4998ec5c7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfb36691c77765e7ee185e383415df703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c8e6028482b329b1433a014c60e18704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617987a4a06bc5c30193220f45221e97705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c505d5b8f92b26dba330a87c2a32330706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725c11282d52e10dcb1df518be3d617707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c103498244b3cfe4359736b8751ac0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fdc39a0e8009634fb48a3813c2bc4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c92d0158161c139a929b48388cb39710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd87f2314c3a925d12d2ad4bf3b7c1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eddad1badebc981ce871344025cd95712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a34ad7c6f0e6d93b7256168e95c90713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd518ee972927b9479b7c4116cb09c79714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b28986e70ff3b39f41de20e5c7cfe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8285dd7911e5f2efab4bd7d829fa0df716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c00872e75e893107acc09f9bf9d86717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61794a463cf44fdfd81218898da453cf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b14118706b7840a83b18c724e93737719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41029e9f60cf5acd1a71c03c55beb54d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a893dd142bc8ec619bdce2b367ae3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d57044b3a89bfe389ab132be9a622b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ff57a0f82adb4fa81cab3141ba1d3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5a2e9d76fa815dc52bd474b0ab25c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c23f76838d181511aefec6778f58a5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac5adf9bf5f9a3b4787bcb4820d62d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6d7fd043e8aade8ce7627e3758574727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2e86125b41274dda524d649c0994a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702eef6c78c03368ef0caf8beb47189729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdd65a8a7a17c70f8eb6aaa09f4517730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507df97c647700786611f052b62222ff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0efe67b48fc844954f4279c8ee01f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415dba4404bd9b6cd056c69ce863a7ea733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba81ca529777082d109e935d821eaf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efade04c102634928c818bbcfa0678735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201dd425140d3f8ea312abedd557a6a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc29611e6bd46256853c016eb13e60d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50314d0b3ebf5bedec8bc2357fceee738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e8fcdbc5f05353d4bb20b90de1f80739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b23ec9d02b3a05cdb8afccc131e08b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915a3467c9b9454edb3e32843819b5a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192230725231d57c269e1034aaf76b09742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797d10bdd000878da5f5b35f3b393dd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f72405e09742bee760f8c22573741744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118958cf2c2fa0b76244bd3c255acaae745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e21cd3ca11405035ffa3d8ca7ff97f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f5798ad02b7c90375a90fe26cc4b6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78366b45f6a1bd2df349b6526e6563748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44195fb0cbb46dfe63c81cdf4aa7a614749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a39a25601762f701828cac59cfc240750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071798bf65db9feee9c6da6df3313bcc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbabcfe0608088064043fd0898de382752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f2fdbca04b00445425f1a8cfeb20a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f9f2cfe4456c0ff72a125e7c533ed754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acacfca95aba9a386f8feebdb948ff76755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45780c42c037059ce10fade061d8f3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e77d9a0b7705faef245e1dcc914a7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdd0ebbae3c81d5c2e64966989a533758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aec2baee221aef45bf3ea6591ddf74759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cb3eb68573c5f3a5115fd2faed5ae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53a676ea1e65dc5bb7b80be11f9e062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2380c357882226abc05ab3e538bc1853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ccaae6ee133b7fb97af332adf58714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768471269d60025fcde51aad74467a0c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af377050c773dc963640172519cdea0c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b0c411db72cc61fded5d8a9f34b157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf15789534bb5af15335749f98e5fa18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d2356e68863efed6c141dda4a4ed49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a907ecbf3aa620c49d1500609aa1a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4d2da55c1956accc3eecd7b57056b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e05eb1164b589dabbacac2db2eb72c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539bbfe75831a0ee7f4b5b6c23b2bc013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098a62bd5857d2465d33ad25e8febb014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf4e26cb3babdc2f230b34a3d0deb815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c565c80c1a9faa0b7dc84b708e61e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11875bb0071d1b173a67cd1a6c0c5117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbf40b5da2ce147ea4789c6e6d359518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b02260b17736309fa84745020085219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54196c83e927d7977ace6cd9ef6046120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d5a7e9f487a6813dd2ec02b3ee47621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33bfc5818c4beba5b9ac20b6085c6e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e5569533a947a29add4ce71296bf623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8bd7cf1d1319152a7aab37f1b516924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc9768658f46ab4ee9658566c8c56f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb2b83cbd69243c31fd1e9cd348bcc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b918ff5d58a2efbdfb05d6df67f807027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27df330885b711cc11f4379144718928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a3e905ae5aff03a5ae71f1459b75129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c8300bf307394ed1480d7ff63bfea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9422f6585633064f9c59043faff3a5631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7cc81b7fc6c1a4790a99811f3bf52a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182b2e48b901baeb8ab660661b0ab6e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ac92f58f0ae762a8c905e222f6ca734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade33d4edb0aa365f9acc3b41a40d6835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee48099d7a4c06a73f733298eb183736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84661a3b2a902c5fbb86ca5cf30042337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc35881ed604d1b2a79d4aa5acbe34e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d30e8756054872c5e8d7a48bd9691239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff954caaf03c58b5e19e16ec8bb78e1a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351eaf16a61293ddd83aa76b62e635b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae52dd7b0aca9b1aab97494a10d5d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc2eed0dda0d1108c7441b451b971043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd5b3cb93cca1942d747558641690844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91d3ba1552b072defbae565c88c99d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1497bc4afaa163471bcc8d44bdaf7a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c6a919ff637582f34451f1fdba94f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5691a8d4d66c6d17688ab846e6cf748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cda56a0227afa298fa8968b461502f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed66e0c4642ea1416451c9b8f4ba6f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834b9a504a6ba195c273d53bbab770451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb906c5dca8cb5d76182f2f20b46eb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b69d7183921f40b7eea1af3e9fd56f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977dc7d1287ad689bc4db93443ce95d354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897827ee9dbdff5d9e132026e61d334e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd03dceb7521826fb23a7edb2e60b656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f20707310e69e5b65fcc8f4a7179a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43017a667280fad3569125578141a9c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4496ebabca293b19a6bb6dadedf85859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30805670bc157eeaa04d29b4d6bd0fc760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d22189ef24b95d23fe3ad189c5d7fc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c57576b36c873a931c0891729ee7d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65927663d4abea647b6f32a32d6f034063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb29989f3220a5f1022bc8bfe1a71f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9740dbeeb718ffec8846d12d23304965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1851daf79ca9f7b1260e5af4ee30866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a84d60760266e3b9641507accb66067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19b190846af20c94079577392fae6368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e02be168f880f1e68c7d825d464f869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68654f0f566a2ff40af1f8871a7e632270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa305a29a397c528273f0865bad3aa771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9782420f32871ae87ccedc76d466b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1670d4421feb4eabc8e2a725170f5373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d18e969cdfcc895de4d6c325cd8b3874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2b6be4cb73b42c83f8e9ac9e4efde75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71764b69ec21faf942db399a2121ce0c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeaa7b6e693de9c93b83e6ba0eea5b077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5fed74d78eccc97afe1b94b9456e578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4dfa1520131acf68bfaeb2908a320079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff395b1b3817c5368f3e4ce57bbd7a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e7e0d7bbd1253dd33bdff96a820c081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5398e29ff216eddce452eba7a3267b582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62e7e48add2f80f7ce3ebe78ff4b8383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589322f495a18b225d4f394fc461a9784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc503689260eff149a713a6b0fcff8be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a88db2a30d9baf20053d4738a89b5786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eec4281f1da3a077c97e435096783387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c137bf90d17e88399c2e2e795baf00a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08705d40100b9c793a000911abb30bbc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e33918c3b463d636f56f798d0766b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57943c27b9284d9120ba4ddcfdf6c5a891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387dc9a91d6c64ded0caf56e86c7425792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b0c547897593240d8710bdec4d82293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a54dee5c9bf65cb68a727163d83e9e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fa6a219cf1796d4d6c3745ac7401195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa292768ad343fee6554772610c4ee896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b2228c61ae736b0082f66c05932b697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cb06667995e64e22dedb0deaddea098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6eccb13c554c002e9ea31b86e444499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77941174eb745907c87a8cd16a7281c0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ea808e84e91a39a3b196f59d4431a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054652ba2c4f172cb30b46615367cb9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162bc618172f57e76e349d13cfa860d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce22af925c3ab1a084e76e15ac86c42104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593bc1c07ad038d6eec8722aeb980ed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bcbe2f59b4be6ed58c81c61baa74a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10951e53d1bb8b50c36463e03a91fa5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db522537b49cf675690e7ee1860f6316108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151c615afe3ccb86265c7f0073e53b3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9c6a4c4600c3ff660fdb87d1c7ac1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67878a16aa80f5bc9813ab3d1ec38e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abd8e49ace60f178e3d0937816d839112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f291ddb1bce6e47d2753dedde164a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ba57acb4ede5216ca3aaa33b0772b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a272c095a1d0047517723f8402393115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb8787b0fb39e8aa5c7d56760a70a1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e833da9b531d8c99584c019dd3b7c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e799013caaa62660ad09e1cffe790118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112210ebee4c92e805306fceb5dd738f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e10e05601af3491aedebdac5ab14b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c920f229ed82fbb299c7da481f787ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940bd10f03d1d8d7a0e1d42bc50c8da122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c2e4118f0ae72b11bae360cce404c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d340b9c723bc950908107334291a6f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1d6b72d7cb3b04ab5715414b6ffab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104001f5a04597514be749c560ae25a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180593c19669d2a1b94a08e24d88569127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99ab4f893576ef9f6ae20ee44b965a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b452ebd2d173c7a2920e4ac5a7c1eb3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f31a220f754b3f0cb8c756feeb697e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca37d55536adf133443e3569e8e8cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e76be74b81362991305bc221800f01132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63bfb78ef853b352fab1a650579b37133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46152b08b825de94cfa1fb472ee12291134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962151b767efe9c9118b49f8322c176135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefa9dab0d20ff2212a93a3bd34841b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbd6b3ad7b405c14b39a3290f10eef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ca424f8f01e85f4fc24e16c8eeafe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d6f82e0d82210cdbbc1a088d64b7b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0f97cb664851f03a09c6f117b9a44140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3e6465e54f0db4cde7e53e18aa30d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0096a7ead648271c6f9d2a94e7c72b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e733e8a527e2856a6dad36d1fd821143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6c2298f2bcec41d1d7eeb335919a0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df2d9deb277372db0662166e997344145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84a941372f5ca0de6976ee31979af6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735949ff75009041eaf0078b3e20765147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2b0c9ab9b6d99f11de7f288702794148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d973b2b86f2789a76e87acea4e79037149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b066d8e5ff928e46f05f0e1e0bbf1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a3b3c2199a6b95bfb2498c9caccdc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49530edcd737050f45e9f5af76ce41ec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea2250a836b2c4599d6f756f1deea9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7654147f79fcb803be1acb4a4fc072154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904f0deefe6368eb3ac3811998cb1cc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40b6b14568679f3da2a8fcd98fed3d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c6d5d3964da111a0ec482bea5194e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3c0c4cf2150761698b8cee90e6e31158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453906309e6bb883de60fda6f17e212a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28730543e3e9e53ab4ca9a05d07bf134160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90bdb7bcc6239a870826a879199d19161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c88027c8f0d55108f93d2d11950817162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d386dba9076053d09d2ff912fdf5b40163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974412efa85e76ccb265da1e3dc93fbc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513afe07d1aff521b91c910e8b1c2d77165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d9fb17e46345d898a9c022720504e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41c9ca8d585d54c4fd06c0c829660c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d31bad62eadb6472463b2d5d7768d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bc8636fdf102023843475bc78b5b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91baf6407cec9706c50bb846f5ad98bf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae37f54018fa477a846d7411b3a051e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19740e969997f2bc45cc6616c81af84172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20077a07faf01d6c33821204d3e11572173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf70bf4794209bd7aa3b1de2f7a3fe8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00422c016a74514c0e55b388562829f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c5a00ddffa4bf2606089eec2a2695176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74f533ae753b9e40b850d20589c2e8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940fbeba12b9114f805ab4228da3a1f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f819083ba9202934d320ad17378f40179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ae3a52d8c314684516351d4c7867d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d124c151c1e6c2779a868f3a4c1d92181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4839fc850ff8b14ff316b32342d87182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34169f44b30d806f485ec84a15c2682f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0423f9f91d8be8d791c8ffdad7819184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce0e20f00eedac24d2200daf08afb3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732be71223e00e0575f40070bee57f40186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa97c3562df57c34c44b8eaeba5e855187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a36e1de7f2b8093f08aa3c6feddf8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6201e331450371a326fdfc0426cca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fd9ce0e1e08398c89ac43a2b25c9a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8850d2c5f40191a25186dcf21f4d93191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5f4b7da9ec098530d759b78a81200192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590bbf11a66fa938ef9e83873bf67cc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3fc1a1a07825f4b03730f964c921d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddcf54990b4bdcaaa4696279d014fc7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88dbbf6d66445889bcdd3025b299d75196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822f544d94ec52e5f50732600031969197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de75186279a7240b86a447e36474ea6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949152512c9bf2c62905a00cc82348e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a865d98ddf595ddfd67e6c48f67a829200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd4cd6ecff9f3e7c9b89aab1c538cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84978d40a390d5e6dafc167a08de76202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f708fa344a671f3010faeba5a5c26a9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf7b25c8a998e4fd27b974f9d4d811204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adfe6995de96d4e45afb2d6386ecef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546666deebe3fe53e7800884d4d391b6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb84204a0e2d5de89d53b7bc9d232fc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb21a8b3447a5df86862255e50b48f7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286a618aef7cd0e79e534027395b92d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0b271d8bdc7896b69e97734b4f409210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3186d33c6a1a8c93f8b0ad9ef5b7b48211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf41d183aafdf57d8cbdd8736850c4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d8c5becd0fef90a2e9caaeb93b4a1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ce1913e4cb635942d52f3f2273b29214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85f2cac7d965c29d0e5e177bba0917215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b234be8e1b88ce242f9831993be72216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1c1a79e49497a550ac4054a4ef75e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba9696706bf0dbc928ab538c0f1001218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875dc5e32c525ee558b07bd9208ee35219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d774df79b4b71b55f86cf5ea9694e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a75227a29273393705abf9bfd3c1fa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38897f314ccf84d6cd365e550f7d9c9f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c54966625e1d0e4f3e620233c5bf43223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca015e266eb3449a3f80866cd644074c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd58a8c9a277d82c79324d1094354d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05133e3ab55da2379949957ec7c7a2c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5d9aaa5beb214f21dcf9cd4a392c0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37961fd054c5738801276201e684a425228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c87354c145f4eb12568273ee1b0ce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87f243104196ac2509fa6c0fcbaf8f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f790a79201422bf145513a23eb95eb9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63042782fb77c5a51f1633eac10e0955232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb971c4179b54fcebf5ac8f1e79b7514233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35168445d8aec3b6a3d8b416098f38f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524743270839ce69fa901cf2f0d83cb5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303977a866b1f5f5419d08672cae3fd1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f2bc79c0bb8fc545d7125439405f0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a488f76e8675a98713cacdf45d4961238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08236b2a923ae4c7b36999f2027fa2f2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f2f32747f9463646ef5041d29ae2b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92142ea71571e3a9c186a0779e8e0f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb44d206c2f8eebf06e68a66608c9c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1073de8a1037288bed9c0a0870df0d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d270fe203825527d86348d10505ef60244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c44406bab6f7b0773a84e61fe27f2b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf2de44a9785a7f36aa95b396bcc45246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bffb78f91f6ff8234640711fd057f7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339bfe6d8b49dfa9c7d0721d9818b792248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5a81e2ec45090ba27aeb05420db90249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33db9b9951ffa18ad06553bd5c43116250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a946effddd5857d8d736554fc364a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3ba095bd38ea3747b4a9831e2c5e4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f611f3df87435c52dc684ee624993253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35cf9363e5b52e5b55973372e5bd469254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b20b54c43159c82b97b8d0c232ca74255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77647d40277111c6cd23bf97fb64d50256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f1a566a60e34474f1839d507872a7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc3e9d4d6ffdd547a2de0351ad0afe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcadda69950f3e5375b2aa72550d05259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce784296cf91a540f823a93ad3d8d27260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bfecb65612d7fad9f17b6f4a7e7cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa64d57ee785a56c204954354f448ed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039ca7f1c745ad70b2dbe56bc2f7c7d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c716cea4666de973d6150110f8b4a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037cb3c735090083daebb8594478f699265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f7586f146913fce8eff860299f90d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b836d5db04e878db5f6439c579c7da5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f1b63c5cf5f4101e0ea869a7439d1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8152a54029f52aef44a3930e9df2f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb426cc43079195d1a93a11bc1bd59270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54dff33cd37ebc7fee04e0f9cbe9314271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3820dbfee0963d447f96a8b19b4a6f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc38ce76974f89e699852ef016b300273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42e06877c2f553b13eb627e81f15da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a89ce41021c99093fbea19d3ae45f9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4cf159653a93d96cdbb811b8e09f5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c720d8ee502f38cb72c8a5a8015273277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ed2b9bf86ae17954c345db0053ce6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a336ecffa46eca9f8edf978ca0e0d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb543a34bb6e571a042985e870c9ee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32e2049ca6aa8b8101e819d301b633281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d2dc905079f47dee0e69031178c1e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41485f7d39106d18f1a7e8cd3b1f5ef283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c5f75423f669218a98039fdf72134284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d709558f54fae88f0ee5c46e7123e0b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e5be62b5a1a9734238d7ff593a8a8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd7196334c3b2d33316b452fe937ce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ddbbb9da7731bdd6aab64aa01ed4cb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc6ccebc2ab2a7ae148078e683c95d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d05834832c5b2df88a6f5bcc91743b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa7f5076dbe2d0e92effdc3010956b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6a7d44e0b070c83701d84d79d481d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af7796f00752f3f9f9d34c63358e19293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001513632518c0dbbe9f60fae071985c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47b804846ec9516940a44e349811f9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b38cbf8b96b15ad4aca920a4e0cf3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d470bf9a6b40f12813ee69ef1dc2ae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39798c5cea25d01ea9eac74a92292079298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b84da9ee6bb202c00832804e426ac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da7be2e68b02ea35b30b828f8fd4f6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a24ab168addb69b2e8013ba473d10301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5ff8887580a657d9bf1f83a62ac0b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a686744101c5450c9dec7f548edd735303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23c925d5685572f742a5e7acfdb795304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829f8b05c27971e9e483bbab250ae3a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103583f2f708791ef5ddf60c7ee2d8ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a72230a63c39ab2ce64d7a16e0d862307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c866c0635b1540975a1fe31d59e1f7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7192bbec69048dbd00bd5b647feca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975e2464af9ba044924062bcfb7d14b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf28b3d26018ead3bcf9aee7f809044311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8aed46ca7574d78900ec7caaedd51312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9713ede2d96b92c0ba788dac90f9a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad850d8f429ff57b4b6760cc707f83314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a753e5df19e08cbfd9d2a937e2fa3a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e362668c478a58e7dd364e6ca450e5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914f1f85aeb945fd7d5276f7e02e155317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebfe3a9983343919661833530904f8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee08c0a933c4e82090dbf9a1ad786e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d8e76505737846d313ced45b86ef8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249f5cf357ced9c54df6ccfdc9f3e7b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b623a21ba9bdaaea6d8145782c69b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81376028489ee8bf25642f6b0719aab4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8987b9c383881ed06d53c8ee58315c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff38158518b798ae924ee9432a85e9b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2d848ffb53ef7de9ba1397c8f0a36326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29991b9aa5922d43b2375072dec2d464327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c2c02e4f74e09c6a662059d3f3ef4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543c97d9cca0aec1d255cbabd94e81c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f63ce0879606ea926c5f751beec91330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574810f14d0c120f22f60b78512b9c1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf59e15b67707c080af76225faf3a57332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858c9c5ea3c32c860cc8e1be8c6d4b4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f745c18ada17aabcd9c84e50431365c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509f4c8a5d2108a1a2bafcbb835b29d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356405ad086ed2f432da51d8d1fcc1c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9dd0417c2b9b341859fb28ba0089cc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ae833cb6f01dbfac556e1c5e051c4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b08da3d683397e4320d34920d8d9f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffda907046e281d45efd50dc0936b61340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560aec90523ea136ea2fa15e55db58eb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb823b8cd78884e66fd70f036e2e3c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee43fb872eadaac94811142a52c36e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aba114d0e46a973215f563b9d18b02344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e934f9d74bd5e090bdc6c1fecb9f84d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930e87a0edb1f59b25d87f5ec94bcbf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ba7b9fe33741a862e328220c813e4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31712b7759ca5523502ce137e2f0299a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4754bed1b9eb5eee1cc42c183e9930349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9078ced71e2d92d4b48006598434743350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12444b0c58cce82ee1a0867b1815b589351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd18ff7bab976f209aaf7b39f9129c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650298776b9f006081ba1c366b54927353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb77011ce223a03da89017dde095dc7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c67492386ceff6aab2c22c26cbbb0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb6a4d68849d6c888fc31c59799da1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69790595ce797198cb2aeac23cc659357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a3465f3dfcba3c589a91f62e92d6f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2002637c320a2702851e4a71574b2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd5564187605044f2a8973837e49a1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc528c228fbe431b2ff6d1c5ed4c9d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8114166fdd3ade032fa96831ac9ed9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650bba3216c0aaf5e28f354960301ab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476525733fda9c9e1cef8b6fbe5cc0d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9a1eb008414c6a57206a87b00f818365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d758689178ad6eac98eaa8560e11d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547993ecb386a0f93caab74d38a02b4f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237f63f4e5e2ab0b409ea06c4a717f1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad10b069ae6d52203c9f4543bc64a4c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3720a84af241f20759be2edfbf1bba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96883c9eb4360e97a29019da282ac609371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deddcac0bdc2bdf0916e2ce64888bd62372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f863cbf2f336d42edaf2aafef65fc59373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa72ace9571bddb94b01d35c3d4aab4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d5afa1599f3ac2f3303a5477a10bf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d2d6c5dd9a0c5aaf7d1bfc8f336de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebda46c0d850018552eae04003ae022377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c62846a698efb690d90d0757f12450378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b81e501081d040933435b0484a0f79379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa141c88e3339d59438bc22b2820864380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e22979d3512cb9aab591c4424920be381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c23c9a2609e5b3a6a882d2de6aa345382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18ef582c7c3f965910a3609b7cd7a5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838c06d1417ac9184f7bab31a2fe86f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24353144828c5ef2f0c1383110d1a90385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16888783e7cc883926becea0490ebd6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef85f3e23dbd8c42f98a7fa5dcd3d5f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d83732c39bb047ff2aa694ec19edc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6b6c7d5ebdb88c2018cfae2bbd07e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99776c5e3f9df5b884d79721cbfdf67e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f14f8bc0a8084815781ec9bfdcc1a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba0cbac72d01ac5e16e3bd74ac2263392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e78fbb293aa12eb5a194d7d893b53393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497edac862440a83af553f90db3dceb6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e19dfe3e38f8a7083d1ec13a90d42395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95e22796334ff2bde90aa432d55b8d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ac451937df0d53beea557885598c5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3b1000a38a0bcb980a977de834a9f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cac71cc1d692d40c6f4724a326480b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e3ea0076c8e9b951b5885fdcb40fa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45929c4bcccdbee19826e7c94d17da4e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac99c49145416e2549df01acebe629402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e92b81c84cdc91e1d374b0a39f9108403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3153bc8d27b4601400dac81c5ebd5b3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4573b98044fadca5cd98f37edd5e2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08205f4c02b3a10681967599cd21893b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129f414ac5ffdf3fc563abd8148ff86407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39393cac32c01cf19bea81d4c4f503408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a87b806dd6f912e824c406382bbbed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d513c80a8313ace542afb6cc4da67a7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dee688ceb3fea224ce6e6cf36bb351411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e821bcccf8c765229fb73f70b7f85d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746dd6dc9bc9103ce6d7b06614f521cd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9acad39d2d55cead3056a6e2736cf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aea73dc6a0dda7830f1b50d68e8ee2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def93d001264a10b1346ed5974b1a1d1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d6b3dfad8101e52a062e967490f27417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec903460cf2587d2caa4aec23d51a3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374886ed50c081b53005a8970e03198a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d548a418b91bd9aeff38cc573c780d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a2cca1f116484cd2eb55b7f8832cd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6254e0cc7f5a938637294a44c9da0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefbc10554562b3d26b639fd2ce7b69423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d4f96852a0d5877e607908e375321424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc101f1f9b58dfd5db5c124502273735425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1640e8c6ae79a0f54316904b214d4b4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d111a836fc8e9fb51aab488a09ac7dc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66972af10cb610b0887b6d8d0dbd0d9f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8105414157ea43e7ca420bb93701b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7185a1e0400684781ce3ec3fde6df1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5f222a92aa370f402a1ddf625987a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d61d0f422ddda731be55edb1158c82432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24b6e9d5a8d653661e362f4f3e3cd3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafeda60728693094ec9f0bbf4034e3f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e13a6b8e8a2bb1dc58685d610f6543435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3a13b2dac4a31eea5401b79938005436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271e9fa9e9475f842954b0b3f640c6b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5719c30cc7b635b807286bc09ad3dc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a65209ffc8097ecd280636df6e0d3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d0d2eef8dca853358f86e74fe9177440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4954e69e0e674cf7548e99527908c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944df81d8673a60bc8158b17b08f2386442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ca44df864f01330ce463629058225443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e707e390345d0920fdf32978aff9e1c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d89ac6ea6d6ac021b12a9fcdd45c6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e092adb0ea644906c5fe6a93a6792c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adebdc055acdb1cc6ad4440ae859164447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba66eafb6d44acf23e81b57573496e3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f53d54cc9a94908695e64e0988715449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2398dea7ce9e31b405fed358ed00050450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b9160617bfafeee25b8192a541c72451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af07db0c080f30658af6cc9d847c23b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d8ca35bf1455a2de82e945140f79d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d98a25814da740174a166e5ad090d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4dc86b480c03de7b7b6176d14bd2a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127c31fe1be258a05e3a7df07fcb01d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd20e8a42d225fdda995ffe70c63d85457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa774722995330db4872ae937fb9840e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e7d8b687d406721c4eb42a01a60a4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7459c03959bcf56895e7b87da7164460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc76e645d824974fe2ed9fa6f57bb27461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1d6818f98de139fd14182b24253c1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00eae9e5ed3ad2b9be0fd113f6f9086463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f440e4026500b21d9562a925b1c6e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df02d4c7643b5318376adefa8e674f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef665d6da4b04d5360c60394580928466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f7e0a0bc75146b1ce60a3ca805963467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89fba56fa970e6d11806fbeb4a6cd2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99daaae1052aaf2fac377956b7fc6701469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41e46abd3dd1d13624b77aad3f6e4e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f41c68d6ec89172ffc5b35099d868471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3fc89c445728dd4600829d0e9f9ca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115888b188aec9e26ec05d65d3d11d7e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828700b4e1bd70dc480aa69429317a22474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbb5bae5756573fa62869a9e84c69e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad77237573573b8da800d218a9dffe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04775629a407105f9a6578097b3c8f4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923d32d3428f7f3fcbb4dbe08076156478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503dfb7591335137edc3ce0f7d28e6a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048838dcfd62982f5245c0dbbdd398c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25407db4dde26e8d05a4736ddad06ec9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e83b1f69857be30565ae903010bea6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc49695167de67cc7522c197210293e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b94e651ce2d24da758a0201af29fb8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7846dcbf311fc7a959b0b3c0b0fdcec485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1780c82355d0cd7758352892b4112dc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85133a58640be8d37aad7d46ab255c1c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005ea34250198907f72a50e2e5690aa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d802839f341647475a98ef2c926237a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbcc509b8e1c8ce3584c02d3f53368490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b37d57ccf803b9b559cf6a33f6ef4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba699dbcd42019083f1f44e61a2cc84492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b0f85772e7719d298f674fc23d726493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77d6727f53cac3ba0aaf04a9484da9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9302add05f8dad95c203a55f1590a9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc369dc2252ec1c975aaf1c8a048b0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771d0fdd17f40e24911397871f8d979497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8414fb97f4fd482af26be1119ebc1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbad04d4c457f8d11ebc30947455e33499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c35ff448924293e496ba6e1c4546b6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaaa102720a786e7dd321454cdfd5c7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e0b9b0e38fa9cf39cdc4b4ef060bd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3da8d19a9bcd7404a6cae7fae3f30503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e3eb2ca4f26fd49b991882f4fdd0e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7172f97b97177ca308cbdf8c88b2865505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4017273da31ba35c1f6252e55cafc61506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ec9009cc389f5bf3182cc74a1df16507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8546cc9d9377b3707ed481f6676755508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf83cb31d375d126419f911ff2ef946509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83fa7703639f6b216eb238653d62d5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6aa7b2d9d25db5ee57a02e1454148511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61338f448058276292b0f270c3cab24512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fcbda0c64a81b18e5836f0eaedf38513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa4369771529255a4b724f377eda0c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6a7c8a78a19f2b8d744b8c212746d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d14b527c98111423014b6df5eb235f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a758478e92a05ce075f947b2b02951517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538345f04f937a483a333bcb61012e92518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a815f6c20244c1b02486e8ee77ff7f6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f483f8f60f543982b70c1172caeb4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fc2ea7bcd9be8bc297b3ac6730881521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f012e5ec5f21d9b8cf560e61ba1a9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089afd99dafd80975df7eea2981f26a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc429347eb92eca5d64410df699257e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a20488a6519d76406e7c9c9768f870525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8fc05613448d9b646138690cc73e0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f1eb099dc63c37195efb1c41cc2ef527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14d549f5e05a71bc52103ce957fd4f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847673914ef88a4d831ab0a4858bb78529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb4173bb8ff2c58c8e1fda13aafd8b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8df152e9af916f7138d6e26d2058a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f584bf4bb8e54c35f2b2b5cfaad320a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7df376970a282c6e2b68b90b7c1679533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e44828ecfedce4943ec720cacca2f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b95f664ba55faf23504d66e7af06c6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d27031cc7818b8e607c7d84c79863536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84402ea08a95ed48b494f3aed2cc6f48537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8dd74442e16a826b0922296d7fd00538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29573828195107b6abf6b42b15224275539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db1f28da24111be5dce8da6f24e50e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917eb52734a45d787448f15fa6617ebb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333ab10da563c76148edf093a2d65a5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7869bac4b0b527abbcd77f0fe331924543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371564e8bd6b9fa8a5da0b7fdc17bbac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0e5b434a56fd9a3efb2efd46c8954545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a6855b91edb45a26cabdb2bcf5ee6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125a0e8bff9468a8e9ffca3fdf65685547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee9f6186ba6bc0cc7977091c2d7bb1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec01ba8bfd2062bdd587447a2f6a10d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49b3dcfb31c0fafb5611d0ea4c2570550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398a0e6e151f440134295ec8980bd65551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc515d7592ae4e8b0d01c78187fbbdd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824bd5e6602a14507cdca4c15e27a38c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911fc181fc05a3de1dfda3e5e4462cc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb7f101fbe04950094772b73846efa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706fded334c1a46ef19517d08c869e0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d92b19e35277551a8b013d28351793557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547309dd060c88f282e21669a81b7977558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81cfbe720d48c6d020d1e698b3bf2c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b674b08f1426ee872708f318a7d1e6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86386e5d4d3e3493ce1c36d03eee22a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da85a787b641eb473e8ccc92c147dc4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efaa918ddf7c14c671289aca3df3930563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578da85b1ff7a49e18756530a5586567564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba6d02165c7b894468fcf877119fc8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0689ff0ed315f4121c8253338f863566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940be66581190c6c6a15d137f0852034567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde1bcf40c6502b05687d22f3c47c7b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a166e1e652b84849cd3dabcf20777569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377046d6bee49315b1a8f7bf75e96a13570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec8d30c08e551a8c2ec570cd646680571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806c49086dce6da598d6fa165cc9c19572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8ef53848f45d20be695b27ddcc6cc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87db15032b1ba89f7444b4c45c3029574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fac46d7b487f7a4676a9536e59a58d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359dd788a7cfba138c406f3907a8a89576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e821ecfe7611022eb514497a6dfee9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f0c1ba8bd9855b1ff7750f6a52649578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560b458f5a7ead38d058352eac36356579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53303258e77ee6a58777fc3488c53d9e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4a8166a9723016b09b2b5c8b32665581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a1ea62ad751720dd8aad680666ebb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077d05a7a99724920e1caf6d77c63a3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa557813bd48069432f550d391e00d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba3288972de6afbc3843f4f2144c0e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f4eb173a70110bb0aafa9d052cd84586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c9699104a988476ec739bd6ebc022587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8004955591274feceee6c96fcf67d4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58298f241f65a55d051b1b5caf8444a3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ad92815315a5aa2a6e82699dc89fe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de832586a5a33ea083c1f79c8644ff3b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9460fb26dac92c96d27d8e7b20d0da592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853cdc690d0c44e50e6758c2e9adff30593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae3ad0a3fac0bf748b3a51643b3466594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56031c81d85714a23f185a0fc37cd5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97941443b1e1a238b09e7e78459e0a9b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185df2683052b55e393190823d2bbf8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e6231cdb8e3f4937d04b6f905037a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591eaf7d858b36557211781da6bf407599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9eac023de3276ac644a4b69ef89000600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c1685135b64f73f4bc42d10f13800601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727b0daccdbc1bb419b92bc1da0ab28602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db685d70fa482a1deabd5010cbd715b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58c42d2da9b54f612e6221748c0914604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f87d6d25f0afc60c7b0081dc49792b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de639bf90e483ae5f03c0df9dddca8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f66c22da977ad302250fddaf61c5d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f989d23c9c8eb82932c3ad87a24354608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e4f47f99324eeb3bf4419457a1c1a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da670749e1ca6ba2468d47228954b7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed748e3bb2e31796131b2dfe75d4313611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f59e6f6883a6880284340f8b49b61612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b633d06fb5b020196fc2d265ce00300613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48589e9c1b6ef6ac8494b1df9b27d4db614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f3bceef79a0bd3065775aab30353c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9ec07fc610b73f6f9f1c1212d6272616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1347c69a36c54a4b5d258d2ae72225617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01455b2d01a00db8692bd4b4417b906618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7652cb2e092a2913ce19561bc7aeae619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627177cf753a1bb1ca0ed407f3e7e255620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fc455e6cf60d685edb30691ca20fe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512f4a320ffcd22b272661957754c0c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f960c99bb21a03db26096792e51f7f4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c89a5c37fae06fe74f09855e8899d4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa8dac56bff1e8c79b0a177a29e4cb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd6d4204ff9da2ad9a6bd81ae5541b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9af155824beb3d6e78d8d0a6f96c1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546d538a4b8c9b029821b1dc0288ef3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec68529609f992a1c1feeaf8577f9b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2961c2b3b96a36dac11a2b620e6de30630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159bdf1b880df88ca61e73756801242631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e560ff26428de57542f1045aaa238b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0e53adeae98c40fd7784ea0a73aac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298e3cd7fce83ef059eabd815024b20634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ddfb6e4a3ab4873c27fd6427f1f2e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8726adc80a54c7bd45aa488e54b0159636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db06b9891ac8f4cbae97a4ef0e5925637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c2048db52a810934b3159766e4a48638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d36a32c9985e34321d4a6b707d61fc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5576d34071a188e7b553eeb8ed6ae7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10eba33ebb8687268256dfb0ea3995641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf881a4d9ad79e0fbaf85f2e145cb09642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c39e14573cd4557ca1da0633d3d48643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60937f1353ccb0451c7b2c6f25e011644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b049d8cd5b820338b4c0e9667eb05645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfcdbde7c2b1dc6e7b8df95bedf4ec646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835a1d04191ce305e0a2aa291f459b9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1eb0e239805a121b66cd9effa86f1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332110ed70353d2733e57af1a7666a09649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd4cc5e397cee6e54f4c72c20afb49650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc8839ab8a4f82b2dcdd85a5625689651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190af7fe01ceaaae415d4bdbc234534652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f855f48622d6ccac05349973db4dc57653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17cef953fd637a7b2992885a8b3c8e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fa4362271026b4c30e3b1c620d7e4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cea88475d8724a2aaac87af316110d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf31c0e1daf318b2fa296f7766b70c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898424bde997a66936a8c941d27acc2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235182e0ca3d92c509f1890a45f667e2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942574b8fe93b3b312291a60ebcbf8e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c086ce2114de3152fc5d43da7243c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0eea730e53c22b25d3320d17b54b24662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3575344a85b9f2116fd6013dff1e5e3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7845b6657a131dd6afa9fe2eb01b99664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1bde8b1b92b978fa6d6b8b5e50d66665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c476f8bafdb52447dfa86d5bb53310666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360ba77f54379ae545789963efdb6e5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094ca5781b2f9340f33a40495fd0cb0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57d3d9afe976da113853c92054616a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897118b39ceb8776430cf36905a6017670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee877ebe71bf8eec793b26dc22c50b76671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c577926b60511a3b173f4c97a3ef0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba1e2a2cb12cc03570add4b5ac4ecc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84342cd5d32278cfd7e53d979248cb39674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445ec557492ad3ce50a7460cc02c532675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9166ccabea8ca55a7250f7ca88a910676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292b35f2acdc39a3eed3b04cc43b064677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15069245477d7e3da4713607a219b18678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b9c0bd244aae9fc182de393e011cd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb38f2dea56694d9cffb8f2edc4d45680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa299b89d9c94d03929c830cb0a41085681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa296f42435ad0f684c3da534efbc18682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190059076ab3c509d96b63fd723f7d42683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0971ef218562ed93a1ff7b25655c9ea684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9d439889915a132a396fd0a8474bd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b3fbdd981941aa0b8592bc8560ab2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9542b7d7b39170dbfa95bc02606ea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340caa287031b9d696e27ebe971d8788688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06454e3705899d1f3e6f3b8daaaa40a0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274800a1da64b32dd45d1f298ec86511690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd8819f93a0950360592d1516204fc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90bdef17d3d80f4d16298cb1a5dd8d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314175ed045dd24b6e4f311d5b042b4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cf0bdd5c07b70d72f2a82261116c2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10f7af32413f784508fd85f8075e29695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71306e675c11ddfcf5bc82ad35775e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c4f9b48a5189109865d7d11605a6c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617233bca270a7bc100efbbc85f16cc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f022f40757276f0fe215534eb95bf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0fa6b47b7fdeb70a84a42c22da431700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc548c3106083d1e6a3cc55d49cfee62701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd1e57688921ba94c39e0f1d6fdde6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c6f4f0f60e38ef90397c5a11c8f9d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032ac9abc2e4e89801e9afc2a7ef339704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081cf81b61a2e112c64777f8b320053705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94e81a47a4fce5d0a69689ebff221c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d020389f995b0109acb180b02c514df707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5672f48b2727085b5f3baedd0b2e841708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a55c168f59244ad6a2ab72562fec4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db15bfab8f4e1b19d0e86db9bd5c354710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45de265f951083e2ba63efd7942e22d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb40fdf0ac4183198d1b60e72731ac3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c674c2de1f1a20c73655c77b77f71713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d1d39ab54a502f1c746f0fb6e5cf5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b042c1ed7f44a68afdcfce8ae90466715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38374054842b3491b23aec78f7348e83716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12dd09730675e4fc52f88acca51afe9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce53d52fb1e981b66968ea06119cc5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2b4eb9410dd28f306f48adef348a7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e397bcdd82df9125a5f1e31e841e3fc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060c28797ba47a113e8f3925ce7950c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4e00bb45ee4425b375bc1f9ef3d00722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52363e06136ce8e9038216275f881c2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827adfb19a5e97f33ac005500f162978724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104737b82befb1c42cefd36195668c1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8b6e213c2839336c4f14a6446e1ff726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1588b3654802d40b647c85f6516ecf8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3cb58784941070a0b25445bad4f637728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7910f592d68e8eef7a8859c3af0b2f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa958d0ca0c1415e44df7ff823a0518730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d05e71f431cae8346dc39a401e8d56731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc27eaf7e8e7360deec0234ca9b6018732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a747689d1aef9b48eb86515a9de59733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e55ba3668d2ba7a92236e5bfd600d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e9808a436efa1503448b0acc063c4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8dbd872b6a255a83ddaf7beb03c7c4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06f2a3e5488295865877c6568ff1cf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ad3ba74201f1aaee3e734a7b6044d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e743aebc4effee88cb2595279c51e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb48832494cf7e8cf6f89377e45d6df740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eadea6a0321efd93944a56779092fd2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769985f372db65f9496fe90e0d77c2b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58e38d2f38e600d7df1f32413a82b3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac529354e13cf6a855d616a56bd2bbf9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f729eea2bbecceeed99bffc07bfeab7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89648e4f5dae5baad95c19864a929110746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98aa3f0c94066b37ff782f8def57948747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776b2e84c550ee1b4604438c9411afe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1aff6f0868c9da410a26a1fc8a2a64749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c48116745c0497d971f4e8be57453b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b25821b5b5b88b3546cb2337c6d3dc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedfa78d20700b7b6fafe4f92533dff752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5017f465a50a14dfe392e3fff75a38753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56cb1dd7615ab544c2e6f3831af85d7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f545330629e5ac664976f5ea3103ed755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaba8fa693190c297d2852a199b01f1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16650db30ab1553e0f988715210481757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78e8860cede6e8039bfe4a6730cc06758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf190d2c8f2eeaa2a9b6175a23025f49759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>