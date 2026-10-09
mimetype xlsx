--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfbe128dc507f76e5964c6e1333acb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ffcd9a64f7a5eb8c6675a79074f3172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149129d4368eca9cdf4633e6e6052883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c976b5915fee0a2e7ab4db1934064aa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9089046c14b3316799da057a27b4fd25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09380a7d75e7c86df3a5fbcaeda1701a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b21fa78b50dcdc4211d6fe0930f26f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf2868f58496292b88d710af1848cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509467348f9fa489e6aadf8058bd2939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b037c5c7ffbb196b19b39d03a3365410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dab053a5847a7ca9d3bf4698e6daf111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a25786c96da954609021ceed3484e612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabab072b7d8a9ffc4fcb2b116c0e8113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c2801233fdda4971943eab7f19fd214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61322811912b0b92fd6e6ce041b99faf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f65dbf28829ad68dc302943edee2116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a7ad48ce872ff802c234b310551c217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02339d5fd5311412a7ef1c9ff983bdb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3b6282fc0b736c347dc5a7d3f2a3019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c8f698982117172bb861a174f6cc920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd35e7205335fc6b140b2b121788f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff02a52e5c9e7259c61f0f299fd78322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0f5dbaa123281ff145b2e479d596a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262ed8af03d53bc824c3e0464c30e0824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0076bc6a0e69010fe925be2c5f6f2425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfd0a50fd3a7afe915406694bc3ee426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc037f22ade1dd59ce15b26899b1d47f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54737a66175fbff6f71565cdee34fd328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ef8e46156964f1cbd98ca848dfa1229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088e22f3739cddf164747b5be4204d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b8898f8a705321247b5c6ff026c0d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eddd7de155745b4013aed1b5638f88e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285dbec7f460aef789c3629950828c3233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ad35a1f735d4e92ce030e37a91a3d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1170c43f2ae794958d7baa2c17bd435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c285d564201f468d5500672360d3d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4e49125a16ad853bdad03a856152c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013f7ee58079f635b5ff91a2ab59ae738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7f4e6f6a3bc4aad0fcfe76accefc139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e78d526001a06355e6f485ce8f30e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc659e07ef088766b8a6704526be0c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713182bb4ed4781a013272f0fbf1a27d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1ceb8aa5a52be4b9fb9f4855a112243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763e26fa85a4908e782fc932849004244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e37ffc589e66997b772ab09c7a7c945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3e5f4ba37db60a36051f71be9746346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a896721f4cab9c59892b608fbd19847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20b62a09e9afca24dcd50d8dc72b3048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd2fcbd4cbe49bdf7f07781591de9549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb564d3bcd46ab5427c131ec8189eb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace82eabdcf8e712da6b9fecb9536a4051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0050c76ab003337fb66c0d6030f763552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78640d98f675023c0f244a58989c52fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ef81f9fe48630191f9e0e78584f3554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd40d8843f1d5aa1a2738dac837cf755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd71b02e4c9409f64f91cf5a27005b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe74aa6492650c5f92c81019dba7c957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ea375313ddcd2cb2148bd0fe8206e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d023cf877c43a4c85481a5c273b06f559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391e2a6382ec2e1a5b0c741ee74575960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95845a3b959305cd131c69f966345e3961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecbdc266619a0d580428bc6825d03c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a73dacd3a819802c2fcddea2df8c0063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762d324f84d65bb3978ff09e0cdb0cf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907820c6131c3b390f28c36c7053f72065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e399e7f7a8ef243b23c77a2075c84966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39329295e41f39302dce7be8cace00df67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987eb9bc01d37a96db5feb2e02982c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d8a3422ae3b22df4264848636b4c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25283f80b1813574db7f1f44dd9d9f8070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6948f723d1856b85911dc550a4cf6f471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f04bbbeb8b062dc36242d31ad612872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eedf9feeca50fe597976e6dc0c8503a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b47dbbaffd40c4ef6f985eb4e6ba074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bda9155c85fb5598b7268390e183675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694adee597120f989b0e6a983d669d5376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d017aa208dd131a324b3a2ca6b73077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e597f65488e9872802b048f0fa6c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7395cb86ba40ffe89077edde72a3ba679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39fd8e2b8a3bee3371da110fb5c31b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285ff0e60e51806d85bb96fab01d61d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e98ad733289f3d4cb51ba047eef1482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d43d894868d5bf509308377db21e5683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39028c7c0e7201409b4114b03a7a7f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8fcc689936e03c76c709c701797ca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cfd9051dfbed983cde73dc96a9c7986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491befeed45eef3af97dbd52b5334e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c81927f5b726ffd2b1710e8810df888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59367ad90ed13726ae001dee0f4f493189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a246b7d203f3e4b50115281c19d8490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7fbea71407bf661edabba3848ea5891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f945329adef68ec2317019b7c624b1692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b5090e73be7611e38c94dd9c720bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737814f466a18ede5564385be68e3cf194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92925176cfc1a3d82eb3c107ee3c775795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116fbdd53e215744ee6a6a8f48e0b8696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec03db4a160f04f6cda4f1991a6c6cb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab249ca8595f8bbc19e6048a5c70c5298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8b76fd762ac315e5720d2bb384c0999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040d280a45be8b73a1e87d3bdf473da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd84c87e7fabf38ffd8634781ee8bd4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c703230cb87ef17d11d89702650e784102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f6777376d01e10e5ce2392d5fe831103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878519175b978108f41f377499bc546104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e1b3d2260ea7729c9f0e6f3309c55105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38a39889cee22254a64fc0a2d31c34106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1335d16592cdc1db667eb7efa7fbb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf19bb1912cb7d61b0ea3bf90dde91108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a2d7cbd1667b5357a021acc05dd0a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a12b20b5655b65a9845d04fbaf1864110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55242b43da1d6d1ed620371e9ecb1f5c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebdbd4a9363d0b5ba34fc94e801bf8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc05026b2330439b33f14ff305d3f8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a720c1d576e19edc1c17248a71ceb9f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381174b15c873196da5c3fc390cd5d98115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192491da696a8afffbf9c8159bec33e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d496a874d0c06ddea391c1af853dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df84b0827a7bac7901532652b0061c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da22f12683e560529a63618530b87f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9630d3f92963a3e151b95e2eadb4ef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dee2beceed1a784836ddf78b61dd84121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71982785a244579341c22dab45e03f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa19552faee9f4df46a9ee6bd96edc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4699e22551509911ef4e8e89ff4f1c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483aa36467fd41fe02217dbae7aad1d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481c9d32ac74a8759d6f821d8e4ca30126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a4396ec4cdc97ba07682bd9533762127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91685c32373c78432c256ab2ce7624128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a474aadb53b4f8a84ff5a4df97368129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb8984399d1a7585c5778ed5d36541130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619056264a3589bb1a3af84c811fcf0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f63d8a2da5f746105a57f87ff71058132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734b158cb98bcef71c3cfc0dd09c0a9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb35e171076aad2f94cf6270cf96a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2ff6ff112cb7ea942031bf6fa1677135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c584b5efd6219d70d50f4d6f2c126d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e2c988e442fae1c949a7a18686001137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff7396784caca752fa340125f22d2d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f392019448d07320530bb8298fa2069139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644713d04476e8e46d318e96778d562d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b957cb19d7198b47a099a3a024661141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d04cf7df60dd31fbd50d26d1d8ab4b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48db04589353d33b31673371737c086143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb68583dbbb225307fe20c7e9c8179144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986168e71e25052d44096aa4806a157145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416888d604f49d72b1b65e2af3a95d31146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5b713ad7fb8adbd3fe6bf743d3239147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f8dbe4147ef1e2f8dad4331fb47e3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501a1cb0be74fc6d9262f1c67ba40ca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c63f98d09442e60b3e54fd76cb8eb5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56b1c31defdc1fe7e5bb068bebcf55151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7434b64af358ab61366929e4a81a6c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592214b3efd8d3d783af02b72e442860153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d9f52365a4aed7492d7858c321bc1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cd44cca5fd920693cd3854d7f7962155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38782c33b21cef28dc8545126df8fa1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117aceef26332665146671ecbcb0de1f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa21bd3453e7b138f3a71cadbe0ca91158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded9bef2789fcde9bcb6204b575240a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2516e732d8daa95d2a406d0788d5a37160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e7d339bd2fada5eee2d32c4d9c747161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aad6b259c854312144a963d2c19da4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c839bf4f78ff0551aabc2e15026c04163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701a0df9a0718b27940bb96ca4fea95164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcfb20710dba7199be4834b41aaa4e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2539dcc242e275794016a407a0f15f8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924aa3eaa3ef3159dced2e177177d3d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549d6cfbc4862ac57c9ecd07938c3e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd8f20632dddfab723fb918e52d0f3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d9c88ddf8b444f045de2760f920bd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3d3e3f0b52de0f4b16a42962d4bd4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e971bc60e0a11c086356c934b48c78172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ab4cfd9d9a66bad49757b12c3cadd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e2d818eff1253b17c8e76ae934c58174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ae828073d8f9e9c920a647c4b3219175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf0799c0fbaacbbbf08954c55ac358176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b164b3d39cf60cfb3a78aeb79b7f81177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd3bc2899e873d46d013d32a6bdfac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831359bb2ede341c48954893934a0347179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9e7a1f113a86d28be3d96793b1d18180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7f71f30d70593faab6c04db1a0611181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab900c35bc1d920b1e2113fa7a5ab4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41ee0b8f145968b3c605e3f22c4e57183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666fbe053db699a39af8c1f3641416b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f7b63a412a1e99fc3356e211300d6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79cbabb18d09e0a0e551b916d1be13186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3abbf47db2d01f9bee057586e0a56187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba29e5d03ff6ff353fcea5b4280edb1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3734c4c5f5d662db2397b9b6423bc8b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acf53a8e0f60ad5048805e058e57f3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2279d41279aa7af3506d87c30b4e003191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc051d3b980fce2e83142a4eeeeda0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204730b144d211f5df4f715b1b07b25193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e14bfadb3f386f1b395cccad37090e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74cc1359d33c0041bbf0cd1b831415195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9753a2735286547d3f9c71ebaeb5d95196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85362c4cebc75b98a47f338f5388ba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d90f40dab302cb1ff7daaa8048db6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20ffeb7dad73f5aee0be3f1f5cc15f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398c3eda6314e4c9be1e1374722d814200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444a9f61ce4cea764131fc27483839b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ee01440cd50a7b848b4826fe7200a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fdf172500ac1366bff7a65009855ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc4c4af5f0f4353122859b3bd86e63204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefc6e76e13cb206555056b78e3fcbf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c554c7035d06cff25bcd56cd826f2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757df2bd716aada9cbef55bc115e7897207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0283f8466eae52c10ed3bf673283afd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9ba99e9b424c0c962dc8285bc14bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2d9620a9dc37acbfe549741b696db210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8876b9ed69fabf6508f31b96b8770211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571efbc5e09e7d002a13e347fcb87e5e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75311661079232a032201e735fc4d671213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a6509cfa879c3a0e9c92c96d780b2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d86ca57b8fe4181fa67cdf916273a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36810c2c5bc2ce9a32268bc073ce18a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabd93745cd33d05eda8fcefd750815217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799166b1be67944c1f63e0223cccd5f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e3089c394f8fe154aa6d4892fb6f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45e12d2766f74422136fb5991017d1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3906119113bdd54c72913de555d59f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd69d5a5c5de711db02bf9286622da6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e32b4805bd9921ec995fe400378a1a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac36a57a9f90acd3417b2603893e3e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aada12dba8bc8ecf2805bb755939183225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14aa5210a5135b2f304051328ab573b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec51e804694f01fc53c2c6855c5989227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967d5971e27243fda71adad32f64776228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f043ab8eed29945aabc0f379b79e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa53df5a91a20e1d70fda7694f969ae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be823e988f4d2fba1e0e9db20f100e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9acf735ad64f7c64b0507ba572415232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd323e96e78f9e00fbb650039061b3d4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ce1c6059d96ca4d0059ab50b511fe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1381176a2c493bcb8fb8d00277fcd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7382d5134d1cbb3ad53cfc7282f195236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47cf9b097102c62065a43b86cf6ee8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc1ff77af8e3dc8efe7991ed309e24238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b2d4da7dea085a1bed701b204757f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f7d70a3914d0bdf34df5cef98fe79240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87418b606672ddb265ad31561d68f6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4913c1aebc165fce508f80ae610e76242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80d320804b9f9ae91bd335598f2f72243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03d84302f32855110f2a5b3e752a49244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05553b817dfbc11ee66e8fb381f4e67b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8da2f8429a9ddcddaa2df3cc0ab324246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd8ad2ba91c150c0869e583488afb9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b447b863520355a84c1edf41aaa86248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715a006beb88caafd9acccbc4d9ef38249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1dfd22a20469ace4cdf01b82818f7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe833c045b77bd6244e6ac5915e0fa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340821ee9a7ef963d633bbcfe54c74e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6a19448d91aafe541fc3fcd52b4e1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e1ed5f180ed4ae5de5435eae5bda2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44a34c24e84c5bae7696770e36f2b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95351571a532a3bf3a2ac5517dcd16256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21741181aa62c8f15ab3fe8845847c2f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20573534abc43b7571c92f6bd9eef55c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3eb64a963b7f7de1a6f7544d13b226259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1141882a396b890e2dd9cc7c9ebcffc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283670e8717e017149874aafc541503261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab11d23279c47d28cdd995491c40c93262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8b23e8d281c7e35f8388204139816263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291e59de3cd3d1dba01068ab76391df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b81a903bbd24511340a2f2dc5fa1ed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c19d71d79e33cf6e10f67bb04f012266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf380deb7b5fce11005bcb08861911267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac326587fe41609e9a97b15fe76cddd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6b966fd5fde1ca247102205ed9b38269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771545ddc0f41b3829438cf3a34c127270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6d8ed082e6a1ac181513241508f16271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86b8892619194447c1c3fad2122332272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb989c33e3a732a12a638059ff702a0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecaf903ef7f9ab5896948e4cf31ba2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1baa6c948da8ec9235e0aa29bd7b231275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878872a9cb4c0295d0ae95db55b41b3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ab1f8a85dfc0b98cb23c9a6066074277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577dda3da56a9d8fbf44ab153b2f6b28278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71b885aa175de4cddb8ca61754a0c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fa0471b851b6b9b509fc0aa7e64c8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d78fd48c8348218ab6fdffa4f25632281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2cca8d56fbc181c4d5ab5f0894a850282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b19c28a8ae323d456114c910430c1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a4136a6d56b52834713f51812c4da284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7df9f2e57007c77a17f5883a223263285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0329f90efa34432887d9c71fa32a827286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dca7fb44f382f805fd81393149a119287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30817a197773327a9ae3a93712fbc883288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455ee2db59d9f7f71c408903f98fc47289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f716293aba4e65d7cbfc65d3731da5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64e72ef743f3b76aa00a54bfdd2490291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a7c4029af5d721a00257f1fe76902292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92685d4773cb0f2cf9781dcc5c0d4e4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770653a60a0530f6f7e577d0e1315d1d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eeb4251d4a22bba23fb3401387d7d2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c0b8c9d9598b3168cdc768410776a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba8e0cc7792b87c38bdc654717df05297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe720c812aa10dede7035a1cd687b0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee37f0a7a9702a155a8c6b63db9946d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8adb37e1dff3ea5dbd689e15609b7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7088b2cb8fb85cff08ab8853a91bc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0de88f2b1dfb58e941e8d62a183696302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7231781fa45516748e822e7c0ccc95303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acd9daa722d35d4f6baf80bd00fa9d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103b1229ea6c55acc0314fc012075f6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63914f54d346aa95e91d1c27a3dabd18306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4efc8d5de512b4e38e86cca39204bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b7cc346e99b0cf3483968d9a1d4fa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e7e1ca82c3be4dd85aa95ef89def1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95553482f5a9515bf226f132000c028f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9920fc24c5f94d49cf341cceb81d5e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d847250c78f5f3ee8894360e47ca7ad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d2a5fbd9da38704bc2927de3c24ea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106792158359698bd4a88b030017ede2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f66b52a0a0924da4185d633bc8e640315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6665dc272e34a5a40c9339ec8fc4cd3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad0029d33d81b34921680bebb36aa9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fdf0c895fe543179e365b49bbe7415318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d97c8641b9b4d126c624ca589a8e4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fe4427d6ddabe84e81e1f9ad06eda320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0f1f8a7f1ec32c580d159176cb1a9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4964dbb6d9db5813870199c42ac9bf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8392d8f3508edad8b838b7da77853323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854a0f06a2341638acc9efd58a8c0e1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47e9b4d3e5f31f0d681c215bba3e45325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946b46c8fb5ddffba54468b390307cd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503054debaa92cf33870bb7665854c1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b59d53914e0492fa4b4919143d9d3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537dd9ca980b8036c6573e0f74f520be329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424039bc3c448a381b60687791df515330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fa4418a339148025ddc65db92bca4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750315f1125131f4332f933d8d7e1b8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5aebbf7adbc4bbafa3df07f211e2fe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01192da1572142ffac845c9d7207e2f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e393770ffe9e57a72693e737c6680fc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58257af54274010d5fecf580c41463bc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b4af0678f2acdd9e3112f637b643d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42783a58cf3a33444a16b8e59c8034d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a199e6ea10475638ef0f686a4d49465339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5f09246eb4ee848f240fdcddfcb97340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace36f0d1c58b5b64d455ebc0303f47341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814f1ce222724d3e0be944c3b7679e9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa093120e2906fc1c141e91047ae7e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74960b2d12916c53d3c4f0fed13d00344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb0306f583bdc8737024b603f09401345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b834e8a62ba1dcdf46b5981a524fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e00037ea7f8607e49739f6d533aef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16bf22a596ac3e0df08b61a058ae42348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f436e438a20f851bce1ff5eaee617c1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2cbf167a72458efa5f0eae80a8d33350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acb537bc96fb2c3503d8723e16166d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0159ccf2d6f49ec97d1d08c3ffb8b9c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d5fc23d427fede11c1ac4ccc3a873353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498bc1a84400cfb7c982c2e406586b3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4242f67b104300bf940a71fa30c617355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aac31af802d0f7b11fd5c6255ff665356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9e4af22b2e09b28c576ae4bc43844357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e36428630e73a048767874f737b5f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06ffcb6bfa92aa72dec98b14b18a46359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78815debdb4cbce0fb79e4b7511b0de1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f2a0f237e441a3a4ca91f7967d1e9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b48dcab103e5bcd9675359135828b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6963e800d4faa7dab3db3868f90c4f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf64e3122436bf10912457432f4ae1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a863724e82c5d326e8d5b49b9e330c7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87e5cc360f5f9a5071fea9bc7d9994366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f375cf8995b5ccf5a9f8c5222baf40367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d50fb957612206f03c487175129fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681157c4d51dea6d9c8d2a38ec7a528369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231dc683813bf89199ada4a98c2522a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e9a6d4b16a1acc682bdfe36ad8455371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2a48cdcd635672a17689c7075ee43372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81859df2e2329f117fb9f552310b6d4c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d28d0c42e09bdfc78f34c44fa4f71b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45b5070d0b6af455049655c56d2c2c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238bd5ccb5d5263b1c46ca54f81a053376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edbf9110474e113f34319db46bde1d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aeac9e2dd9f6cea95cbb3e5e35aee3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b291b84b78d797bebb5d9edbb0af7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3f1be97eb36bd1b9871e1a859898f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d4fbc107f9db41796e37a2f1ad165381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d020037e3c1d1738a472b58233d0b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbbbc9415c5629d2932018fc1d0564383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65884a536fc9b3591bd2ba34ace3e34384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e8389f3754f5b18da876acee06d0b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8ce9f91147b31294e2b6c5eb8f588386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feddb685ce0d262cfc72e198edd5fac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc2ac3f599d0058513b8bcef6bbb0d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695a462b09808d23a95dbf907f8d235389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891a3e052c081c158404f76e15f4b92390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212a8a9401a9536d388906b6e4ead87391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0967c8b0874c51c6fe1642f149033392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efab3ad34282b45c63f1d859c418ab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64086aa1d55beff26616bfda709150394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c06aa6d189755b6af217f0ff971d98395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb991d934bb5c83f1d6bd5b32fa028396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864d80d5439a3a7199f3aa985be7c7e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd127bc7d5049efc29ba5f8fa8ce2975398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2414ed608d7b140fa1fdb3c3202099399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188330b69f1b73d9785245c5d4de588b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc22ce41174268d3c87ab6ff54b7c1a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f128470b9309c27fdc3da6e144cce1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73e53c31469745859b6623f9e1968c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f754a55173ae55feb91d30fbe2bd4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a7cd4383ef0d269afabc21779f98e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d9c9faf3688cf32133f9d6f789544406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f63928aecad2fc828e3b5c5e28acf5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9b13c0b1f5c2770bf6aab789777b9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464e3de78f323572fbe1c39f798c70d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c5bd3b2b8b3be56acf82028bc7b11410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3766084595732bc76900c74c0350bb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b024c5a6c1a7413764daaa42c0a7b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67918350f4acba016e48be20329f0f14413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51bb1ce0f12ac3741df55fdcce51247414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f2ef75faea97689a4808817f87e05415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21d922216c18604cc7d4683fafaa2c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e1fcca0cbff22ef9ddfef49a86dbe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5f1bf0a02704976d59d12503d2797418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebb53b9e85ec9d15e31289d9f67a2f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b350d6132a4913e37c05332fe401b45420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92228bf1413fb6bef8fd268539fe44421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c227e584d3864c350879d24981073d0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb59ed6377e0007507ca8210e269018423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca812af48c7518a3ca9204c481c36a1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b291fd654d3fa7d3bee76e7f2bcbc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7679b3f937aeb542635d808ab2a3b17426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531e0cfe0faae2804d884b85204c384427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aae5ba7cc7264b7d82cf5ab83c8b3b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b7e31584e429cde4a7291df858a74429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc65a2acbac16183c56e926cbf7e3e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed7a6a471943554def912606a14522431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ead8002fb0509d41e416f378febb5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa297873872fb494e0b8f8af72669454433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a469fe4c2bb76d785a8766bd818af434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b0f69928b25856a9c3434ddc6a845435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500b46d46ad000ba0ec6d290be1c35e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0b458fc2c7cfb99b99ef8597bafd7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444cbe74db5063e142adc30fd6fbe6d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe958c5e59678dd0cb11a754a6b9357439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae476a8529244b1a07f545b2f5275d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d33dc3b2a67953bf80bb8f6e0a3228441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319a3ca4c3ff33700ffdf85739347f0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4068782d82cc3f57385efbe261ef5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118b484ac8ea4463e52e01573f30aa0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47780844493eefb6b973308562e58d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d956a747dbd0de7f2f9097ceb0d7d74446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c4fac59e583e2d94c50ffba67064c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe9cfbb71cf5b18dc451d9f00ba361448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f74fe8586495bb0f046cb7d672a521449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2976f249fea2d48c1a8b624856c057450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf11460a49c63e73ae92db21d0a87e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4fc00165cc8e0183a79a3fabfcc8ff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad676d6debc7f9f424154b889c8eea4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9b0d5ea9de9af7ccab9b0e8de4388454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447ec0437de7a950d9718463b46008b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914cf9c526b839d3ab5025aa89a6f18456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfaa8d53064d47cb25a6f107b9084c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a64ce3a91fc1ed9e69c6b9812a5941458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fd28664ae715c836c1c2cf0fdd822459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231cc0353e2cf3e62d5edfddd5ec082460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b96c807a82fff89ca37cf6b1530cd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75705bee99b92c6669f1785fa4721aa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234fa527bb51773b52997572fed83e0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69c298a7c3f6a3f60bec6e3a0e91c6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9227d7e385453896232f48fc26fbf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcee723fb059571f18c1b30120c079d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24f0deacbf8413f0f574cbf92721f9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d91694c352625798e37d8114a7841e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc867cff03be1f35111e766ab7b78b0d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4905931f27fd6ce5857aff3495a06f5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec2b00537ac6ec7324f693e46c6c07471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a43f819d20832945fc2225c990758a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447286e107cf16941496c36d3472a40473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de550c85ee21bc1a7cae41826e2845474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8c3af24a0e83a981e3adf4da2048c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa6b177803c839506d784f2a097087476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b6e2168091b8c86a3c6164b0b4bd5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcfa1c659bd0e3c5886869d28dfe3bb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a566643ef4f44917cb89ba0dd0e8689479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6578d91c5651e11a45f8efef1be0e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d790960e055645c0c829f017a1611481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0d014b14921665138c46f9e53d43f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527289dc5d91f21d672ebc930b4881e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf11608d68a96ab18c05d5691add2a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b021691436d66cb89e9b38c407c30cc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e0867df3f8f0d49698d7d6b7bbbd0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff03273a88cb0928d68c3a4b9fffc9b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d28e7f8e9ba75c98ddf466bf403e17488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1db790a23e9fa6df009f8888a603c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad7d35a47159c58ab9ff32fa1c1e56490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6e1488900e57c491e52140a009be9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95eb13098356082db6fbba9de406fb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baae17fed06d6f98180199cca89dde4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee4d99d4603003dda09e8b9b4a0823494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8b9919cf7c4d4541956d624c7d506495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69f425b15b6195a429f8b08c0d1193496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e140f6985f01acea96750d762c7c0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079f82767a195aa8a66ad3767799588498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ae8a21a152519e9708861d4d9b755499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305ad61063918f74204a90921336699500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9450b5e893bd55e53df1a00deb500501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d596aaf9cbb79bd8df16a1a4c4bf18c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8fafe400d3f24c1325f1b1a0d8aba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69beeb675ab6a70ab1884fed8fcab69504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8020d42d4cb8e25e9c33ae819ad93505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87741da602b5adb90f9fe8964d2866d7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62551104a8866d5a7aca3fe657c144507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e789ab7ed354d1ff62b9534326a368508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de982d57150052370d77d93942d14554509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae8654392bf630bb9690f6d6298c11510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cab32dc75087042183bb7032b3c3b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d2e96f1f8ff73b6d19a37ef1c05c6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67161b2dcf44a6f3854489f0f5fbc4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d665fdc2b85d3414d26c6eb5878ce514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28339adb7874dcf537bb8c502cef603a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f8f2a65ea7ee5898cea90c8d84187516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b73de6a98caf427a90638dd8dda70517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1275d7d2e70012ff2204ad106f5eea2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6299cfd0159d7208b4b85b97e10373519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb64ed34a20160e7686ca98eb90447520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c49e06e916adcb379cf3718ec786e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171939d7f03ad4b112f710b34394285522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e685ac3741757b93ea48351b7bd7b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f706343cdeb66a2c2298a15bbc64bb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87f333d55056d9644d4d10c23cc415525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027978b4b2505a25e8a5eb2a8e00219526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec349b74d67f594c94956cada9c06d9d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461957c3d21cbd2bf5c4d7ae61538bd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a85aa6d4a5196f0efa0b3a23e6ac18529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836c9241f2ee64367d385cb2f5e2b60530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce133d81e5c27ea0517838260381a6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af4af40dca5cc1d48061e34fc3c082532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a416064b263d717c7cb26f3579a4fa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b513542432af3df4623aa817552db534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43accbd7bdbe0760b83992e725ae27535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90177618bce2a3c41c5ed569dbb7060536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174dc7768a45054d8bbc4dceefb84169537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ccebcafb28f2f988c8c78b9bef0eba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286509fd724b1dec2d7ba37c2204091539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ca49909fd2e77a26c67ba6f80cf8f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d258f5f7124d9b5830cb4b531747662541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889762dba59dcb19a9db624001e3fada542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a209625c9b9ba9cb62c4d0836e12bb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d842ac0049f2e657da4a795c99df9ba544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5167f6e5b504513cc3f6dc6ad8b2c0e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff0e83892703802b67dd0e41cda048546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424756697b723f9e79b18f2897719b97547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d362f83deeb64ff26cb3b6436f5bf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab129b7052bec94bc09ff313ca139c0a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c0563b6304c8a14e3478d12ff6904550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d7bb9474c56b570abb1d124cd6167551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d88619c9ff5cb19b3f5a0616c8241f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8373df8d8b9a77f6fdf59dec3006aa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31090e87d0b1e66f0d6eec2add8ad2ff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f68f928605895fbde9b3952f1e1d6f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6dcb31082e0ae6ed985a4d2591dd3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24bfd6cfbda800f6af015586022f05557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410649598d728c99e8ef805d52ae84c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38609be47456bb791d66cdd5ac6417559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a13d23b4839b3c6974941f3e69f5e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc289cd8b0392dc87aae24a4a7e055561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d114da6c2b93ca2c6ed85d117524d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36231cb4c8c182a460df1c60cb8125d8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c813aed2995bd9891469b4d149188564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea22fe930ee4f37a3faa18d072091e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69f0bd9a0e096c786a355d7813dbc5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bcb302550f54cc0580783ce440e563567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138002909f819c28b7d89e47d64e0e3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bde9fb31014143090c683ccbfb2b28569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655d1ededc099cb0ea3685a91aefe10570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512be377a34e14675636381675f9e29571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a3431f1b4486b4535190b0e605631572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb99a0850e9e4a0c5c80cd98418b2e4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47501f3f1caaf203c6c2a266937feb56574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8c3c668be09b263d4bc0a49c411df575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146849126c449cc16d560a9c8895978576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c8d5140e1d395c65ec8b30ea64186577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129abdaf1b6d90009118fdb732aec8d6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017cecbd55eb6005ceb635367a3b77a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1778a0712d8b75f0b11883c552e3c73580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca8a9b3f112b290f90b2b272aad749581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88eab2d5f51c24f306877623edc499c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3224db05e5198546aee4172d5a883d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa169d31bd01b07c1b75b8a886324b0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba7df3f63e01593be3eecb2211c620585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638c60dd8dda17d14877ce5e6ebd753586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cc76d1f3786bc581fb7bc549d2850587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b71e46437f9d690fb7c0ceb4b0d67e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120c33873a68dade205205e38a9c932589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697a9a414adcbac4aedf5c804e70ce9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c2fec74fbeeaecc57dde6ac57d9d8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2816013c259dd4d5da992a715eef22e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14934df86d0818a1b0a66eaf20201b2e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78cfbd185562421e3d727b9ffd5801a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2822965fd33fae9b1f9c45d754ea0f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122bae61f8405430dbdd462279e2dc6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940d8d2d199ce6542e8c2afbc5fbd4f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e07194924cac2624cd78e3b0f3ae52598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de89a47ac8c45a7dd2c2d60bab27b4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f21a9942771dd19f97410843bec25600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06aa77fa9b33efe1a5f6350e0e8b319601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d552639a10a40de307dc08df207cc9d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8deca8d5510aa1a53be4e552817806603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeecc8c59f6d7807bb086637d3b4d1c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d8f2aaf07feec4833f32ce5c5225d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a23cc3ca1c470d673d442d0b8e080606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a5041ea027b526f4474f99cffbe15607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8553671fb4d4ca3f41a1648244b41608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6cee20585fb4022c03a148e1c3e67609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2ed23321aa1d2c55bca463c2ab06a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c266300d318a8b75c6cdd9e212ff84d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11939d974fc411d905f05d0dece943f2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ae4898295f19fb21a7d860b56be4c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9721ec85485d548097e6fbc153699614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb3c2a4e156a18d25b3017d0a0191c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487614baf62552209db430584b5a4a2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87889435bbc044edd19b54003c36b0a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb8f5854c8ccccd91205cdaaa44f06618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18d6d1b045beaeac88cb98b1cbc510619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5093a967f0370544f5add732efb2a6c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8911c0deb19c0aaa545e2c9acb3236621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7d92bcbf1a08c9f94e883a4b3add0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b4646540048eadf63919ab7adc091623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098213fc2df52ed63b79f9636bd52c72624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15574dfaaf5849ef364c3204f0a8100625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce29dfe78bbf53603df7036d0a2f25626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67308c5be41a7a1838c644be2eb8e714627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94991342430b882b676433fda5e38c7e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d572d4d4caead82453ebe61fefffba5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79ce22c5e8bff4720730858012b948630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5797c3ba8895aa13cdca3457e7338e9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e9d06c638663aa489de84232640eb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a71d5ca59ce96d7970533bcd1b4fcd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad4fc7953efef17cfed3d634beee44634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f044a4afe2e1a5ad03c2cd39ee73fe4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b4cf0c0fd9ca2957ea313f94bce16636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7bafb5da093172275fafbd72fd19e3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1e98df5a987c9132f183d11b9e508638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856e1401dc5d7dc85d390fabd795f53639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9a727c9a0dce91510b068ef94420d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c060fab6600e399db635c1da35b2b92641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7dc77ad4a05bae6bddc6c67a72ca46642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89e8cb6cd3314bbb0128228a9bca44643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0beb213d90fbf10194383fa52aab5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b94dd387cf207557d3bf44b3e814d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043b9512c2e5e82fdf6529238ebb7a2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c05d8f96fa100bd8fd278fac5fb67a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cacb274be09bc06ca74a2d8e1d7e5d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f220e80ca0ed4785a750a7058fbf439649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142aa2603a4d61370fd2614dfb61ca28650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1955f7f97c9469834acd7c7b2f17b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4844e34b9e68454dac7e74c84df45652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc670386cd12b3d76103b0db6c7118b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9c727920725d195eb83ceaec68c18654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492eaea841e7287b7de0458f1aea5ade655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ffa8c6b0de9badba32cf40e718c88656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4509a88220acb2faad8098d5c52c28657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191af5898565e9c3e52a13ee09b35f30658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f11ee4fb4e83c4153599649d58d42659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb003416ed0b0f439a38e428f793eb9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc219e65b8fa7216170202b3da5ee74c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb083c8065e2d284134ffe5d015540662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7e9d1ae16e10d9bf2d86764a17d49663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d7617296dca28bf1a87a7c42213cb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe7273818fc97fe1f7cbc16d2dfe54665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa440ba159973881c95504d0ee5f79c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b72035462e9204d3aee095423660f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f2c4a8fe83df99b7d4ff03f864cf0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33483caae7cca15929f06d13970e8fac669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbdca90d1ece69c0aa9a84ff935378670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73feb7bdb209deb547ad5c9b8523e5c2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa7606485a2fbad13ae373227ae194672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2f26111fac02a68ca163362d49802673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770af8e968da9661a728607660bc85b1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6e0e1dde85cdc8c63ce947e7bb675675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b7e1e199f2f33048ffd7ef2073a0d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1ed96be1d4940f9466b742d90805b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f419d1da056ce72f7ea0edbbf921f87678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617d9bdd981026ff11fb8522c746a37679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde2911bd9bb649a036695a2c5bb76b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7597fe66b2f6f5c0756728bd716b3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925939daaccb80b55a24f69194d9961682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6fecc24cbd1d06688ac53c1b168ce683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f61551b163efb93049e2b8dbf05660684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4228a5e8a6efb5803df7aafa8c32f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c626fb68a44551b04684ac9d978df70686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e3a8e6463121d38c709f7ceba5719687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71adfb6cc7cbfc47060459bace7c2502688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d1b76d0a2d6bf55c64b0c3b0953fd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbee577f1281917d6179d97a798c98690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88385e066b8610103ce0e311d50990f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce9bf13299126f57e4cd7dfd740e53692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a0aa5d3f81885d5266e7b2293ab15693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d21646174b3d9c5271f323a9d8afc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13606e6473a52666eb25d803660fc735695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81488d6b992dc85447faa9eeab9a006d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d498d69c9babfdb846843b44cf5ff81697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc8ed5a569cd08117594cad8910950698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59e99e10772e3670225bf069d3cfb4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4895cfd4f8155f354f280f9a8c710700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a549c5eb6d5e049c7ab259bbf8eba5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84dbaf02c7d8c099998dd3c444ff4e7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13210b6fa0e90690583f38bfd96716b5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d2b1844ff47af539b48f1b31cfc7d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436e0d51c11449e885dcc28569ea030705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1818c5937703712f25b15e1f45ae5bd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36cbc5fd57da12b3166aa438a337c2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7dabafd64d80addc6a1074bc813e0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d402e31d0aab47a733be695b47d8e0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47abd35a21fa0a96feb98ffa95d9179710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38ec71b8708de7f285635573e6a01a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426d7826f4f818cfefeffbd545cdb87712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc641f45ed134ecea302c9c361ff68713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f85096dfd37772d6b0392678ad5436714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7611d50ab93ae781443fae4fcef7c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eba83751ff7e0ab3ad6881d3d74734716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cec34c0027426ca57fba3198a7dfb1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5488a25f1fe179d9dd7e82b22833ee3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be124dac3f1611f00aa3096f9c0e731719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e880f7201c46aba37dd7cbb31e156720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8f5627421873c71770ed0104b8060721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768c401679052f73de8e49c469ef7b6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050970062633bd85066d632f9e3a597723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431d231d65b48482275a23a00926e70724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1d96676bd2b61cde4b1d8d3dd9fa4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6e512956356c3a142c7c015e61108726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d7f81d2d4d0b4de1300088c75f289727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e49b9aab3745301b600af5a4ec23b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d3d8365f683379f3d96e8f4f340ab729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6710e939da5b5358775c81d3447afe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5a97168ef9fcb030c2e5acf4070d6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3869d8a4280a8a43bbef32cdf2efbc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110486e7a5137402806397cd095e73b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25565ebf2eef6526273a027abd17d9ed734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0338de0a8b901a4d931b4e84ab60e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3002168a5c71f09cc2b4657f994833736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f660741c2a5dc75887e92591d8d1f5d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05853652c3ae4cde7b336fe70083393738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66c7113494942ee8639c45b4bd4c27739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d821042523dc79168717592d88453d1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd365403c429bf592041c141ada8ec6b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306267a94a6aaf82a47893a3a4a58dbd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7aadd7160d5e9bec45b148db7b32dd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518a77d0e50c7ebc41c877e4573904b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23deecb6e7f718052f14efa968a974b7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b429b371ebfa3aba7fc76acb36a29746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731bb2c6098de0e455ec7e33e4d3f0b2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6bd0b03f9f0c769c57f3085daa816748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbcb69d5e9b298b785945d704f811cd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3e6b09ffc9218a18a5a95ebeb592d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727367af84e680354f4a0f547067654751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a430f521431fa7d0f45ac229b9fe898752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ca5a9bec42c7c024529ec86327751753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f518f07381b274e1488901473e8791e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514909cff39676bb141b3a1ee79a5001755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46285d08858e4be2678351542873ca39756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04054aa6472b6d9694ab704b3e225a1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708abc5f4c0561258fb019098d81a22758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab042dc6d2eec74440317aef69af312759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50674bef3dac0f4d86e47ec7feaeb4e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c59ddab9056ca61a5cb754194ae0f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf0b0d90f75720dfeb275236ff4da23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85991df689243256b4b9a79fea02ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0248ab0bdd330eeef2f663e2595525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7d5fb4d7f77ddfa3539586ed8098b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68ffbab0bb3eacf37613c0685b1ffd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ce29857d14fdf6da91322cef24a978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c76bbcc0e8f8113e9b1cbb57acb119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa21f997b088f10278ac0ceb2a168310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1fa8f64fc02815929c7728506762111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05e89b9c7e47e6667fadb4df74193312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af4665316a42449a83f131451ac16d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6743721f95a08ff42f4f1a32b627314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7f61e68ea0a1a607136b3b95a451c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410530a8aaf18d2571ee643fae6ff7216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cdec0e7f025dde1379afc4930e69f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c878753e5a82fdd1116d4c7e490585918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7095cea88a1aeef1d63bd9b6f818a2419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186dca1f1f9a492297b30b715187a0d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab647f28cde3228724ad4918e6e331221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcfd7895eeade1f56a446c3cde5da522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4662f8e03c82f150e90f6f01a0c41d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aad28b2266525e38efb6620b11b10a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a351763a0dcf0f61bb8b665cbd2825125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe24d9a88bba5dd9c3a53555c6ab5a026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c9055fdc59d27e7caaa1aaeb7560c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d186f2f4159f800d00d3cd5f3fe458128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e04accb59f8d5e0b6d5e226f1f0ab929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263ecfa1f1af5f0db38174cfc6b15dd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dee8c38e1222e431a74ab6fb4672f531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b4a1de733501876af27245cbe307132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fe122e4e88bd05fa8666b42467afc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344481357837723e037c892690aac87734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff24d81f9719b498d1ffc99f1435f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b865d0adc9006762eb4f3ddc7d9ccc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9e49942c9f47b5702be419f7f0d8d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df14894ea0da3b2e603dbe0951450a638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3506c605d410f05047d850e688e8239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf80b2f93a5a82dd6d0f5143bcfe4c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ae08f600069d4cc8449e41985326941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af163181fe6c744b08f415250791c1042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4a6aa975adce51a4afc615fc2f75643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16f4c9c5a7ef7d6a2eeae99147e5b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f250b5db1329a56de7f84c9b2a482345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57a97b00519f8215a29f77df7f2c7c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ce627a20483e95eeb5a2e3ed80cca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee3acb59189c32fd608000af22e09c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78109eb07711035795e3fadf981c4b0049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3dc3294d84579db1b07a4502274f250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fbb79fd1fa6facf2007ca207b439051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654f1d8d1a8f02f3cb9ee7b7465a8c252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b990b8685423d9b651dfd61670de553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365f2f9eb13437c3907a459faa3b8f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6a59c20573afb05dea4f6e313e29455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49bbaad4eccf6de74f405c396a90f356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15d5bfc542c7b0aa65bd0d05819db257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e45e5eb2aa4a9dcc07a0abde7ed37b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfdbedfff51d5ebeb99f7310d2047459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eaecd97deac0f57a84d6c17b6dd17160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f881a5540aa33e986c9151b5e7dd07161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98623c1e5c6ff24176998060fce2c87862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aebea0b83bdbc11fc1322bd584e84063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ece894406a2801e31f6fe4cb4c59fa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18526116d961efceaf28247d90d8d0c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd895bae87b9f86ef18ba30839c84e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752d0505f2b7389543ab833954d50a867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c639e81d3cba518d9ee6dbb90015d8d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8211069e116940ca3f880d6c0167fb969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c983478048854060454c7adcded9e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba49f23dca8b4796d7b12429dfe33d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544970a9ffab1a5316c38aa53e722ec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ca0a2680f670cf5e99254af828ba173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0e560bff157b30521f9398056e8ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf716a3bc7fe58788bd0e0ddd0fd9875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061bf80bfcad318ad4376b9e740c7ae276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbaf43b7f8b17eb598e383faaaf24277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c3acc6a57ce80bb2313bedcae455d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2143450ea6adc8b1c63dd02393de6e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf64d500c2bf2a45c12cc49d88c7b0480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6f2929e8f399e2e0772e8ab62b09381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4d636c41462afac9485aaac4acc0482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31132707ae94c1aef280b6af48ecd483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f479317ec0482ff48741daabebb281284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac7d1945500e4a749db4d83ae5ab4185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b38462180109a6a2b736981c3d093a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e799f8e4735b413d61ec079d48d1287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642070f308faea377b7e76dbda4d0a1b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5a008f58ea1d5481e7243cdffddaa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1b4c1cbdcbea2b5366f5a646bbcfe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb64893d483c1798c2d33cd9d590e491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb21fd849d5d2dfe54523f955b3eba192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a8639e72995b6389018433ce4b96293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b91253739db834bfa24532825542994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed05406a87c133a219c5dd4b7a0e9795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ea0247b9cde409f5265158c96028c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4024140ea51370bb5aaaaf062a249197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652f3d30c341bef32e9747a0abdde1498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46701f6d108630bf41a4c07a21d2e37499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fde6c53a57a41d272e247f03637fa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7752460eb81d92bd3e2daafbe474b0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bdecc362515ad9a63025003106a914102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3660cdcfe162f42ca1b24f8027799103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb2da3141aa196c50f7a6d3fc1d332104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59807b0425d6fb9838831931ca736b04105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a903d3c02d6e15edf5c799b0c7859106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63b7b01a876ce853d674e08d30628b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239069d3e651af4d7d33f297450e267108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb3c0023112fbd941ee3145bad0394109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcea2c6ea4ad26df34a133ba6147fc7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc44fb9cdf5b6e564de3af3cba806a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b311a2c608cbe83fbaa218166f2352112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38f756408c7b81bb3f78f9be3e3d1a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61980bc2d9b0a2bb0c56552badde38ed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c44434ec3f7b8686e366d9ca5d7915115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc997dc0d130b12ac9b1519fd610a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90d4471be921cdb69b2060fda24a32117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ca2adff221bde723344a341dadbb2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd44d4003771547222eac6b348d322119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773af0ecbd1616005139c5aa932ba117120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f89913a297180f395fff263467afd8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879727e00ef2ddd911299bbd3665b13122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2bfa2f3849462546caafaf4a54c452123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2555b4fb68e653aa0a553d729878c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbcbb75f595d717e784779d9d3903e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263213d14c17486e747f7453538acd9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89594ca85eee847dcaf4b0634f9f6f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110921cca6583bf268978f035cfccfca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9e8b735ba6b1964a14c0edd3273e7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff72b8169f57f3701bc680f0f15c902130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a535dfdd4e007d576076e49fe4d618131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5c43e3dbf4b7bbd774728d032fe12132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca6c5a42706f5ad160d14a83c54f91133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed537b36b3911a7bc44f4491f0e04678134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca63ac98f2411f4e90ee92d6665764135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af03f99be85a8d31d23dc59be7213ad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075f173e8837f042ffb551cde67e29c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce59de830cf8d914000897dd523ccf5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67589874245cf576ce9f859b30b57b1b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa58522f3b91ca667c48c1d6b2b17af140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4593b2c644926f0e7b06b47777360e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357964d2c30d2527bc5ca3e88a26a1e0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdaadee78d430880de72a48bb0d94b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fc5f21d742ebd77ab3f582edbc21c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287bcc4d459685e5186afca2ae01a9b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9bb806e86d4937056d905023db05a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8b947a025e6f7e5a16e2256f79f0a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a643fd99892e1a4f8819b6190166dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6f2413669d0f72d9ac72ffcfa161c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496b5810a3ffb28cf22a14887f80269150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58326de5045433f4d2c87b71867d5e0d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf61100997959fab80f669e9447b0f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160406bc17cf5cce6cf379f04137626153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0a47b3f41aedd699864013066bf94154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1bc9dc3aa8bc16939e1b666ec0c65155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55caf8b02560cdbe3072adc5d73c6bc7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b889887ef43f8eb90fdf83aee444e1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd8af73bceae2a815f6b5d78d32298158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7dce8d1f4e2c056662bb3093319df159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39c42dab8c657dad8a6e2c53f11b42160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3905b0d7f77b8b68d48e19e7c9887161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed413f4fe824008d5f2e7fddc3e868162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73fc7523ccd9dad2020a1f74a877b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb83f6ebcca3c8349429a1c3c92a1b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a6633ab1a38513ecf06409a0fa93e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e5ac4f031550ef84a3afa307abe8f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634e9541e40995983664194d888c0dc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3f0439f619f8eca642205ad11d231168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b181b80eaa5a04a1180049614259c3a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a8115c3c27e174b28a2a58441f0e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a887ecb834164ac47f0ee9835bd5c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95bba14345ac45fc5b0a18f4bf4604172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47cc52ed5c0650999e29b707afb9ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd648f8f316973fb08d2c4c4d6325e8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870ba192273d7057fb29c0be74cdacf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9254dde747c565551acb0a5e831c45176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614756adc44586a637c88847e4515f72177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086339786f3aee76af28e4abdfc9ef5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e76cf35dc245a6f0e3f919c5daaf51179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbd683ca663e48a33c14dad9dabca9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669797b48da82e440ba595e9d8927e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c73f2f26cac48581c11b53aacc880182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39393f95aecf9afd9014589016b82ff8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda595c49bc3fd051cf9c696f6f45627184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043dba330d5b1e753713519d91897de8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c13d3a1c257ba1bac5d7f6670d1d6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67899fa7cf4217ad0a7a28f5c7a726b1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf85bb2121746c5ba9e2e30e780abe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934940bb43dcc1925895c7eb582ebac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09ce0b81137b8a8676ec8ada59b349190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085c5bb6058f64e77eb9d7cec13b384191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d168518e7c7fa804ee9aec32f4d00f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508806201a84f32d0c05679f58c3804c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b2db5dd18704014d11db9c529b40d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29328ab0973d920dc56a63dd367ade7d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c7ad925772c43ce97408d3b36d719196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1a7e3d561949dd9dc40fcd7c2a817197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdcadf90eb589bdf4b70fe9f773133198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78310af52aaa56608132738a61d6f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed144641b416aca989fc175f62a1ee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baff22d5e2e2bc0d530deb062fee3ea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfab479587a6fa4b59db8c6840eaf1e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68339988fe3c71ad11b9a173a3c530203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f91f3332ad1c69b55f113ef52888b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1af8d42e8718e9022366925ff3585d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67ae0fdd49b900a56b8d6e5c3390e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1a19092144970ed342f0b7a3be5fc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22aeee2da2a437b104750fc2f33a6b8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee8a8e117bb128b6c32aef453cbd8f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c894b0a446fd315098c5501ef255ef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3954bc92c4b4861bf83d7583025c96211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc50b124ed31c4d88ba37ff1083d562212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676e089b71bf1abdcd57ea80b7e0a60213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5a5d09612a64f5d46ff8b14c19c89214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a01288bd5639bed23bca7a50da2e2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11505a0db703e000e1a70bf4a8e1a140216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5983e54690233cf8c8fd6b0bf8fd2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80008e0c7db5ac11b8434b122c2986218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff374e3815c420d46619ddab30fc3c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d902e4275f936bfb37d1c6232d4b390220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8537b4da37a8d0d438efb4c8180514221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a41b82a357678ebef961f88520f8c4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c032a178c6dc5b82fc671564ac55a4d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f3b87ea6242e2bfdc162a870d6dd6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c95a1cbed9cac283c918245442778f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeea0d3bcc5475b0ccbd259bd7abe9c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500a3521f35355c4204e5c6b60695e4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68951db8fac0bbb46e994120a292611228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1de28d8b0df1d552f2adefafbec5a3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48d2b608707944f2ae93aab38c6eab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0000771d952e5fcc597f88d178ea3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e92b36c91546d15f26d4eeaff2e15c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3073dc3658036d3d6de72188ed75c75233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ca31ef3ccae6529e27d127668fe1c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de03a6319a844853f38227664400a03235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21020cd3ef36c1ed1a8b387c6597db97236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf07bc7506a18f1b24f4656c8b45aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d772d01c80bef5f460cd7f5cabf971238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400927e750528177c1d2ce259808d4f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342de68fc064e52d25e823f2c72d9197240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877a2d92307280fdefd549e29a6f4de241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447b1c24f7426c220c6d9648dc944f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcc62a09f9fa4f2ab363682e24ed62243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc25c960d86cf1672932140680f66c6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8171788565284751b40682c53cd9097245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268569cc2802c4bec001af1a869fdd52246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53d7eea72efdbdc593384c74f7d213247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29552fd6f4ce5c8833f6b4214f4678aa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efb8c1d462a6a8f1b78f70d4ca5519249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379672f772d686b0e8f355a284594ec4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845a836aa993615e298ccf9475f8b1a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b985e0dc9458259eff9867a0b5621b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9443421a44fe6a5ecea67c23839c22253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44427b002fc47dfe7a740596ed62a793254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432f9656e09ab6b8ef5387cf239d3bc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda03c58ab85e4058f52a57c0e81e35256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f05d2b1336d1ad8e43e05fd45b5db257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e9cd1883988359c27d13690c81527258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf1da729a9a3c73bf81ec03e910e2e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084eb0ae8e153c416650844a5b41b8b1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739d626329073d23f8833a4c0166176261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2541c13cef07b8b0435c7816e3cbf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958196fcf1d7bf2158d705efb14edd9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523e2a09e9cd11124684d43f06571d5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7513888fc2f9515b5744d738f05ccdd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2218be14dcace0cd17b5ec3765432c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff8cabba3ef27c3104443d59b3c44c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3d4bca39a562f4afa4e6a5adcc8fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017c978fe4cb5cde366e8f210678b79269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eccac6d8caa654cdc3d456a33315a2a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466f55eafec58d11a820cee44087ccf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2cc4a76df074d9f1928471096e8b5d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756fde2d8e58435c46c203b3eac28b8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f77cf5130b2cd2daf6b22afa043ca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd39f840e333755d2b7ac7251c4c746275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eea0c3f88de46cd6562b6cf0008a0d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64caf2a917660c817d6ad3d3c737d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879bea528d7bf4fcfc8f92f35ed5d83278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd95640c4a9767c3d9d3b03a21d914279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193a7229830be3758c3b3831b2bead8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61462d29cc8687d42d566c6b0a9621c9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c07f3372e50c4da0bbe2e5de082eec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc02adf1288becefb5f58efeed8f0f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f931e16f38e935ed5a75708010597284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f79ddcee2c9becb13541263000f836285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008484761cdeb691e8fb69229f55c3c0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8c6604b94ca8c1a75b6b08ab53612287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53245c17a449bd8420323a0f69c9f678288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db043c4b20a70c7bfe164867bbf9245289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c48eba2f39c124e70f7a7c7eeba82290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49b870d494f3e34e238536544656ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d400bdf1858fbf674283f8dc1acf08f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e75c8d8ea91c662fb168497aca8f1b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad39182640888e933813f802035c93294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4aeece08d2150c647ea72e1427e06295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01754d965eb4e39f6bef096027623eca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4ae0a4e76bd3f91655551734af67b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f216b2c0effc00dc51d67db1f419a89298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbef782ef0027b88053b2bc594607d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4570b7c09d9a87fa87b23e22cc01e1a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed16f6ea0c29fdb0c1f482a5eda1cd0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ef277eeeaa840a495d96183b80f62302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441cc05ef10ef7a73b79f6a67d71354303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247186488362635156eac7c59e16a63304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e6d2a517b6af48583fd52be1a491c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac151a3041098731f44460cd1dcbfc7a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5316fc793163338090498b297da17d5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb61e58c3f5e13bfe03de794c4854b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65de0beb8a38c40b2a67896756b08a3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166db57d4482757872752bf2d8149e70310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb05435bd53055fb95c39b49a6bcd8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535baf1da3ba2616695d97814a26345d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3e40d8ae5016ea250df32e1ecf1ea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80dd5801452538e27222a998d961ac1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74029daecb229d248656e7d6c061d09315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd463ecba091061c0477d6d04001e57c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09310d870f1adc294bb0d872b77bbcc9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c075a40952531deb305465288a309318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b7ab757e1129c5d5d1f9d90a19b1b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a6c1f28643990a981962d9385fe0f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59450b40e5ce93294ca27b553a1d216321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccb3586dc6d12faf113d0a0665d7d2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af8fc926b75c0f89bacc599bb477d8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a0a2e0bdce2bc28578bdc797d2d8a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb680a34c7d305c04eac1ff7360fd72b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e3d447369963b507d0a2e8f55ec76326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee940e6fd7f0aa7ba2fead30f911bef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0da426e3c0db963bb9ae600521ab43328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60123e5e0904614bc898edf4c0bf9ed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c9fef05f5f4267143b7f9ce972ecb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22445e9cc3082d6ef95a929b500e7a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292111c17ebc81b03a3ce7eb32d098d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5414db4adead73af8150497a9af75333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923161f028332086034d242675be2135334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107e41760394040d93bf05d45373f99335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2244a1ecb9381ea417a7049e8f336336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eee861389616e0290fa36096af3693337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355090e20c9f7370aba4a233e879300a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e59360ee17b30129c9584f3a17302339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344e4c7163c28adf2392d494ceadce8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493a25255c7b69fad71e273d0cb962c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3607e8d7ad7187894b251b12dfd9aa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c383c9be0d82598c9af799465b6d5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28955e46ad3a279cf8d44cf8ecb37840344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7607c85ef8adaeb13890bba728fd1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694290cb2e37348dfa8f774dfc16957e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b322dd4f62890fc8b97b8cc8aa0bd67347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47a641cb9951610a638370145ce537348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf8c3e1d408f927de8c4e541c72d27349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f586d5ffda1b4b6a03feea8092c04f3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064b9f59d5733ab772c38ac039f47fd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b31828f6982e468357fb6c29a8bf2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff056e9d5ab676a828c0d3a22af514c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371391de87aee98986b8261b5e1cc7f9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9c14d3b4a31b3895233589d7f18c8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e16c2ce66cc9f58b883a92d70b152f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac0940b3b8bad407087b6d3992181e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a7b0a9c6a62d412863353533fbd8f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9339cb38b43fba72f451f6d31cb4c5a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcabed23a6630491e3575d18cfd752360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db0b40fb3d91659f4f72b3bdb0d0b2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef433ebd69a932ac48bc88d8cb8bb5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e5b3a3bf57b815e7ea9b62f43cd48363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b6391eddf04c058f63dcd284200de364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b330ca1e6d492dc7a3ad6d894a5a19365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae36c4873d09859a1c59904dcfc6d40366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7e52337915b556a027e17f6e2f7c3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781bdf4ca748394ae5e50a5264781b3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422123af580b6cfa61b5e47f3be5567369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2f9f0067a6fc6da3bb39543e02af9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ba028a5f8a8a0955b6cc96384e7dd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccb4f1a4b2071fd33aba4c27b344cf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9d20dcd460b233157d6b58faf6c2a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add773b72f3de0dacdebb3f00cd25739374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f766f54b1602602523823e58df7ce0d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882c940d661fbcc8817a33ed2c4ca83376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df76bad92f60bf52337073e6769f02d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8641f1f82fc500b1f106c07665061bb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0512314a810b638e19035080652bdf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9fdc56f27e224eac6124a14cd60dc1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed14f235fa5e8be1ed048146a0318c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba3a93098d1dc0e263719c45cca37f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073459f0db7ab667560de8b56380809383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56705e614a3545bb9eaacf5e39bc4d34384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1408215cfb08431e55c2db6a73f029385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd778f11786e2d9cb94905eb180912386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cd49fc48c4c8bf2ea8c8a580c0a77387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ad67dd52f611c82f5855e760282e7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2694a7ba24d9292f7c06e52efa55d07389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013394b733a599a178292b37d00012e2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97a9b5862164185335d6a2c51f9ecf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad3fd96b0e1fb592be858eb1d4ff47392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f8ba1ca34ca267c70cef17b3c497f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301ad846039501c7e7743f25abe2ec3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3d0802510b6f9edbb46d5466fde2b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d7183eeeff67c7a02e6e3a1484010396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba827655229dd300e4e4f0b95483cb5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe958add0a35db3b457fa1dc33aeeb6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e3d488a6947eb8fdebf0aaf1b983f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949611d019de85dc663eacdd8153a794400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65eb1f1d2cf9123a00186eedf3bf15401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3282b02a69e682aabd494d488be9f75402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290750cf5bbc4cf94df7365bec9c91fa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21a266811568fdd892eab4594eb0ab404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b82ce64b8ef80b74e47fc49244dc8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697fd774493a5b7a8d05a848185dc387406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d2da7340f3a6c2f33ec71012d9459407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4aea6373c98d5c5605b00b77308c39408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2421c908114a74abeb0c8b35f0489d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c450c979aa2f9041e28b89bf75c04410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1509f2a98a21040022a5de1cd9ce5ed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec489e5811549118621441c3eb5bbe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06ab75aa9121201f52c06d33929247413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61810f065d3edcc91d400530ab6213c4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf867e326a9f6ac300c211ef53d394415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e9622c2f6f20507111231a7e19da2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92c84e4d847171752826f4568d290f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e198a400dedecbf1fe7b521fef084e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689c9bb6515bd2954ce82c53c5a2211419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18147e2a0493de3f1077e09b851ecfb1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af3c7303e9e900282f8c0225129ea6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457d862b24200afb190d8956da7ec30422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cbd8903d46ee985869d66bb59182b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57083e1be8a847b29fbe35d7110029424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515e4783d2ae5f7146cbebce4eea3c9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884108b154905c0a50738d14f7de4e23426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3265e85ca15812896dbffb2192bf54427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756e741cf837df4752957ee6aa4f178428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f3f2cdb7bf13e95ae96455619cf5b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71909c7c7211518b55b8da1629ef5745430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0044e0585cedd6cb1a0cbfe839695f3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e615b2f8f1d97e1571c799144fe92c4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07160d1911ba3f9c7a3febfbed7e69433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983d27d3f3c7564809933511d6affae434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecda5092fd999463a7102016ba1e21435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40864b53ccdeb2d92d38ad4b6d06ac2c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf4a344d6c3b8e1a85537e72c02df8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f52c5c2ff4d0abedb10d3a835c991438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43a79f485f0c7e625e5f927c041a3f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a582984460f332b8cac9322fbf251e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a777949ec87caebe33df6a45d1adf89441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08493af25c57527d744ab3a2488e2717442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251db359586bdc65a3fe6764411f8790443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8eeeaf9a1fb256bc7aa3028e32828b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4453fd5cfc75dab0096f92695e640df445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aabefa9f9d1242a10058b7fcd5c31b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6db97d9a596f08349d06261eab93f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885a9c6b2abaf7bd73158690909660e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450415e4998d4e5cd5d725e2fa0460e8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44626ad0b909c7c16cc2fe9095dd7e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c25758f96eec8c57d8e72500a7a28451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720d855078562e6641629774055249c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea95fea626754943a80c91c849ca05453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e4c8e02c97f36e13d1e58b27c6838454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0acf65b856fa8deb0646cab4354ce5c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dabcec9c8bd80a951da0fba6b954e9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976cc05d292660a5833346f8d3eab8c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854c4427c329d767880b6196ecad208458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794b8e7c3afa05658317a350ef6c779459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a158dba8763aa9014e571c4bd6b15a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb664489d3a4fc651aa5599b8b340b3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f317c58ca80ddad33f4c276f458028462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d977842728b9cc7fcbd9c778b3867bf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9ad6e6b3b9ef4f9a006bbd17e85f4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed85cf7ea0e87b6b97f59651b19b58465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f6fd6fd581b372321c2461eedb401466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259732cf34e7fd1c24ccd713d7a31d4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168287ecf209f2a56cea844a85d4e50468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f888c2bd6a19aa397751753c5b51182469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d741dd85344f28d02d5bcfb601554470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4751c4a870c353b81f6ae9f2191de471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee734a41179a0cd35f4de15e0d129b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad4ab5090a765a09f3797eccba919d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707226b4f74b9f5e9d260aa17fc8dad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7927c82ae8914286bf4c1baea0c7f7d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef96a2f36bd8dd44c9b5d06c964e58476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3830b591336ddb73d8dd958037c15e0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe3ac801a6ffc9c3da5c9dcc558be2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f561393062bd7bb9dc24dde178130479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78b6efd3daadd0a3b3c73560555436480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08b8129272cf766446808061168d47481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123e1bd7a169fc091e5a4a32f9f338d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d24a63d155f835d5f1596e6875331483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf84fbbc5a0725ff58f451e35388aca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e13f94add1e443cfe82c04cceebbeb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a50f502ee53c7a7a4e4150fc4e770d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb85090904c323ef0ce030c70bcdff8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da402bcbfad9dc75682bfdd1de03498f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff09df765545d3f111904a60de828a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4994556017859fe553be63408fd76490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13989a1f264b9e0664d34c99773c99491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef25b2c7d7cfc4c79c7f9da2e367d98492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca209da82d1f6a418c8714f1d0ffb7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba584bc471babfe40142dc7627a9006a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d034388c641f2dba873b642ba4dc52e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee42ffbb351e9fb92dfe15290eda1cc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed288463a4d98fab877f15c4b342bd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e50a8a2921cdbe9e32c14a3f5a48b2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292df108dff8b7d910c687bc4fa6153e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20559387913b38fc05f1bcebddac046c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86183684e9b5d9c4d044b433840419501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978f4d91faa6d860e55447280536319502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1dffd66a6003a0f44462bff4d109ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0a535c1e8e88db2e79ec5e0b0204e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae16d80ab9754a7b9a4660a3947b692505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292fbffd277ffc09582dbb990cfb66f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fcefe8f126db92c45387b522c9a903507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fde04cfa6b54dcaa33a31c3337112a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e51eb7672946bc75dbc006c4d763a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8759ed8e849f47a5b23b5fea2a08f0b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dddac9dc260e2604632ba7088c41d7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377fe4fdc3d528a48082701c55cb6a9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07b646d04cd26f06e0295378f7eaaa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eeb757fee8e6f2c4577ef069b17eb7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ada177686da53b2f6504f66a6e7dc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f0916ebb35170ad83f5b97b8162c0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d322b053d59a070f7732747f26171517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc4549ff5fa7e2ae23b6f5dfa116b8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fe7638de965e61a67ad82d1cdb85c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87b21fd1fa8e434da459e6650125ce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c83a1ac6d6c572e417225418ae44a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a000ddbe6c131474e135a464a74e8d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767feabe84e91c5ea6a3c78447f02b3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c86784b23683d46aa4c1fa8d79e0aa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f1b4734d4619c934093ae6ebe7762525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b838083b3c7f866ecc1e8dc75f4152d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0362249c4c89c7d59ffbb39915d9cf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c565ab0bd8590943413e950e6557c95528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e6a3a324c156b504c9288426b2099529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19208cbd8d0606aa8006ce03262b33530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11349124b4122abd8982be0bc74792ab531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ace91a45cbc473f8595d7fb0d547ce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123ccfbc03211cfbcaa329f925bfcd9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd170ee9bd06412dbdd59d57881dc30534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001e94545193ad4ead2846df4b5fc77535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade06ab28011e7ce649c5cd0a9f66f2b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938ad2aed2c9c0c953c03616f05f3b0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f876d25cd81d3dd23dea9ef7c1274538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2336d3aefa7faad766ccd4be61a8b3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234d12203d054125eeb6567c2436660540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb45b30ae960bebb1c44f387ab4752541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3fcea36f9998fd40f69e408e7206c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ee7f8c90a3444a3e35c760fc02318543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c09d28b9fb6c7ca49c85d8f130b83544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee073e935b2baf60ac9df34a8d0cb43545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a5625701ad1a4520f0e22a87162ae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a322f0632e8ee3da8d2d17720bf348547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf09cdcb5c8bb93c5c2ec04e648210548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d8493675e8a27e124ffdb42cd95a5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cd7a28efe5bc2d8b18633e7f0bcfe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4f057c7ea4ea217258500b1cbfb16551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bae66a8500370b826d7e787a8865a0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9f2702501ff64eb0d4fd0ef4b0ed9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f7fae347381660b5dd4829f0c7f43554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9a82f08614331bfa3b93dad6379b3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bdee59bfacbf9fe7ca5e489671d29556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a88174f17d452d6cbdf0b4da0fc45557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e96a958e57a20bfc9b0f41b00b526558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd930ced6ade0947b4af06441d27bf5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e8a1652add4fbb2c7d5bc9f6ca924560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a5459627dc5f6eef2f5625ecb2cdd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66507a84ac66df163caa68b2f02bc8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce15c056af20509e616b867a606b0a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5924900cfd42720c9cd7fcf9beae30a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05376d59c42d4c39f845041ce4f80a21565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893413f2a3e801adfdf799535f45ab99566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d1e826c52882e8c6aa4c46285c133567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf284f8ed2acff93dbeaf3715b2c7b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a128058e0e744eadfdf72b31a94639569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c250beb85d6bdad5a0956dc4de3c328570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bd824c3c7e1bbdfef974f7561b8b1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c4fa5d24e6eeec9d7542af338952b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168f8e320b1d3623f5730f46736e3a5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098d714ce4c5aa6e65c0e6c456f1b8a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516231f57487eb7ee6e110955ec0299575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d048cc3f4f3220044604ac5b38e234d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19501394a9b120711afc4a068fe009577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2a624aee28c2a9f4cd15605d322e2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67fdfa35d6c963a06d3cc30d4cd2a3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89d0b5a69b453fa684f36330e845a7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5cc10201e73f1a87f32277fbde82f5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084aab8f1c8656ee6dc685036fcfbfb3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57ba5050931ec712838ae12ed9429b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7668493ab6c6e4ab54f7100c208d0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0d52d64c6c0b3cd7c360c452a3a76585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f0edfda2decf821369ab15eb80706586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90daa96911a8d1d026ca8f81c28a5c19587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89769a758dd0077dc20dde27c2443d1c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a530ed80327eaf101285ec268b0ba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7a2b476ea272cfd1a349761c47ff6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d83059ca612f40eaf20108d46e9e06591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e11b089c17b58fef89b3ec89750fe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd14042b624e6bbade2ab1f7d100ad593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5f39aadf59888d9a30cfb03e60ef6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7dd9d8be96c68e5d10e356e27ea2a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e62f4845f87a712c15e87fb9e9ad87596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792a29371b5cce403f0a4d47dbf37b5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c42405582d7d369d57fb89d9118e8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9dfa1968e3a005cdea2b862601e29599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c0f842ec7a2ffca548949041af365600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee63077e4f20e19b31d0f7346cf7bb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89b765562f3d04fb10ccf081d265c9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c4b2df4b52f31ce459bcb799505cc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff097c5891e1579d02c896ea2955092604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f034c3c55c7ad10cfcf80771eada85605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12b3b4995c9323ed55652471dbd1be606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01003ea98997cc6fcb6a62b0d0517a61607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fadff54cb7fa55c00af1f00a81f3a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74239848e8839565606b56495657d2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b67b05d80913555292b4d144e9836610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23f2c5f7bfd84f2a411db685e5e056611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edd79d5410956d2e6cdc5c0ba17b4d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0075090c22cff39badbc0ed6e43a685613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4bea58b270949bd98a24385b24811614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb8eeba6f53e7125b099db79b13294615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202581b7832c79ab8b7d1d4eeb19bb1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee2947b49b3dca8728e44891601498617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b960792d4d8517cd5a884a7eb50432a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedc41610f75733fe3633e1a68beacd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bd344b5c5f151bb5992cb3d9ea67f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d86c52684baa7560193bc440e8c181621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca7278ed4a981cde7daacca9f7cb57622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6954078e928ce6b30944534245d3e65623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1987779fc1f5194dfcb941f6f6226d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459bc727cc8a5ab68da5a0d598d9544625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac847890c68ff21675d679badb2d51626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3a59ef770d5aeb777d6f3965aa085627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4a1c585d9f6912a03f4dd0b68378b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9295c2a8f081963c4a559d4bd6429629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209574c9ee3655586dee4289f5d0bcc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1928b8a45115732e1abd7f70c0c49a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aeb50d37a7f46fabe6d04b9997762a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac0e9b673c218738e6b0a69bc20896633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18de118a0cb2c2375d122edfcd04149634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55131512e4003da48b9214466e66eb78635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f83878ded524fa434c5c7840d9cf4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6d2d5413a5706c21dc2c0f22b5c09637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb5a351f7007ed73486025a9740caf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdfe4f8b9b824e53d50425f5087271639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0db1f650be389160f61c9e20307bd4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06397fe21cc88163e4f43b13a64d985c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697196a9eefe09d59105046e45d1643b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb977ff57c5d47650e4fc018dcd1faa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de64152f48e0e1482fa5a2c43b50ea644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce228ce14c3fe73c9d185a6bf94fb0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f89cb259ca9ef22723e5d102730075646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c17fd5857c5d80e9c593d8abe13c2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac1f893c72031b5433fdbc238cb0db648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c7b9e3879df8388c5d13bfb725496649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896db61295b54ed8d34c4fe112401d5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ee52bb40bbeec037de09aed2f600d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7685e08da4c02d8f470a7ebd41915f2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476831c948eb221d4f185ccb3203cf52653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e7b01559533d7e5b74058e521198f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b5552f7cfb41357d2f52d07e50e53655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebaf108fbdb9070b80e39295882293656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d773d28da8b0ca61759508bb25f3c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb66e3d1faaac43a332611479f0ea0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd98e98ec81ec6e7e43f627d276c81659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e289bae5ccfb1c391658ebc05ff9d46660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3bfe2398c66087326834ce264db332661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e350bc385fe6d262b8ac0068e1101662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375d1d2ca265b56bc0a10ac155d0d75663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767b2f42605e7d5fe1bd0af8a300e9a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d2f55aaefead5568aa96817f70f21665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ddf73057f6a16d4a2bbe30454161c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862b438127d2f3f97b360213adb33f5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935491c4cd5f41a9292c79071002d6d7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644527e2c0bd1fc85ed8885b0eda7bf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4b39b2e0b5f396eded9e5d80c866e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ab35a2ffd69796a12de5e3d3aca1a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069beb4c5e939550c7fdd21c0c69729d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ade8e77953578d0b4b15eeb78edc8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ead443af5f5565db949965405ed6f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04509f562810508d01792a31eca0d8f3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a7e73f31a54b92f725747557a2502676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600dbf1365458d679544384526daa824677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1545dc84aa14f51d927aa2178503052678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f75121ead1c1e8404b2828e498fad679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e712489d9af064f220fb1d00d1c34680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd20f4d11645ebdb3af6a254e0b73f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b005557ff76304fe82e84b1b070583682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acba22375aef0c9028e5906cdbf7d6c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad46134102c772783ae18f81f50ff63684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd797ac1482787419c39baf736b78a9f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0f54ad9cf76fbc89113f9db93cbb0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8441725d7e5f4d0c3c5e369da98b3d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f01bc4de858fd0de361496d415ef35688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd205a02703b4743a3469920cb89cc9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adea88b09d5558d17c7df4cebc0d119690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58524175d701364f85a1eebc8a18fb6d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942ed685e80dec999c2e8044f77dde9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97de82ab03f118191b5f029aec74e5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd37e10b169ac65e4be9b916957b05694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8b22a62c21f4d1fea9eee008e6431695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff437e9bfac5189bd6fa37936ea8e28696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2187d70ea7b28287041f4e5008757697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cffd606f1c4db85f652e7719529cc5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51fce82dc5d4c740d94152118701afb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d701064e7e176f1a0dea4f0dd0919700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aad9742deaf468842e7f0988db5c53701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afa1fd2678cd3a446b63cecd51d04d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bb45279c2e9f35fc949677668df95703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cb9c2abed56760e86bd3dbb2ff4b3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3617dbad196deaf8cbd7cd0954ccc2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a4c7cdf84218124e6306fedb9189b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0534001a653a6fda77b3c4c87d729707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033e9e70409ae46cf7c5c47395aea96708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72aed11ccec847021f5c8ef004e929709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb3fafd3f353420aab61e6b64d55b1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb02ff7d55af109b93a620d07720aee711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b423bd121f3f348c05845abd37f1ef8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436dabfd347341ad5f58f11e10093a0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0ebf0c1f49c629db376190bb8dc04714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2c7a76cc4ab7f74d618fd0670d69a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c369482050ea37c120db3fd37215977716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c9537718f917d8fffdc2240c66dad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5b5e276154a1d66eaa4a749cd122a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd013aeabe66728acd84a6de22efbd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d6b581466350bf0b420fc1e793ec8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0d2609aa6a5ea61302499c1641e76721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a476755950f309f9a3137afff1592e4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed97e5dfea1608e0692df09e7e7864723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7073c6681042edd0802b63ae4ad1020724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac0d7461ef94988e71d996588ff67e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80c68844d765d257a32bd1fe442dd0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58881d0f2db1ecd6825406902b944620727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c5d816dc23e6c34b9e72a735ec03f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cea309be69bbf3579f3ae34a93bfd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c0fdb64ad2dfbee4602db667a4fbe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328333f55eb14b062a3d458365788c6c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d4ba7964b9a406516aef5ead741e3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079139c9449f58b43a0c884dcfd7503733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959bd1d8938197f06c3740c96478d897734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb1bd77c12fcc62a9df3e5cd242b53735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ffb34d36666cee19b2d38e1177d28736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0d0960871021706dbee2c90a05a1c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036195abe11cd90d0a33d33f6d802ac738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07946ecb5e99c0d19982c34b9d4b3ed2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d352165f504a8aee6ec194e77b38a3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2662787a4990d2b9b7cd6ec64dcd7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef3c191b7c63a36cd89a893823a97a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea92319e1b29f1b2df161ae89d695b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cd835bf514673676377561fdc258b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3876481b97a11f947dd67f12517dd4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17e370f1b2414b90ec5cec918de9c1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a6b7fd6de04b693baa352c50cbebc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a5193cbdd535419ca9f7d766a0f49748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef734eefe16acb251348f6d73bd23c9a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d41dc4b707ed6cfa83842c3b421be5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71c405fe1cd11959284b4d90c963e1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59be26880a841868b473dbaa522f503752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cea398ef5a9c09804c8d2d4dcd8287753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e5d2292e1838b541c17b0388b8a4a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb93c53e4d32f3bdd3936469cd2e423755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b12fb9ae81819d80e609484710297756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f81cbe1065cefddd2aa4ff7f75e49757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8008c3515967491d9f84d7ecbc64ef758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b828367125ce91d26a870b3e779c1f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>