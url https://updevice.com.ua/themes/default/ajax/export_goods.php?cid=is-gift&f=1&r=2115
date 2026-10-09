--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863826a64f0d6b9aa7aeed195fb493e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc406f049921d8a702aa410e969538bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed4c437c48ed57c142648dfdbda5d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b234bad7f5913f6f0e19e1b57f5df014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a25584e2fb43820d4df08a20702bb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6910b68f2f80c347a7a8621d41b61d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba8e7df5c2eee373a81c5ac24d3b1a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d66e88b5de69de86a5bbb2c7e394958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29094743b7ea6ca793217def56d112d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815c0bbef85024b0890d5a6a03062af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67cdaaa8055a9f511d12c91f53678311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe887e05b81e75156d3980520994d612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a549549eae6f0eed8c6b94ae17feaba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bf3268a60cf00ceecd36e43275d7d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9ccacd4152e29f6c14bacd2199d6d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11519fb8b93e319401be8215c5b3db0116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f21aa2f505be4e694819b348bf85017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551666e373f19eaf801819a5bcd48f9718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b22ea84548fefad7fe3a5d73222b5619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfa40356ffba89f79c5c8df479de9220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6caa3ea4523835c241c10ba604996221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ae4f0f46b2d235e694154ea4bb89022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8dbbe32792b6f9e5f4912307fbecc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132711912c18a699a210037c89992d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd40b57f8e97827642956d1eb4e8f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44a8cf71a0a7e5f27f020af40e090626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224334a8be39388e0d02ba349892c1427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c153d64afa06f20edfbdccc99b44d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283a8cc3052fb306cd6a87e9e3dbf0729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb60980cc7ba4749410412c9a2aeb130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02b5cca9e7d8007a81795a83547eb231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4cec742a79fe12d2b16ec0fa37146d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa761ce1925f087d6c4f187def9b71433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204a481d716c9314b259847990fdc1134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9029ac9ecd46cccf81066cfbb1f7535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9140b32d7eaa61b36f610fd0761c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883adb751c163cdedad41f0bf611900c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe947ba1ff3d2019ff88ca22c3cbce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7494ae3375b27fb3015b8d8fb829d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbaa7143124a15467c47213e1d4e4c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281850ff63862cbb658c812c3bf4a65a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5bca04f12d4944e0005ee9fa1886742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb756a47ca78a2dc96989e10e8f4d843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f306fa69e6b041fc03dd88fcf0cf444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40816512e056dfc867b2de9a1d0083f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ccdf6e21b38a4dbed7fad0db039bd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c813594f7d60c678516488e2507deb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a28b0c58a15c4ea7cfa029a7b59f048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65732c0aa549317fbe52e5dfaa97229849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25824a409b2d28ff669e03fdacd87350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f97fa61a6f79ef1a10a98109be30ed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7ee30d1ce54aa73abafe0ff33e55552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b98ee64ebbf53f35781528062200653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d992d29b098f43106157817563cdc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a2ba3cc5060aa59c562916e3c999655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081355d30c448e097a5eb67d29da977456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae3a6749d1deae62435857efb07c5e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55468d3080a9f64d8e8d959a927f2ae458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61dac948fefbcefe4504939dd8428f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e24abf102bc54d55a2d94dbd6b5f2160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f72ae31d1b94e176d6d6930a73a1d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8db515174de5553f5d455c1c2be0862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32e0e225a13aca788611c3d9d8ec7d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6293d4e1f2f26e046bbdedaf434c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb6fac37a9b509d3d770fb200a6de465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21107360ec74874165f014206ead8e0c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91384b97ce7e8e7b1bf9f442911e1467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7019c82684e5f6ec8337f379981ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84c583e5f30289fe794ab69a2264f969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9fd2d766dfb61febc6a05295d1b7c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f76b832bb4508f8b75d3d92b3a242b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829d05c8af5a6e8908b78fc86bf82fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464edf41353c2dda8138f32084b558e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a63c1c705b96a7db71052dd18c8be274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccd949cf3de80a2e8a2441f481e21f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736a3cd3c7ceb5ec7f8cceefcd009de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6049295c3c900306c9fee3ed1e5639877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6d54b051380e3d8b9e6e4bcfec79378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f27f7384d5addd6c5388b30eb3995179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26832d5b22c5b1b703ea0690055b03580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db838fcf8a84e5c68e43396550fe31bd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3666bc67626c83ef3b26f6a66d2555f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d066d27014efc2eeaa5cca6ca6e9a7e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7e2029b02958e9c3f8a990e14901384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d813ffdd566702df8be6d50d5f5bea185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7cbc68064426e0a2d9e73fa6c251a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d5efa8769c15b889b42fdf9fec9ef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a0459b69ab634fe527c1790278dbc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d490253c9525064317d70fab31290389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeec83c11e5045b8a424839646e33db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39669abbc17090ffff82a53ad14ca7a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890c6a9fe5cd7babd5a2136878350f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed6e2a78d470b8bef10f6a27ed9d1e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee593e70589d14d1de5e1742a2321fc394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b707a866dd6c393c18a9b9c28dab795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f45c6d4c8707f4cf0e2d16f0bda1296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11bb906377fe340cc9780e363dcdd397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbac9547a4969e8951c92e068ddec198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807218c4493fa6de86c89d0fed3d27299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d464d3a14e0d6828f005fb4f351a2c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc98837e18da97b6161eafbed6b6117101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b5a66fdcea34d0eb3f36ae0f7d27c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bd24b09a483814807726d8919e716103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb200d9e39c84203d03e9043aac649104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c670bb1e6b67f2b77ff267511bec4e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5db689cb635d866d919685b64c0351106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9030dc2c9921487f36fb64e3c04de3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a470e05f8710f713f431fff9fa0b89108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed597712090a6bdc1164732d40dffe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53c084fadaeb5113ea9128eb88bbb3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8621b2195befbeaddacbd610e7134111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dec5a7ca6129830d7ee62c6ccac018112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089f9bc901c4e605e5eaba2f764860b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f78eab55fbd38c34697347050ec7a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc74f07440114e1eb6e3eab2776089d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51228ddee612702756011f45b2f04542116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fa0e7cb22a9d5438bd02f5ddbe485117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e70193eee81f8b9d7cb3531df57a37118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f55be2f3ee693b3aab82ed57dc344119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d76080ba80ce0ff2f34aa8f370e44120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2b60855a5f9435709db4bb4494372121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775b6a7ccd0b4c5da5b319d6923dd6f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024f50915e5afa10a8e1d35f73ce08e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489098a6f9adddd7545c801a8ec70a66124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9462e3330e508c37ce977fc783df4ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6caf42cf4ac34d029724e514c141a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f53138cc597b09503e1577534b854127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90325f19585f5801297141fbbe94833f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbf35b89c7e3fcb1e97a23b2ef2e3a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a82e4658cbe2dd8e0d2d8a08fe6e11130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009dfbe9911b45e85d032d4827e041f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf86f23dfbed798475c1db3f3197afe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56329ff33725a2980210646feeb0cb35133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84273168623b9a61b108828bd127e7fd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c3b58c9b1c4754f82e8d46f008123135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9bb774946eb53cc92cd21bc38412c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd7a2fb5ae13d8172977841a896184137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64515aa174d6a7ca6bafe00ad18eba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b2317ba458dde85b9d8a972ceb029139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244cd867675a96784c9402085117b4d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26604d9080183c041abde9a620351a3d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b092671f478144488a53f5b07b6d2c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06408ad604d460c06e861a2ef909acd2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8faeb19915059b4cbcbbefd8f36d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874f730a9b66e55f5928334e064bbbc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecdb29a51899ca95eecf13e4a3ef30146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d1c581bd7104bb894110419645114147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000c5a99a93c09d42df0c2aa2996d4e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0814a976b94daf8284346684729791d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c872e70743ffe01d100dc4988147f10150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b0893d063faaaad34efeadf59e10a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a83ce4e2d0ff8a94502fa8b7351a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc77d1d857f77f27934523519a6656153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8866380dadf99d41cc3ed94bf0aa41154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec66fbf925aa20005d7ab38ee44cb5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d56e6d9ab105833eeca5f71fcb121a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597742434fb52174b3f13a2db7f6cb5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942623074e2147b6cdab3401bf034cb3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959573bce11d5ab759818d67ed82883b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f3d4052f041534e6c208ad6f63635160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cb6965fd63cc43250670282f30510161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33644feebbc73db022264bef00b2d5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6003ea1b7ad7dadb4f7bc99d9c2a0d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbc74bad050624526a43cdc1fb614f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c680982a8468c5b8af1ad10c6f55c91165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4626148f01a84f015ed938126151ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb246c77b053052ca4af56a713aa4c28167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85d10431ded02060a72ecb9b1c0849168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16024e147d3995ad35dd15c5dbb4896169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a6b847bb4463453ab7aff051e60c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced35c4732d6459b2b86959acddbd7b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e63e59b9e0eacd85174435f244b86172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680731d1a02a8accd0f9c413fc3e208f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246a56783d9a226995484e303aca67e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968fffa72bfd804a4e1006165a8b46d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102be5f764a3f37829333d79f7d0b0c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd961825a4d004322ca43a4163895cb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec427d848932b84e2ca53dbb5ec55c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be50822b0f69a67b84e1ba15350b6fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24430620ddc92ec7569c0a356bf2d89d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a60bf5b88fc0b74069a22247d6141f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ab5f50e016556847fbd3c96da6b88182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ed546f5fbd9dcedb203177931d2e9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507aa5f29ef608c85b319fb21fe970e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63bb8e3dbcf7141be19a31be95b6601185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce515b99bd10899f44f8e58ade2d08186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032a3fbdda53f5dce3f4e7f46c35ed0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499734dce697d420bfc9880d6563788188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74daf5e9e2abcfdbb7ad9b773f76ed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3163e6b99f7efcb015f383988c5cec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d07578abe01ebddfd4ecd82611738191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0e12d470e57e1b1a7a2dffb5fa549192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5d0ea2e21dfc0d15d68364220233e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5d45dcac0c9801e4b2fe8289c8838194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87983bd4a72153ca38f28f19c6b80b8d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb00195ec66c45d854986d042300f09196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541543c380d3c8365d95637f81ba8e2d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c7b6775714a89a706b1a64d3c916c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d5d4e8c42a7925133ea38de274852199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440dfb9fc1411e70d07ca9064d3eb508200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57523c41d497d80ae6b84fb704c23e3d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af40d5a8f3de0c463d0fd6fe9632f09202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3dafb45663186269f29253daeff569203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f39953fb45d8c1976071a1c8ce001204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fecc512a79bdc95b67ed65feca064ad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5d3af9f2ae1b5b294da021514845d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2112290bc3447574b84e832640f0d2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c9a287f6343cf004c8e3b1e6489cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02146cb4a31129dff274bf0eafa6eb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b569bb2b92819caa1455b9efb32c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951740179ccad806672a22ade58a1bf9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e30540c434bb8238ef8d02d64c995e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5fb6f6a62fad0d5d7f9f19ff9f4fe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfac36b1e6936cdafc7780b101b6882214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68bd62fb1a4a7d51eda92941aac28d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c84b299591bef732aece3ec069afa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec21569677cac1c8ece665400fdca2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cde11593ddfed937d4062039c3ef7b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253625b3891f4b05f34cd812f33d545219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317ccd11fa443ca99d753fd32066ccd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b1fbdc65e006fcd0a47c33ab0b0c9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4279928d6c97f018bb7455d6996fe6b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357b5594a2218a77f1ce6df9882ed6c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7e83f26708251ea95de0c26121862224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984294d3bf3bd43d814793453c18ff5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee25b1ac0f9b13d8e00824d1a71e0f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3674ac87335d153b07f631b95bf572227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722437be337c628867fe7a0e9ec67e5a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0da69f6afbc7b03a1613fb993d6f2f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511089f4d0397984ae6a2f0768dae7b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2519ec143826636e65fa4e2bef03ba1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62c681ee96a0a4904dd84af9956d5b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2220f5363afe725db8c9e5af2d162233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2849eccd1698e41b6a5695f08d84067234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a640810cbc9a5538662dbe854503b73235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d7fab5d882219fea7572b26914599236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b538bdefd29823378e72ca5da23c0b2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e2af8fb248a48a09a87adef44f88c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068d8d2057180c4e336e7ef28e12383239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4265da0a982adb385f5fda0e547c94240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfda7c807ca2a2854c39a44f09216d5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99eabf642c58252f2083aa32c1d5d3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962619f2e4f42e552f446db7205e7cf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4afde50ead2d7cff10e2f63c91e48b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f46a01d9317bac07954dd8d79039f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed2d9fd28a851690fca994be46324c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b6b8e442e8e106f7144b0d092d9cf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adeab3847ffdf3fdae7018abd82560d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e59c64013a672cb395296e9de2b3e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc4337afdefc322acd9bf09ced229c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ffeddb3b30e1fecb780618b57d581251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36f16edf7b0c02430650f6b2831602252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58acf2c14cdd51bc357c07e3433aff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f180eaeb5a4457284b04bed3fd42f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2c2cc85da74df68531d9175971578255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28233131b515e6970a4a0c7092c14482256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcf16d0eefdcf96ab2fd2da141f5dc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93693315c47d4c604c767fa0e3d94910258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b937e929695ddd2bb6849b41c8eb3e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28b51e8df971713c0b26e0e677adb7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753e77979fae99f5cd78c3962f230a6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20688f245d9a1c92fe6fda0d37386822262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469652667825672b6dab8f40e25478f9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09a36e4498b4f819101ba73628ce09264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49265630dc0efd985414a954e404153a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c69ca6898d0c772c056ca02b4ebe4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f935c22a487ab82e058f03d16d70f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98174edfd91458f8976cb04dd2d5069b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf508626bf9fb2a17e41c2f2e4f983269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4237ffa3fd83803e8301dd2e917e9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c1beb43b0fb3c3a2e29255544e703271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc23f807bf352277647d4d20dd7dd66272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37a2848735d1979f4b34eec0af36c3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c900dc0d29a8906fb4181f353f5ea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab218eab6f8b248393554cd7130d6d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba50326dcbedf3f27800927088fd015276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d65b3fdcf7b1b794adfce16b9aab91277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558816e5683f1ca930fb7394e942704278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854384a520cefe58e8e78d70238e3dab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff77b8fa4fe1dbccc1398dbcbb36ca9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4eff3f3f9a1352801b8fde304f4e9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d49e619d052be2844367847adad472282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ace1333aa5789d301a0972d3236fc3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b294de6bfbc65bfa7da592b342047284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54cd3989ecc22c4a89dd5db7b636f6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24e08b8372d61086a21ad46dba87eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf3adc16ada1666f12d176c7b182b3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab20abd4678fc2fe8aaa05ec613a014288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc22ce5db3707a2d8f05e4a155efcc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca789e69d3951298d33e2a27df4521290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf05f7d5ae311c9b5009df231c9bb3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9218b941744ce47134ede2ae2017c7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328b37ec3a5ad2f1f7d3c0777acf408293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212d84d4d7489da11a98a4d8477b58f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a345a002fdf006c8ac70e4d54921a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b810e0c06e6ea00209764aee277ec7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970e7abf6a4661b985b628d6f8a51d8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd55a0a1a49a312d3c41b41e15e4967298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f63363999ebb97fee295a8ca1272e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a579b66f61a6c7b60ff55d2ce8ee2f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bc2d329adea0895c807d6ecc3b19c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa6dbbd8f7a7e2d7922abb5f353177302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c821cb92ea025dea921caccb095e9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e8e9a15d7e7df57736e49fd3bafa7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d674a785f093cdfb9ae807295d19f27305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364acf098f7c9fc5cb417d276ebe79c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825363fdbcccceb17b8034ea48eaecf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48baa3ad8515126a704231b39e8bed86308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fec1d61a1c1710c82597acbfd35e8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de9eb7e1dc40f1e535bfdc0303bd60310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9e8263f20152cc8abc53ac4d1bb69311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71812f6107929c7d3f32d9efd5650e43312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642fd8e827ce1104a18d260200ae06d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a043d58359646d55793de5000ca91314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487b3a5df5e9cab53273cd5a7b8c6c5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f5d195909490b8ddd3525ba6ac2bd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19968a080a526542c50849d3eed391317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac950473c6b38d04be04c9fa4a2c55318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c5d9a8bf3e4a2bd3752bd20ac6c3e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d692effd787fc4008aee1ff20a31cfb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535698c39d3310b98c5cdd0e0a552b7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416784fc198eb9fda166ffe9201ef2ce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d85455a7a1e576fcf58eb9b8dd26d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b44b78067a18532ed11d43cf4b918324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e4fb4a5dbed5d1302480aed0b53fe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f18531e7b1ee8c5ec546ea6dee58a4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e789e96454cd3d37f4a25259f01999b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1ebbe82e5123644f4135ec58ded89328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755dc61130a36720e2d84f57c210cba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b8f4af4d02da26b65fa63ed4e2a69330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e7d8500e0cb1447a21f21053750a9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f9460830f612fe716b7d153d16b76332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d86b64d504511b3a23350fe5fc9493333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22e1a12a6e92b3483c9b16a7217055334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be48e909e86f4a673ea42cc8e86079335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eed4005eba8ea2c2b9ffa4bec29159336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355d3d755e1ea8190a78c592569f537337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6741e550f21a8f5e74ee4daee5c55f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bc197fcc33cd63f069ac4785535fd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28d0c16d80c50d9d378693662249cf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413e31dc32ed9f2a25d033ce7a4efea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442201eb931a72803b2b286160a227c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c4cf8af35cde4138c4e9194799a82343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f207f240c0587f1c5dd067cac8a818344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b78c5eb146f4921a504e1407786ad6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93aa1e53b386dc27823cb8468a6fe9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cc5c1a0674aacf3acaeacb803f1a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b96ea499aa70aaa0ecf0eda197df1c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8666378cfdf1869efe43b44f767e19349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f36eb149133d54c0dc18508d30e42350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec402cbb9fbea5b166fca647ca462e8f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfbd92887ea563287936668cdc0eda352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13f0c8af5b7e8c8e794d5183794baa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da46d0ca47a6db1eb24b4b1f5c56702354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ea819e1bf421d6e322b1042b978f7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6dd84c1f2e38cab748f959bedc57cd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467496cfe461510b55ebad7fb2ef305357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7609709b793882a48437916b41582f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f6fee384fcbc302fe3ebc7d255a17359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc9391977a02b93b2e948b71925f18360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1205df2da702700645f666e6fbd33d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309adf7012bc17699835e496eefbade362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2b095a5ba829f61a44d48659ed01f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86e378b2b49db62cb7675196dfc7d6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f527fe7e95ab6a19b3b606a315a6d3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733c97337e0890bdcb784d4be895769366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c238be10b6df6083ecf3d6b2817ea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd4f1f59f65cb25f0fc2309d81f78f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cabc331487cc6a29c21284a476b8b5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336ec5b67fc517c8915b20552570d5d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8df110a0829185c2e9023b06b8fbcf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922637d8332f6c6e3052c00e0f7512bf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94695aef4b9a7ab458e38f22d4dd5dc9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893b9712c33648bd3c1f1f210f64631374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c778d462e2c1d2bf09e50139b9a92375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545305940663239a316845000549d8e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6a20bd2ab9bda02a22213f9b09d47377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75651ca02c033b7c4365bf9ecd401756378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09dbd2a56845df0c937045cdb287eef379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f8cff4f980499bcc72961fc75f02c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a479af5dc828f4f3d441b5fe5012fde381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267d9ce8431e77b73842612648e17c4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6b757fffec96623c8bfd1faa0f2bc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ada7268d1216f5468e157375b1ac25384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c5b28ef04b9303f2ff3ee1101f34e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869dbafc49f4cfd2691868b3765e98f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f3e9a1a8b79ca0fa6f42052a7d1e1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bdf5ae50fe4367591779fe77c8565388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0411aabb627eb2709537d12d6f37a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af15921de03be0c652e3510f7b345af390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed41f84a6214cfce5d6b3b576a1e55d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249ff229fba7acd0ddb9c10f8f7ac6e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3d30cdfd03cfb20f36a76b4e68dd5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520892dec6acdee7b0af165cf36c044394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0be44148b87cd4cab7e9b416923e44395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26701a929dad5d9403d873cd2913efaa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d397e95437bd009f17ea27bfdb16b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822f2d5b001d447ca1753a0b35b1486398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50da3aa292564c24514e5cae997d48f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924d26e744f3f372217833f422d379f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656480dc6cee88869d39117abd9d007d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb4e597384cb3be7f968861c3cd028402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38ab6612b848edb2373a29159f0079403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2af9549261d09ea5f58dfb50cce4d4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e548527aeafbcbbf68ea181236279405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d9fda518d04be8f65c3823beb2e36406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa28f0214c717b3da8e6870d828bcc2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d854301237c70e7da1a20ff19cde139408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84b34b5b26fe215f4e57d2f4d77e22409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2013e8c96e892ec3dbe3df4e0fa04410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae54fa62d51a7cd48a007debdb57a6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530bd7f3b6143ea46d4ebb9b04a981f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f74da6dbb56c4f8a505651e3f56ad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f13297bd3db9a6821756df11695d03414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d172c5ccad49fbe685c45b6f9030973415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e285fef42de5a93487c60603955ff416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920256261cf6cff19312ac154225a2e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec972441a13599b3ea642af0b195524418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56cade7ea643fe745eea3d8c6c092d6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d28c1b2fb6356208d3ba48cb0b4ce420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830be4f8a90f33a6bed05fbbd4c78179421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78035b1ce005c6cd6bfad4fc5924e83422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d59325d1be6ba1d9a17f5a42851001423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f731b894c445ee5507fc374c4f4e43424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82987a87412b89389cc92bcb0d6e2985425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6639e26c9c0d000bd5f37b8e85ffb5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f2f939aa37f50ac66177d44773fe1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378616eacda96487cb62bdabc81795d7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e149f1b17c276f7e1cdad513006958b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e8f5f5fa38612e413aff3e6d2132c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d450499e8f6b830c7956b608d0ae6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aabf8d8259b61b8278dcbd26237e16432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59362dcfb0f14afbc6491c49803b9c39433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f02300a4fdfbd6fec0a37dc89c2de9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6de6d5a66c0602bb888137e2beea5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11544ea85bcc834f063914c3a0542c57436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f868b143cc5b54c3cb399af44f660bc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5a8fba4ebd701fbfe763acf89ca25438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a8fc35f98e54e7fa136683191a0f2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f091fa41d9894c69f6cab2162f8eced440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069ba9812b82af517cd350144580538441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1334660c82ffe2396e5f7ecd705d6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4eb19538bdd9d20a15417158a5f55443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677fc81d0a5fab7b8a99ef93cb2335b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4f454c27b5ce7d12a3192f724b238445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f16c91103af88de05923228af31226446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417cf0dc234a7131cb37d40ec325874447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026b4604add3f0ddc0d25dd8dac3748448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89dd2fa91a60894f08f6f6ebcfc4a6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56206a0c1a1a9e1603de8d0c1fa0a018450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50863c89bfbae035c5e1043da6ce5e5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fb8f64a8a742cd5268e7eed5efb68452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f895b859961fb22a87efc4aea7a7173453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a89f387d20633a4e25fb097a549aa9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf841c33c33266358971a3fcf0c12ad1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97982ff7bceca07f200be9ee2a9297e5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd2cc8a5ebbd60d48d68bb88a747fa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37887fb3ada7eb983a8a66a62c103929458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726df89cf3a0a575dc1bf991730034b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644311162220b9677e33a1744ddeacae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0834b292aa91a2e0975664b5767a7c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a880a1b3e324ecdade8fab9ee39e4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a85b24aaa469ef129513545164bdf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639c5f7ed29c0f4f6baaf866b44ac15464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e47e848f6536dc787b89fd55d2c49465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b1784321e0b671eab315189530799466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9e6220cf27756ee55a0eb725799f8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac892cab65f0cb0101568a24cdd29b8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9a9aa0e81a5b99049995036cd6194469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d636259f75ddf4c8361a7547490d094470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6da85ffd423adfd2fd4626ed074b6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cc40815850a27da3eb2073857f293472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c638f71d2b6506f595e0a5d6f9ffb34473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe776b6aeb5c274507844b7f5aae0c9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34334970e61a29b1edfe60658ebee6e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5f126788a26ffabc2cf46a0cf8a09476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18b1674906e6d8937bf01b5e305bd4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0428dc546c3145b7a1f9832269bac478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090016fabc617ce85f3581b5be13ac84479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ea34c36ce54a437024af88f4f487a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243912e10af558c02f422535ab58bce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660a23273118066c15b48b223e0e32d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb38f691f552c2a427d738fa4f9958483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b6e31fc746bc4aaa6094932b9f09a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246913a9428770526562e26a002d2a1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283449c15d6d807cfd2b9115b671174c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1013b38abb969d22011ecd2bcc61f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e4826c28e515a54e046c75d89caf8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd52d92e25ea6c015bb49728e60893489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fb58e072054fc2efae615651112d5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2476105ce3fb4e5c1bac5b6884b86491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283420f11b54c856061b69b35100c9e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f966fc6c5d19a1de09dbd08f723733f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc8d030fcb62b541381bec7b9ff618494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4adce1e29284cd4a99917b381dc65495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7acc26ab8bfc275a21388eb30c3d6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa37304b04c55a4ee584ae4e451df02497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c59f9b7a2cf47dde41c8ab0c9bbf1d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76da6b70b07d990b25b91389f5d4c3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43c7d389a7c25b4af369ce42c1d303500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c53c1c6a92859d56089a0c1f349e4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac4871024c1ba428a9816ae8e8376f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d4d1623bd8fc048269a12910e1dd5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc96507849bf86c0bedb87a27debdb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d346eaff53797c6a6523edf95bc554d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69121f683a0fd430e049e03fcdbebdac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4c6b8db3ed3b4ce548d1b0e5052a5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57caea64363c1ea71c5bb9f17d433197508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5327dc5a65e5a490227a571c9c925509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0ba4b60823de6a1cb958736d2e717510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5e1a72c3523deddad8a1e9e49a789511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4906b2931aefc0757bc83b8b0e3a4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26db57b801d679d94b9650b5b93aeb1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc197c37a87673972ff804a695ddf45514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c0e05b077e39ce8fc1c076b28e59b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9574e7d12bdc034c6e8f88af2b52d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9ffa4bbac506ae16985f18b8c0200517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51d67320d073cbec6b35549926caa2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06430a9d266ce21d335a249ed570e82a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798c20a4341f372a4bcca08e0b4d673520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55145eaefc7faaf96a98034f4f0158521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccef0b5aab24742d4469b27aed4dac1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91810f012322828976b0fffb4c916876523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4d2e99a4fe40b339974e85a7b568f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97120e76c5d1990a45365c372bd3d9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523027f94016d7495f7d7f54dbf353d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658a3ae1825675afccf6eab38040301527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd94c644d659df8de6ad5d88e843a55528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42f9e711f333f4c273780bab58c154529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e6dcb51fce36393a024ab61cc7043530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd188ed75595ddf6fc3a982a6d9ba71531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb4310725f97fa323338f080f5b158532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bfa644d379b00da12cc2c76db4d2ed533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcefe98ed28293468d204514eea9b0d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d99d70bcca43a84dc012b26af59775535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b2325de45c5d1c084cae9a1263783536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f0738540a908e0b451620a11f8c36537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4a50684619a16d06c46b82f53060b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2eecae60bafa42d65f2a07b6b035d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038868de70c5737a42e13ecb20a7b3f3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd31adc55a37aa682560707ed70f90541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423a465ca1b12a999460efcf3742fa9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac73dd1d7ca2a57e4ca2c5d2e8ac92543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92172f58364c8c42d76abf3bfe9a12544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030f319f4b0d9d7c33195d4e18b1bc4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97e00305f4a786d1f267af6cfb2cd6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbbf258edae6c4cd637d6145d98d3a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc319c4e71c55078346d558a2c7b8c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca08e20c92d020304066125246b87a5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb37368eba5b731c4ded3e2613266a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eacde898ba2819c557fd55814df037551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46584eac7786efc87487f618fc9925552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2f05dec004a9ced354682f42ada5e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8cffa0c532eb394e1e29905584612554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f63691642149b050ce893fe044a234555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291ebfc34b8392ad624253172bf93b9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461746271ebf106da25a68b22ae1b5a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde8602cab0a31c4315837817a1546c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3894c7314ace26f5830fb950e4acf53559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56260d10ce49f80c832e8e171a922a6d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c499109c2f9b9f601cf95fb5e8e9e1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9aa6c6f5e0d2e168b569f20288bd16562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8313e3bdb8e968b8927a0775ef5e3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653db39b665e793f65aeeecd6264a127564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408d072dc729d5da39444430ef8d26f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff04edc795f77600fb9576e505d715f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafab5c90093ea7908aff9397043f89567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f737b69df6e9e27c82ee48a04b966b6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860c136c5ae0e0abcc08a82e85933bf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f87a46f09324ca612642d4a787e897570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60ede7c52348b046d9db702a521d5d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83e80d4cc9a7fdd3471aaab1985ee5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f4334ff8528f518f0195745415b1f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd59afaf1fd630e87a8717028c71794574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f39e4a3f4cb05f159500fde625717575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1a8b2d368082f7c1515bb4e50eecb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2fa0dec77317e58bc4f2b8b3363d6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7305757a50ee3412d7944883a4da2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e870f3e868e167b76ff31c345e09bf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d0e0cd45bcc3dca44af60197d6207580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6554a3676ae3b4c257c9638c6703b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae959f0411726d4b56f494e64f2a0dd2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5dbc6dda0e1db190eef1ab45dd496c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696cc99e406a87fe0cdc531fd499a01584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e8fcdcd39788f484349315849e906585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f3a9a1111663df0ce320cbeaf9615586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be643efe44573a5ac75601904a8427d3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecec70662f38866d72464124999807588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486b7984e79b6dd234e60e5d0bcd344589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e38628890e600e4aab04719efdc49590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d36beb739ce78cc223f6110066ca16591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a344da46abd508b38b1a4bb7c9b70592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505559fb34f66b4a5e48df11cee3f8a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ab35bbfbee8fdd018f64bbaea473b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07281224db619ff8155735742cf38949595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6419f115b5b8bea4a13396bbca344596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4f3795156eab709d191fc9abcd587597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8815fde7180e4d6e5b20c8733f3441598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16dfd38caa938fd4b3d38c1370caad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6c7e1ed244ead7bc9ef496691a68e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6c3bd0b19163c53998533ab1b31a4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e7916370b739fb530e2e66e4b0ec7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ab64eded89c8b3b2f9c92bc70b7a5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6e776109cf99fbfe25c6937582c60604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346a340c78f75f74c2a59ba2ff0395f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69e2807686b915ccdd32b3dab43ad9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c626862096f6713f3bddea57b775575607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7abbf175dc48a50afa7f6c900adbb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213964a06c55313896eba625362a29c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f1ae5b6f0fb6daae1f250210efeb7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b96f7903ee0a6ca9a82423bbf91d2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d1ccc8279a8e92fc30c5e4a41fb6b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0159b1e559c8cc934f48ee9ad4653fb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5b667f6116baba0b92e9bcf4579b6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeceaaf7f779913c900295ad75cf2daf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092310113f395f58841ce212023665e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b60bf5d286bb5cd22f3f960fb3583617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ad465c96b13b2898cec9ef7004bd6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1343f710f4bda68b75c3e1b3383a0c0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154117b004f7ad18192b92742c2b75f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32110ede7426f978ca739e44bc1985e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189f66651f1d54fc7103f8adcbabd81622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2e3392e29374a783b5346e9be57f6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140cb2e258d075d3a9ad0e6d62f59d84624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997601d32f4d69da862ea1ebc762280625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220daa6faa1814ce2f3cdff561206747626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd9358af4ae6b2eb44a6c77282fe0c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcf44579e3a2dffe54772c288b7db5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9607c02d2b58c2e90c27e7eef2984c6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe5d5e5647e30a91bb0676ec7d85a0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf64691ecea95429ee57f898295c59631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a7bce6d8d7111ca130f542767415d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacec7eea365cfd316eacf40cd47d67e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba02a061273f7b351313a146779291634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba198183edd9e972abea89a4ccddd5e0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e3c9d2e52a01cd038e20d2b0629c3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fe697ecb68ca46e8420784df9717e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb785369f7d630a00df5906c74ad88638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0161176e631fe7787e18c6a9c734609639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50facfd81f834ecaa99050b0ca86cecb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17477616c503b30a9533f01ec74606641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96120a255223d336423e1e981606db642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c52da1de7ca9168c333ed58fddfd02643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb69c494c066c5706c0f8046863dc2f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e174794e31b03ef3a311b19d9c8f77645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbdde15dccc901c4a38a7d20de7589646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c598bf6561af07ee2f1e7f599680d2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fb5b48e67ecea70c8ca47815b310b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3b4fc02e5758cb2c7bdf9bb8ee0a5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfc24951ae41bafc1ca5b6cc2ac363650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f748498ba4edb07c6d10f1ccd63623651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a6a1d7979c71bcb5cda316118a4e5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d17cdfbd94dacccb8b3fe9b86828b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e31b70d569567d9028c55aed8a63e7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d81e8e96ebe4cdbdffab289ba354a0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130a46dda9e9fb0891580662d714754656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e47c670c525d9b7d7fffc8f0cc3604657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210845552635cd48defa62140e39a132658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98422f58b73fc9ead034d315c77b665c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0b4a2ab3b25b71ad944cad2c28c0e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210c8e290c21097f9abdb953c8866f6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137deb9a81d3e76ec699e5793a8abb7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c268682a957dad4b650c892208f1e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51271daf72d9afaa851d665e375ccdf1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fab1a9cc8fe65d5162e33c9bdf26d6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f6957d2a6fdcb5f23426e7cabfbee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790be15860a24a3773628435c3d5f41f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebdba2ecd73229710ffe5e00caa516b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f21f0730c0371fe17ae660ff65faac669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf38613b8c99781141d5c99fc41b7b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3b2dfbd33bf2572cd56bf88e1e382671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb3bba15db6c467ab67b1ec327ca8f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75dd15de43745f3fc18714a905c964b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8562cddc8ad9ca5af1c41d996a1d1d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f0f6ee07ab2d78de9bb6dc7d4195b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2daa38cc78014807ce2cd58f720ed676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193654fce2bff5c7753a2a71aa324b5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9899bf87535a177c30ba33a494c2c3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8386400cb7a15c9389739781722326b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea256ad158537a22d5d03255c6b85d82680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3d949a9eeba547c252dc340fcc519681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f2da17f3f0998006ebcf7fd730bf6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c12585dfe1ecdbc86b7ffa78001dca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7bde91df1d0b9f0e872c46ef789366684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335d2aa6af9c1ad00a70e7fdd2fe2b9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb923565a83ac98dbd1390b0ba3c8d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb844c835df8c06c85ec1eaff697cd58687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc0c83ce8bb08e326b86fb636867f7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4e789af9a250bdd2000ccd74a7d46689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98aebb9f7b676b887ec11fba605275690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e71fe5e9d029e3826bbfcb1563551691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078fc58d3fe32d1972c9b693558d786692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03246afbd0ca3ba066557a670231bd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19ce1af6dbafa6a44d419ec7fd9db2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8e46bbb81e87d1b94b4c918f862b9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cda551674ff58a6d16b87aa8999469696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f18365d9f6e0d7ffacdef7d71366d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f57dbd4b1d2d2ddd76db70ae68feda698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584de3fa92ec26e83a6d59bf63158d3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b35763ac1ed293d34735037536a01f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382417c518eafe3245986f699b0477bb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfeea1b6e99ff91e76a618071b44e6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433af7f8cec80e3c7401731ff98d691703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800db463a8d37555d1ec880a2d5a4f98704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af423c70c6e71ecceb8f543b3a2496705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2161fb1beab1c682bcad890ba4cf29706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0917c68e11f98b173aab992574e15d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e31b3aef53b509a6bdc74c50050842708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474411be55c7e4cc65420d1d3ded36b2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f8ac5c52fc2f57d41dd3222d4c9ce710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c2400cec5baff85133082977f7fee711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e62f3f884daa0aaca7e042d81962f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0426ef4e58aaffacbe9f2cf38bc79713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff36d6ac518b2a83499a38cd95e73ac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbe1873892d7eb4e49f34771ba2e46715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c64237eb70f116b3eeb0573040b08716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbed6984a50bd14b317faee8635055a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0dcc846e7fcd91f094dfe2f469589718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393d010d5f13aab6bf43c459623ce55719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ff2d73cb56391307eaf483f10fde5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4c072db1b6adf2800813e7d1ee628721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9605d37637ea73191b0097172f27b5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc502fecbb2cbc82d11e9a56bdbb12e8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2afa94d269411c517cdc016a4a8705724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21532aaad4c751e7a45a3fea5e18e6a9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc0d3fdf5af24efbdaf9a9dc1d6ea6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885736c936cd3540dd6f674f4a9bc13727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908b46ed0966dd9e1ac2fa7ac76893b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a556858f34f94a1a994be01389800729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9c0a91723cc3463474e2dee422892730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45b93b2f4bf00b5bb4a54641925344731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efed019e7d3434c3efb1b355ab72bbb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe131dad460a72ae19d3ce7bcd1de19733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d7b9d876a8ba54fc8cbff26ed5aab734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9398142092d6804c66cf417688b92bc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6ec34a96e8119d134e59b3d48742a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdd54e20d2c290d45f4e4d785f62a2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e85e13f453685f9e7ce113fe1e333738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504831b653d0d9c4f758037ae2f5878739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e8b0d4fa63954d1bda0e87d2841cc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f460d5398dc59ad3768d03576f23155741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31393aa4abca704af435279e66a58136742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d306cec1438fba32ee7750cf84225743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f09fd946f2118c76648eddea7252f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd76013dd491abae113f444db9bebf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80016bee4f3afbd8e41ca1ad9aced2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3077c248b27f520318b1a8bfef23c66747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb00429a1924b1c85d258487462eea2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd187a88e3133b82bda557940d29b2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cc604c97cee3de049f43e0a90e935750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2789c38f4de51247776b8094b4c5c6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc690e1cadf7aa96c262e48015791e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c3c69e9153dc68ecbabc26dc723b8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba1cdcc87e7a6368b1216f70cf7472754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9e5a231dc669154895f98fd299ba0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e3906f8d39c2cac8d925eefaaac03756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3887ed3e24933a6ccfc2252ff508ff757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebb8f618e14ed162c444b8177db572758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdee9591c111b926b0fd241633531e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e003077e6e948db715583078b4c771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1637d76a0febdd240d4414f63ab3b662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b39305f53910198ff6d0d2c860a76a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfeee24a311e51b4eb0df7f6c67e7774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b8f4934a614cca62f9bccbc72311e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fadb551ff2ad1853cc2b41e1f4c209b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91908117e41d9579b87412c5d9c0118b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc6b5d9215b9d0132dd9e6dc45b1cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051ae3284e5ab834634326656a96a229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c93a7c1cbeb45250373f518c2e4b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1567b2baa4344da2298de837d1d74a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410234c799a4512f0a8dd340e63634012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40982d5d279e586ba6dc23f745ca2fb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112e6d9d14271748b0bb46970ae61f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d62ca0560d6eaa61ebd3f587813e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba8932a84a4d553c77d9df3f203c5c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca022a48563aee68e94e0286f7651cd417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9645af4c246cc18ed40a1f7112a9a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d272af8cedf6d21dbeb7304104e3d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c9a78c06fb845fe25b290e0b877f020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944db40fa5a6256e99a69ce2826767821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b3e2dd32660cfd97037b7da7a382222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847a3346efdff7aceb3b1be220bac4e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b20d0e66b8a39aa93c438edc21917924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103340c3fe1214c6d34c4abbd98730f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00f23f9373a69806935497389cf23f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1199bcd07c46c2730457270de5055e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd837599ff0b96eebb838147209046e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd5bf81d865109df4f76557a7ffffb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b2147e5c44b616425cccda70ecc4f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5bf224429cb8b5471f169bf274ce131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c65e123710e7b6de23e6bc22925c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7aef4a0c3ee6bb3f16b5806740b5933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea8ebc85048d3d9d2b5d0395ae701a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe71b0c8e18dc81328d4ffc6b62a4a435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a342aac70f8151f471530a03323b7f236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557cbbae162b9e6f50b79367303f59b937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15214473f5da08b3f5dfdce33fa924fa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fb85ecaf83368f45d0ae9292b1f5839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a9accf1243992ebe7ea61ffa6a6cb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4c489c0d40a9aa486a22de8a8a15841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96af09e60909314f6339342597b8c8242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280c8a02d525b7a5faca6f326203f4143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d01c710c05f6d0c24ad0e3b5ec43144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1c67dca5087f91d12ac69463abe4745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687110ef917729f895d41d7abe843ca246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1f3667b309964af3beb426419d9b947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c12300f8b18cdbaa0899ba970c25048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4502889fbda7453feb42b43c3f8ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2bd4823894f10ec38e34ebdff160950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014db587afdfd995c5d869bf05bb00fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924623ff7a3ae6ef4b7c97559c3803b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9d63314b11d2904ecff60e0afb9c853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6a19aaf2a35747724b753825a422554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0be953390021ebf8a174479bfba2e355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b403697d3787544bbabe6af26e81a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e7c00559bf2fca3bc9ab25221edb957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966ea2542b414402cfc6db21f60831b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02a14c242eb4e51c9b65065f5f136559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4716ea0c189e8a433e41c5f6e3bc3360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08211c1cb62d11c62114d10426974d861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c00679108ca009b05112d2cddf25862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf951eb8ba70d6174d2395da4f0bf3363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c5009d53dc5239de5af481cbc5d2164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672004fb99a8e3229c2a7f44af498c4065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88487f4b971a27f24dee725ce9446466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f581fc2aeb5c1a839db4d22aabd1a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3bd3ba3daa7267cf7517bac14434668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6c9d54614c9b084e3c0e60622c13069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb96e830fe134a7ae2b902dbffb4a8870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb976572440b19ff845d15082eda2271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08999e4db504051d66545730b3996c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09d29af334d5357cef16d279b7d5f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ecde80ddefdb4f446360e469a28f0574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf02f7f8946144b932a9101510f26bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a8e5df6456912bbd993fea5ebec2c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc750f3b932aef461953b84936a90477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d05c4c2fcbc393133f1c217cc6a7dd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8148bf9acf40110fbca185c59cf5a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb77a703755b7aed18ee74f5ce07f1480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320425e1e01447e407ea85144a1018e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abde404005c99bf0464717cc0ad5a7082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb614d9b4ccc3806a64a4e974de86d2183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540af478aa3fdd6ba81be684d564dfd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7eb7a0bb88cea1bf2aa3c0c6a66d585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816707d390f4a7c96badd5b6a5459ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802557a7860aeb00c67b27f13ba4e4cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b04b5a6cc64c0e84f57e71c737de7a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417c6a04d3460b7ca252322ed09648689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5aa734ba42412aa6ae10567915ba0090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629170e1e5fe0019fb9ecf5d1691f5ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb2a3777f40effdea6d8c0f7fd71cb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426e35891534618451e0ac48e2df62293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a95180fcb4167ca4f4dbf21936876a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d5ff5131e14399708473e5d9cbc6195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d1619e13723e5745c85274776222096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb863918953e6b7eb022d4a7385501997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832d45c4f40bc8f81d42e8d87eceb1e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e5f8fd85ef29a1344b59193bb0d4899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e16c152bd74079db7f9751b2ccb97100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33681b5afe0e6a1cb4e15bc9791910b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edad2a7af37da1519794411c757461b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b5f9218b7eafa5cf668a8c3e9b2e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0ef546c441e68e694680f8a22d2e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116360fc21581ca44b721a9ee69d84cb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d649bd453b935b02ec23e2019442c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ca48b4036859287530b41d3894a2c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3436cb4deedcc35e75db73b90de9628108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340fc078125d7ff87376cd06a06e7f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab47639b8e765e174137fbf6adbd119110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df185c41e6a4dbfe25efece7334dd26e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579e7a33b282d0ebf2fd703cc3d0baa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d0cfc9e5218bc4fcf0fb147441f8d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef16986bf055bb02baa8c125048df3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb773b421ec07a1e3a245d776fae2c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ed3196fe21dbdbfa1db7784e9b73e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a10284c83798444e5dbba8d2a066a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1b00e9ce0c20c6fe87a152a097049118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef8bd5c5e8cbdeb63331e5b311f491119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a9c7d814cd784dec808d13823e30c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b7821b991d096532c1c817e9a3979121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec4087e4b48ad0534b5ad5a7f2a982122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6ee9da2e092b7d20845a0f8e01c17123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8240f39e50b6905defccb9be3148a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99382399c33ffc13a3071a9d7e80871125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db321b5f4875012f01333ec8528cdb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382a2d59590a03c1992a53543fa9ecb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d6f5b269aece38f4fac3069c961c4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5b16fa93aa9d13951ab9327f2f10d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22460f14f429d504e6e11a0be94e59b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f640ff7c5674545efd23ddef72d2eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2d5fd803011597f1a772011759644132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba92aa2e776993a268915fa5efa957133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36271273e3494be3e44a969f3ee9d2c4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12c8bddb1bfac0db9fee01d3390338135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2a740d01273cc73d61c6fa85fa55e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04917fa74244e0dfce93486c0b08aa24137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4ed6601b8b6f0e69dbbbe714f258d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e942026ddca90c8826b89ed1f7697aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f52d8358c0ecc370c95b0684898cf8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e96c0179a7504de136e8c3726fe471141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70913e6ec8e5a48c1a2d1e72467cf84142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6490840036d30869febc2f41934bd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66896c3a2fadca660f95c12fa6e35f1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243922a7b283013ff036a1a99224acf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b7edd06f6345381a2d348396ae935146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde9cb3b081c5423ac5cfd92aeb4a2a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834ef86045cacb251185cdcb0c30f79148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5eccf15ba7bab61d8132ee84afd66149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71984540a1e3f3b110a9e4740e8670d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843df44d19c0d18a4af745d5d1d45134151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a631f434f6eacbac73264e5b9c517d2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094879dd382d9c9f8fe6e019e650384153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d87900246d7813b59619b30a81fcb7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d463ad2320b16a935c39c034b8a6c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210768df101952db87fe939184c7d174156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3ac5a79fdce3a06601a42e6707e90157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e7725f8b0b91873879a2a58e18452158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21218656e7af999ec71476b703ecdd3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616027c734decb4fd1f3c4b549358b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355350c9a5b7cca46457b1cf4acbb35161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea37ca23111c8f6470fe7238f625b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1af699404c3f6bd6aac7da4479d40163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea26ffc1a0ef4b8480ad68be5c80e41164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda3c93ab65bd0fb33cb4f6a0dab095165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba572c2dc661a61e1d5c1995b26f7584166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360daf49917f9fd64c1ff2332e10b0c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b051ab58894e1ff9b4798582016e03168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8648d10f2b617d8c6d3765a22d3ab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7c6cbf6969b3e2c8c5f36257cd541170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310629f597a290701869e28841dd645171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36ee0513d6c507352b2223bfad5656172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a3d2aa2dd892d58bfab7206af3530173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21f0f165112eb90c2c5a3b532eb6b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176c995396c016236dea26a8cd083ab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a9fe35752bb00c6fa086e3cc7bf03176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb461901e6466a7caa17087f53fd0d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9a0e9941dac8b9d2591b848559521178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34704dc26a5a56326f8ec4244f35a039179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ca11fb7c00f9d062e440762216fc8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1104463b03fae196bca934d6df1c8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d41bff672d32eaec1ed83eebe9e42182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f7e81c8adf0d4435e7505f16039e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2eddbe3028f4d8ed452415f8797d3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a26d90eefebc813ba367f8474ed750185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aad7431b15c85fb0ebcf48e83d5225186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955d59c5819597f9fe5a31c32dd5be3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e377eecaf152e1507608d56467c256188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcc004bff3080e8114c5b43fffce21189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bcd23615cc66e3b88a6fe47dde0f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db32664812a7ab015ee20bd21aab6c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36328b4ea54268e3e44f4dab2a3102192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01119b6f63864df9bc2da081d65d6762193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacb0becd3659e6fc8beb29885922da194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7965625b8072faa832c52fbfbf1b237195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf205bbe9a0e61d72fb10f6948320e4e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766ab9e344aa0fabeea834db725fb67197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0694541aa9607cbd09e4ecfeec417198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e07859beb6acb48f3181acc3d0ddac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfa0e715937937bd5f036a60b91131200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125aa18e6957c9f1545ea15f9b7d1a04201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7df422a69ffa29210a7c80b74e88e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7f03a73f3647c8011f59a71ceb678203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870cb6573bda68e1974c105da3c353b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdfccf6dcaed74154221abb2b4f813205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4816b25fd0876ce76e43ce4d96d636206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994e6733d1b2a117790b3a2466bde7b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e6655e87d4867ea60a6b7bf182c87208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48769473381cc816385ed9a2ac48ac19209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0af7a4b7aeed917647aa6d782b11c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6798fa03d5f3bb1731636d7b9bf98bb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8beb1ee9e91d852beb3c91c891ae4e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74ef11096e7afe6c5839c8cbd660d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920ecd4f6a1855e45677a3d5e850f0d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3dd31610cf2fca9cecb58160b32a9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a9953c18e9099d635ff39af6e5e1b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ca1a11fc30981bd0edfa4836f9fd0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85cfda264f84d9f411fd26d7597dd5b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f3d24bd82c1e25309522b7273a070219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6907fcdfc779b72a7ec374e820e4ce0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a24523325e4784e2032a029bb37e2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847137a331298663d672f359034c6231222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e57aa8eb5a37c6836e024313a32e0b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0773eb64af875af61079a4f3bf11c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c739a66b5a9fa74b7e4c835d73296225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc378108b3f854477142bdfd86c24a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5c2404e63630725ac59db8aba60f2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733f56144f8be655fd72c3b18337178228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48147ae5ccd471bee8be35e72c56d505229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61afd254c5d5b3f1a0f85c48d0905d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97df348a211f8d7405bed2d440cde7b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648475602c24e7f4b10d7de35e4fa23232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb726fb0bbd7fb039417c9dc1d2999a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2dafdb9d2e4872d3b84ca62c302980234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c686dc2bde279dce048a6bab5f6fd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354fb6a29411e5f37c6a41645824504236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22138c1b84aa6a3dc8469c3cd02c92237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b49636392d93d02f88c997cfb1bc7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f19af15bdf247dfc548846addbeff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea91ab56d60c548d5bb152abafc2b6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d776587911bf8eff833fa612bfff35c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e30b2e98fa9b050c6dca3e78d7b3cd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696912116fe66023989368bf9646df4e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738a107728254ed67ec715b0696d081244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29d67c62c36a88ad5df8c0035fb807245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99dfa39000068c7ba9b4a8f4e82680d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799ec5bed0b1a4ed7f51a6778536cd1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e129dac667e75761544fb6555148599248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccee39f73190461577fc3ff3cf78ed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a8e824596b2a120499fdd6a7fe7e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eaa4fae8491a4e036ef9ef4ce03d29251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de688e03044b5b6c1a296bac3bd17ba7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b29a5298cef94a86862ae6cf6ceee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4115244eee47714ffab6134a689a513254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8eeefab8362465febe886a4bd06e35255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c0c70e2f58566a522320460466610256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcacef60d1c1aea302787c34cd22ae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf154af8ac67ae0baac1f07f4556ea0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c293eee2f953790ba0cb70e21665d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f7d686334a7afa9c7c627ab555030260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967cf82fc75b7bf11942f8cc2b838da261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb89fa1791f226018b7a1aa4240b558262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65e4a758f42d9d3e32ec6d4cb92254263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab99b1f34104b4636a56ea1de6556b4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5972d3bc08fa70a126fc10c390e90265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60210721aadf40caad010af65a2d4fb1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c7312543db0970770084bd341052c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e055690084f612bffa0ecc461814e6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f714bac32742520e5752c86d34a4e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc36a0e9120e4bb3a0f7f1b2ff2041270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324a3a90c4bb267ee2a3ed48347cab2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb26b954c15893ff71ab351c18f31a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef985896f55f2794eec9ed03142e6c0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853580c16ffa8373570c74de3dab17c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96965311fb3a83db486806850df6c51275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177baace910969546ac44b342027ce7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14c99ae6604b18dbb6438337f5e630277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86389997c5c0ceedcbd2a15692748d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485e8e561e082616ef0c198dd9cd0fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77156902e16b9388268a6f961c1ccd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18f1af42180087e14e997da916ca82281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2ef3f4e327355b0a2d3c0b9a8a949282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34193a2edfb9f47473be54c030079730283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f901254796fb734d5f0b9bd57ac1b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395189ed9746c4dad92d92c70fdba75285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f15db89c4d75b3f00eef99e536d5d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d09ae7cb87b3524781d209a5521bf4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4dc8c86d035246bfcf0731b70fb62288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0012141a0e35e932fde7a444a2d8b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffb8a03e91373772b2485aefb84281290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be2dae18ea8fe9b54708a875736671291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1e92f2019e7dba973f2420256e89b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2ca8cb2f6e097b55fa3ce9f2891e9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae875716505b84ecb3382a3f6d7db509294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9cf8ba59a23069b059578eb6f2f32295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a45ff4831ee5d334f1351eb716613296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52948f043ddb9783eef0243c726618cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87b4256acccb82477cdfe6c1320d0e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454862927dd17c10f850bf328bd24699299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeee13c903719860d70679cfc7ff2e2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76804e4f4ea1e3efbb834dae6f3a71b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f744dd94dc2bd50f1b26738c4fe726302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef079b4db934deb16f0048cc7b8a38e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8597d1e2a86a1085192e6341442948304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd2e960f1a63ea04f0e36386dc2cf6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d954a1567c870267d46d81b0fbd40306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0520639dd719828dcf4f8f75c473d8c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf724ebf7101c8840b4d74ed311cf6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4b0bdcbfd42e994788b190bb4c9e4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb30dcb9ece189c2276c970f44f9d9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc202b13ca1d80f98ffbc08fcf24694311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee04df5fa6728c4c1aa500dbaeef6a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e4dcb15f0ebbae811dfa3cbd1aae2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b87eea2f1a3881ec4e781d55fdb1c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aac478b2048990b02cab3d066e881d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e922fe1c80053802d454ada3bc243316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47eced3b6244b99d6db0c9d20da09f4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30606fcbd81201670cf32a2071cb992318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541e0eac7b85bbcf2628021ce34cbbd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67055b12c2c6dab9f991e00155e20934320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f763bafe7a2c85a474df8d4186b8d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4498f8a653ef942396d383496c3f1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81593328bfb6e8e6779d6ea38c05d02e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3fad3f657d689ed428032bd20f653324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce877c371583a3f717a4a42e311e9d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b64609df691a4cb2554fd65d64ba6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab745d8d3a61b5fec33ff54cfcf6dd5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e48bd725a673920e4948ac960bb67328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ad3d360ce61e4e88d2709c8e6c979329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87884f65a4211231238b4ec346eec1a0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc816456c3ef0cd42e93ac2333335c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b9b0c5044f09a958c4dff4648364b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f84325ff2c370abf363ab70544fc61333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd94b873ed40fee3fc8a3a62c3b8597334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6dda5ce5ffc6c343549d8a7446436335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2708757eb29eb2ff6ca18033d810587336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ee886126c677411ab9120b4ad48d4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8e2f05a50fdf3902aeebdea42edce338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4d8c09cad480b0911f2d5ca1be009339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302674a202b439b39e1d4e3401673273340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b507faa757e5d5339d9021794406876341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6e68ee0837c13a06695fb20c379c9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165506540281c3f08503b7a683e18157343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6aa0236bd67c84f0f1d4b986b6f88344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416a52b6e16e3ebf6e08055b494999d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c18bc698adeafb9c31122d1a6482bb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11dced4a0526c030ef046c39369d1a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6138ddfbb8a1b4d09cd2aa4a3e9236348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29813f43eb2c1537f0fadbe9fe98e019349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a913cea0d3b428e94ded4c9bfce59d1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3d2066c9bc26a576d224e3dffca12351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd7cfc26a7e57f656e166eafb12564352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af48078516c48131531ca4a4768af4d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593adb1c15d134a52a524291bed419b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c30f8e159f47ab0bfd41d0c2586aa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bb2c04e6b41befcf44b57dc8f940a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717dd33e9a9c780cd6982c7185348465357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff7fd43f20e2a06cae03d1a4464f46358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2082b35e96d1b7f5ee515bcd76c1029359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83f4b0881aef038edd20d9a99fcf71360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d5821aa3776e329450c2fdd077a29361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72452a498a4c783340ca6b63611652e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347ddad025155d8a070476f8a26b82a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204a6abab61313cc1f06edc4966b4b9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ac28272c2e4db5d663ddf4e2a41be365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186edcbc744ae707cc807e91ea30840366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9d83a0657402dfc39acf7a5d43906367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087882faed1b6775e10dde5b4246abc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb8b4881f83dd663cf8d8264045168369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97c116471261361e28e0449fc42919370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8642eeb32975dd9bc3af1873c71c075371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999c6b76166a81b0923241452011b95372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aff7779d501ef707eac47ac9ae5b08373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b10e81ca12068dc0c828e493093a9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4344dcc20d89d6b12e436af49753da375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415a3c8b5cf52d6496810f71ea713ff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e9785a339b337bf50824aad82231c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a852e5caf339d071bf9c55fe953c883378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe0bc8208be56884575876924d68cb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b2cbad63b1179d31583bf7b7858f7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9287417b4508be91771c9cdfb57474381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b5496f4d4eb444a644f088e5fb760382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73240bf6ec1c6ef529c37d51db15c088383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f57cf2859dee700b5feb0fd091dbd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc1d8ace35cb566a65b2fb2efaf71a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1237ab3247f96538b304abdb8011ac386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed1576ad43187e471a1a31a97f83bc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8f280479113dd9ace146835b952cc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b8e2d7eaa0f24cd4950018c83fa2b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbdd969128cdc6939d8ee2aa707bf34390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95cc7f9c5a4037d9886856385dbe70391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbcd903ab197bb0b35e480fb1aa1b33392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a4271d2a0efd66330157c2c7b73d3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f0ee774c89e860fd22d2cbefd1e3f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a72d9fea106770460d5d91fc397fb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9085a70d1072d4fd406493911f29f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97483c4ed71ff8a540cc70156ef1c5f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663a287cb74e938c3a7b1b3fdb03794398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269f59a2bc357243a4bf13e29f40aa7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab744083532a9e321aadcfa70093e4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16edac4852b119e20b6503455af6a8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8fb4ec7e4ab1077c94d2137bc9baf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a232652f21e0b4c3f861f059158e0d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f8c672e7e31178ce2fbf0bcf81c3f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8484ce1bdb298d0d6ba75d8acb3bbd0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1dfe5b77661a35a02f45d5715de49406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800f28a0293950b5d7bfc536dd84005407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baae690fb5cd23afc564b4cea4b6ed2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1e2a31c63431ac11d90c5528780e1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994f0cd93fbe6e1cf2b11c6d7b69788410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2246e6ddb0bf2c70b67f6ad71fa8d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ebb5d4a5bee5c53da7703f03c9e53412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201cd4386b7fbaab13d330658edc06b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080cda16d890864e59295e3adc09dee9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789c513d22d2d8fbc1324381311f944415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5d1065589f5e24d0bfe291c72f95d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0047d71e1af060f34fc53ed95dc0d5b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e6a3e137cb2967325a6fe53b264c6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25302a4f39af1094a5cf81db67e03a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31102a3bd1c7d739426769b3be24475a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74583771d5420ba8434f317c854874421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb2ae4eab988917bfef53c30518d6e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857d110dbf01d935c837507bb1603a3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286eef5d0d630ae4245bfba33631c1de424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010540cebefceb367bfffdce3a62357f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac697c5beaaaf0664d99d1bee22732426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449cb6c6d1d444bb787fe50466bfe42427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff288bde7b783d29042298e3778ce1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22090dcc4131f681ee931ffc3004a54429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f318b2f18ae9c17180f25e749dad5b9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c03b09dc63ddd004c0c433b9ad23a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a64629d66c3ffbd685b25623bb952432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24769a3d2192a48413e026cf21aeca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400afad245e6553cdf45904f38ef566434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b830cd85755ef939ab3cf6319c26568435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c55abe126d49d14139737068ea121d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408ac6db00fb9c130e3c506acbeb270437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a7e3ff7887c42fe3ff54c24484575438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fae67a3075792ac71472ac17551ef439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3554fda5709a29e6d7f7022e7e4cf7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0955fe1dad92cfcd6fbcca10a7ae3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec22ce65f05d7a08c387edfa1c4ec91442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f071e7c2844c9aba4ee1d37aef581db443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cd381edd112e2ee6953dfa1f5f641444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d31665fa4a3a748eaa4529cecaf10445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b54cffce37ea0cb9ee2055e6a9f37446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea5da1f00f7017bfdf12be534b2092447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3feccd7f9141a2cf77d4e94be5eae2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b5b19733eff9a3836ae6e0450ea7d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b011f2fb4ad0c262e6d142628d0b9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed393a432ebb3d77622a76ed6caf6112451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf2308642fda4d17d4c65c7024c433452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febca6dc982624054cd94e93715ac4b6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6f9e1dc80e1040d35303de034aeab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f9686ca134ce21b1932605397b29d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c371d1978523b23306817302fcec92c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f79068d9b03e42d92c5ee5d1352359457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92d1ab2e8d268dc6689f292ddf5efb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9651bf26828d2a90e6cfd2d5972499459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1725c5c2966210a0c7bce54dcab103c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690172b1b73d6f24f1dd73b0951aa08461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d041671a83f8d517407fc929b265e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c1c12b1139212de2bfe9cc0c955c0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2d45a6653b82a02da2062a20eba9f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad712cb82645ff4f90ea82a4f0dc12c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb3fd1f5afe2eacc90c25638f90ff8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1f64980eaeb37fd49442a00fb62f4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55add4a4b2bd740ec1b161d3704eaec2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50447f796a2584cf5c8f7edcf399b26469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c19748c617ea5626636a4fb08baf4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70199db2b5b86a2525740083199b1c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c254aa8b47d43d09f66b35151aacca3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea8a521979709476ecf19bde8fe20e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36688032aa8a15578ad309ffe5f92d20474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12762fbad4069cd9c168a2ca05e61c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfe8e9e7a33984dfefa3212bba2c0b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e544af241867507dea39997892619477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec93529d088783b5a7f4af88cd81db6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed10f64d394c8bcba597b120d88316479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd342f5701eae7b9920a57148ded07f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0577bb48afdbd5ffcd57dc3ae1ae0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e06eab16107e99ebed78d47b94c19482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e7e89d36227f0b4216423aacb321c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b08007d3ba81fd960feff90c439018484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ddb9b529c099fbbb715e6d07c84d5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726081ae2b86f6b252d0d6f8c00fa2f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea98feaabc2f7d9db6539e12965588487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7edbd963dc178ab5038047b2652152488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae062b835e2ae31892e4351fe8f01c5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39f6ccad3e3cebb72ae3fb7e8044a4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b698b9df7b0a92c99f134c7d3c221491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994270bc210d4241b06d652ef1ffa157492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263286a447b2b765d544d00b7ee5488493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3151b40e062df7328da2701781b70494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a7dcfc8149fc50c409ac1158bfbc2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db120622c0253993dd4f77a387e5fa35496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e496a58e490cf31398790bcc4a91bca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a1e7a70042efd217cfd387b67debe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ac0d39bd6c697be66f1e5c179896a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ceefb8b3ba21f9887af2c5df05c8a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac123b195a0779fe703bc8a6470ef63501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89418e5367a2aa2871ba4bdadaca5f2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea52664e3e95d12684361f0d77f867f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b2777285aa1134136c2e4bbef7287504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd210fb1405cb031cb71eed9ca2101f4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d492fbc051988211fd9c6a221b1e561506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b348f1dfd87198f24ede5a6d96542f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd36d542db61b7370d87df5a89a56ba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ad0429e3410bb3a33a37f5ef98ea0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c282963e9ac390029f5a275b946b47510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afa73083a15fa4bb5541a57cfd3a86511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693657c8d7f061d16846818982dda75512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769109bf17fa3fc1dfd07cf05ad3dfa8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d73ee34f9613c986891fa48077a9e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429eb83f4265b9e15cfcb363c59f2150515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363436a0a6f0e1ee1f1b09f4891a6626516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd169922c1d1d89d0c752ffd8ff6bbc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200821e83236431ebc552cbbbf5d5076518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fde47c9a5981b72ceacba8734ad5e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e494ee7a8d9ac0b588060c2a36464520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56f3d20beea7fb43c525bed446db47521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20bb372527ee9d807324a094abd680522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c47cf59ed3c27872079a6a6b47294b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff505f2be115e24872a4603156fce8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98e486ce7a7623cd10408e41049056525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e18db58072f99f4b4f6459e04e88cf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d3d1700a1587a889fe98f894e7543527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc59fc824626a6ab828193f24e4b8cc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4cc2aa1ca698570eae9179e422e26529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f803ea3bf95ddd6502a827a2b176d03530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98751017359ed6f3a02f84c326fe7d1e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7378247c8c4459d6fcfcc241ecc2f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b1d04ec0edbd77ec5486aececcb88533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892c596dfebf77c6834192dceb1082e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10186eefc56ce51df0d30d894129a2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccc3b2bcf6c5278cfaf188ec387773536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c4bde529e61511250f9a86b9e3d75537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454009e2b254292c0e29fc25f082a69538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f8d5e2012757cf294f8d95eb87121539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6b9abd8cecc6b5c8c06a0c0f3a23b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb330a3eb0fd2e2915c61854029a15c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670084ea92b1352ab7e7b4e9d764a943542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced078fd9df3083e81dd1c56f09ed6c2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c98d4939783e736c7e76b3f9078b0e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c6921733901febe3451cea50e80ce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3503ae72e5e47905a0854bf73e0f3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd6ba18d2eb1077ddb572d7012fc69547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9655f0f9c85ce13ab688c407729c9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa6dfc9ac5151104c17db05f8d6443549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a0a7d0455ebffb7410455c815143a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b899c78615af5c86bc6dd05d46336551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da47b737ac63227cdeccb48db13065552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5708b0039a174edfce2ce5583877bf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f7cbe3c9672e6dad0bff72713da11554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2f5f7cbb6d282bece6680d799b517555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c61094b4130ae08ea87beecf8c486f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f3e479f1bd1912fe2f78200508721557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acc68248ffa360dbe6d283f1bf210c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9175cb9249ab352e918ab095ec55f7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54a4988b791cce2ab9e7321ac80f28560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bf7f3b83f4409d3a6edd70dbe3cfe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573a1dfe9d4429653f4cf9d59447d05562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3371718265bbb7c646be0b7f0614cf7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65595b511872c9aa9ae602a44c62dafc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf21ff3730c3fa5130682829ab521d1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e574c314f78c1c9938b422d6855a487566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26c48c461bf62bf703128c46ca9794567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea741f4178085e6620e9f76fe4f5a967568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8db15352ed38be0913460a846fb9c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafb4814ec86ef98ba3459955a6a97a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d91b35ebcb998e5020ee528183be0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90b2ab7651d8c4b10e732267f8df97572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da063e9a7b66f41376b0995478b583d0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b35cb8d2185c029f08d9154744942f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593269cf88ea44b9fa1f9a12f8bd3f6d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f0f41790072ce56fb0c80ab44289f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ab8e1342b9fdd12f6ac9e61c6f411577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef190107d7fbd5b6d02af4158a42df84578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2035f9be0d99425fb86399d2cc838579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036471bbcd757ab0460cab66282b8004580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187751fbff08d3d055a8536955b49a1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bec873f5f7f9043489b6913b6c9e9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e74cc5848ac2dd5033c5b1fc5e5c8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081f2f373375bab2fadc7b0105b3513584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44dc5b7ae4b474efdb2b609c7f3d3e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e6c6548c287c6bc012c9f800561e0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d439d4e9307276c991079ac3d6c69587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e292be7bb476d80ecf3cd70bbd39c8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befe093c1c18544f71e34e3ceea8be3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91e8d1fb60efa1dc122ecdc136cc3d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad9bd4465ad597a969ba6cd89c1d95591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ec3f4a0244d1c64d7ae40b4dc1c9c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b62a7d27fbbab5e267f9963ef3dba593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58284b62be2c9460ce1e76d2308e668a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c423c2404674fae08a244a213b1c05595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654fe6717b0b3dfb66e80e0d19328bf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05377500c2d587cbe046b4aabba6593a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e304fddaec53908de1a49ef6949a4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7524b0c83ea9e925eca5ef8d0ce339599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39314362bc39c9633ab936321f90d827600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d4d7a3e223bedb5470b0bd470180c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c21c69d59cbbe6d3289240d46e362602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418625c2ceaf40b83391a6288f85424603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895033986a23e73455e43e639bd5bbcf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7537d3ab84f946d1e26f0cd4f0f2f05605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44518a472fda17cffc3ce0a0686ad2f3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f9584be863a69e7f7d9d915e1e4cb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f598e3e4c1485ee6a3736a3b42ace7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44cec8839c0031ee6ba4c05771787fa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae97846d1533776c508b33e4a6f986d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec9b2ceb0dc93e8a9c1e567b3b6f0e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67f5e6a2ed8fd8ea989889bee2594d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43478c5cc0b38f9009c5fd65beb32a7a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea69c953c001b3cbcbf2b8d528ac3f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1eb64457d13b88f161af8d5ed64352615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe659bf3f49848fba555a307383cfaa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d176a6ea691f4ad7efc2179556b9a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10279d99ad4ff933863082a7969399618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf60019407ce2e6251a1dc801a9809619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d2602d4c918ab4e18ef5973f0e7b8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde127e697119cfb65849a640b2e5a8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed06ccfaf4e5a471282ea5b9916bc6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf5c8c9b200bfc298f39ca2486f59e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135035838c51db6fb5bcefc189f5230d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d244ddf13407b49f11831cfe852f6ea625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11b73b7bfd44ce021c5c23872d134d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cba5e9d3777e873b7d8d2483ae7c41627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb884502e701cae5d266b0388ebf16f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d94baaa450733ed70deb2cdfd268e5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ff79e28d1cdfdab0cf607bd6e0b1d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ef332c2b274f652422bac19dde432631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971bc3106d65eacdf3b3108fdf66afe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a42e2ccbf36a38018200cee045e8d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfab18d931bfcdf9a938439e8c4927e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f346ba3112c686b40d571a5481d16f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5343a7802037cd7e4be64a6a5c7b34636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc17a2bb550df3e2bebf17fc92d353f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c46b26e9b02751243fb33e0766365c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c15ee072d15b34518045403a41a52639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ae198d030f98e9a9a5cbe48bd7574640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0603006e148cbee4b996e1b5c8b8bbe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab972926ae05f33bf493ff1a65dbdc67642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb46df9af5777dc206b11ab0a0a89d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600dafb9eee7ff8a8332871ca8ca8f7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f691f3ceb20c2303cb490de0bc1c4e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08161d0c14ff6d9c2821d9557cd4e03d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44719b007fbd08a5c2ec1c3f3af66ee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe970b376e1d320e783d22e1a6775818648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7db873e26d2f647360f7fa32be483b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a3e96ad2a97dc9ebd85a5a7a8f490650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20f3c9a9b4ca6c993ef03c0721464a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd70bb2fc89f09a024e8a88888e579652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b10856139a3946d95a57a9b800cea653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbefd1adfb1c8cd98b48f5007a66a3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb51d68a2befe414757089a113fcef5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083fccad5ffbfd437fcffa0c19c2f6a7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a15c570899d24baa0b3abaceb9d84657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba41f974b8ce62209d83d22e02e9a79658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135a5a3503915099d5f78cbd3ce4cf5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ff9edcddb139f5cf989d906c84861660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e256e43b3dc798998d3a79aae125684661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdb5ca8f63c4b05a53494c57eba743662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be30a6049567475d03e8a13574ab79663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3dfc0e7a2b540c5ee39556e8388c33664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac37af81e76d6163dce359e090f12c0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e86da7eccb1b07d5781ecf601472b5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c973d324e2387e81c3c1cedc57f86d9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f15a4bd4dce061e2d977d500f2b625668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f299bd92bb1de78a77b2c2a2599f1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c2bfd026ae8e8482988fef2c1f4ac670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543099fa209b1c454db38783b8c81b7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2d095c2b35452ab44e6fec077825f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000201f6994f221f89102f67bf3add97673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6649ac2ef8289bbe7bf79e0f5637526674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf7ecf298461e15b1c3cf92a837044675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65d78cdc145d082f99034c493e2d52676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda063002ab94b789bc16d1b58367917677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de763bda43dc8ac154197f275f2b30a6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d444b7ac5a7513a5613ce88164ba25679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d8009e414e1d867369e27027f91b6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab34b79371bd4da660db56a48f5a80681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31984cb20ec2ee5d439f06f8beee77682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fa511b67a0e5cfee75c9bf498e69e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59695be6fa6284f88f08a9e65fa95ce684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed78dd081838987b17208f97cb7ec5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc0df6b1c6a156a26f5959a776d025686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a530c660d6fa15c4102e15b494ebe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b085ef334f7c892757c6c85202137cc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da599ceef558059e388c325eef8735689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73136802d3aa3d64a869df5acddf7fc3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27fb467913ec27b95c164f748069e3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc002f7901801f9c4e2d7f0ddf7299692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257d0459b4f6f70306375e176ad5573693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b82c35470e8ad8ed352edf871c1c3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136fbaaf6b09a3aab9df890615ab2d2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1192daa9d146d4b140af8d081190b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e323432f6f16ac5ae536eeb924d18697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892e75ccc5cba63025884cd548c15a0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71692c100e68b8c88f3a1ee6152ab428699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e04bf1d5a6a2f79803a5de5156a31700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568a9006f78df4278ebf7d464a07287701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762e60bd5e7bf7492abb4904046e090702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32dee6900cda9b479376a55493c088703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84507ccb8f62f459a05d37b4d5db6a25704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c841f05c8784013d03beb9933e55f4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464cf0f39fb4a91e5019f65c47a63a86706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3ee4bd3209630f39b2edad6f06da3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b2761fbb3291a2481387f8a16788d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69db439e4f9358553151ad402432799709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efdf01ac023eee1952de1a118b4fef710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14d60b82f261d76555b155f7e3e833711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d12a0ca39174062be5de51d31f4af712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c77d08bb29706f5d851fac90f7b74713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1c8d4c66b60412cdddd321a04916c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606bad094f0a021bbc8795c197af600f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3779cd0a5db762668c98fa5e8e47c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1641ad1508297c6036d8f9f435e0fdc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b73a6a895159232dc39ba8d9101a6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac05f8cdf0d9803088621d88c13ea1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c84d06e54f5c92704fdac3a9ec349720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65ec94eb31bcec87938098c0bf98ae721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59540b9ba45c6a03e36d80770d867b7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88320b650bab81300f9737d51c672ce3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723818f0370d42bb4f95547ab47d12a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75195736650dd31acefb44e97c7fc247725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b4828cf3f197a5242361126fe699d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4300960cf2f4ad0979060e1c7cc63727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8a4c0a6bdc447139cd03316bff01b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b2ef773b8cb17b9e5a1ecb4ec18b9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8874b330454a07800a136c91273de730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cffa77979d98b9b1f3bcd3748f9973731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489d4e4ce4d1da864015f50dd47791f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7eedce3071dfa12dce9b8b5cd2597733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5dc4418d6c7f57d68b24d5361c4422734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf941904e7cf9734ab5aeacfbd533c72735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9432e46159bac9b46c5e13ecaa76f2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9956ae500bac4f41a0cada14cbd7a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715d31ec0a122f0c90a343a872e93a5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4a62dfff51c6e2c2f8aa674aa5862739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b074e537201554bde075301d64d75b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b96b72b199de3439ec02b77d1ffd2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58edbe1fd95ec22570725d14bb374bbc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0cdacdcb0c141a52c717fcfc45315743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fc56f1e3f09706fcd757601a7aa49744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3ad60cfe9ee6de6359166c0be63ca745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6d067e1275baa888b284b456c6469746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd636d333974e90528b6da7db874f55747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ae72d267fe7dd73ea8f040c573735748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41348c4313c92b57aa57fff3213f7b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdca92c41901ef5a7ba1f6982c3648750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886cb7d142428efb8836921e9857f58751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865de6619adf4e6401f983855e9453e2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f5268d6d008330bbb98121c68eee1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c78283f07ec06babc3c68f55c1826754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2328dc36d7458dcff84c4697042fe4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26dfd4bc2e5671eb2f8c7f97222c56756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cf9f1b56c28978a7bbdfedb4e5256757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d97c4ac5859665d71ea30c232bf987758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21b90eaa21af2a7da60e5d346f12a3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>